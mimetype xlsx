--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a47bef77c1ac9343b43d81993277b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba8fdc5c6e6f70c9fec4e7edea7f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08927b30056494962e4783950b214cec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0850f0b9e5548001d3d9995caf29dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80701b767df416947226ad744a81a2ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca0c89737a73504c0267fad143d426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8584ee861c034bed40a640b5c2497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d5b9f6b3af4003e717227ee073c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624764c5797bdbec269dae1aad43e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9c12d7d5952c965466dbcc32849710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe3fe7c90f13047da658a93689922111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1af63dde7ba16a7595ccea2f270d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece76ecb5225b44533317b21bef393413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae93ffe0bd27447d8642c303ffb16014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7637c0aeaca3fc53b6d40413bee86d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce17ac49295b75333197bd068279b8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e41b3c879b824d81cb249af26f91317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eaa44f19875571aa36d6eb605952918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbc70428e4863e3d7af25e64b2c46f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353d6fe6bceef7f56859656bde1233120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf343e99cb3d6d5d028cf77fb9517821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472252185908154fe6ca40322ffb5f0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e31df9026a60a0f19c58434f0ef3b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcd31c041f2d21ef1f9080f644228724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb143ac4fcd7b6aa30fc565e2153c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449682e9484dae3e0dc841e0e5a466a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26d2d664273c29be6aa65b3a8521227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4a38856457892dae7b2c2a7a6e3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ea8add37200d6966bc6442c3e82f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc1f68aa50e270faa88c9c2d21ac130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5854836ea2e4717f8616944c96a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00bc3113de0ba7488f80efde00e2db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc31136956b880826454f807facbdfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef0e045dd21fcf92c371518796a7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9870888e7fdc65a29d27ec0ba534ac435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e043259501fe31e48594269044168e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d001db41015d596e0a517c50a22d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ecbaf0c04c101f615a1f4b8d4bc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c72f82e95d3e7bcce208ee4524e86239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf86138f96bff39b03b7efd9bd599e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f317b02119cb473906e1030a24b94e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd5bd4a5c72e84d1e1052d8e3680c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183872637162b89c186770fafcc51a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299755b2e424eb7eb0723a48cd67d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c2548850546165ec4db7705932dce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08932b13e0da17497be84cdf1dd50eaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002e9e177cfa3feb8fbc0581181f30e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e75ae2ead3b6a48f9b30f9a92ad148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8d365a8657271578760c57d6db29549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca019f34c1e613b0cb81656e7008f1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a311b62c610e6d110b355a88c4ab4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13048ca71942649f3b46b9856ca9bbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4d4d6005c82b35201eb9dd2a18a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bad9bb129b3d0ebd8011f5b70fb6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfd43481cc6997751ac18ec51172f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87068736a8dd219a713f68d520151ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871f0d0498fa5d2af7809eb43e62d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6101b4c01cede3afde1d385a5217558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a157fd63a311837ea09829513212359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb8cc07d5a22db9ea7e0c4dd146fa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298f0b620689a368e7ef330af7852761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe96e61d1f3afd498c747ca872ac0b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b105f2f8342d74a32a3f9150f45b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333f7ff32d63e1bd6a04268bb125f6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdddf1ae0c982b5a45773c700be8d5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7c405c2b2dd7e63830d2ec372b58a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4e8bec0e255f8ae67f7d38f7282c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df7649b99dcdea58d724cb9429aeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac38f5a2af20f44978d9b9d180f9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662ec454c9e3ae86e2eff8634e246870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86eeeabcd83e7e8ffbffe7523f588871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798736fcaa2ccb4d26f173a97b44a7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0991f8f1955775d7a8e37df3a4311f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33f9d094175ddbd98b3ddcd0018e8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7c9ee20960a090874f457428243d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a004d91def0bd07f5ab0b8455abc1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af8171a175397b8cb23b7b82c5f1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b95cd282dab20523901a0d680a2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a705fc5219d103999c13f7e0828e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2836f492108ef52196b9f3c25c3bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db35f266430a97e7bf6c47838cbcc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab5dd26ffe6217a5206cd4f4c1a2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c362640d67e506fc5118945a52da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6db10071bbd8099213452ea3c72584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86267bfff4fa7a1715fbc0d69f846c0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230ef20a64858b03905e784cc4562b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e463f3177515687c94cce67af78da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233554e26cf99262084a83abcdbeeff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484caf020ccaea6502c91d7176db5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d743acfb6e2d1e8368508ed2a307a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e8e4c8429953c806b803da5e7a3ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929cdf4a373532a0a0d84edf08ff99e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3062dffe511be10d5b7186dac3ad8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9bcc5a06d9662d8084c54ad5ff5c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a966fd5fbc19126156c71dcfdfd6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6c746b3558714be9e7e1e25a972596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10614c2dc8ca011b8d27e5f2438c05f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d173a3b98a51bb3e1baf0331a5533e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7fa91222f6c1c0cae101b18afba5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60d728a571d08e2f33b5e15ca1d153100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b48f218138678440428efcf817268101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b7683164be6ca6bfc8a564d413ea8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33f4b5be3c53b2914bd0fb19e0614103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aa154e69e83a1db1b9b8e72357aac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb98665fae8a882f4241d0172750c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1ba58a945eb8075d9487bb01c8f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57974aaea2e7a79dedf181ec43f537107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fda4a257602fee3dbe44c23774bcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9087689223aa1a6180d64e34957d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deb8b0a3ac73c2ef927cb415994974110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85401aa25ebc9921ad39d6e85b98a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc04e03bf134a84864d86888d37300e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeeb33ca287394fb31b9ba7b77ab7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79c18b8026a5940ddaa809294a39d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c765043164375583fdb79af341aad87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c0444a98acd366b2b6f5944619a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d7a52aede65764cbcaf59a855e35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632d1a44eb21c4508549c4cc4acf7ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65315b822520dafbdd2bc9109ed704e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565a8705c05105ffb9d284240579f72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba457b204627312129e8b09313ebbcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb93c53edd587c1641ea79fcc1e8748122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff882da72ad20f910d8de1cdb5c44e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e787309baff045911246677c5db6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc47cee1e367c7e391341af28d42cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86480845924232b82a1e6265620c85fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ce200131dc9e8e0fd46aac51638f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf17937163d7279ade99f9548ecab22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0be700f08e0000e16636412ab8041129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c013ab931176bd2db1cdc44d097821130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec75f08da0ff7a899c079ef45224b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8cd9776e8a6d4f594e25a0ecb873c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ce861501257406bd018ea48e16fea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a47bb2131f82ee3525f58e2390b3ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff04626d8b229028fcf0d90531700b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2509ae3ea1d2509ea5cd1d13f3f969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc155ac8da695d4406c809bb9ae2bd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589fa23560d2dc7ae899dbf43efd6bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56d06f528359f1852b5554b36379f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7666bf57a5e2c67dc286da83ca3586140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87984b70a539dba3c163401b004b72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7333a0f418b64ee3464a3065fb8ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb351d7e9bfe23f9f3559ebdf400eae2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23940b62bc91c4091d5f05e88f82e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fabbdcc491ab25e635bed2e2e7c7d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63952c94a8d270b6a19416ed715836d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01c80adf32990338e0ef5514f2dbb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb021ca29afc0b0a4b40e9826e246a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54253d3aaee31c1bcb795e662504534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d724efb02605ea50e6227ed6283110150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599fb3193c84972e7e52cd777dce9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559019ef8b192e7f88e4e3c5df6fdff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d75fc2e29f39d21ca9f69d22ac9d45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e47bd16e5f6137b8af5c54262d87cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e974311c204175d8672bb5136f49cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce36f458ac3c9b9160c9894b538a15b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ce0a2fa7cf1b3c33302408f358728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae4572e9700bca070fbc27df9ba5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf376d6ef6c6b1a2bc6df14d985279d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a3327e9dfb636d3e7fed127b3aad8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b0bde6e16bca210c03b8e2e472add161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ba471ba582140ad6351c1529b5fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea168235c556be6d5ee1a0d27056e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81b85d95c7d7eacf78d07c3e99075164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f700c4faa0a91b212ccb795e0f0891f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d9ac923ecd9173c85d56e246906d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e68722cc4369f063528b326ffc5ea9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b39f57975c0c3e2120e1409074e1a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3655a99924bf93079f19ba8095197169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf493c07a90ee2846ce9ee8617bec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675647c8fb7598f4def9fb9e50a98f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed83141dbfa6eff1d087fd793afed9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4d5ee118cd5fea4774ecd9c5c561173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ea6ba6c440bab676870e1d0a1958174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea169c52fa177c060c2c84f2a6a5f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad8db722987fafe8dcabeb4ebe51b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09099a8e9a66b65ee4146eac74fa467177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4d1eb25cdfe42f5eed7625515b28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4ba67d13a39e7c1f7dd6914d6689c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c77b35490f82dbc9cd227c329ad98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbeb6ca529335bd29929bfe463d5cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f78bba2c179117f17f4a045781eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9ed03e590eb3714b0b9c831003ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c3506a194a331c87fcbc0b78abe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ab4e2ddff12c0e0f6000264810619185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d81c49aaf2c17edecf33e5d0565709186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791daf4d8e2205bbdb4831d1705485f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2bb2be359dcb05cf1c17907cbc1e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471c5ddfcc2eb25506d7873d59fe30a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821425323780b44a7325c0b1bddcca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d25611288db96f4049525fb3681b7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7062d2aa5f99a10b19f8017d471b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551924e56e1e1afad42e09be5f50c04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc16cffce99c9d9f093bd27cbe7290194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8019a045f7458aa3a18fb7346ee00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686c5e5ce6844ac5ab745b9644094a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91147e0efb633b500d5a283bed54722197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741fcd796eb1fa3747726d44851c51d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4d2e011ed0bdbb8e07d3a275f0163199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac3470849cde973c52ad59e09a5f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb63d6be5129c231f5f39ff58e8857201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1876ebdbe7c77d70731711a96c91e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed2444e2f0a16819fe9e6a27f3f4b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d972a0ce1209aca4ed7ef56e1b075c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9be27fd8fc587e7b84477415fa6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44e4fdc569e6ecf7bc3edf864bd461206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83253f6b308dd64435ee3a3cf762a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee76d19219f0e44f9dbd298b0b9f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d5daa2472350e95d089f36ce6a36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc7ba42f277ae06cb3c77f6891ba0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e037dc00ce161724484f44dc59326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4cb9b09a70e722c088dfbddaefec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fdb7ad9394b8c498663946a6a3cb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b817cf057d0fdbaafcecac4957777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ad6b9465ad1d60591ae4c7b9af80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1489e5a9210fd87d0aaf3b9e6575d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508d558a76fc7ab16b2434844de33f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b63e3a842ea138f652ee9afc65b9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c5fd1275982533560ac4d800c9611219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ddee2cbd52229a49072b23b9a5237220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424472fee8b9f7a4f3d302f42e920618221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f3b3ceeef84ee9d1ed4dabec8b64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f10d161cda8c926612077b280d355223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13016f8a8b37f89a7c456624f910ed9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d84d6d8ff9f12f7b8ee7ecf8a16947225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786346402b8d4cba714a0e9af7797f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c06814e85b623fb3bfd63065630bd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc00ead6f15432e2dc01286f94c46d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e6b34ae7ecd265b73656f3b1f88b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fef1bf721bb7219a2b0ce6abb767c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7e06037c62ff1af4db40904fee5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe921c7f17312dae322c6a4af35acb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f87dfbd55bb7f091b01fa2af3ea8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82257d333db01ecdc0ab1f4111eb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4882492e2b1c1c14e6677e89bb79d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50b5d086222b9ef7c0d767f5976a2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa59ae37b9f519e7947bf95ccc984237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38cf57a38d0ed9b84203cb5622a0dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7689c7baeb310670e4aee7697da39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6577afe1cb62c4f12949755829620240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a4c64522e3cca28b32817a32f929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ffdec89d7646cf5ae150e2b61644d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb230199c992a9d4e7ad89055d04172243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf7ea70176a248a2addc71296f618b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbb4c42280788201c1367abd597cf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f29b34b101955275d1bf4ce68b3ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f45ed0cfa269b31eb52c598e6df3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d17537d00d4a458d1594d80edd60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cdeb5850e07a9fd1bb9f06ca83543249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2a65d51fb0f7540f4a9cbb5b95a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288b15a8e12fbabb19484a95038f182251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aa2ae11e078b769b80b47a98027c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f63e6c25e4b178c7671a968170491253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d27449df18e547f3ef36335946fc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ee777155f55454cb4ef7b7556763255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833ac3458dddac1c71d2f38242b3f29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843e9838391a9b69852980383146d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2e80b2fff67886a11c0a18493179258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3954437912173994062db6abe42f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af87ee6c38251a2181dfc9243c3574260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1d9c1a254b9142cf340bff80ef41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa055a6ae0cc9a73462941b207b445b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af347b8b074abf17848808ff29c9fab0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ec983dd39942dd68a51f974a7b58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d15b136627b18124996d7cc6f2456265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e48f0bc45ccdbbb305a91864a83a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878301d78b17f6447c3460d64bb4211e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95907683e2e04e7eea55f1cc9111b53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5542d8bf98b52b333b5576ec012ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140201d0a31462d77126f7a5d6729971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2941c46983e391bca673517632eb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223eaa0ffcee2d88dd50e87e1559497272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481307de30a29efda6179aac321480a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49dcb0981763c961895a73abdb9f6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d8de65fb95c44fc9c6afa446e7d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e169b7a39642a8dd69bc367143ce2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2ec90b85732c782c3f0b05cb703b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8e6d676a75ed8d7da32d5167cdfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e1cda16603a62f8bbcebcd7a6a5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f09ca0cfa6bbaa1a8cca650828fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6edacb83c4952b2242f7ff1dc92c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c85503ac1e97072b5a2301b562432282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0547bbb753b10fa60ec42c92d960f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff0cbec8f0f261670dbad09908c95c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080581d527ac6dfd5ad5b4d4c517bc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6f198e1cb9c7970791985c412e954286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1b191967a1d3d12b0069b8f3535e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99be7bdf0f67a9bf58d250c34ee47e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bb7a52b0a1576bccf5bb3eaa4be5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307816f0d6c39b2be6f33f83955d6b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c6470fc75e6e1d09b54259312218a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1cfda2b54af8cecbae235b4c08f64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e23b1f1f2140e1c48ffa780f157f4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44cc16047044f49b96467b28b47fe8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c480edb6cde41b3532fa425871c0824295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9754ae06b11757a92fe358cf0d4d9c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040acd3ae68b7a1a5c2747c78bc9cfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bce5a5c340393c9467268f4e7e0634298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95387bfc3ad40e1965020248943ba6e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0fce99890e2f5f5afeb5643ec0c2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eff2769dbeaae6f38b0ade11d7dbc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aaf95905bfe30446b9487e4879c6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce46129d265661c644d92e6f3e6ea9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b73b32e8c1f44005d3abe073cabd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ed77c6edb9b9e0840bf72697349b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095de899970d7c3ea849dd260237052306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a43d92a0f897b92bd315c8fabbdabb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1af938241541a7448e7a31238f542308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4a04995a27c17b3d497711135ae04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319cd168c7ed57b1d63a790c0f7f1b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bbb9cc945768017936a76ea322c37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945826cd72ab36b08a609f1e941f8bf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1f7f19421f9af8d32392eb83c382f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3666a7b41434c3b6a8b31af8d0819f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430db15ab58aea37c173db9bddc9fc5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156e5eb316986fe04d4f2681b0dedf9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a597d377fd389d78adbc32367c936317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1e310a3cdb1e31b4a94d929058572318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f9142c7bbb679368c958c360cb30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa246f2750956e44fdf6efcdf640aa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961484a22656d0c89b3586c291b97f54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9721d02ca04d5c2d87f0555454bbf2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e23a9b64515233376c579bceea7f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af539b167bf62ba19f103f62c5db4676324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb6d5050674bcc54845b94964eed6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f312002d63a38293b0ef8d088e645326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4389496b063192dcba530e3c1d8a00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5278e224e0d67c2492125144ba696e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432c9e3ee8a99aa44db7b62859f738329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae16089e882584ef7c48126cf2983cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af91b922efb8fc4b3f6d25b9df07a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e7c1639549fa63a427b30954e8afc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243efb179461207ecbcda248c1a647f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb29a55be59d286d7e0b0dcde8337334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4057093edf9ab1c0a427ac5f063004f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de661b1ee5c654dea6e61ec486597db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9109b9a405c23012780926ce37de812337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd221c77b16f203efc285f1fd4312c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0a4967dad78efe4e64f0c5d9d13a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604997e16a289481ecb7420cb166ea7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a54357a15df97f695cde2d7927a689341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669a00a39f4268f61cd2762f06d407342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262337eaac79511dec4a76d56649c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2639f1d1a9120fc31cf79f7405b6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7a299a7d3f758bc34ce9eefda9057345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554d8ca6f6e9ac5e798fcbc3852b0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b02f1bf987b48f8879f89923d6b7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe89e35b09d784a8e8c25f6ba32ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a657f1d8ecdb09139ae4526e19b23b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31b7d75e9bce936ef8a5d062763bf6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c05932dbd0b9aab61369faf102adae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa70bf2eaa33f2f73d029e755ac45b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107894302f58310297bd5cdf6768b085353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba9d6ee7c1ca4fe1e3324fb8010b9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da756cc2724bb72b359df05e0ce62615355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44096c9a3246a699c3b338005106adf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d6e31fb4545910cc281c298084173357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfba85f2b48edb1c500334ef3224e5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f40215000f56697a719cd33b12029e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea8d578d07d19e5795c5fe3a63e069360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cd9abeac4bdcf7f9c0acdd378e923361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039deb51641dc23666f1e475a1971fa7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a33f65cda709cff8c9f4137dd46219363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500cc07715f7607d356a31322335ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9b0f4bffceb2d389ec8115bfdfe0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4542da72cd53621310f7b662133ae23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912070e87473bda486913541d7f307ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec852ea9cc18a91175f116d6239c0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb4e4595174171b518ec02ee8cf024369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ae0441509dda07ccca68543e5e52c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5779f9d37d03955eb2a993d33075ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cade133d3c9a55a093af0ff9a0f3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce6be17aeb343c3e52bfb9255974d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694b13351d6b93f235614c8356e4218374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c6d94b234f3283f795293f4f0fc2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad133534b7edd761f79f2ff5b21f63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec75cc265a8260ea3d0aa8bd3c7b310377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca145d7e65dbcaa02864e38e575455eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e675094449abe57c88b008a01d0b92d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8236cc6f2b807134b2d9b971fd9392380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a7a5b1aa8b59242762607044bb74a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813353c09a81aed9f5cbe8ab501d2675382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964125b1ffb41a551d10fcf97d3b5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe96b02b87fd0dbc95f43298275fa9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82622a250cf932082379a6ca864426385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07077d9e5aa2a78755c70e06f01c2ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799b87ab5ec562fa32c490995e13c87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f677fd78b81e393cd86f52df02c6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6766be9e5db1c7522a7fb767a8f0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc36edf508acfc81d4b5ab31731206390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9f537d6153fbe645a6fb28d107b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c132c13f638cfc03d62995d07123889392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b36a4204c9332425c25f5e003e18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd74b52d22f5eda9e6c0405b4815267394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaabb98ad7760ca6ed03e7b68f3af0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978239911209ec60d733de4ffd2e7e60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bac0e84563fecf02a9e939cc7cfdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c176a935f9c8a9e71b95e076ef1370398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53addde79403a72a25800b62060d057c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440d8433eb42e27ac64b53c667d7ce0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba489a59fe95ae7ef40303db700a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e104b724f75b81404ec1fb31327ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f291cb250bf42eec2e984fd75664b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247792adeafd06ab315bd26832a61064404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e73d05954a1bc695bb83e61091d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6a3c2bd9f04068c186cd615b74fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92c7e08fe48044f52b69bde3509939407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253d19f7e3fb32ada32316cdfba57e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de77e1b78ce17586bc94c17d813e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3912c69919a030babd4dadee74a44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945847e9338cd70ea084db62cd172c62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e71f64301fac10a38c5885896f5cdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf13716b0c7ed7dfd71879474ed331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182cffd58820b997e81ab7003d910a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618cad523253a6d43390a2cf3517c0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b7945147e8c4f9cc1781225ee770416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3320a68208d3fecf0b109213ce12a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907492e50f0da6edcdd3ef32e0192fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54466bd6364c1f1dfc5a15a76f1312d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc8b252abeb9978384383d4832038c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65882b862b2a527a3f33a9e29cfba17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d32c4d8e990d34c40e0259884593ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5804420a009f697b345a5ccca7081a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba958eb4cc0756de9a42dca669ebb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35473416411ba5df92d892ce3a9e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b6a31ab2332285d49f131dcc2e56f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de47dbf963b9b492102de3cb20f821427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef38e201702f87e8d743b1093d9dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd37fafbab13c5f5e6f5361722820429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb20c7316433522f9c9c5ef425bcdd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550a64a292cc07e84f42c5ea7715b6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5fb6bbf9259103778e0c83697b76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac04e78f3d1f85e62c9367ed2bf21a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db1827cc3f767e9d27deaf895b708434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523700c5cb1c169e8078a1b993a057f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e6ed2e2f5455021952093691bd36e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabda8504fa8bc7a8e4df5e97833335437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf2b871b4fe6888ed4147d535f9687438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d64601f6df7ce706bc0b2a03c5055439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298c3a9d55c9b03fe092c329568e482440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816fa92a6f92e607880dcccc7a1e2b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79439e3d600461990cd2cbe8a8db1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b5784cb93dd62018216a88f4087c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d300e1f5d3201d5cbb6b4ac5b4465444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdc64fb0c4b71992411ece61eb57cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c974878fbc5e0f386a782d81af7154a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47169db6b33b042963086735c406d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eaf5296dc38c9b29de7be41feb504448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161524c6488919be383e17d1fd20df9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ecdd3982cd0a7aef463bf5c5dbc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482978f46177909059b7e18100a9cf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66417c9ea412c8c01cdb65ef955d546a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313731c8f54782c229e020baad7139c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cf84d21b09d22344dcbcffca638be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3864f92f17f7440fb2295be1ec062d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3133799a40cd68042c8a66454cacdd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc747b4e3a5a78b17b7bbabd797c184b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad7312a27dd8b037535a3fcfbd2d41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2a0f04644c1faa6e9d0cdf12ebf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a350352cd25fc440662b89260df5b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec6e8e6b484272ae616579badc7b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e23cbe1892932a9fb754ea447c7af5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e6357fd8ad3075aa2920f2ffa283d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecccaaf0a46036ffb75727252df0d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257dc63e80702bd041606c2c5b23c0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124bc46aa7dd7f16caa97dc5c3aec0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a91d5071a0731b180c73f2f57bbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a25984753987de9283cad7193ce83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee9f1dcbfe5249ff54e3b0e5a7f4f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec787bf255f1c277569fdf1a8b6b382470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d9b10f4cc2d91a4b7acc4a483d90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7a3b5dde6dd3b2dc9b3716f92f97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49a8a6ca185abd44f6c907dd68c0f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b4c5c155050a37dbfded66d15331b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ed70d58d47cc3437964813c07f42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29d123fcd515ac8184d6c9515d55c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a881475868fcc3830a6f95d18566477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a57df208245eb6071c5fe0190923478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d554c7b4f70a53e411a74beaf6d743479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861e7835a1c4b93c4f794699892ff6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a96a8c7ec9c2fb73e31cce5bb156e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc53640c7be6448e72a9715ff37da2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e16906540d0988db6fffe055a6eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2cc3425c0e7e7d280b0d6b546eeac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542289c8cd2813ead4f4d4d07909dc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335910826b00e562d03c867369b4393486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad2955e3b4a1448448cc3b85fff359487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe3b3a98431ea4b289db500f684888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37eff01d00fd21e2a61124fe6169df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de90690aa0438788eed17963bffafc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd2274afb6fa9814919179cb535931491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bd5f4b65b9c9b52be1679377bbcb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1180eae81635172f232e7eee3dce0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2dcf5eec3b5110dba5904930be88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b991aadc33f13189255f6a9e23a154495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916d62dfccbadb0fa0b71110d0af249496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260400f73689480eb1e3da25f137cc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aeddb1b350abcb20fdcdb311c56c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0dc85151b55f96fd6013cbdebf57d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643eb6223620f29662f84364220f18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299341c9036dc3cdaf0f61b83571a90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a921c14ee7a89aa22d7d23d727a58fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca479629f57fb2bf39199e7172d131503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e77ec8f12edec347eeee6393c39d24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd871ba713fe2a24d1289e1c71c3af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b88e6d54b0d067e6fbb89ebe81a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950745e6bd0db4db763954572826e0bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d54b8971832bfbf785becf75d7f6d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140fb7da2bc208fc91cb98fa5373a96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc1d14fd2a82a30f75d61c8937a86b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff07731e112658d1bc7acd353853a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d40f21e16a350a1d81c1be0a55c20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb517b49be33fa6f5abb41b5afc509513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619d8da3eabcc5909231470e826f5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d745873b6a9bcd3cbd1cd95806257515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46778b4f3202947b6812a3c8f917bf26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2c3f2dc140cb11b0f7e5ab63aa50e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db7fd10aefa984aaecf119ba3383c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8957d80d077b636020c5bea97cc69e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f682f3a0e215f7cb3c2473ab08def520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceefd557b3f0282913b939a4ada7fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b27d609234aa2ebea37851e44dcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ac5057598c1fa9be9040bff46b11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944907d8dfc158b106cb8961a3900636524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d35a040a18d237f665410a7e4d93c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3b64f53d243ceabc0dd9eb40ecfad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dfe4b6c13c21519066b5496d0ee24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad03b508e9fbf1140fe4228ad39dcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751fba8a541263f25df1b76b8ba1e92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef083b8623ee89f1523476eac31c34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d134549c95174267c456ea194475c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e0fc95b4274a32b94f3dd60108644532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475afa5bc1a45ac7eb9a67f433904b40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0267fe9ce6c9d05617d888b60484dfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9c975e94109c873e9392649e428c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c7640f3490d76819f4675f3b315c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356b4b18eb05a2e6db196d351b622d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130cd01ed0dc8e31596e93c0bfdc713538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd89406543b73b8d07515332ab6ad46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e58dda5b6766effb96309168eb673540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9b8bdc8b33cacaaee96a78f92554d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d788c9b447f88865ab423323fe849f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabee99420383344ae1c253bf8699b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5908c863c856cd0ae64610e8dbe9a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df12ee918ccfc1814ba1aa9660954f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef809ea6a3b1e830ad7045130f8974546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6d2370d71405aae0b9ba12220efe4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47b545575a097cae57123e9a5068d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca1d9ceb709c850da2ee1ea8ab8cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df6911b1655d6c4688d129031b8d04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a76fefdbce85db8bc0b73f22a7a586551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e517f25c2e5c83d5d8a4352e0eaed4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7b8b555b1f51dd39c4ac74b0d4724553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900374484bddcbad6bdf1988bdd02b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1631af8b316f587840a96ec102d015555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904a50ac45d31b35acf04f4bb700e54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e2500524b1bf50f57a7716cc6cea4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6359257c151e0b969818ef31d8cc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd381945d36772b0fb769446b53bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f3d3b8ed34d24324481b31769ea2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f17fd12a662c175b8789e0e5e2fa2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9ffb9e169ba7fe678cead12edb15e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91b2a24398e0616936b6ef48c247a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18218c48b4db36f3822d4ac786a78fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb093c3ec88fc2431c90dfc9c6a55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd9cba343b2880cab13824874ca82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226d03329b86657936b4d70a6bf48c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d81c1161edc82183f87e27fe75963568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5cc5de9584272568c1b02c828c0ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3058b9e2e017e0ef8e1754895ad809570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c1761c6859cb1b5a44c760c85b3c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654f9f84e151095cf57438676de39a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273f10f432cc50a8a0e83c35a774470573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b57df2675d2734fcd72c562a34176574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc353c03703b326fd3900cf1d7f7f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be872fef6eff99377e06f2212c380576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b3541406f0e9244db919705e39a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab353bcbbd50823662189bc368a2f64c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6014bed2eb1d104f835dddbd5c04194579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f207c6d287700a5a01b46fbf53e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0720c86830720dbae2f29ec0f0829581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3913e1b8cf8a7ffb437aebdbfbf2c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce4384b92562ac72e709a4045292cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db4e4b49d19abb3dd5d9eb9a03bd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba72c2c6032d188c4e09015a7ad375585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4bf5b74eb2f84b0e0c26bebd486b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad83911461cdbd7855be4eb864c9ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225a9db03d357127f50ef4b5ddcc937588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da8cb1915ce21fe865d74ff9f55cfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339b3077e6498000043c548ada9ab64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50f9cf7102e4ed988fb114cf533996591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50870cbc78b8fc0f530878571af708d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec258ddb16ec1093a01e3a1b64e71b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e976ae17fc2e87efaf46e837ee7ced594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa8ba0ae7c6247dfcba431d389c8e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ed571bd8d280c7567bbb99af37d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715e963c5577359e6232fe00ae658b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5fb7a9bf56b0dab9a4bd369c4d49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d521efb678294936b836dea8450de7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445513fc0135cb56acebaa3be6c9c1a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4e03a14c9748a454ae0bb78dc93e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0625593df422fecfbb7aea7214f2d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f3f0a7dc799af416d7808734c1bdb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6eec4ba35da171ed83ab4e4a08640604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b2ecf7b0d6a3c3bdf72052dd47817605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b19cfa31057c4f9976419542f6fb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c560a88a9e8b518b2fcfebee1ceeab9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4feae50f26844e8a8c87b309372567608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500410d8c5b01e9be75e9ec8aadd14d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3bddfddaacaca7d1df92ca3e0cb29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f720e3a70a3a79f16c8b38b88acb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd69fd8f9f1f247953c73cc4f89a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3ba991d9f59c0f765fa45d8c783a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da7341b7d83863abdc5af57ed7e3ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ecf2f0b927cec131505df06a7f60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e15bc98c5256bd014ae4efd0f3b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e685a7f6a8075991a04be72e61cbfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a892ca2257466f801c354a1e7e8f50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72c5d87be67cc25842753ed031f167619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ac096dff097c69d247c9904fbdb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92052035ff47352a02b5b1a1eabbe5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2816f3a6c793b333e31f400b05eae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eee7fef03484173dccd82ebcbd179623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603f4f925ba9115bf5a1f8559ec30b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74830dd7d1132e8c1c075a60e1d3aa39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af75cdc989bcaa925535a679daa86b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa0dc4dc2a15298d5395f9ee79dd1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb695b57796b3b484b5e9138e5526628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10047186eada3847ca331a7afd9e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e0d7873c68dd73c840ce6fc673d04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b9f78c4a4064e0007f3a538b1dcdd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de1a57d170f291ffaa2b5bea7ed03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d4845b83fd4102e2c915d948d6224633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2fddf86a3c347cb5320b098ce93ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bf4964fa6192b5f8d7a5e0e1a10ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcb425ecf596fac4ac2b0a98decb73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a6747725ddcbcd1305b9747bfd51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad182d3ac3fed048013712e8bae590a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fea6395828a3edc87ad95195579f8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd20cfa4fd3253d9480a08411e930c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291473de4690c2a205cf949ceb44801641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b002437a3e7d3131acbbf02a80ba46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fde0f50752968880199aacb62b51e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8bf4ca48130f218da8ee99e06816644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af09452f9c8f240c2d4231eb751f1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f6d2224c035eaa82633f623a542c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd92a0f78787052de98297095ba685647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26115832fcef61616c5397255ee55f85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c24a90d8613ab6fd3ec36bcd2e47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577dd66cfa368a17a48eec807ee92d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780862edf36740de4e1bfe20d79b87b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a726113029da1b04135602e008222652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907439747cef132447b302757c81f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddee2f47b1d8daa0ef0f15116ae781b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135af8a407d0074409e42b76bb457c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82af543f34f175fa383a0f802af91d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e07e40f015d31a3a634354d6e799657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739ab7a584865620c512e2251a9129f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b08635974ab4feec99630026ee978659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b5e3b3a652f0ea72e6d8fe31721a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03ea4f8c626ba51f4a1fd04d6b5eea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee10fd8fc2a19f7446857cec9a6cbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae884dae9f51a87d845b0456b376af54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d996ef9dccb913e668d0ca2e90fab3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8541245f1ac856ec6efe3c3aa62fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251062825021a00da096b6f35bfdbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58643fa1e474b5d5502baf4290fca281667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc23b871f925131e5f71cb2a8d417668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d0dcc2252bcee6d72880d5baa0264669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924df123fdf0361b341c6eee6a5ac92f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90daaa8f32dd62b7d7c21f9c98f647f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b80b96d345ca304d272b8c4afb4801672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052266ba8508c8d1a2b1571ce0e3b323673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5154f24936c4a76efdb53be9e908a96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e737d1f80212654255409146d94540675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f642b67fcafc964f317f96f7978465676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f81a39e2a7eea82474c663bb562077677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b8802c0d0d6ef93374df9bd2c13d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a591a12925a73445d39241843ce203679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e95461e2e81e107d920b992acb599680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a912f907cabd8f3e10fc6cee293856681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7bcaba6fe41d5e6133bb0cda92cae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc5de3390b8fb4e870384431ce625683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec0f00603225d9c45cdfcdbbb91eb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6727a0a36de3a740d519c65d557b7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76162c456f1f19d6a62f2e19d1c8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a12ca7ef1891b55ab49e7a2811cce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3850dd41f99d9758a8d251971682e04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2104db6ad684b62e3d45def6f9fcdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf46a6e29ecbaf7052a8dab3256080690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8122f262bd7743d0201822ede156499691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab7170094181371094ddcc7847c347692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46afa3fa7a296026c7b62a1543311c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea676f12d13c30f4ab55573ffb9e7fea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2abee37c9576d84708ee5ec7d771a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd40e05e102329cc4c837df09c4f26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d6b19717b10b3de671cc58d0a2136697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccfc894a66242feed5b095d63a7632698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59576ba028a9f1d85405d7451458304f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f5980b3f436703a1d5697a7ff5f20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afea4ad4de3a33cb168fc018f3f3429701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9bb2fbd7e4f130f949620cbadfb45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e09cd1bf822a70a835bdb20419ef8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd234dfcaa30f153847c5502ce69a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f12f01f84efb7191d5d3d33e989edf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4fef941caec3eefe3034dbed899a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1052b085aa274aa4e7c18e459600d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30842ffea53c36165b52b68d045093db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758077589f0a3e84545886815c85702f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7fa11c0b286fd645ff181183454bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920b4fca080cf6082173a151b0b2e1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538211e50b6ad44aed0decc3f9ecbb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a393615d63a7ab9a4febf2f20a9b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c722ae0cc618f2c1832d209012d26a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746abaf1fc60dd396464fe8bee84a1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b20b3173a3755a10df6d7920f5bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346875112ebffa2d7e24be2ed20115c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1421b994e0b191f191baa5d3f76950718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129012eaadb1e731cca76d9a69b4b8e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89bf2fc0650d8c5c73a94466d04b56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02783ea1f85138bcda530337787b64c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cec42dad15740de6815196457e130722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c045e95dedc1b65fb68e1ec2b84f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb40e016af66c509eac292163f8e38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc7dc31133af7b47cb4d196cae7ccd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c456cac1fbcf5269dd00c8c21e569726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef268558214c8ef326a7068c946bd92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4f38403943906cf6657536bb6622728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f675279565c6113a86a59f9a94c5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1386103ab2e4c727ac0a07a59248d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f227f9782e9c85ff41edf9893878731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162161ebcf10b7c233f1baa26634d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6951d2ea29c87c7f27a02f49203e4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e7b2ee30381a06d23a244da8b0284734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdabc921245125b4f6948dcb42e034c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d68e73536a0ed4ccb48c45238a853736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cfd22cb33e92ba0bf37f2993055d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e438a54a33bc10e366b932b173d0e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb18f99a139bc1547ee9e52ad8957739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a8ec1bdb3eb42281269e07add4502740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02708196492f07330cfe5e455c76f1f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266522d045591b86aac2f34da646080742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6953b1eceff7a3c0b2b9a18e7caa0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b34a4d8b47bd7fa0f11d3d2dfc543744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e2eae7cd0ccc0bfba8bf0fe728f6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe15783c59c0dc3ab0f6ed354fb90c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e962221cb9f0c92645083f17a40528747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dceb08ec1c7edbe44ddbe7a47504d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf60ddb6a28d71fb3a99ec291933306749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9a1a419fd64dc2d6c2a73325fbfda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed51da453fa8af1b1c481bf0082a6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144cef3ae0b49c906dac4c4dd61901752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f74afc6e862f3800420bcbcd3c96a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45098cf670a50e743250bae58fb5485e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e959df34dfb8ed4a62d5f202a29d6f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56ba19f42e62d78751c4d77c27601e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc0b1f4a82609524e06d911b1c53ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2f66a31a63a93eb37b3acda98f6c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216836522dfeb0f9591de8a37487d45759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd431fef0ee2b72f4cc9afbbbcdff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038f798d1c2aa5f05965e0818fef8d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce8e4a5fb9c8b8ce5b84cadfb9b483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79199aec312aa4350ca2003f8cb7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3fa6766f0546291cb6b9a25a695b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c545cd83e67fe658e4534a25047cada6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1726efb4e91bda68792da03a442cf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfaa72207ea185dca11b0b5482dee58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a58735a29f191d11a5d61d1ce4d209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002994c4d00f5c9cd32ffc889b32c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d928261ef01ba0452b0c4957a46911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a589af50fe04d23efc3acc97848a1c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce309df470069042b838b99f3e43206f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a2b31fb6b1032a2cfd73e5a31e22e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dac5310f529bf050e596754b0d45b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d669fc149fb3d1e85fb41b38ca55316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5593f96c113f3f73b6198fef3c650ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea507944c696498a9ece1fad71d11218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac4706de48158457aec733861a1ca219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da12e08ee8c5f50059f9fe9fbecd7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a299dd2915fdb3c130bcb42b89ee81421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5249932c92d55e22f4bda1cdef7495622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5b9987d57c6c0335594e953815b2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305ae6aaed36ed825c0b01ca301f7df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165670d637d40d01846fa1f2caf50c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1376e9e870aacd88874c1bc7260f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0546a347f2c96199087f639f51789b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc060d553e696933d09d4173e36dec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f05a8b42db12907659130c46eb96c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40029c2ec130fcab6741f1767a481430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938202f48efc095c9770ec7c6aa00d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746e2f5c207073a0e6302d1e3f75cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019450951755075042994493eb10a5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64885eccfe15d406fbb33a8aa9f0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e8ac8bb2a8b3193566492a2adb3f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bf9341367c35d537de793bfd4c33d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d38dcfd4746c03c7a5331b143314a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274ae026417c686bc2c2f0e3591bdf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f448d8e27e99f08f689b0f1d549af239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4459034a28b7006eb11f281adc62540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704e5a839030400f78237c8fbaff2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66438e430193845248b1f59da303270742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dedb6af5a8204d94255c23587169143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc831f52afb84cfb85bad7f9a63242d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e878226ecee631a3fdfd0179b2b8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc2d0bbd7dc8274c83b4ad10a2b54346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941be56675e4c0172e16e433cdac08a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc01ee9de38c23965cd6c7005bdd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ac90f76e985a0e968e569966345249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06b21cfcd72052107106055464b60150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e8cd69b4fe9eb5993a5e8bc45715a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ff19c3966911ab51cb0dadb4c5b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3f626fba2c187762e57cc73e845753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c7341215a37f25eeb51966619f04754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380899a050838f8e158aea467ea8da5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09bfb0c800db2e8a7a66fdc98f3e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b7fae221687ae2f93855c82d98aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359fc58189517db6f3216b19d8fb6b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908dee922c921b9d6214acd6b5fbc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc65594d4f6539c79f57335c8bd425260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4688f83ccd2ae46ba9f5f470e2185961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5dfb4ab683718513ace946656e45562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a457dcb02cd4c8f003d0522c3575b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f1dd8505af1c981dc871776b688a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5774724453a4d2e4aa79ddb35e650765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db99b3670251ccc40af7b02abe4a7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b606dcc3f547b9229638818c348360b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f8e926e5e800eb5e0aec211f286fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe45ae4c6bda04f3fef66b7b44854069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f403dd29417231080582631043ca4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14c73c1385147b01d557a75873997b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd607f6e18097fb7d8a0ce9739aed9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea685723d829ab75630514bc8e77b95173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedcd8f1e0f292778a6c17debc6609a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e3f188c5899a8d74ddc1f50eac3ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dcf258a821ecb974b44b0a8c3664976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df69e6dc2f5bdbe940acfa44612452c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1b8616f0abaae74b31beba3e28cc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3be6002484a046a5d4481c4a5882c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c90b55802ac719690027bf69cb646d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734298a4eabfc81bd5a436e5316577b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4eb931073936339af4714ed1b585d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e3f1d9631de606424c362f0205bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de825109a57016f0a156a851ddcda484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3059ff1f99a2b558259295889dd8f1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f708a780c8380aed5fb7199ce97f5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474ea5ef5295b9f0dfcd3073941842e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d083f9cf8c6e4aeb53ee6c3c5aaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480cba63d236444da20871990976d5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c8f53b9bd2120caf63967c7f6af0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460382af09ad60038d115d0fb479397791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29c43f3ca9ec835d89a18fdb182ca192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a5a6ef2eef37152e34892b1b7a01693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a15539977792d57e342a2c5e34ccf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a0da844042e808cec57361194f3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e1d8f42813b6ad5693fa3abdb2b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6344aeaa4999f6adae791470a022a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95474b498e381645aa6f62f0767f8e9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a9b8d0aa0367307449f808a5cccb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa8c2b9a6404de79988e02b6eb949100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f7204c503878b60eead59d4f3c8c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc282bacb9c3859b839bb9cdb228f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea49fdb1de9946e7ddc82edfa5a872103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03ef70249c28ee2b42cff00e17e95c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf864144927fa626c1c289750d7d4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d05c20a0549da2496b03343ced1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e04e692ddbadaca49ecb6b0b1d24a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2453a8c8b04babaea19820c1e701a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ed3c9420beb75c7eb02302eba9628109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762f7438deebf9f6af4ac536eaf34fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd14284970253178510a941821a8b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f8531b185b9dd3221c6a8693da45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5866e9f79992e00347d9d9cfc1d4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f953f7b7c29a85f491ce099898046114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb036974447cace0f711f11efcd6e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8af9273492a9054032a45e1e4064a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d45a895f8b4f3849e3d8381a875ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6265ca36182eec6c8bb738b3fe52a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649ed7948410f3381b4183099947e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab3327d8fcc8346685aff961b7213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15526187cd4dc244feafc5038bdabb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2cd7821db869a9acc99b7442f91e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba944f4278b77665bdcdb774d192f8ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19715d68c4af74d70d3d8255c6d8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf413165d8cd45e9741c148053e803ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cf79fa7e2a6a7175bf140b5794a32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a178d8d18a8615afad0220c7e0ee63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664fa244b758cdf621b4776f6d6822f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea5863363c0e75124d29445288dd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1eb20650025b4076b1a730892c586130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd54555d3dbd0546be86fc90a04557131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e66f602c8fadc5056c07447dbd2620132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d48a56bef22dfe9479bfcd102f742133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea777dc8c264b40a33c8daeef814034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271624135e160bb1251f0b54c3ac2bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd1fd3603c0d1f8d645d292ac4dc3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78a5505423e899e19d76ca21437061137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a4624ae8dadcd6853a4d926106a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f1f4a3cbe9f84490092eff30577ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3120a6f30d56dcf42871831ee1ec0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace56418cac890e46871569fa5380ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29af1e49db72eae61eebcbe76de31f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aecaf9f6c5b7159d72a7ebb6839ec4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b7d1a9b9f52b3d481047302c8ecc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b31d49c9b177b65042d24892eb509145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682bfb544538865edb90048930300ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc05bdf05663e608f9d158f0e4b8e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313ed2b3e4c2f8e4fae2b55c7c1c4a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44206efc99d3b91776baf2ed1f9c5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32437f4f9071b25bf7d49d02a11af230150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de1b3b1236ac042493fa310c9680e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16ed93c5ba415d2b1280c1e2be713152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62abbeb2046300fe1e384b6f9fb8fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6c8a7cab889f32792d59b74104d4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e85b815464c867a9d1ed503896c02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50c5a6cc96fb285322787e27ed1f82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c3fe8d3ff6994ad783b5aae2ba4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ce043997b1bf2fd25c52d9b5cf36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e03da2632fe90474276e36a1ff8f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebefb594187a16d185290fa285e75f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beecadb6a63ee028e449627ef8a30c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678af6f19775df63f88b32eee70d96f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22cb3458d1919cb98546b3a0f5599f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fd2c298d66218fe1abd9e23ce6a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f022ea6f44655b6bf6015a9f01621a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7c6cb34ab0dedc197d7f92a35ac1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f1354e46704227293b639ec5bcde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1959914f1dc1444bba0881e8434b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732361908ddd3605867ab6a504652a43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9513368e4b7fd2370ae2906f4d59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785c1383e96bfadb82022b6b54a6eb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3086fe4c356743891b4c263b77269172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c073fdb82081e4c9fb1e2ca7a27bd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4241d45381f289aeec88bb383964d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae0f91d72514e5a23ae6ea8abc2a82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031731e43e8176f44b8a8f32b3ed4a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6f58bbdb12c9bba33aac34f0ed1ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6ee746c2d4713527295634f313c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e62e3a44b67c0d652964fd92d35db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d9a01500511455a94f723ae0682d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83852c731eb73d94d855a0fef77b30e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f2dbc99ebddb597e58c115f77a12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb73c2c50fed548ddf58987a5b84a53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535614613a5a40034841e659727b1873184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd599137b94b12d643c4f7352cabec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17937978df60081bc0d84e0babed23a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec21252e1d48d3b78533ee4d555c81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5df418b03bc0550e457b72756f745188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8dabbe3930ca5793cf0c8be2a39fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a506011ce2a768a2aaea64831c04e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ddd0a9908e5863faaef340047e1b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d0f0c5d7ae04b359d00ab34d2dbb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c848f7855d822185b2149876a262193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e8e4f21bb1ced51c65dfc399e65e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51991bb3f83716a684ea7e52bfce7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42365d493baafea191bdb13fd8663277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2126d1bfef6bf5c78c7ee9485be883197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b76910c3e212f492f5bffbf6ad04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b8ebfa85d78cdee2549414baf907199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d304ef5941ec3f10890e7d59523a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99640bca138cbf1e9c1615df1958391d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc95a89a4a693b9baffcd27a74960c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27714573a5da31f2c5dffc8ad9a17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9adf3908d8d85d3874d7b1c4d8402d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95750ca044110b2406d6d89229a67f56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d29a7735402a44ec963ea3cee189fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b3bff57b2733f46236c76d107a721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689de0fcda826fe21cef879ceab2c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ace11159b1ea8854ff78aa6948b57b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec7a11a436c30a1597dd705d2d7568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009aa180f387bba0cfc4da65ac738ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa533797eb6fdddb8e7b5bf7838095e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943e0295b903771c8bac76c7dce4b1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae8cd5e70809434df868c89e8e0f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8156b52be4429655b5b401f110aa2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942a44ae0019fd1e67b000c824a01f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d9e55f47bbce3e2fccb141b79a6c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed4665407ece375ea96e25fd319f49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2420cb6a5afb05e9231335aacbe9763219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560e5efd787029f7fa3e5558daf393220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dfbedf38c189f8daf975779997a6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e64c9fbeb357c522d09cfacafd10f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff7e42f2bc4a445fbb4e38adb2ba2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594959dce8f8f2a7c9854039c528dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620fe26ccb7ec99331d83c457097a73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3375453f84914baff71981fdb6ad0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedfb98bb836864a5a43365d8d32dc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d96b3ea3aa9c3a312103a0cab9c8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69f360793650162e8f06eeeafa49a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9824bee0c81d810294746c24ab33f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbe532f9e2aede0d1f7332cf36f80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662f26520add7b046f74c0be3b58a00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f8bb5af77dcd97fa66d87d889f669233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37a9341c3949d251ec2d890f2d8cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f6c2beb04d766d7db85609d1703d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14df31bee6635eecf51a2b937b76abe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a29467803fbe82138ee7d4c5c7c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429681ea6fabb318dc9d7bec4cccc73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1cdf969e766513f0d0b15fe61371d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727076851d8d5e54ed9becf30048e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64966e89e3ae9958c06837e945d4b2a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0c562146772f69ebd22254c22c179242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c99a0fe36e61729743fc6e9321788243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eec5935f6cb3534322dc774b841d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f0e9a976749c81c880c4728fb7608245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59204d37f31b72cbf603806d5e46a6b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585eb8aaafd8611ae546d199c4c40c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9004d49cf684708e4ab64a78a2d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de3e4d8074333430eef40b70b8f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18585028d2bb6eea6d573e8fa7dac66b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca309813c3714a133e4dc92c93b2d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1ce324cb1e358b310b8a4da32e368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf13f488db26d81024b9760632497253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169414cd446ce6d42b7de92b84676dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b8e6573adbc4fffa1b8955c0f943a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f03817019cdd54d2b779f6105aef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904f12e8585e2dcc201af88cbf1bd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbea81dc873ab4722b943692c1c430258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81387209822ec5c0a8d3984cbe1b325259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8545975fe75684e98d78865526a60d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134497ada50a290dd620c81c0272dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39a12f461626ea4db06e7007eb56c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e1d76e5a0fad983eec38897d593e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee0ccbb6f784d18126b9ef26fd784264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18582e602ab86be3bca93ff79aa7ca6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545798369c054652b249052d437cff9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f5c2bec2d155f7e93aec8859aa50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509aa9564aa2b9c21147951e1ae03f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500492212b7c2e6dba128e9d23d152d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d0af3501d8cb6392078baa24a8aca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df3860dc4ec894f5cde8f177b61ce2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d91e831f01a6b642836603fe93067272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78e927f0b6d9bf5e280c4a7400bb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cfff6c8874de360fc5000d3e65d1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2c2674c58de16ca4ae32180e0c1b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b97def911fd28b61739636a0b610fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558259434dfca732b8b666c8841afed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640b33462ddb763c8795712d4d3876278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03d77a6e9e7ce1148679dafd6bdacc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870f59bb707870ca720578a653f097280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74703c824cb72cb03135515f1fd34eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb16af00d606850e7387e47b39b7c3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6f55934472e6edebb6e6796bde23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18adf6a0452875f65d5def4d135e54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986268295069f1216bac7e92b122bc56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b51df9fdb8ee6f8d382511f886c640286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915d2822391893cfbe6d1a17b3cfbc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dfa2a928cf08d45c126308d01e371288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5a9df5684de31509c8019652f680b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d9497b18d0ba87276697ad912720290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666ff252238b1c62b2c23e3d2811f77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfc4cb00b80aa3e53346eb4010a8d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2d5c873227ec7eebb635175e46a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83296c1b0939c9e2e30b214b2d565871294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3118ce1e5f4d80b9e2f35b0aab6ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf431d90a0a2a8cce025b0c2a09145296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9b3ca86b655611a4aff9e55d48ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2afb77fbbfbd1a15b36d6beefb04d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94d421994f75839f903e3b3471f09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604f29d35a22c8bddd79e600ab84c82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206c4804df7ade9a9f67e0a0ea422ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36dbb9c64fbfb60c2bedd00b4445cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad78979efea4073281a22ff93b66b3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb411214cb8999b0022dabe7ad70f229304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2881200ff35c4a40e898a48a990a1c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840a04977e4c5e3f0603042d141998306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bfbfe921d4da3c9be7b76a4a63204307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf705f0c27cd3929cc141f4293b12ba3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71cf676c36d8562e68ae1c6150f0f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f220e540ad3a102158b969aebd122310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337071f0e43d359e0c04bfa03e624a6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99ffeeecb33384a48e8f694f0b796d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47370d6592e39e704f08d7c8387709f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02da0e2cd028736109f0c394ae5bac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad22e9f086faf37428f23eef072eebd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef0848d15d48ffa98d7c15fdcfcb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2291ef441688ed209a2315371333b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfd2e0e730bda5d9dac1106b9d09d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade4a567765d680193af1730a3cb6cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3b18b363bf4895fc666b28a10d8a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ccf463831c7522b58d3e880d7e26b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd4d391eae099f2f9dffd4fd0bdca6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248408ac31632d584f27abf569386bfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc2c8ac121c2e7c0d939210e488f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b1e97d4e174765737de32eec123da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd783ad43af69998fad4d2595c21c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e6521e77303c2f6a02c20cf7ac39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e5f95ed3b00632e5a69832bfa3d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc980b4de1e9ae94460450c00f24a05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e447daabe3fcce4b7b6e4df0845e542330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3757d16f9e723bd8a26099c6d0c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1edb8646da06840ff868adf51defdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c32f30ab2bef654c924aecd98092f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9387fc9779b967eddaa3c15a97b2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e4afb4ce7e848782ff8f01528f8f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b289b3de1343fd4e681c870250a92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518e86fb2ac8ff3c39faf0ae304f30b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a018ab82f592b58476546a240c351338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f4a9adedeb39a39d4147a0864512a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1db69ebb992ccce9c4100b1d1dcc74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b79772477e7d9e4a73ac5a35527e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6c91fe089171c1c32f8ab73370cce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02336e9081866673955bd09638827be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff103af0ce49eb45edd5218d0037807344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea52a14084042e51e3e3b5308b487fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc795f96d68fed381dcda2a2b1453a10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49579725beebc7296cb10988797e3d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2175ca02bf1f678c7937cbcba9bd7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae48d32ec4971aaaad598aa6f3527e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62befede7aaab15097fed460e0118e16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce7b543b47d8f1d6424b9d80f0667c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd840a460b3d9a299011a7942fde9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afdea76ba1a172aa78d5ec76dd7040353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fcdd9fcfe4a7c7780341dedab620c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba1fe09d61f22a3e3899a657234550355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea656cf522377cb5255f5c821ace614c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277ddc78085e2e12e30d6693876547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a24133c14dcfdeb881269edea4413b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513280eefa4bf1cbc06475d674d4fb60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ccbddfd2d5d6ef6ee60798742a12f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221aa8cd181b54d61cf712b920c05a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5f821d624b04f6bdce3340a89f7d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbd089996f688231d2fc4962d6f341363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e489c9f6f1fb3dae98713a439c4e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f01f44d714452bf4424f5c33a03a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28985c7b045ebade85022af6872636f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25cf5a846d96d9142ecd244636c86b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730cfd8e6eb16c6e25d7ada09e30087368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80919d71871ec738d97e02b4ac1d8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb01f7e859535799a2428f7bb139ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d32e662bf2368c98945fac541dfebd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8896315d0e1357c41fd5fcc1612ec96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fba7ce7fdd5494711d9e3248b0936373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca6cd7a353fa5e4dfd5639721ce0f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c74d3911d4c6cf0f1c90c8adfa430375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe287b37a15599f76fa33ef0fbd9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4302f1996d9546159d97eb35ecbe4e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaa8ea2e1df8bcc5c2cf43e929a42f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5deb8953f0d3508069f52276a47b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf014700a59dc95489d82dbdf71a2f1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500499ed5d695b832b9a10eae11e5144381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6464da67417d6fe016e90619ef70d40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0773dfa0c90af9e6012679c688330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c3e54fea5ffc245d4d16b2cde0a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6783601bd1b555f2958e9a33ce02fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07de08aac1eaf33c567e1a682671d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe45f28942d452a1b175de5cd24006387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f5ebcd87cbd44c26dfdac1562ec3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112c160f936fbddd875a1d12399b77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590c02aa430f0f53996b1b75599b427390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5c7da118eca943192ec8455bf976d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d5ddc160aeddc5648c2524fe5f32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e522eedda43b5fcbf60b78a2244c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e71d12de9fbe46ebdf047d9b1d09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f6e9010b9a76d3b31291c8c8a496395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0db46e24ebf5b0183d401b14ebf6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb1b7454edc53ae26f01ea408a99b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21a5457dc73dff34f2f7389bf2cc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a5ab467135c3ae8765759c3e2a7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58bfa4cb3b562b9c8da77c4d0ac60c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9648c4dca1b233de7d9450548660d11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e9742037336497a2910caa3e9f45d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314599e92f64c9e8b7576a1ecd53053403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c72f8c543b8516ffdac8651da42ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be0c34f01de53ce8f7b5b943c520c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb159bca8cdee90796ac645ff342dd7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e0c0a067033cb8e980745e4f537d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9736662ed1ef1bd0601b2e64cb02761408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc73f3868f473ef82ff97f095f6d19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a375538d276ae9628c67e1eb3e76cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416944fca7068d0d7ec279e5c8ac3e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baad8d1fde3221ac570fd3b6755b66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8775228d2fb018baf30d34585cf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190688c56dd9dd569f9d35fe8d1645da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc5d0f124e4acb1e8d2334f6af1ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993777e5735d278dd0cd68b805d6f65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfceb89b97a9364b4d37490e33a6e3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08156609d08997ba3bae705534743ecd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589527ec9ed36d4a58faa6c69bc5b45d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feafbb14d02a0ebb2c4895afe3dc843420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e5f6e43f0e369ea3e898285aae7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007359ae4d0b1617d915c4288a76015422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56eb9367cd31a62094e42133d947e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfc94fce20c29156e2a5b67fc83cd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a844d7a0e89043b6cc218289eef5f28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c780fe8d61bcfc37264ac916a5cf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb4bd3043bbe1b0edb26b2d314a9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd482aafad7aba79e8eef54637bca24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b07783087b4b5ba60bc853247801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865a13d72333fe9b606aa4872e980b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363696c8e6b0902d91d2cbdb4ef7a14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92ab3c19596cdcedb2bd5ac8fecda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec109af697994e4f61c2dad9b0ee1bd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9a15cb63c98e7b7b59adb0016e1c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74a0917e914121be9958c4e262dc1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126e7761f513cebd10fbe872734a559436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1951a8e0ffea18f049df72e94d2ee5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c591fcfd53b202192e263eeba793f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd7230797809674c5c1c11eaae8006439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad29b8dd357ee02151b9350d922d18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166d9acdab7ddb6c2c84fa4224eace441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da54fd090a21ee2343dc2d21244ac51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb459b31e9c87ecbc1607f5d560a48e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ddd3b6929fb3f6130b883ff4634b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa8d907ca9c59f8bcfb490e7179f82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5b8522e0d9f99bc81b528b5c2fcda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d50877bfc24f6d014344a2a159d90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acb0fd17f745abb5d0ea766b19de4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881746065c43c0eaf59442138e0b14f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c270e7f52caa70ca6b76c3c9d5aa6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad9caae5c2c8269078f73e46211be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d59c865d3c073412862f82cbb0135452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34efe9b6487c58e67f1ad68ab43e902453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9d80405f2e24bb5f19c5df46ec2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401daa0b2ad9867ebfa21f25284c0cfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa2469938c9d20cb962e009f69c65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d3289530b7b160746f7f5bf43456457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a123b9323d6fc2ded00b14a6dec2952458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c664b7fcd1fa2114f4f761e1da8533459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d5bb1bed2d61a6957e58019dd405460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551df07637f8644735bb3cca0297499b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb7b0c7d170083ad7b0d31e16689ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cf6fe14eb60c9e342380160bbdda0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48259006bbbfedd68f9f5d2116e4a27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047717f71fa137bd91cfc420241713465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a32e01546802df06cbcfc1e5ef0b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b00a254c79f9c01857cefe8e0e19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbd7b91c9a66e1ebc36ccf79c807ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0aabdd6b7bebfd261e78dc07d085469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d853499bebc2b85b4b020fe24882011470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a9f72f779139f4e72cb9eccbbd05c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c10151456fb652909326ca0d9c2f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc5093d4b1c43cb2486de3451e1e04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bca974b92d47acafd63af0f4aac779474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8c4c20689d690d740ae58efc391a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d7d255a2dfc2140339063a58305fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735446aa4e0438e9608a8e6efbccb66a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b124a81d3f5ae4613e831f71aa443478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e234ec931bf3ddc5a082803f94a68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0abe219805abb034674a96d950f4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ec4bbdf9c1556468c6cc16689926481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d060c15af5490999402786adf548d6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fae1709e154fe8f95252969bab9c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e84550d4e6466ed8d3f1c1f9fe4bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688fcdce5429ca36a2801e468b56e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26677694b9838683ef81bab08b89dbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ccd80752961a5fb0f45053ff855b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eab72b50bcacd76a98ec2bd8d6aa05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb650e27ddc9fec8fa2695b6763b72c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94133c433fb79e73ca087e271d8b8b80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6144dc338eb0653f91c6a9fce0ecc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e9deeae11a2fbbc9872b2783199ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b91d7afab3fbcf67d84ef3619ef5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fce6709bee7c60b6d2ef0826d2cbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d2f9038011fbee3df2243d61b5b5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5653674f261d0747a3809b310a2fcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0771e0ab106afb7d550c84ac92e7aa4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770d644c89e801028f71c74f4ebc9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf7036a78d1d17adcd4661e54a8d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ec2ec8a5ae54590bf65a6a47a886500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328c778dc8a60ed530335dd58c20b4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584db0c6ad8c1aca8bcf7af6aaf345a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd554c94e5255c18bef4bbdc4df23ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071f79ec3cb9d3c80cf16d4b4e588c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eab61d6169468f63af996d216aeb8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43362db497c3dd13f1ce3b30579a2fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70130c12960e5d68ead7d41c86f180a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f74020f0aaeabdc936c9330a296265508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c64c82d07e8cf2a5a23b948cbbcbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0ec9d83aea753d7602e5959e373c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98255fac263d5a91067d3089f20ce0c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3208d04a0818c38591e0659e8a98ce7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6f811e0d3a17ea028e544488d323513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa06f259658454629441fc0b98fe7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4c15bc8baa5d35b74a7f970c01cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29932adf8296aedf0f678e8fe4cd3ccf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889984a58caff3019f1abaf4f7cbb21a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fc18e9b44f8b3ecdd2f4ef02eb10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57a2f515c6bde54791996163874f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b8836854e662082e1df534db391e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5178c36ca146a11e67fd8218c6929c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce69c26eabdc1772268d1813506f33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8adf1a14a7edc9bc108540ab2f700523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5800adcb00e391a1052e6ae1eab3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f7595227bd0e7c1ffad1d7ec5887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7b96ec77ada5a945b498c232806b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a725a3db207ab4e60d1d86a2dbe78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020e485ee2d38f6d5f6bb03150e3ed6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfe19fd65f34c34128a95c895a0ca1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2351ff0b1b13344eb97b93a0308a093530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e9a1743c3f544c2ba45289529515531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c338797981dd6c535590c90d2e7447532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83f08d14bfe93fc0be79aaa1dbef9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d34475b33e514078276312a7e8d6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1856989423a4de54724d7f43171dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0469790941ad48edaae8ad75e6d70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b410d6196d48837a1fb6ecde18b83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f198e443febecbbd7f4b85d7d23533538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80506b43adb7f95abaf686e8fe5e83fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad096b12e67c8d363d1e910c1062e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f8eb8a084a220a1742df2f70500d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e17380edf53685d35f45107f84b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855c2ab67eb9459a656bcaaac3f486f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d6cbd8614848b57de792434acf3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f2214ef89af58e27f9799acd09e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7f25af33b9504dec949bfcfb26087546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104e1b9f94736b026f154c5df146e89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5559cd186b661230ef19c8a2a4553c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deafce4a79d7bc33a0f765af78723a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771edc1d2beb1747b2970c234a14cfaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d9c28661f848698ee071d4c9cf9bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd49636c1d49f16f2b53bdee03fbaec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f321acfeb7455f1cb23b676c166f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a61fc858657a8a05f9bba0b81d2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790fe6452157fd2600880da7ebe82c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995029e89c94df63e6003877d8d4092556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6300c05acaf1caa78aa63e3c762fa5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edfe25b1301a0c9da5d5932ae3b975558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca3e82208848cef11ec3d2d9d0f558559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ea7ecc142b89185536af5188e582560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3a0b17f7d64e0445398269041424561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b5f57629d63f89c865c1ee765ef4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23dfe22466b64f43be2768d337ec7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a5e81c328e51757470ec8497080e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e4186dac9293712cfdef9786274d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856a2a0320e29d3cf496fc4eb30eba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5d13dd1bdef73f67cd6912ada003b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07cf827133de9c29acfa769c277b44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d24d6eb5cbacc363e67a999ecc19b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14192ad09b1fafa257e777dcc1d06c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901224a7a558a7e8e7a3897add5cead571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d919cfe6eabfb3ed07400ce3c9d30c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f50ac9c5bd0a8eb97c176dba0b789573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f45075a39644b8523a29a0beefa29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765edfceedeac7d8a28eded5bc452b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c60249de0db21b4af8702cd2cf1df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f12426976e4471804e702364de8e65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79b9fe6dd18e0e7ff2db67ad62aa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36969e1d273f77fd2865ec9758caea1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d2f2b2f62473446be38362fbf8a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f215d201b5ef5aab7f5f5cc60867cf0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a2a7da935c4f94b62762698746b8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061edf267630478c69d0e798d5cefdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ebff9803c66f6949b1506a652b172584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3939a9057653de8a405b6189205766585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddd92918e9dac88211a78c3155659a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d4d899222111419b005c0e036535587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bda376aa385969ddfa8dc1a3c7b51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123af3370c663a4f2b59994086634f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b3a812140d8762d954be94802d96a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cabe79df1716267f917834c00e4ca8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c19e0a074232dcedd908006d3d5f9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e755be12cb393017e993f60b7a5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc59089cdb07d658acc3a477b86a2dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3d906303e8cf8acd74e5dcb0de26c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130469d9a04d3f5073cdb604a3dd51a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2ab0649ed4c746de9adcecfbd00d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ddfb0e9e5ce3fccc10e06b233a63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe269ba801949f2953141971d07745599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e728f818b513461f26732548461174600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce254dd490c0c82f1d5f206bcbdb8ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf606aa008a606b1dd12b50e1b5c3bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0549fed082a6f0bb0135fefa4f6ebb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edfad8915acd419ebbfc810440c61a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705e1a45f45e0beb96afea3975176e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde770e4014be57b01fe6a55e83872606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204dc05d8b7ccc43423772d50a388fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34a3aa4ffc108cc1712cc3d0fc07fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e78c782d1bc2aee1d3368b17bd160609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fbf0bdae9c8f3b6221fc7368deae7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7530d45d1fda6c202d9cf817a6f3e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009c450ff6af4369e66743659e492a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19384a260a3af6276bf53e12d2f4c181613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f76bc08f49290b5f95d4f28a47d16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58778bebe1edd8b97bc5fca3575fc1b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee3d4f65cbaba87964edf5c655a59b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a029c9bd14a019474efa87d4e13c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014662a39c9c0f2fb976aae5904e80dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c9031d313aa5de066063be3a78186619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66156aca383c987b2765cc104165645620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23ba00699d795810ee30cf288d2f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db61398e9b028b2bd71ad399ff95935622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c2059f49d1229f40e8b0ef1a506c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7a1392f29780297b1eefa57894873624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb455856ac465df0e913710c696c40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e7bd42de2bb595f7dd152f5787c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e61c4e5d7bdf1a4b7ccf21154087627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c4f77f3a240bf7640a3cb90be80f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f73dab3a0b761f90ee26a4f496507629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e044c8139af202216d17e399f2aad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09843e030d8e3143f2d5a39a698a04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10789fc734d575ae91cf06afc83b2085632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae0d35e68d67585d5e49969976d20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841d050a340d0557f27c88a2603d69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28904fbc056ace024ab4f86d9c7eb16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49804e94e59b162d9acc5a4a4770ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eee7b08c4b700ec4512e62b0c8c578637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6320ccc16d6618634209549aca23d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55d7fb7bdab58eeb877f96a0ae407639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c141b4b3869594def9495a163fd2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf90b9c73c447575ca9df70b49cd05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cfb82695f41e97cc8d8eacbb4b5c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0ec507a92a4d9e90d8a74b305bae6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06bc61684f38654d136b96ef6d1af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe1dfadf1c8a0ba940fb2f9831e0bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448b8c675b55f7c5ac2b1140ce881a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c429577efdd01e5e7c15d94411529647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51334297c7338c5dfda028abb9f19110648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942da58c541a39142e3da4fc7b9eedd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1552a1feb975af14392c752507e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f61a6d0be441cddb756346c6d24a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bd85d9ed41d49559c4c2956a5a696652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa27706fb97763fe4a1ec0bbf236ef9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1268073263ce5ad5ae2bc25633304654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169b5f99f6b983c73b5dc66b7c39f72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b3a960ac980ce483d3c9148dbb628656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa2e47cd6ea77aa082258a0aa6cfd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432a41a81c929379226dd49569a2c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bcf84b3fcf403e91aac69a7a2f7ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc685337736d895bccdfa658530e19d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a7f862412e3460c8a1e3909fc4f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a7086bb9b9c29c4434005a1216600662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b272aecd65078cc2d87ece6acda89f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b2ca705505f6a640b8ffa661fede664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e286f40fc9ebccde5768abcf6d0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6b94f308abf484fb51f00d20e2d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc8fd1c1a44349aaabafafd6006576667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9229f936fae858208eea311b695460668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe650b71ea5a4259c956f21d9fb3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f0e086684a233ca2d1bfcb952629670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5161aabed8124234a69ba1fb1cae1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf542ee7aa5e0872d7ecf52b123b295672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeded2293489d7106c22fba9293403673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07607afce47d2c2b763f83a8acd76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a2b5178085c0951fbdf64472f6edf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c6473b9589c56afd8fdc46a2063f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7868e8445c0d56cf2b2de9b3387604677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08f50999c02905d566290f3e1cd3dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777af7347a5a3dd7884eb216eab6a48c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f293cf625fab33019fe26cd11488ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70743ab1704df7e4a3574f02738f6c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2331e57e2c06c79c7ca73783b181b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced7826e3933275b183f56825872a71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b473b3349b6188ad1a119e7c70767684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33fd92d6ce098c32c1cc6c5ba9286685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634480adf47d76401a9067dcf083390686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeec42fb7f7ee96af8decadc222f60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4950e10c769090791abe11fc183c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d448cf9b3e65567d367e6fd6d3a4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a90ad6074f9cdd586aa76b4689b0f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d578492b2b04a19b87f13b4c0d70fac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d8bb3cbeba1445f669e55f0eb280692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985d492bbcd5371a04a50587444bb55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c24d3163d0ed9fec87716043866c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc125af16c0e4b58fa66d289a211f34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd391e565f182215ff3f4988f7c74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4e9a406c3a9ac474bc6f76eb027dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e639d5152b16c554af8b924ca0b35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016764b5314c1371adbff54d8c66866e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d8a08028034ac03c2baf2f61765e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e4d1572b493a19c0c71b198672c95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2351ef9e7b412b11ec62906ed2103702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2ccd50ed89133d39fb342c9ac6464703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c61f900fa148b69afd97ba20ccd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5259d3545a95591ede7e98f28f0e0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221fec508f84236e26cd704d33f3a10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98c01068b8a1e9d2d7061f3d51c94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12106c2cffc62ce9b83b6768160411f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08683aad4f0430c8923a2013e7092de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4944afe1dc4e421c9f20a2c605cb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ffd12c8c9832e5bcc62bb257ff99f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6d13ffd52a5a582b0375e7906289712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7271fff09287c5fe7941d4829127e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c9b311b1ed2498cd5706057643f24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d51e2a87f8f8ecfce89f8eaa3b76a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a98227999822dab90dc6a637d8c32f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57a52912d7df67005d4d7afd658af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5830846a51dba7a48809ae152239062718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca41f4256d892d957458ac72bb7335c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e69fde6cda6f73620eec053752ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87b817a30bf71c15e496cb46ac1d16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d162991f79fae7956d549db2912df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8325b35d2da447b9651eed0e5dc2ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c367bfe7d50c2eff5b3387df9e3ca6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2fe224848d88dd1c3f1ba9d9c2728725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1bd9a9250043b2707780c9580ad9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76258542be2e4c31d466d173cf6a19a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75195a77d388de67f23eb3af9b3cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc1bc820a06db3f34f339bf9a22590729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635edc9fd826669b7326ccabd9c71d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba117185de6cb884ef391bb4c6d265ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f7179d3970c0d33aeea27b957417732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47317973da83ff2a7b2ad294aa8c182733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64a3e1470a2952bf2f490b1ff9de0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20260456b8ae49e97422c298a3d4b642735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ee3a6dd3bb963a0be8a257e768a63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313223b9c61b81c96ced84eb082e3446737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ed09ae53025d8a56f22df0b80dff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9806603e67064f9b40b722434d3a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e9364874a6d360eeb704dfdbe7cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2860be8fd4d8755fa140b1aef5ba65f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5f2f2e25951e5f35cb68e21d546e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45609ed0a9f0ce9c81acc1c490e633bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f5c6e81ce53a54d5ab74a4256a4f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613472dacfaa8a4bc429a07ab9a6fae9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8395af0de8917cd6e7eda340b136b32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15992d3b58bac29f763d3d3fcfdcb50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0742067103594ce5e26275e65a81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b1bc994863ab67587668d67d4ac7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14090a8e9b2a58ab6211d63bb9e8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb966e10b245e16f71074bd2da18b06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d74fa53a05b72eb10c5fc7912f0f19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be8ccd09a515bd1820e3a3389947e8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>