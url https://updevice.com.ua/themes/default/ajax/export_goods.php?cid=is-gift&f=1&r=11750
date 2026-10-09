--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214926ff3b03322a52bf9c2d47f79ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf05428b41dcff588800c81d219ee02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d74ae88d2494c6e37d0471791a1c0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b412f9481d87e868f9465fd6cd3a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a92601ca1363db10e82e3bacbe1365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e710a3db47bdc76167c417c6b1abd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4162142e4fd35789e1c9c960a27982f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad013643670acaaff0bca6ce441e5f748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868e2ba7e44a97469dbac892d4f906d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831cc33d7acdec76e5283c68fd84dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cdc78bcdd0ddf49a23a19bc245fc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00110566d94e4ba0e93879ef904fe34c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a9a00e96ea7ecbdf8f4f52764821c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabcb4451b336f6e2940929c1db126714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0f0609339cf5308e7c57f691be0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbcc5b7a5e1327af088c3bac5ffb1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326efb700e15a2f2f658d974d8a573417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87eb5abf53eab21398ccab796cd3e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345bce3431549a183a32d6014c95a7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a28ab157c24c61fe0fb9c37b839020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35f2a1f628e1ad05bd0a459f2df92021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df824fcbe94679d9b18070a2db68ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77caec6f20fbf79de5d6c9785d6cca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4d7e1fcc9250a70d9cd7f135aa3c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584a3ddc20a9c09b4c0b0abf033a95625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02fabf6b11d83d67619687969056d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69525988ef474a2998fa0250550d3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd32ccd89a3195b82645905725f04d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01785b8ee43e11ac86b9a1b32ee8b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a46fe9171e93452483e39d198a1a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04acdb9a1dbdfd374119ae7bd9905a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29017bad7ce6d13d9645302442de032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168686ecb38d3102768a9301ff29a0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392c851c961f5aaa7fb86c15e87648634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda05134917a32b8d10a872e7b648b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0085a98560ae099825945c1d562ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea6d72d8c9ba8ac3e03dfcfb75df7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3049b086679ed2c316de463a8bfc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57badd993b1249c5910b4db9c71c558139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708841337862d00dad5ea3e65a2d5f7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307f04c616e0cbb037408f2c1094b5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee8f4db50c805d6b0d3403618aa18342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b753db1620c5516ba7b828ae38eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2a397d0363d32fba820e7e9e17d7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b92a5830162c7c97210eb069f92e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aabd45026f37c8b7bcd1ba040944d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27713e6cc695a999d3c55e2121a5ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ca0925a2d6ac4564030ed701d17048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65e1118c35fb59b02cbaf8715c0d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9edd9734ca107eb84e82d79e95a8cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab057810848f76ce7a6bf442c014f71551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc244dd3a56f26c1ae207fb259b7ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a6e9c048996b1bb6ddbe20a13bc8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dec3b9e40d1b1ce457a2a929694c1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b316bac0c3d69ace2a80bfa739fce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c809ff90dc365d88b84b62909b016056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d011a0d10dc2d277fa837ef6e85d5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214082ae05a27b15dde912df8aad8e3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ecc8fa10008fb3160d227fd47547059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f39273944d292adeeafdb88ecedaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cb97de711c18e8cd16110bca555e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c369fd4fa81fbdd28cd90cb2f77eae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d22d618ae92cb654267d83f051c5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f71c1aecd34504efb2b0d466b13ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bf4ce7b93cc67dff40a94d2c1e35865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e0cee0b89ca4e2fa9ff2cf45292066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbabdfb76efbf4d68c60c82e95265d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6731c675913b9e00209416ce9db4d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b24dbfbc8a137627ad013faacaac669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe337536b7bb63f2db5afc44361946c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa88172203427d2c5b06c4271689d8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bd82c2de82c40694449d59fbabcef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6bf5cc65594ff88688f0247e955473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b3169634c10c35d3877f7f58ea3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313806dec7cc13bc8b26fbdc05779ef575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a54e2b0678bab3d6720d6db151e3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdc3299fefb5dc04c019fe2af1f24b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b866349b2bca8a97d5af797ed42c4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52139a7a31bd6c746eeb8f2aebb895e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5516b28e6a50352bf5bfb3f4a5c09e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003dedb600ef4afac0dcab74382941981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a40994d279ff62728cb8a71dfdd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa474ae1ce0b6b85627391f07e73ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9fd383964ae271d44fc65e82bfb1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0234e54a755c2978409c02b9eb23785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381ab58e51e28d427ad71bf75760ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da4daa3eec6ee6609a7cb9eed755f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd32d3126f1d5d2ce7e629b1c4ff688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f45c471a4a385575e5c84641d23f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b83a149f7f6bf702eecbcd75859190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a17022f898716b13c602314f8b79f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d7eca62e9e17ee8c4f43b44d1bf7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cb21550d67b1ba146a342a2e70eec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453917700c6e7f7b7b7b3310b06606c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58502717dfd08fed3f8fd6ba57b375b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d8725c9a2e2605b342953fbb881b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98904a22a87ca15edd57305e2bfe697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70005c8e9adce815c4f8d5ff889b5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e5ef34d4f2c899492c336e5a46cd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38fc6ae038eedcb3460e197ffc1d2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cdb2a115863067793e2f5cfd4c3ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86886a4a0461be286aad6bdbe158cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c97f2e30ecbdc428a3c578aeb116a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e30c95b8613bfadc83db948822d400104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9660f2bf635aedb80952a18d7efc9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29370ace01c16f63b442f40a9ce730106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ea0953c50ae4b0c203d93c2dba5f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bfca551f8afd0f5738dec9824faea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096944a77a0bb3516dca67f5edc83298109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1aed2a96bb21ddc274a26db328485110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaed7f96036fc8e434fbebb89bb8e1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb76049795f2c6178744cb4abb6e6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c035be9cd187fa221b4e19f71191a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9274eeae78ceeb60ab8aa5d885a70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf609da0d4cb44e598b3e2cdec9ec2a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd15c6b19508c67344905febe3c999e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb4ce02a641f4e26b5e3d43500db1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c72ef31dfb63582bc02213d0e66b98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5da749c0bd33949a10611f41633c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c95842d86323a5e473c546617338120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f7a2d8fc085a9e64b2c9db0ad254121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbe3fa359e2584aa577e61f155404d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162381ad9ea07e89a80893268eb08d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13e1ec6d96ad494c9d3f5c7fee0800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc001fcf4e4ddfae8d48a6dfc0d294125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b17a158b23d7ba586b894097e4bc09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525bfef0c7f3eabe215bc2bc54ed36a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2ddd233a5e9515929eeab2baed2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a5766f94563f414bede4aef3e3b0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6f80d9aabfbd3865db8096e5b8165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223bef21f446568251656c852eaa9c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea275fe04b1d8f356a26366a0fde0c7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdf09593a73cdb3d9a1a34a87c4c89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33afb3304655ad2d60789e75384fe4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae51d95e466fece71311eceef709da2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454c1fbab4cc7efb97fe7a75ef68e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553df2db39354439e146990736def88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25995bc3bd3cbb55020487e3cb8556f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee519b06095472c1e4e810adc6c5d9b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b3233fafaed5ca7c340bce0559ba5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb36a79dfbc4bd2fb81fcdcbb6ef5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c94bf8fc9de0741597370344f5f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b53d584f9373db862f5ff07adb022a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be937ba0b503dd41273b80adb73e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327135cd1117590c7871eda5b883391a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df5ecb0fe0691ad7966962d8eab40b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc0837e78220bd66e7664a30c72166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795429244689348ae7e7898cfdc9ad9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a2f24c0c50aa7f490b637a1fe352149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117105375e75b6dba930721f62ab37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be077177fdda78b5ec16faf3e1cf531b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e1ebc85ff86dc1f4047e2355d8f39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb602e3ed7c6a122d33d1dd016965153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ca22995ae70322be9e64bb3b7f2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3f48d85389f438c76ff62f33bc621155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdaa81dde41769fbbce8ab05de79be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e752e4ffb09bd6c7fe320d641952ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b47c1fbd2f078d66be63ca4888b00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b00eae72e120610641ebcbd29d7c90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ab353b40fc827f35f32da1080c4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f281f04467778cc75db118a444de9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c738988b852fd0fde16d6075d472162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d23465a45e9a5f119d523b77fa0f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b575eaa64aefe56ab1776de5cdee34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa18738de79c32c24535e27ed2281c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb90446fdb5c77bcebe3f37216dac8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5447b0aff1f2c5e1cd70b62f8f3b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11936ea1b663d29bb653860b7cc623168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594698eff8089c7fc39003d9ec516c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46f8f064aa346c694be0f2fd39c4b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185acd0e06ba36d0ce75af38217981f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f2b7eb136fc855b90f5930f5a24d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27332fd1459e2c5de7623aff3b04cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80820f2d285c3aaf7c4694863875d5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d3786c6cc231f05d108b9ca2c2cd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139538756785283abee9d4b9b1ccd4f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de125bdfa62baa7f8463a02087bfa3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd9dcfbc01eb231717b86399bfb3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f331230a929fa43e031065bddb0d708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3256ee2c64ade52d76c3f38a68ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb2bbe5864602f4c20f24a6201cf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af071a9f8b4a99c590531b9ac4f89b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae04cb74dbedf5f10f1a7feb50ba0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03aeaf185235701066493a54420b8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600d47ee2b9ae2059d6b68eb93c884185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ade6658c0d0cedc4018c16c2887a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a46c54566a00fb82c15cccca579f48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185433d7f01940d75b295ec73a56e72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773793df4536042c4175f6543753cdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866cfe7b493356bf8e58dd2ea8ca2fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabda32160d4e6720810c2f7d27aa8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775acb5d57ef9de32349d99d3beaa98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8afc70ebeafbc0135166f7f521dc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563359b60a94da1610e3cda40b825fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22550908006b41c513d4be16eb1f85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a3a473391adefb268bad8d4acf109196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5434b51a9fabc8abd2db4f716b99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f752d45e7bc9d7371d6040bfd00f12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffacc1ad320a5caab3cb95567d3679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991309ebfd7bbb9cabd2b3f8bc5c6ca8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d980fc171b6b67d07efe96f48ca353201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bfe19b622fb76acb187919674051b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc07ffc6ff848d3f8013edd7f5030203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba850a9f66c22545c9400ce7ae25e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d702bbe950261dfcada1cc0f3bc54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9a059d4c2e099a86cb9a9f85953f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fea4efe3f353a3332ec4ffe1d2f9b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841813c8d4bae00c77da7da672662ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa8992c6b82c565dcb900d72fcb7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303787939af244526b2f3ed9183d7c79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ab092e600d55893f341315076154211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfe68b3a4b655e34c754f3e306bf6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0c6ae61d85a0181a1b890fa7b866213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9658cf9ef44c02764068c0e4aafd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8f8a09abef75d55baaeecd543fd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848c21dd36e877801489135068e3106216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1db4b9c43e9c77664fea18432c03a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3edd46f411beb3ae3cad00c5cbb72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f78498b679d9459e54b705eccb4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95470ac8063837c6225bb8c221c00074220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe94de8b490d0cc7ef25a1963ca1d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5907b8ea25300b05a4c43bd63a5270222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6b06f57ff5cac56d6347cfad28b47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707b3f525989430611fa1195c906c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c181f14d25dba33c249c4c167a9df86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ac9d033651c19b96eb3414d8f6f0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6529b211770fdab782ff2cbc5cf95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc63f34aa3bfda86946ae358736dd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290e0ac0753fb5fe5f3e684d7883e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8142b3664d67ac2f91b1e325405568230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca298ef2b6e3bb3adbeb6c9cbc53ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb046351b4e979159502ff4f449f9170232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6df5443d57b7834d5106b40ec868e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603fb331ac684c6b398454aea2685f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f418bae7a907bbfd0fae5407694e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff4f231a02d947eddf3d82f91b8121236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733c2ba725db129b5e844602a93afdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979391e253c1bb993264feca25bce245238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdc513c54cfec216caad2c74624fb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4f2c979d9b944b49b41cc3b0aa186240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a33b96be6b49ee5a43b26642a55b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9ad7e94cabb3c9c41a5a91132448242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc1e929a526468db6a6635228a214243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a6df6f88d0d973fe31af8ddcc39d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae2bb95740269b357ffb147792919f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62c05ad2615d4dd30c507fa240ca6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788b28e1e4f983e0bf2edd50b134335247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005270ef83c40bb48af485e05089bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcc5f6c64be43694e4e08a8f591f60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334204ab4cb48f5b6b0a761c3115ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12439d26f279a065ef5020ce7116e66c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ff119097c7d843b32f4b4b8dba26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113f040c6daec5999a34079a8fa34b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef0a996ca90975ed42e22c681611a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927c2e2b9574300b7a826c93a840459255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae24a5d611c9ea8387b59885397245256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da723ae9caaf593f5ea380092b1dedbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e57822365a1914539a8930dda39e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d309fc6d0340c21e51a59fc0ff086a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df297062890086d0c283b3f32c8ed23f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708bc11cd336e323e63bb16292ffa23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c87636c513e20c79c34999167c130f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03720c4e5c03246965936b87be75c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8aae94a5f5b2ccb1f1f10e8e5f0c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc55ebe9bb8c332e3087d5dd42ed6cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f006174fc354d5102fd53da2d6b32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69466ddcf6aa33ee6540fad0ecbff1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bee8e52b8a77b6251edaf2cb011ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b634a06a31f5006f91f2ec2a9bbe1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e198bf9d5223039ff8db313c005ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aab6da2cac7c3a423d2472689c1d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9e99a3e4891a07f1291d8c326a318272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19407212e5e0283a0af7360ea860e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9bc146d1d5ffb9218c063069ceb48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d94bc2603fab635cc78bc09628302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ecb9fa3243d4c2c73116b88d9525e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484393dceae5b84fa0d5fac9829b57a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543754ac262c42f82f2ea07b442b944278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b17cd6dd49dd248adc11b0e41b566279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da842dde1c0eda3bbf3381ea3944762280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c352d80c436d60abfc4fe81eedbcd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3844808dac755066bde0d3f8af6569282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a53d28c0a18f2b1ed75678997984b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc695e7725eefed2526378f8cb12ee5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43d11f12a4f95f449a1f34900b9b70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3afc4cfe946785ef1d02a36c767fc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c410ebe763fcf9887fdbb82992a694287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fe95c7a3ec4d8bb6c4a3b19e6f729288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753714868ab7408c261791068f18b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299247d2a708b729cd449899aebdc89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b8b0d72c8f722b31cd57e65f637ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437a964e7c2e261db2823faeebbcc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d925dcbfe7ffebf7a19c20c3529e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c155ef4c1a636d000af475358502294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66063899e3ee56bac7e66242fc3ad8a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85dc470406e9bae62a5d6c9a68528f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab172470af708b668ab3d9a75f9d74ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa25936af9cd2d6276e2b49814f92a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778f0cb2685c0c8486253fbdb806fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82705d4e339cc9f81c5c644d76a4d10f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3fae8aeaef63d3f9486b96d23ff4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6a3b0f1a73df7d96a529356a537a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89858f57a844badb1a9530d95d7433303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293bb91278ca0e8bc7a50d41bcd0c05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b32ccb911e3f838f49e40c6762131305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87732a08e9a2ce0c433a06f7a014752306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff77573fd7f133d9505fd28b414d4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bf9f6aba97b0a5e9865e75aa74b3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca6a329dbd71be2e61f8524de782a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e88156630c37888d0863cd3e2f1840310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b2fbf35d0ca24afbe325ce03e7ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c497bd7fc3870dd997d5c9cd083d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be585316a2b711d9ae01e4cd3ee11a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c261b1123d7d3e0a03a30ff5923896314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa510b386733e17251fafdadfb96897d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0134f875fba6314402b23337552c195316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a6f1629561223d400f121e0ba41f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee037da952eead372f075bcaf7c296eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecdf72b2318adf33cf7eb3c7d799c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63a44777f633a0b129c4229837d87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b394fae01104bd913a876a74a9ba1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b73db0097f5f6d946d362145312b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdda4aeee8093ab0f80a6c4fb47368323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04556d49b4db714c76e2c43551717238324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb72f11ef428585186fe20d86be08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e003dbdaa4b4a6e54313ddb201e344e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0a88b7629835d8082de471ef78e12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd24dc7ff645ed1c09264229b0380328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c74d0f0e3409fab8267df49d6dd7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca412c7b59838d35bd3d5287a27c1fa1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc9d21df37e9a87de637f82c7f613f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba716dcc0bcc1671b89b9fe0c8ca1cc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7066fcb0c42febce2adca0829dd40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e17d4d298f45944d7a0d205ee2da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2275651d1a6673a2d93d3743558983d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf8ecb36b23c0c7652d8131638e76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139779328e7f1f60b24174c994cbc87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d283444ba12ab973c90bda3290575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359bcc60c69df190749ae44a3058cf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ae7bda3767953a89adc1967e651d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c092d62d6d39921007e9794c29408341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f412295834b158f54694fe4b578236d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46b8623628cce8e7dd2cd106c5b35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496151eb06a55fe7048abbb7eba530344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43bf3c9d19a56bb1acc355be123a8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c410ff2368c4d00b7d700fb4eb411346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d1b9fa6c8b5e2ea982a78bc2e5bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cfce2f3a950861ed9740e106ba775348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ed2b1b37e8995341e7a1a5df9808349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b3f59dcfc5e7944b3b14335a7aea1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af00a524d36bb7b86a7cc6ec6de128351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdbcdeb53b0034197002cbbae517d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30018ced4f9593356eb75bd600d14d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e359e502053769ff31cd475dab653f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12545b0219da003734951a4e75a543c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8cba6e03b7371fd17338fac43522b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5890b32b9c942dd2f68735f2f32e9e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf935e67a60bee2f05512572575c55f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b77a6df3950c21ddb38412a8b9f33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f06f42f024ab820e1cfb07012ca1d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa20b939968ba9391c7c9dc84761e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69e2758b2531ea786d75e5469bc771362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915147fca71c6ad547fc85a5e79f680b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68581bb47c5cdff048f07dd0108d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132da0bc64bad476043e46fa36b01681365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb550c0e537d549f01d01948b1d40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d75fd33623acc4c32f0b967dcee65a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f178d46a208e89f5e0ca34b571673368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839de8c3a63c6c358f479eca23c814369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8387ebac3624c9147e8fe77546c400a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14375500869199d955fac878c63ec1a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6148fe7b2b8e8b0245ed59ebfba5d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe872e538442062c703e861108ef29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aecf2990e984d86d7c70cc6432df1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62d083241a9a1eeac804151a3ba78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b214efd5cf7d7f619c848fe6c1ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbfccb6549e3bbe1fe3e5c33bdb36f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7811e9d1c30c5d09d92659f0010777378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c289021499387e76ec6469bad8327b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ecc8a336a110837f4fba17632bed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f574d1719855a6d056fcad1603e2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074b5bc77f4df0603ad8413b3bc278382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c18c73bfe6c6e056061880358a80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f848f5b865ba30e95cb581aedf0ad1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009442d23f69b04a5e1db9980bc840c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f00de06f16fb358506325e4f01776386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a52e5d562a3f46b9422b4cc7a0f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2de4a6539a4d48aad7d98666c6fae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e67e39d32b07e8edd9d9d9282992b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8509648831e899673dbe94d422f167390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62596c9d9ee1f53fc27840b794c96e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eb25330a8fe68a3f4a2225e33764e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a6336a6f38d79059b5385ebbfe19b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d2d7ce66c019ad43e7ad9cb532d61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfaead54f0c880272e02544d42d309395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c41b4c83d7f15dd505cadf39d11e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075277d7023b19bc55642b1308eddff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e206a29d3a050958456b8c1be887303398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44db299f4aca7f258d4979ef82eeb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd268e126f79d62ec78c06d80c2561400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0085c48fe62fca310af4435f868405e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e6f68f1493d9e128038985692fd94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e335143ce182904062dff4989e73f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14babcac25c2def9bab7b76c33718682404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bcc2787c7b8086300d0c66484ddff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30652f62bc505eb97c6426343ea8aa15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3574abebef0c6b11e983f5a758bc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb7071d1b14e3fcdaf41194a3893d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f10ecd43405d0c5040f44929f8f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f9b379e7fd0fe73210d17535a358410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2dee89ff130dffd5b82a3fa4a224411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d300434655b9f9e3b9b78616a890620412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8361cbbae6f30783efc52c8975718d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceebdf882e670e26c6a85d7d600953a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e5d02c78ed4f88306ba8dda59a61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc08ae69eb256908a49e0d8f0e7b625416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500570335733cc8735fd7956ce274251417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b3841117a0cd4e2381598bdc784b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93848ba0a555efaade888fac1deee07c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cc59810d87f74d386c50ea0d0993d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff738ba9702bd85b381fd1201efd650421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e77d29349b8839bcef1c867f0f1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048babf7f4697e4f76b414e335dd2927423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c275f294531d7f1d5a929e95105b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a28a27e9519024f03cd4d3fa720a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dbd8e4690f004164c2886ba8e4eb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8aecbb7d4316efc151020f5bf445427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff975962969d2b2a55566e97f8af2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e17a24b06688ac9339427e411065f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e4504ba3489e4b694ddb851465547430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf35ffddbc21cba1258dc7d5e1742b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd5ca6748afda5118c05d86716d75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df95b35a820b6c789c3e4face287c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e9e8adaa9b9ead9e1b77863f291f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ea617fed273ebb2e3f466bc02b2f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53840f8d4307a0ba402d4fe0ddeb7af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71105189a16ef2ea249a941774a7996437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b133882a6515b26137ab15de0a23a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211ac0788767424668605fe8f4e7ada439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69829f772f68d75076d4cece036444440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164320a4425c1898079883b80e79e29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8dc1d8a58836e45413970e48a76fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629c995f0f9070eb7ab244c1eaaa365443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a0ac7799faed4893849725f501ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f362738010788989687754fffeeb95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f72dbd9df2fe94507b2dc77aa070446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f0f0f44648226132e2fc8f6254560447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e640b5d07bf42551f50281a49c03ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ad689e4105cc5a5594ea39bd844c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6350f7c2f36bce642b4af5b052cc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f3e765552a003d4150ca572f536d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fbc03acb7902ef12a6f0c3564ee26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398998bae60a73b4021d71f7749fc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a25f6ea4788ad8c03f611a13adafc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a42cc97f9a4817714934e910acaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69b550c0825930e62987165bcc776b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf343bfaba7ca65b0754baaa4bca0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a2a115d7d2b8df0e3172a91820a71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2108dd3462aa3715b6281a526ee6dca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a9e441cadeb7fe09ff6c6ef61336460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976c23fe5a977068d99759c9c43597b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15f1aa1ba14e7e22834793be0bd97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4efc4b446167cc8c3d587cb1fbe42a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1fd1ec89a834182f56112bc5ca0af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e48e40083636ec612602ea3c9b5fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59783eb915e0146dfc0df204c22ea944466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b192cf6fc8eec98efbd74d6a83c3c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca921c21357afce69e036cf5772415468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e9a87170310d621a235b2dceba59c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6646c7b7ccafe23d3545dbeb7e135470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522fd1eb436fade2fa5071ea48e3007471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852726e2a32b438edf4d29d467c71240472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b7fd33baac7770be4c1abfc669854473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c7b15151bb9c701c474ee5d967b0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb21a05208f3a6aa6e927c21ce5b47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000ac322fda05104bc16fb86618ee2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353dc8f0c07825d85d0d424ba12fca7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ca42cb97f888434ec52fabddb560478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90802fa7fb775c35f9d995ea10bd41b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c2e5fe721954dd384390ef4448cbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e52e26b21bdd9bcdd90e441c3b91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779ae22743fe766a1b43d7f415db066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1dfbecca1fc7080ff49e52af34e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1d706133767557ef65f9c18f092e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88effa861c01ea8bbed63d64ff0d3877485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175567f596de751fb81dcaec464221486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737223b34d5e0290224017941bfb319487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ea53f9e321fe10da65e724d95573488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd41c3a52e3dd568b3f7e00b6dd78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad23bccd62a6c66e5abb17de67724490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fac985cb9382e9f8cbc9caaeab795491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c2a25aa3039d2f21349ee81cc23a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09f8cbf2f1f4bf43d9b63cbc20e66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18928c3e5579a385b1bbf719ea670494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26941b7db2b19e26a42b50bccd75a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e859ff23712da7749f00c083e667d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbe924832b8ce08cef0d044dc8d824497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34e7b7669f5cef997617fa73356e5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3d293ef71002b44bf90c977244e78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d7aec414be884d7daea16634e490500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397bc7f39c148cbb815f267cdf4558c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa1ba575a51602c07fec41c9c69973502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b331b83a49edd4fc283fae76c1216f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e9d434f0f35fd6979b0e8f5802c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490126d4dbc49fcc4841ccdae9acef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b21c44b62e79d54ed2d49a9b94711506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c88ca99d9b293ce4d0600004c51750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182859103715fbaca0f988e99a24202508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4d2a16b6971e7cd6f200400e9f107509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71661e4e7812436f9e5d1fefe8b3a547510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db1ceee649cc45a9a16949e9942d71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919129a5140063f9eaba324c06f881d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7af33fd730ceab448bd1726be738d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f597acd982bbe633afa6af4c926ab63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885071c7d06b97af6d6cafcdad8067515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76e0a1fee1568998844797d0e1980516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa2aff5bc352c5d337c98db15f05b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b099f4b388f04ba82723d74220794c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf6df3e3748338df3ec028daf30754519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908193dac6b3fc485c9fc0a37ba8135f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccda4b13c1b82a3af9044a43b35c74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626168cb2ecd8671f893a3cc3b91793d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea87dc595b7b9559227ca040e12a0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22474b8278c5325c46531ca33bafc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb65d6cb284c8e22699383b5435e26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f8a22210d3699d01a34f8d1e3c44b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f21d7fdce54606d33d75b5875db68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae13cbab743b989adabda8c766d70dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f646d68de4cc7f6eaeacf1ff6a100c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff39ca3bf29c8f526365ace9e58e4ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1293bb6d8c8d1e560b524f6b4467ebe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10db61bf2b194cc19fe320f36368e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fef854b398f9d70af9a07536c63709533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5251b77aae11e02d9987c50bfcdb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a392a7dad7dfc957ca3b3c2c8aea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9418977dacfa96cd1d0987a599ef56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9d7ee0ae4d04166216556ff46c9c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1e9530fcd99a7bcd49b701199204538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22e6404b6e61091401e15b95c462c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd273048b444bbf8b87e590dc42567a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b6ce9d7cad27b961575b335a0c3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f404c5e03d86fdd864e0d8748d86f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23746316498836ce165b5df974e5666b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c1eccfb7da27d38177b5c0d56d49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7671f9f2a6b05d3a18521cbb8718d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc91d0ee52705bfacbdf4ed85a873d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34217c6a6dd5991be5dc170e783ad510547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6369ab5916ed5307f72ac9b36b6551548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf4634afcd5476c6785ca2facbae42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b100ffd9a19f17086b2b4998a4dc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ddbac31df8ef9947c7757a4b9c683551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08bb90ca313bcada962032481a628552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d78cc80f0aeacfe60037fc57af9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300047fc843ad27dcec34117bf80f53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c54d955788da9e68da1681d9f8e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd93710240cdf0026ce60ea6ea22af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628262c59a15cb81d555d5afbf288c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345464f852c6afd17b322c006d8df468558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fff0ad44c115680ccf109eb4a3153559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84bd3daf7cb30ab37baa354cd9b59b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee629afaf2ef9842a4c76b79ba8184561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8e161c274a31cf07c30ebe5655a71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b615a89f01e6680be24f22f5f3ffd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe710fbf6b9b7136ec3937cd84db13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e644b47a8c328a3fab586978ad44cf7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636bcaf2ad291cb8f2446e3f02fb660566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eebbd44508e2610ca3b70459c7948567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128223d67876815f7845507536ad2e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cff985f6bf7a926e9cb4f3883be3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e138f466ef1f57baf9fbb0f1b2392570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fbab4fb5a81b4e1f8b3d7c5cd8743571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc431ff9411fd54d20e74f851c6f0b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec87ad4aed86487957f39ce1ea173e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e0b37e0047021c6ef9ccedb154961574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65392e28be7a390cd8b2db0ee3c2c91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7d43112288c9ee88084071be6607576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e28bb1fe2c5139006cae07bcc99c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df367f4b61e2bb56f82b710166460da5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7efd7d87da14dbbbb2bef322b9b1fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127b992f151699eab73fdd0dad3e030580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851e27865bc4a6c4abfe897cd15a93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ce5511ff3f599603272eeb602baf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec24fec784509f439947a0c7aae155583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f53de8cdbe2a93678365c618ff380584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924204cc6f0cacd0e47f8f2f078e865585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3cd6d3297f8be80849ccdeea397d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d87b2d3e985917dd383557d1e23b08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac9943065e4f5ff8c0403a13717bb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f836f66faa6fbb0bdcc5bbe2dd67d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fa62f978092c696126da6cdcdcb27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97f1ffb6be85fbe1083cba375f90ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ebc17369353d1fcdbe2b086e4884c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb31517e314894e8574b4de3098dd3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d95b61ef7a170c4d53427c57402041594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf7a5569ab2074224970b641caa39c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771dc357f3ccfa48bcd1a238447165a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e99554cfaecd0c2a19d0bfb970e20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5c55c9898b0325617f418857dcce1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ee4bb1e91ad2a36594b0bfc94977e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8eb5f33709f891f9f8ea65aa092a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a4b45aa7d763b50fc4539a5abd05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e4557f4e533b19e6dac0082c4cb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ea5b719b51ef69ce789934dd8d1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e462879a00533cd267013bf3939068604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417aff44b07f8f5aca512fc9328dab1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b2b10e3407b46d0a1c5e49f24dbce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f7b03efd4545ab72babecd7113be7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e7cf5b9aa71d42e8106fbea090944608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec445ae01c91f659df3bc34d6e933f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bbdd6ba6c7dc76e68bbcba69abe2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a4bdc25bed23e5ab4289412410b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b975a5ad3f6ee1b46ce4b6b2a715f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa34bf5eb1d43f118b932f509d858d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b415ba3de705f0adab3d51f2b293675614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2a036ce0db1ad808ec0d3cc0c4fa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaeb8429f3bc99dc869857d7e3d318616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b03fe941f7446a427c29a8d9f690d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f2ceb35c05e429e340200531eaec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a3574c8ebdf2d1014435148eb9e57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f1fea9791d71889033afdf44db32c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f6c8b6f019af2b189476729ddb413621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aadfea3aed80e18a0bba8085fd81a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d6bd214c8f3a5be73cd9817006d34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba773377491e599f2beda17b70dc12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6613c95437579d4cd6e1fd4035003625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357fec3ed69a8363875723ee139c39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5ea87c3354220343e0f1e16868ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae0fd8c8b120a7d0b250cb31b481ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea6a5a6aa5450b9f97bbfd4032be1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ab5cd14a53db03bc4d8a28e9f315630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f99e2b7cd03c026cd0c02d6c6dc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63cd635b29b99c7843438943a8ce9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bcc099b0d8442cc68d4ea9f1eafeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74d895b6df6098923c9c8570f019d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344f3f2815e24cff149608e844b9c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1e2506c7cd460428122ee086ec8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bbe2991f15279f2e8f818eb991b65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70b42b686a7462c2ba52f3cd012030638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9fc661a24850bbae9a25903de3f9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc968ce04e2c686607293deefd1459a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbddf008bc24cece533937a8d431a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e143b8c56df15f310cbb57ce9193d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded9c16ec658904ec67e085dcd4452643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac7862cb9e2d8e2accf0336a8501f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941acedff366be78c4ad3f34d2c02fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ecec5a9a934a3f399422496048846646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d88612ee959e8e877d9112b0109538647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c18210c7ad6a1c0a2df5f43fc31b62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8139434c07ef1495191c12a9d47980649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceecfa6f73e56298456d13e07ca1bf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca2155f0a4d684d05c6ee2d368b0e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337f077bb357b81ee1c85219ceacf17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed3ea9de53d27aca844bfd3661409653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67df92887b7896be4edce313cfe75b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae9e76a330e22af6e863c5fb0bcb5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b55414f0cff6da71c9dcaead4940656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c10240a2f207cc365e1545bcf00943657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40667e781e2691788fb6196db0e83b1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e567b227064953327956269af9bf04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf726413bcbf573cb8a6fb73a80dea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef834b040ca3fa0f278f569dbd45276661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cb91344d52ae53514cebe0a87a71a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309603e08f52f9aaa3ad6776e474798663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09461e665a127596641dba9f87832c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7b3ba1c7ad1df760aa43bfcbf4079665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce731b382eaae5662f2e24f85fd5cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b27e2ed457523d76be60bf54c8909e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e48800d5ea9ad644559372d229be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36870709971082c0ec0d6102a7016f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86442ab585317eaf4a869c9d4264e24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284ffdbd52402ae2d609b96f31b5cc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc306f57cf43aae8f83360d78d0f2c3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a359b69b7403902e02af2d70b1bb7a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfccbbb12250a4b9515291c84c3828674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7406bdce888697cd38bff9edcbb7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fe1c12167bf42575541912dc360de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8423bf3f5b87e97569db0b902ba9298677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0da609ca3b79e8c8376f015392752678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4411658e4b9a2266886a0cd771457679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0868f984882470717ed59e1357c55c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9022c1da53d3e5908af31b73c174dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ad6a79ec4ab2c814a974e00b3da4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534951aac35045cbe0ef0865568ebd48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d6309b3edc239a915ec4e1768f870684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6b2f2f9f18d70c1a111ccd258fb02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e1baf7239aef678404d264f17e585686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41490feba2e76ab58e714eb2af4ec3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461604a3e13c107d18ffd284d549006f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d0dece2d2a31864d3a0182e21ec5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe79ad61f0ee5c001469324344872ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e2f3d9e83fc42d1e355c2a2e49577691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b620e6188b86f2590393cc5f0dfd383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbd23fdb08dc383c0c3ab65bbeced6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c4928e94b48885076d3abd69d87e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf9abb850e6b93e1592e6f27bf6a0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bf847bc596611d29c7ba15ba173ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3e2249f22b71a570d51daadcbb5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f7d3618bb19fc291c2c650d7c3a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71e7205516468bb845c21c28a0e421699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1912e621a5365bac20757683ddc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383788c197c1d081151f34d77c741bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab07d25fe44bc677123093a69cc946702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf67b9b9a574d1a306995c6ee4b466c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5216c171726147655f8059b4633ddb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf67d9b363ddcf6e01eef11b2037c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd9dfa3f9e23348f78a76a81168ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537c3e8c7fc2950eb62ee9963df271d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f66849c5d504e80cc0b7d985d27c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee641d133c0d20be080cbe8dee2b884709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87de76b93d69b8d850f0ab0b66ca3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e68c582ac282c0705b659190cc005711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ad5c58aae725c151d995ee5b9a2d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d330849303d235ae82b5d891775ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25fc8f7c13eae372c473b2248bdaa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c5d8349ad54038ac3c35965a4eb12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9284d969142bb6c5c54ccb40e972192716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ebe6067b4cf11b2e9f52e43a1c23f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10989eb34b9c946378ab376e901314a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e2a24b9ef84a314ea86ac1c07772b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc99eae6365037c8641d2fcf9918db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196d387a5fc539137c2675f1956c158721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfae89f5247e6f02e428a36b755d3a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8f6dc16798ff8c9820c8dbe1932e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e5b123c34fce038bdb4d05bc18b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1b229d717a020d8e50dc6380dbf62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e922a718022282202ef039b8ce471b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84852f2dadda4f276b0241039ec9d74e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b2a0dfa8d2a462f39e9172a3fddd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086751e588c0aa35a65ca80a28841fcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbadd066992afbe3c213880390f510730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b564181e85696a7f77ec4422eed81c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a3872111786088da30a0724603f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389dbefe37b04218672429613accff6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899aba40cbf9149b53be0ce068dd7fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70938f9821a123b551af787986baf60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b1d5dd9a6069e987f73c3029c0baf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf72515af4813669bd347edaf481275737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520dd98d9a5dfb38819bfa503a1e259738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29dbee4bacbe11f73932e0a88c8f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b525ed6bde142c2691e9d74e600ada740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7968a0f2e6ad51fd7e61b8105d135741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e16b2b3720e3f65bedd827cc8874a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba587d844427ff68baa21713f9c1f7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b3a3d5e446f2dd7d892bc72a9d94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e1483f7cf66b769f11ad37220fba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e6925eb2c316076d9dfd0bec6dadc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865615a2647a682472a5691d5feced36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ae6dbab4d50c8371bdc9eca546f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a0ea3b94cac45cc7fbd004cd27ce5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ea2ac853aa4e354576779524aa6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a8033c84fdd03d624f92a3613c0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeab263b75b1f74b0f49f6820833484752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471cfcdd27aeb56f06a4bfc5cffa5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb312ad0f42097867f46dec689f3a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab456ab23f2891fbf1a0c2cb62f5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b9c1269fe666ff8a8abfa825fd7e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1751072c5f13fd9ef332f184813b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb2789d9886e02ab357bcd2898144758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8e8b896c9f775ebdc4a90c9217a80759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f103d54bf57c4db92ea55fcda847c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd18958915da43a0138cbf7c6fc2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a65d4c5804113f3a68a9659e522583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc60680a68f7209f1902ab9dd095f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ad4fafa8048026242367a18a706d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c0636ac3154dfb6d1042446dcead6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003558c6f27c53f64d78e3d7012f627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf795277ff9c10a4a33c9873737ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65327e59d94abb8b0c5b161aaf049cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c20708cefcfbc4567a0462136bc8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf143f162ea7d83127a2be54bc55111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bea02a14ab431df2be322a49137c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a3723b62fefec842b0173df7a825f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837897e72ab2f561c046ff7457d5591814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41766d0f6b4fbc671dfac67f6ad515315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79381de7e33f5f35d3bbccbed1476cd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb106d16d21b6e035f05d11ff143117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3517959a17a275bc234fb548087b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a5b2018163c80a9be629b223c40c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a481dfe51394d106bf9d05cf777220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6890002110ba43fe5129d9c25b8864521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e3f0b5bfba060876c1f31d1fcc9d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc5cfd8fb15abcb587bab948f2f4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba102f4045e091a212e90da60e74b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f803f9c6eded8981c9361a565e4af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e036198b1443463ce6cc00743232526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29badd83717887bd5ca7bb34768da427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b1bcd574b306f3134389a0e537a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6542ddf3cbe021fee9480016365a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82daeae0f0201b3792395b2397bd9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639cadf4e6e1fb6f8ddc304d13b59f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908e97f1180363210dcf4a448d618832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6fc8f539d0ea6d4c852950a514b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aa4e12d964a22130e1a2582cc978934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061014219eaa7ebf5f83f4b33742b0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834822760c77c051ae6062f0e5e3aa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7684fd043a90ec49a61e681fd10e3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5931fbe5b6eaa99891009631f180338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926db781277a0cf02f413d16668c0cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445b17542707bd1310de63620da19ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ac055ea9032744038af6bb58496a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be673734cca9272ee3aa0a210b97242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b61893327261f1e80e9ca88ce911043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a40b112eeacfc7901d161f30ed9f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9e0ec456241ba63c7d80774e6939945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e72dd8902d8b1ecf3eaf0e647aa84146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39167e9d721f69300e75f7540174805f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b55a2cda8c937f64da413309291e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba165387bdf7daa5c74f8e6167c5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40aef2d14cdb1a981992a18ba388f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e808bace664ac65fe9abe374f347e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf36079e1e16036eb662bdab6b96752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54dd53f3d15585d6d32fbf5388ab0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2137abc813408e498d11c51488bb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0716ae32c7596e66e8a3ad3160b2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faaa2160b8c31c18c7315e99a2b39056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0e83157baabc6776e08f758a7f6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a831604532457c8c0eb3d8662a5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27bc2eeb60456f0587dff8ee60b11659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572d8b9d6153fa89703ef7e8e53dd3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68871afe11ce0ee064c3f2c507c789c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d394320c0d77854a05048d5e705f8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72bbf30aebdd78b28e48e7e73d74a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a7590dfe8e3d8727ca31d7127a94764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816421ea3c5d842201a9e8cd3e141365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbc2f3f1e1ef54ceb5da5ead8aeaef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766b62fc9e0e414b2e745cae270d51667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5333683046191e0ae7ff8b7562ef968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8619a262feaa4ece466d3610115dceb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58f6a39606c96976e11667d454563d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dacf1a84c9e842999bbf19543cf17971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c6b2a7654c32620b8f3b129f9b9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bedbb7bebc4c648df237a7921dc1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac9169a70fe8c4989cf6db2204d9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc4f2008558b6bc2ea24ae370edbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba688497cb480482028554aab9d5a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f34dcc92f35945c525344ef44b606a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe76b1415022a515cc64bf3af969e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813cb88b8c33015042ccabab665d3b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdabca571f8253fa57875838d8f79f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5360e0047d07323ab1c1c36649561981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0506669bf79e58e26c51a213f677e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c65025d35caf4a24730f50330d78b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d99b1e0e1afacaebd8d6851075252684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb5b217f379157ce81f64001469bf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c118878926b1b6a3ce25f9a01840686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd1eff1e31335de0208871e1cc6c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3b05f5bbeaa7f4409fb3749fa0ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35f90cff71b1dd6fbe9566b42bd9df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134079e8c64d6848bce307499b870a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae443334d413461f7ca2c12479580d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb3b29ef2c53bb5004f6126442986f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242888844b8a05ad046cf14b6feee1f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a7d23b9a3a80f437e0df8d6409e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77906ecf72f031de42fa69182ee9c4d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e346a1235c50eb8f131e1886017a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f8487d0f703261884a55a20b7d7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b338324871ae6f3da348b16a41bcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7282c5707b174a49abb489b5dd91699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22385e8f6b6946509bc8e57676742417100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a934682081937392f10ba1a78a12383101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e9c52fd10a75f0bdd8f105578bcee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db20b6171d5dd929288f3ef70f3e142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c071b92c1ee3c80b193652ae5aabc39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98d3efe27157698346c4749bd564e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211590144b6f97630f47110df8bf9bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d4c0ace65cfcb41a7b8cade87fc8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dcfcfd2d33373647420ced3851ec8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ad647b7bf958df8356d994a4dfea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d83f65c5d3985df5623327a04f9ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4316957cd14ea24a5c2cfdd523af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d4ee93a30372edfc46afc0c64b1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92750547f8a03a19f2407763a2892113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda9ad5e7caf66f1c88d02e3b75c86c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2224a7bccae5a0b602241824d623fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23030c15954c89468860bef9c74f35cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed924e80240a0b1fc3c6f46fb980f4ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e084342a6f192aa35e3702f367fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c553568d35c4c757cff92ff2adb384119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8706b97b6e73eeb2a1e072ec176e41c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa254e61ade7720cbc59f54784175121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be4187c508dfc9bdc89d4a4718fcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f76a380a729199cb4c32a478540984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bfe70c462e3fffb52a24ef74ff7d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93bc2a3d0085b6e5937cb051091c9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4795c29d2820e95bb1a529c48c63ec2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f9d6efe370b3c4bab6b1bd79a55d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893daa0a2909b6ef52ebd5e2bf7717128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d231b408a0dc43fe3d1b7cdf357c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cdda4606edb43d6b3243bbc7a2ae3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b15dd24500460a794fb88033f144e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e3045d5b27d4d8c10d17f0076a456132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3a9f2539ef4d9dc1dba072640e92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4734022d794796682ffd5ef93494c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6c90ff233a98ecc277e2994acfde9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d149744476a87cad4859c6a1f54f78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2915d4a89b8865be221317fa6fbab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed6c5a1d43c345ed5ae77a4bf6476138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dbed599cf5ee0b4d81d8bf1f1d8c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80337b9c1f6ebddce84df5e8e501ae0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc4d50f40bd0b2a0f22ccea96864b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51288647c64e80c7a400a0e482f1b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c59852d2a37658d8824fdf0f82828143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591db985ffa99700eb57e3b47f85b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dfce621cc7ddc52008d5cb64a9a93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed91aba32c8d9ccf9c99560d0e1bf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f11555692f761ea47374de7151ad55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fde0e3afc67de983a723983a3377b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82cdbc4548af13cc869c73341444f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d7f5a64bb76834a9b77389525cda9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42828980f98fa495076c0a36975f32c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74dcd6b4cff284cfbd15b97c71378152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f379e05965d49905ba17e1ddd69b99d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeebc6040853fe517f968876acf5ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f060df56d403e2db2eeaceec85076d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def221f904bf48aa6eda6518bb0fa7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f48fbe3c3bf75574a147fa6c68f99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d409d44fe2829ae05ccf86e788ca3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982eae0ad37e13f2a0b926597f8bcd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18c0aa74e71afb4356b9eef3f8f34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac71180c1a3ce7b91c9abd07dba40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b5673a962b969ffb4dda828ddfc40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545794cdd3f8b0bc19b067361f8db315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a732cad9da7498e8d79025281257164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628a5b7f14a2f740a0f5b346169520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a270bbf4cd69716fdc8989ad4b7c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4bc677cbdbc6646256ab7ef6ee1cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101904f8fd00c565966a7a2b609fbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b933458db3da30dfe9d162d7a409e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca143f309e89f20e2fb10ef6aa72d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f52d0c83cd4d6fe29b3800c034b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac606c8a87f39ed3364152bef4b5d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52491aa3c383b7188460f34ebcf6e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26595915e49044f5a60eaa386cb00a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa90a082481298abd3153d99ea59e38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24674cdc07d6171b90b893a762b1cc88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168ec13c32482ae60925f24340fa461177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12dca9a6286bfb123757f4fcd6a24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeff8601152ed72b69c87f0856814a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e32af4ae9b683381bf0cf966a16de2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601fbbf8f8ad3ecebe7947b3d31f1ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217695d93c8b634eb9957720f515a63f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d552f44bcde50c2327ee82cc9a94d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd75e8a49e6df26bceab17d2744cbde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745e158a179fef80ac4b188bdeeeed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d252557166daecb2665edc1dd5dc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed61b639647e32702cb2d82cc34bd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c583d034cb5f1cb97ffee552a55f144188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b26017100341c4630efe8abb8399e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9caa68f95cbae0edc08d42ae12130190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db770913856d55ae0054811a859b0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca1298fe2f90f4ac67c4d8c7ace706192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f625eace30341e1fb29238f0d63683193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223da607bc918429a379fbd55e8608fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef8914fa434d7f2c902d20dae0def5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca3db22bbe56b44386b0b3cb489062196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2383aed33a85536cb97ff29868e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a7102d9fa94e1fbd4fdfd5f48df1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc5a67307ea0f0c4c19a63d128ae2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb689d95da34b50430fb496cf849365200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2536f73a8df3be8f7c7a0a4930de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158cdd91b0d2fb3415794ffba8befc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd248f1beb202c651dc758aba571949203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c674bfdf90d4eb0f522b603426485204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0061a5a8cd4d14983dd92f065d7147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf431360794a06679c82eaf9e631b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226611c45036835d6fa9d7b2620c85f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e803b58c5e7e7918f2d98c022a9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a6916384beb34ee57295116dcf7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af1fea5445fb4bd950dc574a570c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aa506fefe4f2e26b92fa3a702690a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b60deafc3651840877cb4f9e90d250212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ae9092fa3a85575bb3adadae97e0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b69e0472bb8b3fb173c7524233d01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df0d3361de2b4787f61b1046ffd6b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20358671a7a37c284e2c0653b8cfc701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce6cd1769e69d86eb283738bd36102217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff0ce452f453e56bd0623ab296f5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451e849265475db9ad8b52ccbde8564219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33ff97b444e2175e02df47527eb29a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c9bc15e1c297788abef86f020377221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ddf5d3b9e4eb912b8028a73b2850222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739b62cc0fc79a3f310077f69f372b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ac631192c9e3287624d5b4c91c2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074816271e11d859ab013223ed2c2230225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996284c9206b95396cb4f98f7a5271226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b5e47ba93cb0f10ef3de702c549b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec14e54e0842c62637dbcdea432ab2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5605926d144ed5c33759aa2603a1fb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243623438e6accfde29420b51cdc19f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78695e3a15b6549a38ca3bf6f615a44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84eff0ecffeafdea7aa56a511f0779232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d05d1c5ab92dfc94c0ca307f72db4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1720ed1f4f9ee138907a07d14fbe6e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5beba16af8daf7d9a3fcedd4e82cbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b7a12ae01cfac61ab47e93f74f358236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b95619c323db88635f16f5cbf8b0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7eeb5f641646b2685be1c2bf901ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f150d1515acf02d17b91857faf54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1683ba3a1203f3babb03d45e126ebe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83b59c72eed35e31daecc62821167c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e770b7daf2b74c07afbd917ce3b16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742211a546fd75e442bafed5eee9b7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ba5bd8d5305a7c83588d0671f11c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ed6cb45a00d1e69391870ad631ac8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f2b49f44ace58b2bc649c508f489246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd98a4f400d68c90643d1f99796734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab904784f068c79520a38c586394e6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0478a2ac331ab9b99f04e30954ccf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5e78b9f5a487055c989523ccba0f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e28c2f6b9559bf6fb9d319c1f4ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46250cf9c1a450acf4d42cb325b1cb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eb6242acc190a7ed3c77ffe2f685e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e9de1218a6e532a2cfd4dcf2c2e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ededdb3f128ce2a0713f9fefb2a2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29965e5872be51f77a0e1a684a34f0d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ca35c697f8a3edec01bd28ced11a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01abf5d324e6b3c12b5a7a6d2f89078258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249f20c20f49e3c305e80905ece05c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a34d6298d51f66cfbeef3fac9c3a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f331aa78b63993ded2ce9d49c7075261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c82c4471fab48349478913782ecd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10633d53efb07e8755e7f7c74c44355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cd3112fb740e557f8e2779f6e6a90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134b6a36f763a45268e4671630ef59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d6eae02623ae38519cd8a1cc1abb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f55e20ea755ba908e855c333d5b3e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848a46c1c80e9bf06c0fe9adce1c2c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc52be937994d0f1c3fea897547b91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dee3d460bf417653b10535aee0ed9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae7efc3d129c75fca3723fbe0fbe8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b87efab75a4a0aed0ce26a50a8a71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcd85fc114926405212cbf09d2310273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8587266ab7e88942a760d05e876f27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb57400de3111cee59f96c0391675275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d579c65e3a94784c7d88da280792cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac268953a21fd55ba8c4e25004ab6665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc270476654718695ba452b93af329ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a0520036713ffa41b86471fdf381e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd1e53bc60d011a62577e32dac761280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fec7182b96092d38095d5b4925a1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484dd9de3a0eb864c1aff6b51062160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2710dca0c1af1821fa63453d70ae38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f7f382e99a279b041ba495ffbdfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0975b4d1e0ace336ccdb2bd7c33ebce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b0f33aa9837baac3504dd4e8ea0fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf1465296dfbc28686f0eda0358fe2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e6a2b8ea566d09ae34f859c0f3636288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450383ce4a6bb0de5d63f093f0c7782289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddc8416e2146d7785e2fcc6fefcaa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bb3450e36a5dff0376b43f12bdb77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de48452a41db65123a9cb3033edf0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7607a97104079a443347054ed396e9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768a099a2fdf7ce1ac7f4bfb51bd613294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e0d6a4686d03e307fe44ed122d7ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1fa106664d0914223f5f089e1986e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5f3c24f082ff322d97e485ebf3ddb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d05bdc40608c245c6a552c5ef67d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d4d639f8e9c0aeae8fc0219bdeaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939408e578801efcacfca40bfc41c4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0cddc662fe462a1070c29f7170aa7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c7b746017e8ea4bcbedc793b879a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f031d8d4baff60f5c79411af3ef8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54d3522324f78cc82126f6bd4c7a35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b685c783eef7d27f073c0a572839344305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef22ffd3c44ad3f22d65dc43cb3935306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77057286c96a39a4aa5a8dd2498f81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175a968a377f58bf191eb3eb633d8e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177f2ca380188e5a5457a389ea7125309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad419b9ebab029ecb32718741ce65ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2525e5d2bc4977959ea50c09a943a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0252bdb4eaa74f75b7283b8b1e6066c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e836ae15067096b608df9941536a17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be68daabdb6ed46f597021fc8e3fbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d7872f595b53aa931cf9e958db7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14a7beb45c742df234b387a2ec9ecf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d88d83a07db4df2506529ec5d8ac6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5144024cc2ee972aa1fba89e543e61d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d75cc450323ac6961c60d9344995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c8194cb5a3f9a1950901e3154d9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120a6d231f6721b9ec484ae139469b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e05ab58aa8a2cae920e108542ca82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84d0d7af0e3d7d7394407506e7dba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f07f5ebf712aad88276f13262493324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc7c250c88937dda28a578d9223497325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc272cb9339934a5f2944315a4e38a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769989f06581cbb41503e1b693eaa1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92485900b79a3dfac7fd5ffab124da16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d463b5a9215831e77c98343938200329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7cbe22c45af0c81f6f53ae56eb16b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc624fd9cfb9559176d69e15439da9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9fce34c491d43eedbe5a2d5d68cac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e58a1795012ff681dce607c1a5c46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5ad47b584b53381e1485648ecf7fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1c6a1bd94e49d3474521e9ddb7ef9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645b8b69d90321cfa7ba52a97100954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222919859b1ccd306e5bd9464c17058337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1504ebfb571e8831e70629657139102338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8efbc5820983fe14bdc20de5ec70b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c1c2cd6b51da40f4216feffb61a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6b58cf6f438e59c1dab3d14abd7bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5bbf6ee2327b3cd47208438d7dfc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b760f09c339a6cd97a118cf5481ce90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee6ee3f0a65a5c72a40de4dd8af195344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13ef03857bcf48429763b01e1a0d63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8fada9120cbe4216550f2f6e79350346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e081c8040416efaa4df4ba05d24a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118bd078906b4f6e7473542463b29f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa3f4312a8592c667e039ae03df3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91a3f9263dc3abf3db4a30514d9f54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4aa36ba2df7d9ddae21e760aff17a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a33a2bfd02a610e5f68a3636ca2104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bddf1241a2edbe47e61e3e1f3714a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e4956df7850a4583f711bda9d8ea7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a38867c4e39bfc1e0b1709eebc6f36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b28b3fe8547349590072d0dc19970356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fb8a434f534ccebc6bef454802961357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a219b4de439b986d3a15b191da3456358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4216c005345808ee0e7183731063b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617becc72c1a53f0f8211d45e224632e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde4beb5714a650c4e97a6c82596e46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb052f2c3ee851fe27b2de7c3409a76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a4ed37da43cc2b35b526da8d97857363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d0d0a5884bb80cc8aa2081c0eba15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ee0b9d167834aac702d856f89ce2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdccdc0dfa0ee12be7a3f944246ee1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd4fd057dd1906b66686388275c45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da0512471c545fb4fe688b031537b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4073098fda778b19825048eb5edddf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfefc950c2691e24000a16e37319b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382de008b2c3fa7fd7f1069645ed641371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52091a701d100bdd1fd68d08cf980de2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c3ef92aa0087640d8a881988c0f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3064676bbfeec6dc6b23660d829f1fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa204756715028d14b6e6b2c5f548bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3ee4d6d1159caea727f61cab6de42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d96324eee9d674117df7ceaa5372377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1d827686dc3dda650feb640ed9e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567aa5e0d5165d6d13bcac0cc18d0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff98343f845e0b680965af2f80b94c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086378b7a2a359b2d4f78dc145e6a2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf22a43965e6d213bb39c68c8c7b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2bec0dd83899a443ba69fadb9dbb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b652ec3716d48567ef929d61adc9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee680aeb181080a6bb423251a703644385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9cc0ddacee2cc0a53bc14228c9796386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d27c07d4a00ef934e4080e8bc035387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf82623d26d17da2391837a92db742388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e34fcf0e8c4a0eab58f9d561e8446389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6f927d0e2445e2950417faaf0053390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60f1679c25ca1cc107be9ba17ae45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d7b8d105ba48f6492cd9b16e07802392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32a44ca4c8d1da078a067d62399c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd58c97390b7650e0a10efd55d9d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a93ec9f0c28e815507a07e94d43a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3cf58ffcba248b461363f3cf145c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb595fe189e386828202af0be5147397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743608dfeabc3bd09d8fb9efd3a44a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae47ec7dd9d8855c1bc84a8bc4b15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a6ac6488d4d5f6e112cf8d17449fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d35fc992e668ff9f046de406d56a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642d9a190653721de91823ed7c57b38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44400513fb0539a71c43842de8f6f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c8ce20c19d56840352a99f7847b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc95969f9d59c8867665d6e85a15760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9242a43634d8131345285705ddfeb6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88488f1b56cb3975f029c1ab98ff83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c35776fb8d8f62a5e8ab1e43bd8c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f356625fe9b40a0a0c65719306d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551c1086d0bfe3dd9137048ed6488b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3700f01a0c5730104f108f47af0be8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69146fbc649c77dc7ea1522395f1dad1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8447ed257326e0088b03101df44eea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a8d8d9c6d111befe18463f9de3a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241186831d41582a100be2ebf060f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abba666d281f344689fb76381bee08d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50da8e4343d42ea1c57454cf0cb1c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c300728ea61223c2d836e7bf7140f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a9bc6fbb0f7867283d305674cd2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9fede1986054be261cd7f9408e7d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596edd3aa95e09c242f7f92dd8b2f1a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e787f3e807be1a026ee73fe87fd23e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd4de884b1f5804f98e0b909bf7a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6b15be14f8736cf772fa3c2492cb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac290c7a9ea222040ef7a186aac14c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b0dd8cb9078585d14276daffad219426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d350300244047dcc41c5776090c402427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da464f5cf0b9d8af68ea54e0ce377a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba4aa35f3469e1972a75b1dbada44e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605d8c48cf9dea0a5e30bbd8419839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dc79754ce87637e07cb59db6a9795431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6099eced5f4361161cabc721d002432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f6e3570e748ff047a32c23213f5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792019ae5e9dc8c06f70ccdb575b09a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b462fb52c328928a5891bc336431db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c8741063738c9f83679a609fbbf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e995908eaa72b095bcf9d2fa342dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911b66bdc32f576d85c0c00d45b2c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a4861513d62d0342acf5b08c9b841439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3379cfc2bd604982074af38a6c25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd2a341852ca370993ff1cc605c53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819ec8e0b8b56a4f933b33e56485aab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029f30f29744693080491c477d917ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e529e8a6a69471fda9543f8a2dc419d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d2597ed1be8fed8d6bd4b66181d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319010a4d1daca405907cb560c134bd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30ff5788b2053e0ddb343ee5e0b640447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64fb2dd9da1c56ee1c725a6edc931b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e24e17485151d6d28f5eb029f9041449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6fca2af59896647e54a7a8ce42a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c75fd45af547a2314b4af6a268fc67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b8be0864538460641f78ddfe1c967452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4bc530245083913297851f1848b40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d521a31ffb36a6b5bfe36486304d5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613dda9d360706e10465617744e88a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da244f04946d41a31a0c15323cc3cd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd7f847b0f725d67ea1b93f1b3f4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e4ec3e835ca37dfb19a4336c3229458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42566f0a4c3728388ea1847d65ea60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5c04e0c66c6aeabca2170fbc5e496460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32874ca0ce2ecd201ab99a65be1d9a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059117202dd54cc7e8c97f0de1767b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c769066ede047dcf659d6f6c1f4269463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222697a60f81ff99b771fad7711cc67f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc3a5d7656e9bb3a7c40b4e9591936465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b284f46ce495a11073e71419a063e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ec4724203c52426424d196daa794467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb627404406d0e925e066369f0e1c31e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3880afc00cd4a03c7c4a662130067a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5313cc7288efb6af53fe41f220e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3aa97a88f9f856e52bdc8bc7b83c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ae92386343cc0c17802d012de47e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269135fec5ee63bd1e7c450f8431bf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3f8ea0b5210d0b738eae218e6bc9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d246c2e54ca50b06bc39bd2b78f1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac3db0b2eeb80f2a5b853337e7e3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58345e388198cf5841fceca249d7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c9e5f9dbfc522e15770892435af7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1033e3234cb7f26872b0fbf4b07ca60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc3c6fec573ec6c2a7ffb42525502480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d61634768e3f9a7508b8b94eedfffa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7455d197d9d9a1a2cdd4b817b4685a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e013570d1de9b20887519416818c7b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81a1ff0f3ab35278c78d865386df57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaa96a5986f19d56b219f18cfa377a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09f4f870b983a2186c0ad5d1587cf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87959bb364418f0caef822b92ce79d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766962931af5514d92746cfac3fac5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97928c6f94cfa6076edde79a1f8cd2e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3bf7c07397820d26c657c8cbd083f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971c347ed2489ebf794fae82d64de31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a9905060f9a5a316b0aabe9a6936d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b00a03a366e2068fe4dc5b2fabc6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc81b51d01a5fbd9377064569e83407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de67a1bfbdce1fb2e4558128597f9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15aebae6eb5cb6bc1a9d2407037391496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212af77f14c23be1cc272da7c84e9044497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e0cf5a52758dc5debc9b9c9455457498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ccbbcc63852cde5978ee8535dee82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4adc36513296c93d7c1356700dc59d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48ade8c96bdc0d1c1d5492e4e97f11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba40d95f0f04c325f2e6c8b272da9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67cc5ec007450ef92063a245456f57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787b16a8dd9aea0135a09411c642671504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe63221f6d6bad58feedfb34e06dc47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51952dc3dc9bc645908e14077eb15479506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d2e60a685ee0925a5c2278517d12f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a2fc4acad70618b88e3ca668db44b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74126d8212ddc2e920b81b2037a20872509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2cb57554cfdb8ca60e6bad0d905eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb895c65b8f6ac6b307ac178daabf76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa6229e1c1fdee65064511ecf3db12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066bf4d1ec8dfecaefb33798940d339513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e12784131ead32cf8e75c001663ed9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf1dfa069af1d9121f483c63179e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c822a8d4abadc86b9b1a7f96f3a73b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818358c42c003964a918b7c39cacb6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2a5821245e5947437f39753df74f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead7e5182fb5fcee8520ba88891d95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0c361516368c9569c314d9069913b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5629848bab418ab7c60f75518ced521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c556bc610130e7eb081a3df25f39a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc4f8e652ae84a54b221e967083ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194901bbba62ed7548645bbde43252e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1c85fa99142a3880939bc7cc1a827525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c229e39d3b98332b926a7287cc081526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7131cdfd023552b9e181aaf9e82b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f19e44a41082310dd041a102f5885528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ec50836ca7d04e48e2d7c48e5cae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdba531066a8128c67a853cd0a017a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1862ac0afe5d51ae77260d60db07dd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804c99a75c0537f2d71bd9cc922abe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2442fa4b334c7f8787158ee20157d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2249a4c7fc3191b1963d324c901dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7b88716257e111cf9909241cca25e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df83247357f24751614d2449d87db84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b019f60bfd401b67d05039b68a3f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a642a7763d139b199199c70ac2cd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4ff7765af274425bf47ba8a88019539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bc66ae907494f040ac8d33a652eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c17b0c7e89ff4590d0003f2cb324541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba2f0f2d72d85c93d568c98c4cc830542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf231ba46ba222d5f6379420e0a0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80975335c35468a8ad9f4a4bf277316b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c06c0d007c2ba1bbf6ce1565a723545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf173608684283f4a05fcaca5f97f82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9469c9b8c59574175db962b8716e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b4db371e26cad3798bb64e5badc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc49a857c5232231f6d0bc74c3d6cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3028fcb702636ad521b4d5dc93655550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edae27373ca7bd91cb6ab45d2cb1e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010a22319fc6d94588efd267b760575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b93321f6a8ea2b21a71621ebb44aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47997c7f93fec38cd84c124d23597ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb12d5dd6cb176b68dfb1f91e13427f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea82b0b793cbef0eac928939e10c11e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2b262e24413c2f310f6e4d30999a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d084ee3069d62675988283013667dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b11b02c35db9bbbb79d40de2ca52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797da87bf5cbbe9efbd46972803290d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7105ddef71617007090821c1728c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81441782edc113f0c2e3ce2da779a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946768261154014c48748ba8fb68509d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f987db9dc70669cd6b23c147debd1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd3b095aeb3a08ec91429e02c32d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b290a91e00c8e349fea91a1c7aa303566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5512f2e70162ad8d81d445652e9257567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d960bcce6df684217e9a8341e4c24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc345c807674c76751228c48662fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4907656797f7dcd5fbacbad721a86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca8d6cd5656e619d16bf7b1cff5f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36530cfbbb02d076182ff09fa9ce3282572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404c762f290747bac6c34b63c7a1866573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3ae833b3833851e0d525393888802574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53d80e8c05553bc8840e9fb55dfe7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2687970322f5f3ebc491d4b25411576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83e7b70694d09c1632d16f7b87a68c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3ae07fbfbcbd447354d67dcee5426578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e5476c889ea3a30b7ad491467547579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da683dd96bfd7f96c0901c86c3ce58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ed2c70d1f9b04617d54ff767b844581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0afa47cca3f857f2ffc46242bc31e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e4b2849acb3edeed06e060f2b185c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1447653084d3f7ff2ad8d91ef33d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d8546e7afb98e79baeac8b421c1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b5a4491d3f6fe9aaa0e034d1e1ab5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af95071f3c9d3e93b71ba696828a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17919a3a0dc6e59e16e48387ad24e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75203f3b07d10ab0c945633349ce69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14341507e678097ca6cace0e7c8a06d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8bd19ef6508ac13610f45577758e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce404724a4842bc9e0a9e05b0349c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5c4486e5dd941ecdc0ee405a3b92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1fd84b1204572c2e249e46b7605c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c30353ffc738d2d7ce9d2d848de0a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2444cebc7d9051b14eaec95d0c80ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c6d7a3cc41106ead96a2dca7adcce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a3c96458c3888ac30065d82904b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b11de5fd439012b8cd16ac2fa7d8d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2ce93e74f8462bf825fce765201da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e81cd495df38bc1430376b5aebdd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c2c5213559f90250d0062b40f94b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db81556db6c9bdb3e05b3b1bd849771603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae44002e9bec8dbafa8d241e0fb2811604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15851357a0da7e4c5a8194d8ac689c60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ce00c1e107afa6f04604d3b24860606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855fa222c3c7b00a36bda2588e74710607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bcc6128c7140adff1b21263208e06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ccdb940fcd14af5755da55edd59d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5ca71e9e4d248aff276cef76b1996610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974f32ccd43012f15e634b365feb29c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08679100930f65e07e45f1ab32f10d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95592239dfbdc62700d874cc3634639e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687a6fb96eb7f29dac79fb68704e0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49497636b89c68c7615ae3d1da85efe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f6285555828e91a5e4cbd990771d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547f6f7656488911e2d231fd54891b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88fef0127c0022bd26caefd94490e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb0cd13d7d235143be4a747e1b82b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327cf54952f008a5a187a3824bb4228620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aa32d57fe1d840b89a3c5253c189c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040d13bb53e7b26739fb2989a4d591622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36af4bac84bea69e2db06fb674584c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df264b640e74a02f3ef4b29fcb06055624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6902702b6ffdaf6752ee6c21cd1c33a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327009ffe1202ddb8413bef4da7f5da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381bf4c2fe0137ec54f9a4eec450e0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790097feaabf5cb8d7b501028018469628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569314d08b372b8c42c5840bf504e662629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914030e27ab065001e96968c21d2e153630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbe2ae378f8f4d0635a76e1fc90e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4cfb3e736a4ef1bc3378528d30cfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09d3251847fdc4454dbd2eb15105c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c53be5bfff4189f27acf412d944b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6f9ff25a365639fde8caf09fe7488635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f78a88a6a2ebbc8c5e49da6be9bfc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08186a8535b24b13a5d73b088384f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609bfb18adf2f5e7735e5be79a22ef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799e9e00162de2dd22e9c0878cd7db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126256da526832b3dade88ee46b80a1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af353e2f22327bb83ed9f6853ca044641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc322630980be644a0837cf798892343642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5351cff19b61fbaa847519fbfc9008d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53547da1bdd5af56740eb147fe6debd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ea52b9d5e4a0d66eb32cc0a3fa45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8801cf55acb49ca99492b6e2a7625646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc73cb0765d916b66a1e2cb1e36d20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf0386865b0350a84d80836ab7ac3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559f8736251c9ecd56aab151d64b976649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ccfc36f72ddeb96c1460424c50ab0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2d3cd6e2ca13d1a7217578ef12276651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b743c0a83e2ea7689954945be8f58b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904df798e3c75ec7e055c36417ba694a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc2de7e78e4f33f77703042278e41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a00048158e9415a752b545ebdca7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e1afbb45c8ce404a19ecd7f0ac980656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542dcc62fa0a6bf133f43ecbea3931657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baa5cc1a0b51d149d487527ee6d82b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204b0270ea638fb8fdeb1ecdc49a811659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3417640ea93b078043d8e5905a7d69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca97134e39f5c0f9c02cbd33803314661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e4165dd6ac944d99e09b1562bc042662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231131aa7891d02764ebcc6fad555419663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88006d664c5a7407659423f0c304c26e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257cbd33a089a64530f38775542a2b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe574518b136d4f992c67c597088f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f029ab0c36ed9cdcd1f3ccb4a38292667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43eeedf7a9ba040e0f43cb3ffd749668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342afdbea5391042591dbe547ac0fcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08b822c31b6349905fbd1722661dd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac0a370ce1883d0f75760772992567671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e58fe7d817129b0abc550614a9e59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593feea530da469c7b327f690be7588673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf6d7b484ef3a5cdd4002d5e937c3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde6eb8517127568e28a1d4a73be849675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262f1b70ee18e54747ec0261b57102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a3c2465d704b63a53cdf2b9ee6480677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfd56db476844635eaf98a83b72af2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5dfd59c1439fbc22adf87ca43e15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484373142a82705f661c5900dc6b6123680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554f425303f057872acf7bbec811370681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5574522da00b7196a88af922eadc28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1528b064eb53cab50db74f5ff6c3c5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2a6aa435d9ee9eb24dee3a726899684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c83ef0d312cfe4cde3e14b493235685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb958c768b4e70958d0439315dbd08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aef62765a388375d2998983ca7536687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f450f1ce9f6b88348607bde557bf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a417124a9b5f6535a1e208c22018689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e4265abacd74ce7dee950c0b070a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5e58b4edaba9b8f51dc030a8e52c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167fcddca28db91f764c9a3d388b385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f115f4448cd4ce2a9d76440ce39b423693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864aa66b519eb1f86188a4ff5ed9bcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78299f6ee2d502eb3a747e56462bb4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f3a0d0b3f5bf475f51247ded50d84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc995e137c8658daa4af6419b01a77a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405c652e1148537391e5439b7079386698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3f66996ae5be730b6eb2f2b5f0fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263f3d0af809953a5f94d2239d24bfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964f2287d335566ba4fe4bf996a0df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8c9e23dc4294fd942675c30407b00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54f64e3d413e614458ac4033c369d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007ce56f03e30dea0b8471c7e3751d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdf033718a791ce2ffa252ba42ea96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cc10e16d7dd3b9cca712931ea80ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe454916106086b5d8fc955dccbd27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7b235907a95b59bb265534375f32b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c183e36b03df01bd2e455572666b85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25662f672a46a41acf486976edb052f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff598d13ca5e28deb053c6cf29df51e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69cd2e634d2a54705afef75ed25f63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ffc57d0a8f0459c164efc20cf7e26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279a1527d464ecefe18852fb4a81f6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d330a9120ef3d3cdf58d988ec54a044715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20864f040351832db3c08583e8a6478716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d312748f280cc858414e666bfb28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e5afd7a73b0ca1004ce8e029b537718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dae4294b1cdd9af05c400c1d2a1306719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554387297fa2f4a44f7e86601897ce4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aa9ca91d24774f38afc174687a20a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca246505a6909320bc099ae41eb44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a3d3cc8e02410692a34690108f52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d98094bc7ff7de2c716ba938679d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac9fb81d66a4a5f8023db89bfad5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4d2084daeaa27e2c1801dee54a8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc1c284eaa723f7422a5eb34b2eee2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9539f79268beeff3079d948da48c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd80ff82043ea767e54bde460d6bff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245e4ab5d2c82236c097c0de5f153e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d1cf354c668060597c0d00c5447cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9da1273539824314f27a54ed201fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249ed6eff965a1fdd41544df2794fda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858783842929d7c39c5ac4f9d0946c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc28802a5f467ce59463322f58066735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5021c957932640402d845e3ad2d5b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf0e5c72d0b515551c9781f064ba24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afdc313727912ce6b6674a9e31c672738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc891c42afe3e54a43f0579c750ce3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f2f780350c87d49065b871384583740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816432d379ab6d5f00a833c32e708a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce561ef84dd3af1db3c578e01f0649742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1be16b4368c0571bf8a5a3c938384c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6be0925c9b517f43073144e45da60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49687dfe721db0f1e535f4fcad9a8d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2204e3b1c65c8640f89be04e4fb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c303addcef57f3951fc7dd79a7552747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac13fa0d0574c86226ff6f9408e96c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c99fecb5b79335f3bf965d1d5efeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253403ce62bc03805752520e376c5c59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba016cf2e471700830722e262bd9d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46f962c9c3f811732953ac17d3b08a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fc1362ad60eb04d426c9e68f33b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76db4bb5da2dbf7aaa218794fef460754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a1d13fd092009b293c740b39e2ad6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7eb971d18a8c9acbcb5554c61ce1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123203e198d1adf4c55ab668c9b5ac8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9968cd8e7d4a39b7f4ee6879be49c4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777532fddcc1ad41772ef7edea6df990759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>