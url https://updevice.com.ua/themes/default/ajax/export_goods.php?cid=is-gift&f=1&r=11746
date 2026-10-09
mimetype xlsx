--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2119507042c54e7e07c68dbf49d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a3c16a4704f9e9e79da84d0bc93e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7ec27706e5c1b04e67eabe1c0b7c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20adf109190349d88f69749bc3cac6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f13fedb7afbd626b3cfcd7f1a4dac15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65154339df1d9a16dfa782ff2d7a90b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b7eb789512d5a15b6158c912f07a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08dc07125a5b85796b439e71b54d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c046973b1a27e2948957e3fa46b819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fdd61c5977f697a8aebb585870bae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95da763b825eb9c4dff67bb9fc805b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf2379fbf1546b64baab768461be1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8ae1256d0cb6c912afde942fd654713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a53b2c13c8862ad605c425432dd9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8419ba4e6c7f78aa99934aba15227915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74513bc1050f5319aa1fa942b0a7bab216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889670819f868899988b7adc60621a0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e52775a4cd6ba9c67eff04f413627618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e43a03a22734c06acc6eac4fe4e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295afd943984c66a744e96ba81cb0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6122b349ff00626d70282d3715de7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391e98db876196686c6eda7946442c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0bb4ff9b62091e9bf320a508b796c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae2418cbc56602cbe649be3e287c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff8a1a0482b52d13071c23c17505c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd846ed5ca501ba6cb269e5aeaa78b9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43083e94f3d77e26b51e3010b79c8a3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754809c00c9c8483f1e229f4202c8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af310433b8dcb59315de267c5389565d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3e872418af93c4fa4e1495d575aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b1474153d22df694338b83423f52e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024be99003f7e55dd09a095be3bb5f4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d262fd4722b323e1aa6839b3029233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855833473070cf8469dea1940a1ad9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cceffabf96abdf0fae283790b6294b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060ca945775887f2b7faa281cf143036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ddbb517e6a4d2a0468c27da7d49037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e903a4283b38f54bc8da40efa425738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b09e88321cf38cb676ac6c24c486f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f0b99ee1375ffd965666d364539f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18327bfc7437c65c3064a0f27aaa0d9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3895fc224185eff72b3f19f4fd1e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a3f1d43c03a4865328e6b83538ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b348da0965bfe26d5cc9af9d8ac1d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90380839f0c541971b5e146bda952fba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99ea93cc531617560a28bd825831e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a404517db2f2f0cb87b75f06424547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bcd442c3f2ad6fa8dab3ebf0188e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a29bbc0516561eefce922f7a591fb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82cd923db9698bb9d384b4475dc3ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781336066fce25b847c7cc3a9dc84daf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e730bf6e67d4bc9b13c91c0bc9f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49befa215bd1940f42908f574563495053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc735a2d64b57d8f53f2767b978bbf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffa374c062943602cc8074c0d1b50655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02946f209891cd85788ff087d84b6bd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18bbbc7743594a32a97192526e848157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376247187a1d5b276495b90dad34909358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d1acd3d4bf110dcd844493e2f41d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d543e52c26ce42ea1bd8bbf4711af060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6755f7377eb10e3f9cf63f7d0a1ffe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253525093c8c6766831594088e5e11362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8000fba8b7b5856b0c68a01e3f6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e499afebf9d8a187b765fcacfcf71c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249859be440662c5eec348d8714e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7edff623e52de155ac84898ca971166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d0f6030eb8f930521830f75dbdec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29789cef8b0313f2f0527f5caabce2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db41de63ae45ae27ab3225ad2f01fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82a2a0561f885f715880aedaaece270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d21e915298dfd71000bd05ac9130f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace488147f47dcfeceaa40ce44e50e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9725e6fc62e7d131a6554b8ac51873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792244317ddc0441901a2ee9bc42723c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf53f76e7eecc7d701b0cb86399b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd1760f723ebe021e2fc702ab37ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fe9dda03c9b87e16900d4f5f16ee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ef3e9d9c1870ef8cb36b083af26b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330054f2d99866376aa11ef5faf50d1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671c3efdb3870ebe20796f439a701b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2182afef5f04c4a3538e5e099c0edf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1303e1c1c2b34a46ff03928ddc8ffde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1113fe96b4ad896beff2e83c69738283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493cbd016b40d1512d8f999f8e2b8c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e630df161e24c0a61c2077a94357db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c828f553f7d54fb2dddf2b475a08b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7174eea2db725d7f66b59c84d3de6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b5d3251d5b8004003610a6ad425cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec60b0e238f22ccf166cbcb5fd419b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa89cf85a64a230e7fbeef9fd1c602b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba3731d3d0b82e53c395b5f1e5eec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f5f14bf0236bbaacc83bad58b94792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0c852d71f69cfa76da3ce07f6a40193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ddd5703e6051f15b8cdcbdb6357894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ae915a728c7dbe02707f7f8be56f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d8c0198798bbe303b496c0f0b1e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e81b0679152aeaa00a0a5f1e98704897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e616e15a467224aaec58f3b3f9dbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408c90264ab683fa2b3a6b301f2e12499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2321960252130bd948842a77849f6db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59125210ca8f1c145a8f7f76da6fc31a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230fea2d65da7abd4aff8c26351d43c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8c0263d15aee723dc2657197e6d5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b109f315d41ea3f12356d04953953b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111c98816f2e6e15f745e2fb57a979105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5625942c8150a10f20e5e444e295c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a015f13c43f97670ce58fb810d2fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb334bdf3988fddcf796d2f09362f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c17d2719327c30c557ece8f0d18cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234304b8e36356f416208fad14dcc7da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f65cb100d12f1bd8c4115e1e0bca5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7678832a233ac0cb81af9bcad0bc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731298e0dd634529ec2def1e0f3f846113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf613350fdb0d6e5adb185a360684aba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c5a7a476e455c43027bda438c609a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42520298fa9da2540577734d3c21b47e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f627894ea9ffa5379b76c92cde0ffc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c2a24de043c4ab73f1ecfa299394118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52186f266ff6b7e5f3d71225129105119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663d59ad654e4f7ce7e47ea15e8145c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb7a311256be13919d0bc423b3de7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe709a79f59ebf01c3c9af787441e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fb001b14d32014a151356c0cc94e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b880d8c694ccc9b3168d7b093e99f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599096f6ab8a6f495f3668653963383d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29c3c9d563b5c41c48aff3a1526e90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53427dbe26e6c4041e8c969afd88e89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b458b6abea23b226699a92b435e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac754fc844fa13a37f85011bf14e87e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c322423cc4335f6ed0f09198730e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf8e255e7aade4d7e8f25bc5a8183131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88aea0091d31fe8b9c11031e494c98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce6ac4f2a8c01d329c7e9ef55ae96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa564bb005061de5cddce4b2c09969134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6232c68e6218a7c4aa0774c242126135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3bc7d677d6a3676175a1eac0532ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db951aa9e3b9ec21cab8ec1aec19694137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf5966972942b0a25ee55c1cbbb28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31006df3f3b992901f075c9ae91e4539139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e8fbe5a6e8485e02d13eb979bf5ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf7b83875cb8f27901f352a7c6605d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b81c9e0f5a3f5f4cef31b10acfc037142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe11c8e931da53aa0157d6d0aa9291b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a549578e7e46171d2762d64a294c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8410725e8b4a1d6121d5d01363213145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b271726fdbdf39cd3c6a0f7421d30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff1173d86940c975b0fa91121f046d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7169a959bf6e955e02531f30fa8dee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f635e92a3a9ce2b10554f8f141703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515792188abac374e3cf5d1480dfc0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e417fae5f8534aca66494ba7e4fda44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f8120f263519d3df5e94aa9eaa048152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8c0802951b1f3c0e9ddbc19be9f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d60db6a79c87a0528390739e4ae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315f14d2c73eb7896aed546b5847234155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229bafd0bfb27e6b64d463492db7672156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4cd40f5cb396068cd577cf6246d0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c357f7570ad13640ec60c835be01c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b557409129e26ac9ee0f4a477ba0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece8a916b9ed63491687bd2e50328b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25156940f3295d585b8fa941eaf28579161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6106782ed00f0c743dc7613eb1c68bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a7a2208218469e0db98bd63790b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef3c5ca54bfbdfaa5f0b67dfd816b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33361805d1513b3da6269f4fd74dc52a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440f900d3e51b28403ce78419dca1b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceacddce733bca23258aaee6625038167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cfd73436fec103067af081db038ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b828991f4ce1ec00917dbeb60c3a65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db8841754ee5d66f72fbd2499f7ab5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad7d752530f79c164940bd48bca05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2a8876e2e4e09b2984b03d77b541172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231eef620538aad5f129f1cce426dab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c47a3d397e93cd467b4525ec47596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c420c9f2c3eed750b564e075902a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc1861d8b6cad173936999ba655dcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eaf568b370e5b89b8727547336898177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b68489cd8cc9f80f73a5dc34b064178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834855cc484f8df836fc6fc25a7bbeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709ffd71b597820af8451e85dca47c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f03bbe1a6d65dbef23f49bcc635e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13ec10708ce462f7a1dacf945eefc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a8ac85b29d4ccdd7ef6acf8a332c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da36ab44b19427b89574ab8b0b3ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eadbc7f93f7480edfcef1045a2dbcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26928841d7c7594b43e836de617eb2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca677e8e226884eda4f49a40618600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e302f0c198d2b9d282c35e284c51b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1417f5e00f76d028431f415ca45a81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a61bf257453246c26dc20941ea187190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff0e57fedbda8999f64f79ce839e38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d6ac3b3f18a841ebed87c751bb770192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb83b2ac27bc273c4c960109762b1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27765630bb294782d9f1fcb2b7a843194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e22f2663c02d2fcf24bdfeb5a4d2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a0d43d992f3de600e24929af1cc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f195146759750cc9f740bf8686b5fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6ad6e4a2c086e7d2eac16161d8feb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9079559786d41f96cde07e01ba935f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761decd38b2c0c16d60f88cf84bef45f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d17fe17bc8abb06ef1c6e49b013df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af714425e7164aba00fac7e250b0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147558457212b467133ebadf0e323a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e54a31e9abdf554b7cccb0e73e3dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed7e9561ff21d77db81226b42e715205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e928a45ad78731fd7ca1ae7183f6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55bf2367f53213973721f06072866207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e64cd163595ab10ad3f4081113be4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb10da7793bb8afacc5d801c7f17bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb89ccd7c01c9ebceda4be597d0fa0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e34ba8b5038ce8a0d28ace0f62e86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c6c27ec558329320724d7240d4ce9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaeb11e14a1bfa253787d72a9293b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a170910cfb9c27c2dc52037b5d750214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09d0ed495c05dbe093b78eaa91bfb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae0f83d047d727dc44184cacc28ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500557bd57dc00ddc737cbe45c879a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e23318d363b2e0549abf58d7727c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a288ef5d13f9e9e3e9d45501659a9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853290bcb294500b8966b05aff455854220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d1ae38d32689f8dfd2a9a2f2bce1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb7db6a7cc24075d4c1ce72c154ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed52aeedc22e21611de927a153fed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be88d47d55877115f6bb433eb782548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba68a137bdad0c39c963427c824ffa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c603d8d97810f00eef57fb0eff0c96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8ccfafea35fa025534a16a3e26c26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2328526d9c179798654e9d6f18444228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331cf3a0e7d5f23dffc61205fd024b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef43eeeb2b260acd5f872a77ea03e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a35eb93e37667ec6fc6bb5275d3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47ef286caca379f43b4dc28ceaca9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d83828969ad2fde560fcb9a95753c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb918cc2366ad991b79b5b5654eb1fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9b71220d52920279b01314a4d7b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fab19a67322b554164ee3507677f0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47403abc9c4421eeb277bcc64083982237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19304a33ff3228b4d37fe84a7bc6e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbf2ac18cddb3f25605090fc4cdcd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd975c7b94bebf00f8b3cd533b5f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbe04c7f02b58d3c320df65825790f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c65d17cf853b04ebb523f3eace582242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08779591ba3464f3c940c44d4e7f493243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee32c6c7712f6f16bf30a5cc83bd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6dbb2dbf3064eb9bbc20b05b87139245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81a3314ac4536bebd6091baeb0955246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06d7ca7ef349e6aa90908e7e446427247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2bc75d76ed66e63b2ea634a7601f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc997e4e6d63eec99d04504f30f4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f1c1cc5796049748df0fd19284f80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c83bcc3ff431c645096c94522baf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce716c1748d0af12f2376ecac6078a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52a18887a211102075279aadd7e690253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cec0038377b641405f4ddbea707d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911acb00a745e7e3506a9b56b1b4e66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b914a04de519cd05efd195faf630256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5394a8056c7a006dfccc5172bdaabc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9138ef734c1dc0776e1588396a4ec7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d4e034bfab65fabf58a2af9cab44f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8cf9889b739041d47cd38eea1be79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f83b273ebbba3059081e991a76e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d2ec204d09c039f5bbbde9e69da13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a1264b38daf342879f2ad54415e2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf2972a1125250d08850f381f799c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85c71d0a70e33abcd9ba5a16840868265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd27ede1a0de95e487b58578aff522e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df30bc57c6e21f3f9f2676146275329267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc87518810c629c4388190fd07a9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdddbee10f4f8a1c8b4c993df3c2866269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb271dbe698d86b26082ba8e4c4baba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a55da741e9806af11793f4590e973f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c8e6db246e1c3f7a850b11dce7384272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f525e6a294ba7af2d8a589489ca8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be2a0f9fa8b133ea468e6218d851fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285b67093fdb2536980ba21fa642bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b405fd67ec6bc455c4e6720bd9d24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012ef6b154dec30701e09147bc4b35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39ef27b3a58241fa3998b7cb31711278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b84e800eaec58e0315a53fc0d73f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906c15fe7e18c921b0b5ca921a3acb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a74b59bb7d3cbf5ad4ea673a584cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b9b6be675a461dd5e9733198b7612282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff935dbb855f86c7e8d1bbea5a52bae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7fccacf9c1308d63ca4b98cba210c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea5afb2c5646613bc85c29130416b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1db9feea893d5e6c79670e7e793ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915509fd0591373fb79c2177cfa59f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9bc9d805b87b733812b582e1c87f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839bb376b78c972485bb48a0731b5e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27053dd52ce5aaff4c03ae217e5c1972290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d1d6fd7c575f8d8f44a4ee2f84558291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad375ea0c5d9bf74b9bba1e7efd80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765c4e2a4089958c2ce4e94dfe467a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871814423f4c3aaa272033401a4503ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc7cb6dd55ea7b56a53bad6cd2079295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d69df34c3a8c615c0d9fa9795045a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173d59ead190b846000c3bf8661563297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce2f0738c353a3305e43e1d9ab0d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafbc222ace21c615f87dc2af7ab411299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0966d17ac3ceaa08ad79c64cbf18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04c72dedcd9e12ec78d2cbdaa1d0a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d1ffa4f0f18b1a5e2191473a72255302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f3073df399409b35c9367f0ac70ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc84bbb744747c75a84d97d6336a477304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ac354937c8edd4066c80d10a306c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c0e68f3396013f46a4f9dc8a825e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c210a966d078617072bc4239980426d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96295ae2f95b2bf3b5cd062b3d9c71ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b8d3f1c97daff300bb656e4c1c8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae59a91c2bb99b5d1d7172a3359130310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca79d03c0becbeabb84f660eb8d718a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57200f8bd39a623593c163e2031cc403312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75d7afb24171111c76aee48b90eb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35e397fc545bb723290f64382d3857314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fca765cb6fe57a48cbccfadfb80eb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2449856a3021c7be039f01ee015c7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ec92d3066c9b7ea17a4250b4ef9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc390c4649b3a0faeeba10a874d00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fe86ea66be8380faba38bf55fa0a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37316127bf9a608146d7e6bb0ef40c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820ee8f09946fd8dc8fe3058e154a1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9682a780f9bc8a444ef7010519ba1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e18e82b0446238f0a7f35f50225b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f437d9996440882314190c50c1161324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee98f9040bdf452d04491854193d1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d8fc4f62fec8d4872ec3aa6eb043c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c88f5f1ff6a7802cc45dfa7946ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc172db16032c6f378e1e32efeb88d1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaea1607baed8382d4f2314ef7693e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b21c6e9785ed1bbc790d629a242ced330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98322b00c0248275e32340dc2fc1376331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b1391f6bd2b473546fae38a748b1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152713b8593353fd5b058ba5955f3ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f19d9eae4bc6405bbd46ce64463e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a304a6d2d8716064d2ca54fb057e47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef819e475322677be8ff29262572a903336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a69c2587dec364c9d2de255139a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40576d1cb946c154adf24b444f04325f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df49ea7f2bb997c4a0f21c536b72f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeae9473248c7c4c492fdd6d020b3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f62663f84f755b6f9ce4084c0fcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb502910db5a38b6cfbf824614fd71b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736c9abfe79ba530e0f9290800d2cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796a1cf05c66ea3eb747f256b400461344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e02c27ac34d949ba6a24a36bd17b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6764689fde998a5b97b0026aa9d44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df9bfff8b61520f03d50133451ed3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d61fe556c5e66f4dc78fcc0f4d8ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d378ec2cf16d63b6ce91b5251a51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6badeb071dfb899478dc71a3f3253f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ccf924c7be8235feacd1743699c89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d4fb5f2c493b5f70a789d7d74f4b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca89363fbd476937e0a5901a076ce48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f31a31aa734284ff0ac9a5d691c26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446e2fbdf8d39d05838ddc3ac6d4db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd808b669b2745ce436a772605dac3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22caa89adfb25482502358db8f38b65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edccb21425a0ef263dd597adeae56e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5a50a4a8517238490c92649adf28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3670b4b969e3fbc9a6cdd941b2d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f7211d139297989d2ceacdf9f4bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52adbb72b0cee1807a2926b24f41ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb58323e7b2a97229fc8f0130a549ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d5c89a43e31a71350930ddc38056b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e163aeee5f55199b6b997e8040bae3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c9154bd34ad4c59ea1a23202b1566366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6c6ca144b3d680be2896c74eea903367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb64d41cf04d485c8d605148593391368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061dbbf5347637f15611eb2e54ca747369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b50d909f52e5347f1b5ca67dada3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce89d40b84fe7ba403bf3dd41b6f34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dbbcba2fe504c2fc4896169f3c4cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272355b64112bc7f61e96c9fe1d981f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bd493ba30398f8678151e2306d86a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d44624065fd8d3875864f6d930866375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b020d58d93ccf18ac767529ef0aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16751ab320c63ea6681e01b23642a7ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caba7bd1c14ab1693394cfd97c0279378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a13ed2164b0b587a1de3e8176531c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cbcd18f164d56a97204bd896cad77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777de103b5d788981d88d71b7abf48b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa2c8bba98267c6cc24e4adfe71900382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d6355297f519f7faa5e4e2b40a8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111f23c6753f2bcd754e77cdc7f5e91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a165b641dff00a00939982e4029ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdf9d86977f414437c4242267642c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae2fe6ca0570cbae60a88bb27eb1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee830fcde0a170599306c1796c71f68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b8d54be7b3ecbde61417b687e618389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed72fa2e4169eeded4987e02083332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f384e91e43e6a01dd85a14fc237b6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb830b2e470a73a04c259271b7f406392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b1fc91d996bb196d5f0d31b194538393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70500b2c207fb691984dcd10334ebd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4df5943e3e00582e30edb489faca11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700ced59d0d6f38283a804cdcc74b8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c6749c6ba994666ad9357fd549934397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f021a396cd0457b4f2665c2a6214fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09c439ffcdf598b6a7af3c7dba0bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0648b593f729b745b80fda269fab64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a475dac5077e58e8896693f4f5c25a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ccd73f246b50c6153aa07911e3b8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78887d7de9b80be93b3e637fb3781f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c31462717ccf186b4fa9b2136b66c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb51719ce56a1b576a7435882a54aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1661b4404622830f8090578fda5709b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc3f930b9884ca223b7ad9551605d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37962b5a69c45939e2a1a1ace9b82efb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4628c5ed788571ef1285b17813c4671409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf1cb35ac207a4b203c787fa646942410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba70cb5286540e5a1c410c277d1b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b9b1157e8dca971234a6761c3eaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696dbda0df21d2c1fc054abb16e0c46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba1fefb1f2211cc29204ac87acd38b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1706c7c31926f6647ea78936db63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7182dcbf20f5dae2c976731cffc5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9fe4375f4edf827886e725522929c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbdc9bd281a2939a2401b63ad2d905418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd1177d2137933dc6825c3b73cb8dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a0c443f071b93928ea4a0b64e8152420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807b6a2285d3a0c0e791de922eb94b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b89a295af4781236f7cbae7075c97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f842be35a2e574526ecb20aa6f8c63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06eea37b5b9f215481d52f9580a9c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8759bd8fc4c525bf683be2da1b5742e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a105fb33c6728404541fd951f31f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c611791967235df75d12d1f9220596427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9901b8b52bad3ca47a8b0be4e435f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e69270541774dd22a2c20592367e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3284917202411fd616345106f03a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f769fee5ba9f0a555bbc10e80fa2855431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b096ecbb78e8a8eda2ee4f02f4ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f6a62f1903d7ffd86491c3301e6d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ee7d271d4025bb91bfa0579bd6a30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b32b6c343187e9c8d177c8495d7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ef8671b528eb23674bdf0ad27435436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03004f6c0c221b0bc9c5d4a7e9dfc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65a8483560468e5451fd80ff52e793438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16a654e4d887b6a0430aec40da7e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdfe207c16d5e1aff18eb89e6e2be1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd680485184ba5aa923b247c0e83269441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45b3eff7746d320bea23e858dfa75c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8887a054ed07d1f5a2b0945ee5fa0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc2850d9e0e03b21dfba99d18e4948444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8993fd48b4d6903f004bdc5b3effb6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abaf0eaab77dbe1acdf5bf68521008446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291df2d28f4f18b6dc5a459625f3d20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab02eaeed44db9f6c1d21242774ace448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d34e8ad09b05b821615b640ac2ada449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252baa698cb290973247c5e1f1f6948450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c6e21285fe72acd5ca71c89a6ea10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9fcbaf4917c0f094e1b10c2e45298452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52cf210dd769219e776a9644eab2a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fbbba359aae9572ebe8371548ae23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f818b4e99b8830b0e45f3962757f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e133144be44fabf9eb6a3efcba6193f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d911caab1299e55812636c88cf4398457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ca6ddc38e572283e3e19c954236b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ab94811420095adea77fc2863bed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edeec4207110c65d44803cd6a17e4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5dfa2556faf2b22f7233f1a5e49f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd636fd8ce887abef034aa414a618c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c755621891abd4ba93507aec137b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2c4b7adb71593321b45f6a3810b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a75845f757228cd1ff624d38ec12d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67613034a8dbcc662771eb46cbf510e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04556c658d05b6bc23e4db257a748e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa6e5c9ff88cdf5a408439c5e25b2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d207e7ad9acaf81117675a5cf769469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6df4c1aeb7c49784efe59220f8881470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961623f937e8641f1a14c076a53d79e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06cc59eb1716450dddbe50bab07171472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0349c511821cba58f83afe5cae429e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939bbe18f367d9ec8c8970656d813d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ac36dba1f85be4f0c99fe8200a3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9068ef3fa9719b33c1c21b392f72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfd16654a4b7572600256b9c1ba842477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011db36b9bf8635a5a496fac7d3f641478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac13b2df7cb7faf51d5e7a76f476aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16a9f7b98897c5df424d80a4972aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c935aa7df95d11514fa1eb872ce177481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0bfeee95581913072ac202af1f5c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b636f83b56d5fc21d4e36341d872c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e55f5e41d6d472dfdc7d85dd48f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b44be0efc3958e86e54a5eea5d4f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61c188b4e83a35ff3cd5a140fe41a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0a720e248fc1152b13b5fa1054f0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c42af039bb68abb9a0edce30e83c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d4bdce841be31726869a8b378cb32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72869266e1cf9d69c2303c37238f19c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e50e5d81c7957a13a5c5d20b7365491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0465ece4439296c6e03f295512d1459492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c9224fe8954c07aaae770be760d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8444cd07f3e19589cd3de6e213acdc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76347d2daee89352ba71495eb39c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de251186b641cd6b43831490a20ae50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd204cc788e483f9ccb353644c4d674497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b9886fa2dbc4045adf18aa8a1538498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05ad4a8d0e2dc240e7db3cadb6e735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd689dc33e07b97738774e8e76af8225500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd0b52d6cd920864bfd809eb554fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553c85ab894406e65d1d2af3813e5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d2b9bda05e2f9d2fc6a00d3f56af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfaddd144fa18049cde5b9f8497ef2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967da5ad2f3a745f897df11e60695bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5fbd5aa5fea676929702e3d1f70e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b860a1129ac8248eb4234c4ec17e0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f0e1ea24acb787f8e5bb944c24e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1952d77206807b51964f37e840ed32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1e307e2a679fbdf14dd53615fe200510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df01d0ea3c42b37e562315c406d904511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa5f9a04cbd1cc4f4b0a2bcfdf96d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc0871b57ad832aa48b72d11fa0b66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf327a523748b560ac880d6500668201514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3e49a018f29a1671dc1eed943df8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19e0dc9f940a3045fb04f1b238a43c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d75013929efb6cc3acbb23cdaef9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6231301fbb9947b640c53fff66e0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767ab3582b3fc7110aefbb39b775163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255ea0fb4c52d5238e35d9be441487520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f5436ffe3894e9cd4c2cf4823c1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528313424278b503dab1d73a3d5271fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efaba8360d9390d907d86b8b288fe6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ec94faa757dd4f40998a2a37a413524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810bc0c8685387d6874bcad918cc7cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4cbd743e8163a9bdbc22fa34bb330526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de442eca1b4e32280b140fac8218d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f86d276946de80500d9112f9bef93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964681f830420361ec1e9a91924f10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b757b0ff059272f40f4df9cc1fa4d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3d24cc16a64be0a95cf34fe095a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3b6fc43a1f7d9249d83f28ae3633532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a280f01dd974f95bd54981d020f11d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49898286307f6bf10b03558c67aaa99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f6747c8bb5af378b0b8af6559e50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd284dd3b4f1fce5bd1332a296d35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d54b27a630cdaa850cf19f76a8ab8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce1a99e42d51a5f6ccde28cfb96a5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b2ca2faaadc3c9ed9c7d8c3888efa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddf8a7b020cd0e8d3c475f73c8f66c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05263387420df74a2a36bc80c723aa1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7292b2c9de2013f91c2a6989534a912542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d18fb5e28c716a19ba2231636aff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43a36fd22e56f3c5e83730cb1879a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4881c2a821826d923e6aeca1ce407545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636655b12139368e8511cdfae931ac3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07fb41d79cbf0457f5d557b7e20fea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25deaab99fd325b92275e7c48c36e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5869aa89b80a56c984c40690be3ceb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae437effe9fbbc0f01f927fc601d637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbecd631c17817d3210dd0fff169233551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47d9829185494474b5e637cc199f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee0b63ce0672f1034b5aaf5f57b557553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc6933afa9cc276c916b17eba75d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2eb5c6c2679ce162713d9e0ea0ec5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf22656f7bd7019edae442eacdfd97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f234a8c761e1136b061d557b5e35d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f773018203324417ea18394262902558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918e9af6c310c97d13247666c6cd75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf37e8217e3d73abe22edaffc8758ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e18b47f787d9dc3733449a2da4fa86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d882f739c8370d0b884dfa0de4c4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a064392f564b11204ae03ec1ec38e01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2bf496f3f7b8c40fef29a64469da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a45ba7b3c45e0ed20a0ecc9fffed5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e6b6b0d373a474f36a159885e3c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e9c95f1f4a5f4d1dd4e9731ee1944567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50353d10043ae478f87d7d3a0bdd41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07d89827c8f08c43eb5e20c8db7fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db83f6021aa17afe105de46a9498d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf439cbd0a54701920636af8919740d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580da1fc8624d6861e50754ca6e043ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2758bb5dbf4f7ff2110e24871550573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60944dc57d16218a56feb51e04411ee8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1671ba696db99bd0360bffc827bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb6c817ab791036638e040647e7e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b7445b1d8b5817a9c83f15ee1a859577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178794723fe20956ec05e4ddcc55ab8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19b005e7f2bd86f33cd88d4fc4cdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139825a2e8dc671a192393c3c7deb2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb31b68de547296458275fe11e463e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437caf9a9232678fbbdb66712105e6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fe2b8b080db721e2798fdd919cdb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f916848d136321814ecbde59b915cae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f0479418fbcab86ce83b531dc156c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db2cd4789dc3ce4fe8db0eada2697f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63198c8b7d1c1ae2a9767d54252d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f087a54582b35058deb6888f611583588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c05da1e7433805f3e9ec013ed8e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0019cf43c0412a63d32427b2e144c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfac89f0f1947e7debe9b43bc3a0b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8569dcb0033d8199c9fa850814133592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd871b5b6a21b24cf8bfba85f0502bb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a893c3b8bb483046a5c000724e933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e09f9eccd5e22400e692692102e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b187927937f0f55c3bdd968bb18dcbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c6d044e3e9d860855bd359dd6d2a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a83c9476744fee7895c0afed1357598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33194de0f6cd6e699edd8a18db7618da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34509b8013b3432229c4a0ccab3fd547600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb333810be8ad0bbea30b996baf991601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682388b865724430e6bab66d87c169b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d836917c531c48073dc17aa774c509603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520b1f75ea2776692cecc3b9652ccd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95471b182c8604c6e7fecda26cf7a2a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1be478637065a42f2d09187a02c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da42aee6afe15a3b20ebb0a6b4cf13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ed8f649fc9f6912260bc8633ab13d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91ac490e381bd04924a1369a2a8ef9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8c762b66acdd5c6a306261e637fe0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef583d5efdec7fee02c2be8bb26cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb0b6644cc7d4659fd6b8e3ff4314612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ec516971eda72655e0aaf7e9a0ff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2dd95dff35ceeaa8cd2bdbcde96c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc7924c9dfa8b68a026dcfc9c2fe54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4332276bf203eea36f90333b16feda1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550384ed1fef4501785e91e58ad6e3e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358e0800ca9e279a9104cb0f22a7eb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0845778196d1df91dbe4c43eb56e1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8bd7e287aa8e20cfaaabf8e065603620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927383efd5750bdf535ea9219f4c561b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa688b880028873f33c46c64c3c7daf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8446267aa1046620bb4d958169979f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1588db19fd0c6af02ffdd398a09bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023a72ebbbbb25c8dad9b0ffced2a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97fa593201112e749811fd8a0eb008626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85a4717c93965de5005f79a46ae5c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d6ac3cf0ef5e5ca49205aefa41c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf5e236f4e30754038f52773ab697629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2878d6170247f9184af5ccc6f4b74b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd4be7e4e41b7eead2f6b4500fb5a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb88b32ed5dc2c4a333ebaa4b4fffbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7018d1d6444e4896191aff6171d2a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779fed0e8898f16388b5e487bc162c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c3184418a48ed9f263ce59c26f41e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f66e6ffd18f7bb81e705e2babcb124636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d785c65a0ea81eaa64ae5edb4ab5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf3d7bb6dcf3209e246e5d2ba57665638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9625a8637205c95b372f9db9b7811d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380cf624dfe6ca5603aea0a12e935e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfeb74ec0aff83bda9b01dc5d492c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242cb47219d6ac9494779a5130874ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70802a79e9c2ae06b1ab8ccfa1ecc23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f1eb2afa38a5e4310b33401c64cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bfa7e7f0c46a1051a98e41c13426f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c9d0475c0fed623981ee96d62f31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ad665c75f1446ff2215b131bef73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1547bf19b578b8b58c2b90aa3d8f388648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b753ac1d71fecea90b8cedd5b6e56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48919713a8fb344e06c7867ca30675bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a02c7e8f50d3e01056ce9d781cafd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead06d984ea219585e1e170b475647652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb687a67579305616f611a6829f934653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839297ee2caa610b19e68132b03f3702654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4506a69e7eb57192367b6275c0856e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6045266d6505c15f9165b425b6b12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd6129c6a229a2264c9fbf57df46cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0eaa5ca9a38b75447423db04c4103658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a746da179d42047ccbdefd50fdeec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdaeb127a0237ea74efeacac0da397660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa8410b98ae9dd5073468f6c8786ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db796871fb83d712b0e81798756c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c01f9aae16715834d1494140740b1a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c08644075670762ecdbf840daa8632664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97dfcb9b557a92451ce019197a9816665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282a858a736aaab6eb8993728c9cff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d2827e1140e25dea930784abb6648667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428729924071f9f0287c0ca9e45c83c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1eaf608be8f5fa087bf81653f2474669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb4471bdf8a0ef1163fb33bea821f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b46ab5bcbb549492c095144bfec995671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54a50440484834a90fabf7f5990b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad60727b52ae477839bf9a2e838f93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a20abddb4aa141da59dd8b06442ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf8f739b7b9dd7dc571660f65bbb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff06f5312931fc97b30bf12e4f815676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063895d44c159bce716126c6d607aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369baf84d423c9ad2e8b583460cf57f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e2f29877de7ddb628caa197918f74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7db80a77b2ef2d2842a1e3a7a1475680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055253fce315fdceb3316ede1f40017681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a18a2da1e24e6f3ab0d4303077997a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622265cc963bd01794e0e8e0724d749683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304d192f03d348b9b624a2173e19550684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf12f5239ee96f341582b2c10d8d795685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34114b7d50de22963397e50d32d494d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fc6a8368450b88579d578c58685ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3785e779a13b4506f1b8fcc42286b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f6543004da1966ed838314fb28a95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7d0ecce37935e33082b1da1b0d57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df29a7e03fe6b026af44dd3556f5262691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36091491965193f004896de64e741b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e6539c06aa538fc9e9232d58acbc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b69b90652f3084b9cbaf23f483ead694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909d1d963cb5e1da01c5e7169b5ebb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24820e57e057c47bd0a601c43d18b615696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa868f97a9944498a0318394f30ba29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d62586b021810a28ee258fdfb4b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3835c9daad50a17be7f9b70d1ff7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd979bb213a9f031e37a74ba9d903c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ba7c93dd1ebcd18f9af8f489ec48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a11ab8116ed5f7886b4d10150b4abf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093eff804b974f87d31638e6a82788703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d80184bfcd2faa4f8294fe144a128704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1509d3287ce58a8671236aaad965209705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d686d86e1671e11652e6e98d2d56f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a0c9626cd1dca12a6fc84a2174d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d37f6dca76d00da88677ecf433dab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ffb223260ba45f047e2d8ea21e511709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6f05aaf37825f84ddafebffcc3f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e07db79707fede9f389c29cb14bba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad5f19fc77202889cfd7025ebb886712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84872bc4d25d92c585e12a4ddbbf798713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca3a139c6618f43edd6802e369d56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244ecb2774af4dc847cc0c8c8cd8e0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cbbd1d50cff81018f9ec2cbea2488716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870e09d97be479f9c1ca96f14fefa7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745576b788d4f802a747b7cb46f340718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e5c1576d2114f37dece223754e1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3f7fed0a03801e620b0e280bc50ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda97a0b1e8f082378fa3559a01c7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8eead91b546f10a8b794daab8c5a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4618a9f92218a5d75fc37beae5e413723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb1e0a15ad885cae21b03e758d383724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca5e0f6d0c781f99c9bfa2b7ad657725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7f09730638e557e4d8aebe03459f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad52341936961db10b55d374fc9db74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f409be3442c9faf401ed1a2ad7f54c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9da4ac16a1f045a546323af6e752d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3773620b69916d4b47d1aefeb455730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd310ea917856fc7a7f13f7e43b897f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92080cfd78f31afa03750ed87a5fa5c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f87c5b0d8a38c9cdee9d9bcc1401d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b0610fa33b13a74ee462b2fa87c79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdf5477440aa9adb05c7d63cb42d13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9614fcb1e2ccd2c3c1852cd2fc7ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2e696c3fdfe4b2c9989c3911b0e1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e33d9d4d5d9434ff23d902f78b483e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952c58426eea11925f92a003941ffcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a60cce0bd1ae0164a72e5574c47a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3378104a724f449e4aaa1b408d238741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc56d71f0d5e68895b26b67dac6fc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14693bf138a63315c9bb8118a55d9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d44f023891638812349dfd0a02bf5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ba49641676771dbb5d6164f6fa40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f3b4b0d3ba99ae850990e86d381e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51504316dfc5358ce33524712690bb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bbbefe3260c005d31bcb4cb9e9792748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118081573813a0911d8cfe1d48d3aff9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80a79391726a64a1e3d1dc6d065640750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097eaa21c28dee6aca14847327d33dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb5d14e66b51faa02dc08b9fb71c1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410941fa5eae4757a790f0bb095d731753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde1059da39760e0a393fc1a8c0ead754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d90833a88fd583eafca5860efd21f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27289680a1aa86ec76213ea13213cdb3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9058a9790b49b59239b84e7ab95d3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195a704eb253844c2daf5ed1daa6650758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae113dbbb8021e96a95664377d7088759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dca299d2fe1800281e209a531d274760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61882098575165ef17cf1082c67b6545761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a22c0c5b80d293b14574f177e423c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa119bddbff27c28a40f4ad255af13e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec559a82427dd22c6749c59d4d1aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5a53b1dc15df19c80a168259c2b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a34df73ef542ca16fa2d89641eab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee707043da6efe601069dbcf76adc9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575458a6388cf5caa40272cd80f21017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027096f9e3161fd442c1d386d647f4d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3647fb699009888991345dcec46f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f6a0cf604c1826db08275a4c1ec410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108df1afc9ddccad4b7c14d5606fa3a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e0866887acc3e257a3ccdf9f2f1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7a3384b8fd794c3e93fa9d009b1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f362bc121b46a6fe016e9d6ef9c4bfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343e60be0245c642e80d3a23f4f0c2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537be1c03288666bada347083253fb8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e96e43d5c4692de837dce6b48405517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381bf2e2d97dadfca14709de2c7607418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0edc925e2dcdea7dc32376c5aa3dc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f74307c99ffe7e0f8e4b5beb26a91820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2b0770dbe9aceb63884a81969c2eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be811a589e854ce864e70ee29a349c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2691d186b62f9e8e2dad32f9dbe02b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a16d92ea3a707fa739b56ec6a8c3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9763ecea79ca2e42b7a27e25e954b8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61be8a9731e6210596b7ee1805434026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d563b30c337c60eae78fadc0e095427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a106cd1244f444e7e62f1686ebad7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2e1b912e0ae54ccb79f595442b3ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe3fcb0cb905939d2dabea518f3cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98987df6b09e1d547dea0063f98b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d85d8e7b40b0ff9a3cea0b58af42832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c1f84850ebf69114a6771c5bf4d4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae4a6165dd809fd5d5c1ae08e147634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e273176fae8c77057344fce5cec535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eeaf69681fe1a9ae816016f5783f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19035bd4372f6a2999ce0fecc7a92e3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4b2bf4a47ecb2cd526344003c222838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea596034faf6d571aeb8519896cf6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb437103f4a5364deceaaef84279525240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e444816f8e3b9fa3f7dc83b4ff4467b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857dd0891eaefebfe12ef6727e6846342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c19fbf3b01f3b7267c12d15a575ff743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e084d6916352020d24f30b8fdf130c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef74753a8ee3c59a7c36b6df457d4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd845c18a875ab3b05e7265fbdcb1a2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e21f921d9d6b3f499c99639a70957a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d395589a04f863c24ca93aadaca148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f87a50f3c878096869cfb7d6165549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc74966790ebede2ab93cb0475366c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1616ae07a2720755f0afc36acb79f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca932be8e2bf1fa532ce00de6a56c5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261f240fcbad3db3a66c93b9c81fa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a2ad8287077d9e26960f56f10a98a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7797a970fc14dd0df510a61c6301755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c889b11d185d864393511c0c5a5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f965b4cfa02fb7aca3baf0204b34f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885d239d3cb73cdfc70af77166e7dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1626d9a6c979c25f9581671cea93a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcd14a0deeafccbd68ec500d44f37760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186a6a836f45a566abfb8624247f03161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38aef4d42ce9edd1d15168462cf29162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43f36bf7d83ebcf71e868fb1d8c9ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2d4b3cf29cf2c365815d55246392f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1469d44c07c601785a61cd1492e527b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb20b4b2dcb2c5dca021300224a9cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58fdb07adf9023fc018817db04fc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9abb7e4fe3826d4624f3ba7d342d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad55ccb6935882999ce4c65109f9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b93b9c4116ab192ec1331da527bb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f01d354a41f411cfb6941194a50f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464243290c93f05074c0fa15efb17ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ba8ad4bcc0ddf9ae3d1c3b3fd6b3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ec673ba8f2d7c97d8ab98711372b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34142be284f483061d9e0e77a00b284c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879af052dbc6b248a8de744a3355a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dad5006893a4193696e711475261377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b0d1f533097c0bf70e9e351da278478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a4cda585b799b038dc7738f3728579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f17a1113a5b5fccbe12205d9dfc3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928c82342c3bdd8ee33e7eabd336e9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37a6fe40bb695046d584596465c3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210c470ceed32446414b9b3c2c70e1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393859ac4fceb99818ea03ca0a48a1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990ce67d2ead8fc86fa404bd6a2db0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043850109c31e4e0ab3b9149501d90286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a6edd8fbdb8ff522580949a76db9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef17304051d71ad704849a3c0cf360188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57f9f178629050787adccd663047289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a2f46ba7d5a83eabf11c3bdd20ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f057cbff44b76703425e24c8119591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c3b3e7d9b4b5eb7f1edbbda3b245292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e38873d5df411f2920acde2e3d92ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15136b11edae838a625c4ee16d274b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48ca0abb993abe7f9e70cbde148e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f33280f936a1602f4cec870505e1f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a069465528224ff712156482c6e1de597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940524596700e726eb376dcebeb04b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc847a95b18c07f8f6289235825ba8ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9963f094c20ba40cf47cfa46a054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfbcbca18bc353dfba9e7d419bb8f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2763935e7e43cf97afaf71078a40f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e19462be36f3534e582d1043a931c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeb0cd65813b739bebb9c2b24d9f9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b30fced4dda463723352961d4433bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f64019276c0fcbfd3cb58c5644817106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7d0d6eac0454befb56a33067f1fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db4c76f6773d1959c9e4b9de5e87e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2bb1e909f88f857e00e716c47fc05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa58158d4698517279adf488c9ef4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546c345810e35d3976e87a0aff0e63c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a2020269918adb05531e29bcb5b76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc1c651d074a7528cf61862b453ff7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e03035284b779955d90c261513db1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495af92bab883a6ab8a62595656bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31eeec3763ff415eaa0411aac80a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975580b41ec96413ec77857c920983117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797606aa0fa72a45f8f1e5dfba57c87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fe76b8deb7838d53ccb56a00470ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9c248609446dbf4b9d214e3afc37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da37733b5ad8967c362ab75969b50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d6714535fa640878ec2b0bae21af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a8967b750fc95167f6c61b7209cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a0ccb0f7c8bdd2139653817c2934124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423354312097253c35d3ccacf2f50e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf5c92f93bea9be3c82ee930e066d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d525a2ba5989fd147d1925cba83ac5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88bfff70d445d720592eccc9bdba0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051efbd35499559d261e7c6b357476c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1cb1ae5d14b174d46eb97496d22bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa22e65ce985a508b209cd86ff40d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84177ddbd8f080f0611a3435361bac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bdc6e281e3eb006a3db3e98234e80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab1e2c62329d779f66ecb10fa0f314134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1608884d93704e418320571db32287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c97fda897d560e4c9e2f57a7cd7026136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c926c39e60855f3698e11f246d56fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e43f96bdfb5f987e038b92f303f0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7314a9535085f1a3dfc37b13a6174139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92818f3f46b2ea347a91a2dfcfdfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7fffe8c99fdda2e75ea59fa24326d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a95457113531111b20d982598b151b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be3a601a814e01c93f752f6b094bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462764d355d0091a9e6c775645370bf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90eb6e503bef28b8d052c0702e71dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd50c18c9ac6e8a283c13af642b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aca645aeddc077242137e93d96a37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f316be2c1972564ae4fb48b4853c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5652ad59005af1c1f65cef7c23b1523149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d304517df22075c5ce2848106017150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabedbd5670efea874c61c796bb24268151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b0209098e78f09d52e2af19b5ffb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0b0ad58bc5deb2b0ba08722d9cf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf695374b1abae581c3cfa0e9336c3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14620dc2b060442ce54783c734ea03d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad664654e76103f4a5598164f30d4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773d594ee503d316fae5fc9bac0947157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2834fbd3f7917c4bb5161aa3377687158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f2f603aa18e80b71fb91ea37e3eda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c72151e4dd300c2973441ec75fe900160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b9d101ddad4b77f2d6eeaa771b02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e347f459baf50a325d06b7f8bafba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d7c5c350af21edeff045410cde187163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971b0e483e2d8963ac159ea3c81e0ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4491ac132248d9764896d6e17910f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7493c83d48e27cb68567072d8d0b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58da4062423c72656a70ce1073fc0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f2ef731b55c3a1124226841cc9b91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b17cf665c9c739bb42724df1d600169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc05401234d881fd002a4946e62ddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a36922f9b44c75a5f63e44dd918a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f4f8b1d2bd73bf43144e63125b77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208d70af49ce941b313004d2ed316aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b9358119216857ef7aea562bf7bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b5b468e1fc3facbba001a6245f8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87039386781c2c31892c3805f11062fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319e67c1fc2905654e115e60756eefb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5a61addca63c31e30be2cac3f127178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4fffb181301c63d333b2fc61dfa87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75080d0f1b36dd87c24d14f64aebbaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b137d84c0e28d44f362aeeeb1927c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e7d0efd745b9764433378ffa5926182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35491ce6843c2a38262d22564a99c30c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98de7206071edbe5d9c20bbfce8421184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d196b9fd796f8db4f66951346550bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c67f76152427bdfdb7dd9bb642b7ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb203aeaff749dcd7a236c56266490187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2765e5405a03e5d69a59b8b1740fd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59546cc851a81d7c7f0cd66a5413fe9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35445402aec0ddfd7b78b2484c690190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd5ed30ede8fbeddf751a6c1c66c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b0e98cb0e82cb6753e4b4c34eb29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5659f7da5fe38d2bb0deeb824a59a2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe85f86601395f260187e39cd713c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab391b47ccfb44b0021ca5c5649d2902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0354b3c939d9bfd5acf2f05c94690196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a312bf0c03f12b0d3b3a1527c3ddd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca26e18eeb4fbb56b84fdf41ed5612198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e04380d34f93d31df2f3ae522add71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cec86715e6744df3738a0b498bc0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118293b7bd00019ea4ae47b699d25a9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa033409de9b936751cbeadc4a35ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee15aec86f55529baf9f9f1409c58a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab065feb601e8908acafa80fd0c3bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beb7548200d6e5e2c6f5efbec2fbe3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08df0e47e2ccd75e12173521722f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd7d9a695ed797a57f84a899b21e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939853a21cb79429228b5ea4da31955208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df86e41fd440eae2033d69e7b730eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4e8bf055d514a739abffba67b906b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7e15126b03616655acc6a9252ee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a704dc2030756b0f748325c9c1d23e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddd21a27d9dab17199e7518a899d2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e451b256c9c476cb1c301dd8f205f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cdb4d52dccad2a2a63dade485dab6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9107b19a172398ba81664f7bdc79de3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25fdecce46e0d95b6d0601518d152217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9045bd3b48a411970bdcbe0599060218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b0324b98b5a202215eef0bf57fef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ef0c65080fc729a1ae421b2a599b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d3933b024400678c05d9f50753b53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e17dded1a99bc214fa5c6b77a95dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076da8f19a92a04ee14fed92799a76a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8185c53c81c4dfeeaeb0205dab9e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b308e3db7cb75e2c995bf0e85bbf58b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde95b7c4fd57f86d94f1568f0dcec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322e1f28bb1988416be83498845341227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11962e0016fec586ab1fc34d4c12ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582151082fe779fe21a7ec9e5a5cb1f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270a66ea10252ce6280d8ccaf8935e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015378b550834156bf5ba99dee499d21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a65375fc377f34bd0498e013213c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7066ec9d932d30d9f978c96b5ef77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7b755e8bea5b091a0974e218808a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e706702be7a4d5c552cd8da0e868235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0eaedf93899fbdf5c3cd649dd7c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5903069e0b0c407cd5c3b3097d1e69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3577e04aed90e6a6e916d2f420db92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b8fc525a486461fe937cfecadaebc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361ea580ddcb24839e17f7894821efc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd1fe13c10e27b44a54fe33adc5a77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64715d2a73e0bb22d5f3be822187b4e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89fffa812cf9557c32c8436a644be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c6226b05ac348530d52a618e84c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deefbd149b720b4c81c8ae2bc23eac0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77df23bb4c48a8575f54d157bb8e216246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f602c03422e6044efb7a20681678c1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c13060d8725c1dc19ee9a4edde24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71863eb32090c475307e3a4648222b6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c3d504c9c9a1b2ad272ceee61e399250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6b460f515a296a9b9c29da15626ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646651fee18748536ebd7aa1f639242252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87029fa5629780482c62303c43dc6507253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62411fed475df5e91c0c64dd4d8bb483254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049e693f2f001f611d83bd73e55a371255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fca548012b2da8d18ef1bdecfd751256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376c270f92cb9badbcba2b271815aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee267ac0c9860875a419d49c9641dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7baa440cd3f8afb574aa0eb3d742f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059128c847f24f37195b636e8819ebb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc060563a9802b06efa561289718b8d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd7e3315932165f56e952e4ec8f57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400de994049d35e390698834cab1f5f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c4fdfa0d7166721ced543abdbc44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf255799d603375c2b6c30d2a30ec66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c42b163202cb3252a463920d7b624266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e523d74e3175479fa0789a0f197e58a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4259dc99bcf2b8d28c0c510f6e109268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd2edd952704961b91cf82b8f2a3d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0d315dc368903cb17be7047891e65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70c8e919bd819b8a01d66d06f52ce0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf7a1963c78988cb69a7ca04d046c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc009afcd7be4e9bd12cc0776b2bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497429310bdbc6d2d152c088947d54a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53abe36f9498dd4c87bfcca1ee9f708275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682bfb9363933a7ab46c208204fdcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370eb0f6abaf22f043ebf58d2696ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017850f301c4e3ff503da7c8fa435fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382e12a511fd76d98a6d97318168dd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a380005a7aeb709652ddb9bf96ddd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670cc7a759736afaddc5ea94ba53a40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081172c3aeb50bdc87de7bd9984813e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb6ffdac374318163e797137918a7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499cd67d8b91add22c8421c8eacb55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3b9477ba7444b9eb62f40e107687d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afb3405330d193a9e7def05ebe8a50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a210b52de061da3d631426e66d0a54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a186a6ebc40fa4cc8c319d94c368a6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c54a963a102a5eb143c1cdb7e1fa4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09647fccbab41b811dc7d8e935b5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9cff03c613aa409446d6896b01e56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4193eccbd9ec7b7936ccfd4813959b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb05262fe408583cc2072d91431ba2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573249e47b25ab86f828b011bbc7651294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a5bc4c9a419491dc344dbe54115d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a61cdfb16facd3c824b7e807fe48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d81ac5bef317a1935015324217f62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232371f22218e25f309911d454d48d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47f39415aead3764fb36cb980ed56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368e5dce57acd387b52496744eb1636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832142d33b0fc05b29cf9afbcbf0cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c8ed1e3e5ee52db141f1f0ccbd7e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35d566ab9ad4ef6e71700af13c1ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91ec0f8b8cb2f25e21046d19b3079304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a58bbd6d4ec11cc0fcd9e81463fe8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effce161285abe039bcfd482717a41b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07aa15e238220f3c3fc40597ccb37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825588fdc1dceb3df6d2a2180b059524308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c0ac8d05c6f8628f44e024f89d55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d5ffa02fb8edfb87fbd6a3f8b0f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f637ea5ddfd735ae19cc90008e10e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d52c45ad02cd9deb7ab9c621c9b0cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5210449e07537e3531defb8363759d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c947b2c34bdadf2e7f12e1c2519c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd97e5453f4ec10b834e8de53cc35eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda3df941eefa7a44ed85ea95af3e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e08b91f0a9e0062e2a2560c7e8165317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff914cff7243a4a32643f1e350e3ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be24ec9f3a61c9b41aeb6899e2f558319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e91935ec1b3b18b02cd3cc88893150320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada267133afbfe6faf06fb8bb9adc527321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd0ac5f8289a64d61b4c04fe0d77fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2810ff52eef18ae3ef50c2a82edac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bededf01bd1135b0787a12ea84868a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e1232a03dcdaeece3c69ab415f52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402f680fc5a3e32381afd5d1580bb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afb18f7eebe4e26ebacccbc140b0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16deb63a57031b8cd30dd583dad42eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e09cbf3086b7db3990906a2156fa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a767f7f833833a6d35c26abb4cc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf7ef4f0bdc8d5fe0d0b6c517a1a39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c3999bf826288dfe8a42f423ac7ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09419d693162e3471d3de3b3c5c5946333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68caed9ae2e08e5f1d20dd2a412ebc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02347ff4764a9ab3b5461c1a7ba7eec1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d222c127a28f0efdb6cc13064e579336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2afae601eba1b0c92c975a4117f1de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb60dec0f14b5e4841be64136a7aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5896d7994b1c1dd4fb6802ebd4521dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8319f5605039772f48a15762a6034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9daebeb440467a9330e3326d46c7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9e544fffafcaab002244aa52e77a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e4cab46e171b15e4c5ec4b0cbeb73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ce1e5ac41f2904a4adb175f3e44b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d0b8b6578b7af191d5ec4abcee094345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ede5228deb34542668c0fc576af9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934351c3720cc9cdabb98c6e93bce2ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c652d5c622b6fa470f0165bba7963348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3036c63d6c1c5866060ae077d9acf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b50fa83b72fdf702061d000c0659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b3be15bdfef1efdaff18d6531e36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1524b658ef10cec9fab5c57d8094352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a799a02c46b2cdc2b437df6a310a36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1515ab50e61093681407a6d4af3fc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98131cb0129bb456aafe947cd8176dd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee0c3f2691560f490ed32c260b13c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b2e6173ac087edd1f5a3b5e4af636357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa4666be60d26ae0b3075f487d3bd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389f9506f4ee072e5e81c77205bb4e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c0943c305f85dc22d1fdc8ce73d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e53b2c0ae5cb4fc447ea214adf53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae56d61e551a2285bc59f7cbbb4cc7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f14b4c4aa7789de68bfa5a34c92f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc26d3a09c0b2d4dbc283c17c1c0890364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778ca01689a9bfe121a642cfd632a5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9acaa5cd3adbd9a0fc30794417d186366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af63d1439f1d1adc6d1250522148bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8d83253fb13a6b31af063bba3e3f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8580047f9436533d49de6d503baa79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a35a07216de42dd4535625d172f9ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3724db8ab6a600f5a06a62f7081d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417b48ebcca6c3fdb5a7d33e7612aae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6574ecc73d8fae2a08aacfac3c117373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6d2a1eff497a8fd46242887925ba9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1216b0707460181d1933910df7182375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cc297162c0d913b938b087d9a9981376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950048ece6f633762ebcec11c784e657377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a4db796719e449e35ddae4edf06e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b64f4193edf69f9a8b6ff4d8817d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92a954d9ce8345a2aef845f5f09122380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffebd8dece13503c490b7a099cb98f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3866c47d342cd50dd66d19a4e0ffd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92dde8f79763421ffc936a7784d3f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e0beb92c1ae5300caa100cd39e1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762081c3cdeacf1c110310c538c64e25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6952f2dce6e6531d1f0f8e0a3bc009386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f430cbd3539bdd1c1d7bf9ac53ade68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb58eaa100d86745e8d9d88eadb9da5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0732f07ed3c9b824ee02790764ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9845a87f7e6881b51a9cef7948be3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6467eab793ef80ad548b4d1d2150f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a46d3ddf145a87ace3a6c0a6dc1356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c924e560599ceb9ceb86ca1c7112950393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcd2c3a4a29259e8f0760b85d3f5e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62686174338b01d595d67a5d3608a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe3fd6c4a1cb827ae808547dbab97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5e31862f1e49af675ea8be278f87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f54bcde37c5027aa39501e308704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2ff6f4c7406a32e689b74b198bd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821509a70ef7c16de6ff0b4697eaed88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0dc5d95f8951c9d4b32296aed2fa5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b463d201e0d554e636e98dc84e3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77eed9bc8c2218ba8f190648f29a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e16038f3589ed58ffde9ea566fbb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab03f0d4a6498fdf76dc28662f64f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630ac59239f11ba76db48a333b08741406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95104174e37c3ed75076d31f73825d52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b048efda6dbc504dee109f55a03aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c58b3860f59e386720482d6ec225409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4914ed66ab885e1b31e514e1fa24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6f4b30495e962dd4be37a1cfab53f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cbc28bff880636e99e395012a7070412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c5a89f2a4564d06eaab13ac2e47a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5c9accf9ac1087c16c6c1948e1ffc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d64e7eb5d8e709c62f2bffcc47994415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195dbdca339633c85f7d4015026b31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31196cc53fd802fe08b186622187ac6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb726651cbfa729bee51818d428943418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e7b31a926fc6a4c87cfcc07894a2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ff49fcd1f12fc987b6a0d1e217fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd57ffc2a00533a0f351e9e3d2ced421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604f301e72090b71cf317591b7f4ce2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b8121e196637b56c14e3875aa728e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1485c630fc9127dc5551ecb635e748424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ca7684cbc4800f90fac5e53f589e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e062c4bea00c0eea20bdc89dcf97d10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8269523fbd07e971822af86ba62d8c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d55905a34e82abda5238876f81c85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65b13b91810fa1767e598ed5d6fc2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f52ad139651a0dd6375a01a2a17e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b1f053dbfaa8ca32b51f002f04495431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20da2ead84e28c5c250426153b9f86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c222f5b656bab355498b632660618433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca3d917fb913470a379748d36d531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ab1ce83089b3dd5e62161a1f3ec6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd58eea1b3fcfecff67e0e1e3d876436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b0a115611245d22359c182cdb058a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c01fa79858b5a2f0c0735601385ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5597cb7e43241d6d8fe94060781e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d411725490daf36d7fadb641ac5f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910050602a9d7d8e7c3b8e4aaa07be7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f07cab739fe3a1dacf770b5b53e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53093c8568c22b6e5f9a58ea63bdb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030433225d20937450a18115496cb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a6447a6fb06f3b12e177f6b8074da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2620bf737d932c8a09732ab32e538e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b2283980a8cabe463f41c9f3da2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d79846bc21f64e598020b3af6144448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bbf8855dbd8e26241cc6f3317bd9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c42636dfa17082f143d46937b4bc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b790ee76308eb42b693a311df5b337f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87c4bcfaed5a616e9469ce9ca9c19d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817e3ee84a97407de6fd65c914b2f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2117f62d97a240792dbed1ee91def2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb33eb9df65d2720d830989ec0c421455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467894ad967a5b7f4d3893c250988f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee22ae1d5162b46e51853e96f4641e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904c277306d2efa7bcadab6eae5217458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed7b3c6beb1a9b9c34d7ef65191c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1900e85641eb5d5a8af06d731eb5c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609009dbb35af70f3260ced091b0f39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f28aeecb92423070de48d60033ad2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958135375f27b162121ac30a85c5da5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5dd42828058e18f570b4038366e0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b941f3d714838f469e57257148d423465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e642c517f9dce3ec927fdcb48b58640466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680285b6661d03182b44ffacde51373467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c85b7897d5dea31a0e0453a1d9cf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29089af4c8f9cbd8042412bc205d3cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be077fe3c9effceb3090538e1ffebf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c425d4c67b6e96afd09ccbb90437b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9023733dbee85b3308465c9fdfea8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58c7c03ddadad176866811dea7216473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72d08f5aa48f912eac19a1dbad8ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb880c65e24659314b931dd5619c396475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9d888639234d0edbd2cb786dec940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171e1b5866a36019f1ef5d5ec9541f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7610bebe2b895c64b6cc049f437684478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c590ba56076c027f2a77d3a74a2f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3207cbbce8bdefd77ecaef587a8cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f1c828340da17e50919552379154481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34bd9ab433e2e7c9bed7c7ffde560e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c677bb65e7cba0be6f411602a9685483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596301460bc6c36e25101618574387d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35234dcfd32d57ceae1f2c73bdcc96eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a8efee3feb3776c27f142fc4d083d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12a58e0ab42e9ac176d7ad100627a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b733a9807582f44714fe124085b6867488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42856145f2be72501e73c98121cfd20a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b60ec505c7e46e64e0afd2f63fa8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047392fc01482748566928323dd4b680491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec286b68cc93732e0392d94937890e7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21988577829139af471538b2a206e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66b15c5498ef66c1bb9bdb4598887e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8869f1f20d3fe817fc3e6fc5e76c159495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c904b391a2d81b8e8cd7ef4185c6e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5cf3a3a8d5015889fc75c0fd031d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f6ed927a34fa36fd97c7ac43fc581498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1938fd7ce8bb3352924f2fe3ec654ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1c4b7bf8cd844b8bbdd195d40baae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdca8e11686c6d474ce2149f35c222501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392fc09f96d5a54c7cbd84f4d1c9ac7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0e7df68c8d9f6c36cd031ff2fbdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5c438e67c3c0d95aacb707abafc31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0982ac9881f1079120ee2c6b37049505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adebf75623d7cdca828cc3582b51937506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1fcc034764ad65004f1007c615d25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da393e7ddf8f9c235fb21ee1f3f84b74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2004f7483efaf75a2b9c44b0085ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6821ea96ef22eadc93645fc7483f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e16d48306da360659f579eb7371c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac05fb59c1855869596a1b9630d377e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ffdf528a9e738010bcd2373e61a87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f2fdfdba923fda289a97fd588428514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54bdd8ebc11771256835c62c78912b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8eba1afd039c164330ab3e8a4f33c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c5053144a850c65fff5ff46b514c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44305c903a69b9563d9c3e7cc3cf4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa22332e567d69a2d830ddd605864fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf663a0bd711a67731a0a7cb310ef71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aac861a4ad35ee189181e98d7315d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb5ecf838e9a35d3d30bc7846f72e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531044c2a6d982935c55be35bdefe17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d9f761123077e0b45b3c9ec8f73f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2fc32211950e170ae35a165bd65e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c5fba63761297424b2f5fc874bb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea92da4064779305e6433a7020a3485527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd6288cf85ef7a1887cc0f62636f86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd18c3619b3ad138a53c2d5bb895ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8f71516dd81db5d73983b2c28d898530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cebc61a80952c9771354aabf4bfae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57069d34c31e7cf731367ca8120de190532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5bd007099f91cd309d82329cf5097533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba742fe21a6180281ae9ba092b9ac7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aab756282676893992efd245008a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883b3c7f8e5afadc7f1431b74c204d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bd26631f8d00a42e3f703c0ffe12e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a556a9f829e705b2e8d94584ade5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9747090a6fe3f394a6548bc8426168539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c41e240d22e802a3ed1307501022b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4b7b76433971689fc37e784059974541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab081606a7d3b9b8c6ff68f22075f305542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba3b986139b115983ce1df6dec5c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a0ea930cc673387d4098be290d50a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9823f745f7820feb557601c6bd862545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70da969c218381383414f50f1d0975d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c0c42c4b3a3f40e0993cd3ddc1c72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff9ce3247bbd7238e390c9c89ecf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45a72fd72580b682c1ec335cdc84a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305644cfac4eb747fbda67c15ae152e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ba6be3b322d4eedb9a704d34ddb4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7050b10713e257587261dc2760f25b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabb60464ca95e93fb1197b4b8a87e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397a01236fcbe851b2fa05778070f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541a6601d607641439ee3ffca472b8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a2cbdceaa5aba042382359c813e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2cef1c48d86815c8fef9f18a67282557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccef689d73fd4a191a5c671ab68cf39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a4ad9a914fe431042a864ee7da520559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b67b8b93e96b80ba28f08f1d0a396e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c039799db039c7169d8c7a430640561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3ca10d9be3f6524f57208361d09d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d59d4c0e08ee8f548f6fa54f6db88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03714138a005845f553463630c92ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679440d11f9443a7a748a6f317f1d906565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d905c0e344efb2dc01895dd16cbed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a71080a3fc2923466e2e0c20a55b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd925656d4f7a7fad81b3a74a1571e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a45f138da9b5ef4fe2098cea62153b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3a94b9cac3d7f3e85dc8404faa13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e48edd8aa51442115da4a9af8e95be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0e74ad7d3342e1125fbaa07bfe0a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c822cb36571d85dd584253cac589573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc8d9f56c1981180bd17758e7bca28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b933340717b49292fe7b9891cf23bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2bb3b19a3f18f273823b110ee1cad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18be48aabcc1793178dc8ef23384d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d364b63ea22a017f6b458d9060e567578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884c4e4954bb5098090691742e76a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ef933a62f48286507e84f88a48b8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d5d76a4c292c40c392f6482408d28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc6e3da4d83f60fdcc35df2892804e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78090e68ad4dc358c55c015d00078b30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e09f57c30d7065ad9347caffb9beeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2275e3499b711346d34eb52f67c8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8c450336833867e6a4d133e9a2ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7706b61863a0fe0196b8dd4be4f578587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ecdee73e6a043e043bf346abdd959588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159ad683cb3c2488fb926a4811a187589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ff43510aa4969941d459f1d78901590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f3089c0e310b22a8a69e1dc8fb3d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba5c39291162cb92eb9c2651be2ac5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b9e458effe7e06514d67dff91676593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b0a1fff00d9cff7b94dff0fc00f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba00169ff79e755757620c2a0439ebe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cc15bb0385548019538053e9b6182596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120ac41a23e25755a076111988d4ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14916ec84ad8c9d2336abbfcc0b5b34a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f2f18f2c7ba34e23aef39d54b7ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26a8bceb87dd1462af931af072856600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda8905905197b0836b513e0345ecac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d65c4beb20c697defc57e4ec1acd61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d6dcc08dbcc85037456c1c2257414603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb1d9c9da302bb722e0a94ffab93e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195341d3cc33797fea08b89173962e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145a3b7651960955ebcde155f1dd13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f40c972579aaa605b35ab9b3b8a034607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da309afca320fa817d43a397d843ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77389450f0ea5a39dd2a6f8a6293b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35a5840868d675ca35bff249db5606610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bc4c37d636f24370372793972647b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec594f2b764e2cc395c18e4fb7e518612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d4a3c274d49ae36102db8a35f0d9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e4baa1e06435eba086034d803ef0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b687a102e264f68bda1b8c590683d65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f6919f9a98f7c6a103112195251d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea1c4352f8c184bd1c3b885c6e504617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044944ee8f8c514aa9c9f20058c3af9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817575f8faa2886c52c4fb7094e06242619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e84de9f9c43cfbed822f6e3ae8d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad9a138fc22dc8a2d75139233a14a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c91404d899ee376bc8cc0be18e42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bab3ec833fff8780a0eb8be28a672623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cafe5b8dd90ef13555f078e900890e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f7c68c99402a9054f2a7b7cac20e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d3985fdf5e24201b1927ff2ebef1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7ace2bd7c9812edbf5f7f2e2505a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3fe403b009e8653c85b10c39f1b7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22b01741fbec7232fa15aec08ec26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafee29b03d3a70ed828b9f88b63633e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588f188a6a3bbcb9fce11ae43e66eed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506e8861862a5d0f1d46dfc8bd6e4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f025214e4fa23bc352cd00ac010d73c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548ea40047dea190969b48a28a5b8c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb7c36529159076cc17ee8be852ffe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796e986df331846f2810425fec71e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb72cf00ff10f7d0b23e2c3df8a814637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210dc0c8103b67e6af050b410dd50de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418c6c6198fe8669f7e17b744326ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92c62faa8fab49f4ab0550f043849640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dc551593c1ef456046fde979777fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e56bccd7511ee64d66e2cc59de899642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6811cc4f0d78ce098c9dbf7d21d2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add68c4fe03e9b293343665b63e971f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb6bf245297f550d56709af7217e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feae5bdcaa2fe0c8dd57fc0d91f0e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b42c868a955f7400a40a7ac1206a7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a61878c7348c4a732dddf26024041648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb7bfbd6a8405b564fc4c0a98695e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bac47d4f89c10568a0497c054db3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a7c4e84027d22774ae81a618074c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad349b1a4980f01f7f22406fb15b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954209cf8db1957ad234672b3a6a0ece653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f1ff25cbbc7a2e30930505385e678654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f67f3e1ff1475ed135003a63913b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfe98d2177ca9e95eb98975a5da97a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610ef44e4c8d09d341ab338c9746e93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3531b47fe7fab44d17efb333f361b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2722f9213ab35d0be87aa542f77b91a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba336105431ff08d2b4838bb24adf3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286500a876b02d1313d06ffc3f7e890661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f79e4d6269a317b17887d6e5f13446662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbbff09f963e87ad78bf7a97b25828663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0838ea24bfea2745b43209e6d8029664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480adb4d0cde09e9ae77e7faebabe71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d4ee2fd16795155981a44c872aca3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e74a600e44f7cd7b0d155589615b8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2dbb41ccb89c39321bf345f7e3064668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac4d58797da79f86891d4f8d24f9b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac0f906f0209ac98ff43b10e3a6ec4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a386b299eb6fddb3d639dcd8a89a16a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76213c81b99aa2549aeed78c8767f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98243151724cf5861263b6521707ea98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad343bfb709e828e1f75b2e97c4935674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dfecb926a4989156d3650023ebb2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2da78460587b5a3307689fd285beaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6643acffdcea7611def58eac5a103677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbed12f192277c841b650758a0bc7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6f376dfa2132af81c8d0f352d414f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49610e80fff60a99315ef59550242694680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100ac34256c13ecaa2427c64323a8fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c0047e5ba85b88bd78c0542428b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d048bbab2a3e6ece353267e325b15c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b992c18bb3e181578ec65e8846df4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b628f1d18ac43fc8c09d9a2ec1e30c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d46ea13a26bfc6fc3c55ecb5e566e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e357fd24b9f898214c0e30058c275cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3d7c98b39909d8c118bcbd17ec074688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644e7a4c2a2d809272e97d4a08c0ca6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f808a243208704199625d459a912d00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256778875d505d22461d352a8077aef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1949f0cc90fde33bcc432ced36a73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022cbc1a147968e2c0a5913ee8278cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd781d4dee29067fd6f5433c8158ac3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2db33416b5eb9416ec87e213fa5a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c814d108246ea0346ba10a1d1381d8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8619136482631f321c95bacab7887e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b839f84b31737f2a536a30787e4af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dcbd0b369f172de468de33260822f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e6f22d366d592b902a8c74435153d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd7def9d840e1e2b00641c18116d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d9729160d50edd51aa6bfcc901b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10185ada3d4f916c0eadf74d6f1651a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d964cf11192f06bcbbf4990b8c40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a72797e6f9a1c2e6a5cfda69db30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747ed1de13418a632ead01d0a35908a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad25036c8f19519f44cd2b9ab8e09f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56192dd742fd5ab2a58209039c0225dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850679fba3c8bbfb9ef1b878a581116709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f63d98587ad280e4b1da24140f8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba965a165623f26be1358b8cca8e39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d399ad7f3abcd81e0e5ccfc0679eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276cfba88fe9a4a94a00e9b0283dfc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382c5c510c9864fe9519b5602a63675714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db66a5826334367f40f4df8ed73dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d9514e8127e5400878b3c798cf64c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3c1f75a75640097466c3fa211000717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95642387144f49cd594ff511958b8e53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb26d0eb8270093d7641c8092f03a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c71ce7d8786b0ce0eac02d4b7c82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d027553239cb8519f6003a4b0b56439721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7bfd5fa16cc6a436a66aa0910ef56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62b54987d77b233c69515518f28b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f236e8a15db90746a3d288bf12643724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604f9a403d6b3ee8c29b1e33d333547725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e13db746947780d5e1c48a8ac7fd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15d78e16c3f6909bccf664770bee0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400fc18cebb36bb3b8701325360187728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d22db8895a724556c945c991195f8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af83e340e70f2a75cac382ff8c9c492730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073501f4759ea02a9ac4ad82eed3da8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c93c1d928eb930ae6219773b4cb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b452b1e770ad2cb155fd0b7a205eca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3a6ece17c6dd6af4237dde8ec1dd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ba692c045c458582d0b2fdcbeeb14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641b327af5561a25d4379ed5efbda7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06d1b43c7a63053fe60886649a50a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706c51a27c22df3d155a46d0f6ae3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f3a009bcd8d2a3dd5db2481616abe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb960c6f5f887f9d8c8719af5f8a8c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73462d55959adc6cde5c557196ae0de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423455b8e0151c59e645668a0b77dcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b237cfa81a264a25c7baaefff860743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa889815ddcc832dfdd55f1ae01c2e67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931277e71c608d51ef04e432b905b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2716316092f9d635093e315342a918746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dae16d031607217eedde610a034e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2fb26a5a6c7173848bc042a93d47d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51fdd0286a99cb5d0c963f8c4d55e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e873bdf8357229f5664370ed627704750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf4db670f40bd3916190d6b2c564b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4cc254f643fb983541f9eaa0f3ccf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379027bdd0f37a10586933a3b9b394a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffcd7fd9f4d9186ef57fb00e28c78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a1c5820163923a044e3542d115d21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15e29b7c997a5604f1670a795b61f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5fe3bb4fb3aa9abe5cd87b950a32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b687a210cf9ebb5cdc15c80e2d7d71a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4faa95684af66de643b74a36e9393759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>