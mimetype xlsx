--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a342f09725c3622e76157bd236bbac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318dfedcfd4b98f7a1116266e160d922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95807259ab25bbb3a9eb2a8922a5803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb5230c08c5d24c603bccb6358b0604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb7c7ca87eaf8b1d3ac19f83fdbb825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275bcfe5fac978a5cd901ee2d2c2cce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e338033ccebf75e16ac25fd1278a6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf0a59ac76f20aedeaef1227ec68388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c3a441aed2f4199204307f194ea79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f4aa4c88ca42cf7ed0dd5d59bfbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e40872721a64dc771f925463510b2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08d5164b4ad6fca03814eb8b5015312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e2d252937d3def9c6ae5ada5ef5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356bcc7734cb323f2d6025af909f8f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6bc3b56e0ab9ed2119e003a1a053a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb49a03d0a4f253b7d3b40b3d5315616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0128ab1bb103ceb1496fab122abbc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b4909b32d09e82187d4d4a185df318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b6fbe1ebe3dd6345afeb3e5486d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e9ed708706ff826e8ba56315736e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee89b168e60f6736e097c7f7670dc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a01371c1c563d65c829b1d3354363122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ff0f39b0c80e21b6ac3b3ddb608623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863114b82dd30e78a04d1ff27db9c1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf753170769725a7be9f5b6d2d3f7fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471eb7c2ded779aebc6842536c84172b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ae23369d0d999465980ba50138fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc15c92fee6a6e6bb08a361ff3ce1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6a9bce6288245299edfabe52f5ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114de42f9edc8e5fe4e6995556a6b8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672067c8ac200727ec1a5189d4b7e73c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169cf89ad0246c05cca1efbc0af8cd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b462c22b636f18fd54275eb65d545b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fb6c00316eb6521d58c9894994f0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bd7ec956744d53c981484e7d1f74935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8570e60c27a9d9cf7c8fb56f804213336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d69ddad101dc2af7aba51b2486db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a8e8488473ec1c9dbe97ec57bddad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac0f7cd2e479b49e39c37d9c8bb9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52b2f83c7f8915f4b1f370a96908cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5d3bee7527127e0ba71e08d1aae341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f0ad8d3ab87fc393806ea64002aab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719d579d0db2de0e6e983d8c3e569de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a3e5f9118afa32adba936fb2fce9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce461a922484a52d9dd0603330f4af645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab94f8feb2c3648351d752ab6450546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009186cf41088c2e9f280ccde98ed0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150683444e8884e1371f4f8045b49f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa60982169733a197071142c3f7e1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24d114694adb6ce97f25cb54c95ce050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff76f2fbad964d656504b98a089c22d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e2d42da2d2af02dda152e8d85d5a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19598dba6e08f1d7225661319493f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36459738f4b26763efd852c9e5aa2b4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410d0a25c2e8b6e7d87409f8590a0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8da547d73803768814b50a4f41b2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3edae94475ffc8f349709cebedc8ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561396fe383c23e5d4a17ef294d0209458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b158b7a3a1cef0c2b84a33df5e0b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd2370c7ea4ebc206da1b4a29249360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1c1b63978ea1424b2556b8087a7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c69663545c2be3769ba4a02a19c7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a036f0b2c5bef6ef0466b3fbf684763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098607f722a3766ce55fccf089a341d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d111473b5054bd33aae416f41327ff465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f61aa5d3375481f88123779b1061bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969169ce134915ffa711bd8cab6ad21f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63bdf6ee36cc20ccd7e3b7d2239e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea9c6dbdefba8717f77b946f7e62c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eef7ab1c84d993189c4b913a78d3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cc188c210c5cc39e3144f96e255c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc573aff3b449a34c5ff256d6db9493b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea6af17d864d698fcfc56698d5cfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95214d4864f88b21543ca9ba4af81874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f881fa4f0b442ddea923295c2338fb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1d8274bc8731be620af6fd01dd9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260042cc09cf3c7d66a6734a75434e0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21032a35c59057dfaa8fd2fdbc40750e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78a7bc0d2c2fce081a5d30bbc10d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d712f2a400e698e42bba7f345486d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86171d21a9f104cf099a68bb24b92c9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962da7408ae10bfe1784036bf9231fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e9471c3971cd5958f33c8cb33a78683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea078712fdc62b5a71f2652e77709c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a1832c40254fbb76da6a80c9f56385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d718a524d31fa0d821647f5c9413386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211e9090676ba86dfe489f511f7504087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d01828a8d31eac613e6e01c9127888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c41b4fbae2d8625a86f58cda03a0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b7d5ecd821f62f114cb155e4fae2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854b189a6c1bea5762e2beec2f44e9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b21009d21b957a70d1aa299db8e7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7655b9ed88fea50d6446f10ae39a4c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089dcb15dfeeb878dd78bfe9716fce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c0ae867401df9925493e696ed5d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb342be06616bd95b9691ebc9b17e3e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cdd16d01ffafd5362d76dc698793097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89691b351583e7b7d5a971b9f3e7957198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d7ee630401a17d36beee3e902660199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8ef59184ce07fd5795b6a363a9be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be1190f9c5ac67060fb8d932f1afac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03d88dc7a365fcce8a4d4f50aecfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abbba48b22329b7cb662d0d85651e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934dfc979ec034bbba1455d49d736c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd1482e7483d30a61627d824045f99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542a8d503ee90c1c52113d3f421426106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33181c2e23e66190c0ec4d6b92a4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711186458bd1b66c1720a0ca3eb2d6d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a3bb765cf08fcf94a894b22036a82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e47c0105a2c06178c10c9b99a6e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797ef8607ee9efa39bae30076d9370111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c912fb3acc8afdd51555a25a67185b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002267bc4636f1851630b1549e4cbb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f756d023dd635898143a8f3813da0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba287aeff4a95749037feac922a89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890ced3fbd8050d25602bbed84ef290116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28646ec58b4f454fc983f2e0d0e0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff64e0a123acbb98b82556bd54384118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51036fce178637eedbc5a9d46bf015d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c46ba92b8900daa81d2557e79a3eb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f09fef30b4e2b38632b4dd952b848a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b09cfe71dc364b8b616de2c9e1d52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d27bb2c7d2de5c01ac02175d2682123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b5d6d00abb3d9df75bb034b17b6d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda12b4b7e6d164b7f8b416a2935f0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a121c52766bb0e8db92497736a1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85ac738a06284a2e8a970278064e6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71025d107b05fa4073103c65de21d137128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b9344caa02fc94b9bc92734bc5b16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c58747cf69da30ece97c8165f173b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ac9b33b2491a268b539e353fb0448131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac8e25ed291793c50c069d28fda19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bebde9a0bf01713a1af01f8d0315e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9398caabe7011eb71979d24c7fb330134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ca51f3da138b5f0a76d66093ea047135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493a83652b09be9fe4d1acd83fb527136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad5bc953182f56e1abc5ff46747072137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc33c38ec242365cf093e5ccef85a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa277f76be2a09b56bb7328b3761aa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156422c7db28de81b1d251383bfacaea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320485199552b6d53457e66f64e86b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b3bbbdfdadd892afb9cf7ee03fc1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787e0006ca3264fe0e16650c5006432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d9f65f309014064f22381606d8b7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51fde97f8d7061f65a238d941a7e80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607be73a44f0b499bf05d4c5b9be8b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c997a9747a6e7a4c3a5007c0db3b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357b3f07cd45f27252d3eb8a8981763148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c4563ad07652d2fb23fbc656e1e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af25f9d83ba1f50c35403112055962150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbcbde2b9224da863cc5c6122fc8bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709054bdf9c1d4fb10cc48f0a709bf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acdab12e89b3d66c477d6b09595daa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec87c4b618366d1e53d8c19fafaed48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863de3ed722dabc3523562730ede14a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12f5e36f808b34e6160f6038373aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99660f7e84793db1907fea0fcc29b5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac2618d08e67720fd3e8b4039577f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b647e90005adc3b65c8f77241083159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15824210ebd27e8aa4d2d9dd5ba84b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc3df14ba37f886ac040abb483d7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4a2ffb15bd5b99e3a98b03cd0cb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6affcdb610ee42b8a7def6b483be7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623162e334ae64022b97034a6f2b69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede07e43a724ffcc8720622b52a8f4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7606f9f07087d013771da9e04987c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9d4ffb6f55eabbb9d15a4df895a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6d948be5eb525309d90a626e55d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490671c0b3f25012a82b3eddc7d28174169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999056dc90610325d683a440bf7df29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeddb482f0f49e47481b3b3a00de8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097e7f6bcaa82b70e55b88e277b226172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fbbff9bc02d88a1761ef36b9c1bbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51564e54b603700eaa83d61a9dde7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f6a2950819493cf68e420e1fba6fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864ef29d55a1432717bfab5d117006b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ed5cfe6c0be184ef2a08d0ee9fc78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ae3bc1aef50638bd408018f6ea92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bafcc1dcc650f63bea6ffe2ff22d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af94d84aff461b9d687d94b5b7f0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2a917dec2e5283831882360fdd03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc22940e3be7dfe3b1c90ddb739e4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c8ac73069c109098408203b10678183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f029c3b7a596523ef94df691b62b63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b05b388a1d90aa64c5071fd474b38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead0a08bba34ffd11618ef95d82353186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b31ce375ace08a6fb7cd9b14ba27b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c7129b12b4275b5a937c4b6ea3dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a59d198b5f2cab257060d511f11a9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47352acd4c4bfd24dd1988436891a36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857855a2218d7bcfbfccef0d906f189191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8324f124a3d3d2d212e6733d0c65f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f7835e6854ad463adb4a76afc6d37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072c8909edea0665174e9a9fed4087d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd931b17f69d89ded7e73b06751552195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27a758967a23d1641bae14e72977f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f68c9a67f38099db163a826df874197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e9a955bc1e4210c50d93ff7373fc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6a67864a27f0c20b0757a124dbb09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c457f868ee0c20518b353bf058a391200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b893da32b8be1939e16d8481de95c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68dd29ee8fa8921a30155adc3630e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7f71e9eb7bd5a2595ae66503fb3cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25f16019ae4c21100d9583e80d784204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6969d43f4081c0a34b634f86aa5fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244999374cca382fd983445a0331a5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec426b37cc6665d1a89c9e8fcc34d97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18e05cfa22286673e36e32ff451140208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f345d1220ace648d9cce2679a2ff21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a223d19f1c0f126f6b750be5b36686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4669f67be521da8cd0c3f1ed2dbfbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb70e46f2775a98ed3d40e0f338b6f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d3e996f52086b13d43edf456e5fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9237d9f840f8f458699858bcc6103d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53c6b887a9f7809e55aed0ee1ae19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fdbd92168c3d3a44d8c7b58222716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a534ba283e0c3146f500bcd570d8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0e402e2fef0a9373845f8775897bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abdd48dc7a0e70f47525eb58af7956219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab20c2f402c4b3c8001267ec576f319220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb4c7f0509eadec272a63064eb9b8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f9cfee405af208ffb34149ada4c42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085ef8f7673cdb0f07780479548bac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd9c84d21c712fb532f2c350692156224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2487177f6a549a33185c99ca04dd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acfc5915b409cb680114de3bf02f90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d18776a6d8159633ad41b699286d9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9071e819b7b686783edc0bf05885380228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487744f6c02ded03f23a040d62f8eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad511925048cc81090c75ace13045b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec2cb0c6487a5e65871e20bd49fc78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747325f635be73bda3b2f3fde1d5272f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaec7b475ea60fd81a890195f8ab44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5772ba02ecb620897fcbace8e81062234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf7400cbb346e70165ee8ca5c57e9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dada1b8146ca861593e644425a8b2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0340fbca4dea4a77d79a01810bfe22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3555dff77fb36785fc52adbae5df03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb610ef2b31c29e3ea34dfa3ca17422239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c2e3bd9cf998913797e22dce00952240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e60b8ab5386f0e83399de142ace3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc2985564e7ecf395c66ed0f844114242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ff83b99b48bb58d49fb97e6f1b8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10fb7831f7dd8160ef7811241a853f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644d695ed297a201e1aadf45b612a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3999853bc84976b78ac4c5ea14358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bac11ee380d861e14530c79fed0f19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e67cb1d9345f69c54d8b8c7caaac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718770abf3f1eaed01484b420919add0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932a74bff4f87a6ea1d081b35566f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e4206f9cd4c4a7153014416473fa3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a7461de33fbbdf3ff9a700914e9fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d9169f89721166f3955b375364b9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a165a696a21e1272e2d8d7986e015254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21af544e83d3ecfc282fa273be8fb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b07332d42039b2ac311434015e995256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815be2e66a6196e98253b6f422739f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee52d1f48f81efc9dd37ed09f0dee3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a370c90a3a7556b14fbe85651b9befc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e03678204d9b469ed544e21e5a3b9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dccebc9ea331c78dbeb435a1a3bbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4dee690f626af502df1eb7257d065262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096b30c6c4c0ae128cf582bfcc09fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73fce6e484f35b0b960dcd0c1934f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d029c294be614323bf804865bd61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fac7018a7faf65c2a7186f68436d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad1bf888d9030364f3371a871f16d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80fae77473bb1ecafd01a4b7417bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567760049192c52346f9e18f4e670de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5ab2a6f49bc3c3f96de4ef122210b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb6fd4787bd1907e84c618448a15c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e80711d5387e837ca4ef7162f548272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315467b29c0ff8c2e2416f237de1b86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e20ac8639cf2b3c49c70916cc1c16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e1448549535502bb2ed0d0dd93053275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e222afa62117a67e886405368583b9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca6cafca96dffb15dd892ca8b71ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499950b3b180b85a5bc380e882142e04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd155d81bc69801ff0747a5d1e6d7d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073d1d520cff9932b543794c0307ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd93f802b084decbb50be13f8bc37f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89607ad4b106386f17ec2f9988e01e3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf34057357293d876da9838903f52b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b771a1e636cbc8d52109b6a591438284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3601739ae8d9ef2acb3c23bea31c1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b483550940b3b8dad98c0f7b8ae4ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f70ec430e17757f26bba66b625af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5823d592ee149551243a0d9b14980288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d007f6ebf91d5a42a12aecc473e480289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d169dc531bacd6226440338c1b8e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd41b58d7a4a8a7e155d1347f47c8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522cb9a5af14acafc4707a793d1cb18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8f20b4b8b5f678fd1c8ccc08f674293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5013802673d256d1023135c4f39895294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111544fbebe1391d72e2d82cd1cb2e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034869581198c05cd85b423cc2ab83e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc2cb400ff4dff95ae1b33c15b2cfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4fafc73303a35c80022851dac4c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a7007a327e75fd853850daba8fe8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8f8b200eb2fc9ff0d7f613f2487e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dd18fba070f29d328d78c3f27043c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e5510c7f0e595b390a950e41c552302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cadd9474d5895dc5d2c7b30c4dcba7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c56686f82a4b86b498c1db18e0198304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc68b11bec4aa93b6148b9ba1215d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699dfee933b7682ad752439fc716458306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d946af71a411f25fc4996cbdd2755307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115499a504e89919633a6403e52b7d96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032607b7caa8906f6914174607e9837309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454927e9746a1138feebab06befbc1cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f0b213dabc26619ae4c3abf7eecd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03268bbc65c703bd10ae3adb642c9f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b238b1279729f613eabfbe89f6671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475347ff3c8a2dee5847e2a4fac75bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac344a0b4f9451fc3a8ae6f0c5fda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610b764006931f8c496a6997ef27c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce67c5441d5cd0f1db523e43c2f63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdddd6e0cf63c2bdfe7324435bfe017318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb1d04113291419989730da0a0fd5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75689f5ea259ae27e075eb8e69917771320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eadfe2acb3842e9ac12a6dd178bf82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4626268251093167bb68d1257c175b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40107b535dbd82c964544f7b7a5ad977323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1763adad104b64a084610755d8cc32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f55b48cca42097de3a0e5c8893df75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f022774cb79b4311953c050fc212b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8852d7f5bf6074c0ec8d28595e1dce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d081c38f808a8113b55b70658551328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb16a30d707fac3e291dcd57cd3c72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc1c3bc1428e8c772e562744d954a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb5e39bcac6f1d2c545841cda8584331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35d64831759e6eba95f04ed58381a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa44aef18055d52f86dd49d0a4a83ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621954874738cc8a64d171c9e8668de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f301467fc4383798c01d4e10edcb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a82a9da25ff0336fda215745c932d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d81582b8eabc3599407dd99aea077337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2197c4e778786a1ee74a3581128e8b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb25252f3d2f34d9e21771d1d62b76f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b1b6d7a9224adad72d2faa5cbd33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6804f2ad831779b68c1e02cc2e853a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5649d3f494255b32676dc4f21b319342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac418872ba948dc6df3aa8de0f2ca2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb13c65e645e2d532b9d5f5ef7aef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d808fee4c937badb9d15d9d0e2405345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e59c8f2e32f7972c757b8e1159287346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e56ee6a40f68c40aee47001ea6487e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4e5d869c73bb1c0e1fccc73540b52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56afb908516b41c93d55c46d6c288349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba2b43c77a2b4655b435958a7d21e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30c1b6f2b5b082769aeadd043d079351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa52b961c2c4beb22d6a58f3bdb9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f1b70f98bfbf1091de7edffc7860b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b0a1521c54ec3ef0b44b1f0666589354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ff04e6d57966dedbd6145ca59d96c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c9be420e73ed1b82d4f45ff00262b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0295991bd1d4e70c6bba7fa092afb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861dc148dbcdeedfb5443fa5150ac6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3ed953cb596b59189608601e426a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc51e75135b7c58a7f23142ff1c85e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332938a28f26dd698a5ea37635e4fea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fe2902e8404b07f3dfd49b71dfe5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6576a52e47825db36e1155c2c07efc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623835ad46e5012a229701eba292196364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d37df9bee6665cab5fad157d1dbdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1396b9dd9b3abbbcd6bdb1a5358f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ff32d070dc4586509e5c3f1f12c21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffee765fd2d51f36aa4925fb6aabfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc35b5013b1148c8362b657233ea3c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e429ef2a0a5a21030b60ab50de035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6953b672a229147e2cc1bba3dd5087371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c289dd4857da9a10046c4d246bf834372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a238977377c7332be03b4f332a9ef6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba78ae10f63ff3d20de4b2bf37411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a8d71a91cb2f7a80e04acb6e56801375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f5271b9ee85074adbfda5918aa36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddf3474d2a57ccfb4d6031b17ae23e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65405aace4a76b3caa783a02d7d17541378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcffcd59ba69203ab6a5bb04fd9fe2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd8e8b6ab2a46bf148906b50ccf64c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf19b273e7090636e7e1cd06f01c0ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986c3bd9a1aeaa22e97f0e4518791b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf329adbb8e7e3b6a0b012e6948d5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc521696e6148c925b35bbfc3f1595384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8fb2b511d7a8f076536dd5bf9323b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050d7913e2cfd39900ec688eaa0f7e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ed9779a7dd4af44856db8802d8c0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dbef3b15b59d198d1dd4a8e83a5d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1119e665401155de4ad79a17777737389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5851ed3be862a86d064ceb596f7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204f465656ed08e78b1030eafa82744391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4c8c4d03d46d50b0c1e3c2c5b1f52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c58c7cc27b6a0cde22715e0112ecd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6684812b676de7847ef80a8ebc78f96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eee3ea211a4d661a703adcbc8e5e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219aaaa3ea8f2c34d9c328d1b94dc9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a5008c88417acc890f8b83c91f80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255238c0178827efc46856d212c1bf31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff5f903fc301a30f54c91816eb533c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaac3c9b3d8039506f8a6b0cbcaabb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feac4244a6025e3d28098222b99e8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad6e3eb079ea8688e87f91e036e12e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53752a9ab924cd970ee24e66341e5f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90749aa46571bbd3a270a296f1092404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cace2f3d764782172da9b5e80b0f0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c716200eed453ec0a0a13e142fcb53c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0161c849ad0d4f810ece1dd9e481407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb8036d71d88bb4441f488f91c577408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aecc9226eeecee4b9cff9c017fa3ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa2be6de2d1c6f7b5dcc3490de21f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249eec81b8fff7f4ad6adac1db1e37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecec0e9a5c2519dcda65cac4fe2438412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5357f7e3a075442e72dba86b50bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99eed84e1be23cdd268e47f933728414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fadfe9f941d3718c6b7f587f5ce732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f95c8f1db66ed45a6847625d2a1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114d8cb9c9ad8f304cfa0d7fd84864417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e299d251cfafd589c9cd0faa1c8929418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a88248feaa77f03fb4c6e101f8136419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd28ceaca39c4967c2cc4ca310236d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c382af7876316d950a21926635821421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43ed63ccf2b5a321dec5ffc1d750ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b17b1f723336eeeb0c3a36b6824524423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384d5ece2aca1116440b8ce69c0fb02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf3180013bbf364992f088b82c0b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9e2b611b74ac1faa26f1cdcd1201c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a194bfe47c90a710a1e904de1a05fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e270d559459369fdae8b5e89e725574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef7a927d6c919f2cdb159cb2025e9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2f259d2d868b667e3a03e507ad7ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03f3487a22ca369dd6ec41e50f809431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe533867adad584f7b025cb44d2053fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a77f26892f5f94fe056894904f1b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b04894c7674f1b321dced58afdcb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ae48550f392e4605a1d96b07d13f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052c4f6cd114cf8b4b388c2c590f039436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a1722dcfee869144df95ca4553ede437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcee911069dcbcd37b1062e308bff8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17672b78891036718238d8067e762d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeec9fce5d621d31d40b4cc6fb19bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948273f8b2d954a247c9874c47cf69bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171af40b95200493d75c7d327ed7f58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8178d6714bc32df31a3c114f3f908443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217552606c4f6200bd0ba22ed4fdea0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5d44786b48d34a3ae691e747d8127445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8991baa6c9bb428b1df8140af506f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009d69d1a7afcb2e4ee59841efad65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c219f1b7d4ddeaf06ee7b5110a47c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d73feb61fd3b7ee669721516f9e7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1657692e1bfbd686868b1bcd745255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cacdbddde7f5ddca247ea74c935d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a97e9125118088930e38196ee859e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef900a16310a0c496eeaad2ba82e3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ac09c37f9359ab495492b32ee995454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251869cc0c9e3092888ac0092d73dff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b389241abe2b60acb0a3cdf53df958456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26333678ec811958c4e8816be373422457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907693f610d516fde960f3df4195559a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de5f89d517c68b688ee703e889ea6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7abddf4ff88cda8233736aa655ebb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342901da70c59c8f1c7486046542ffd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d29d3f0451e9daf0bdb3a2ed71d578462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f42c50505846bd711c7edff49d212463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec75c36cf107d333174fb51b18461bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf42be34229fd250d8bc0eb667d0c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e039d8cc3ca4dff93f83a3739eb9fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c53e5e700ce49017a9c4b5cc3ae89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088366dd2be990c7333e474fb5fb5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4aeeb7509e0a469ea14b08cc7d8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cdd469ed56275b59d3c8a1352c03f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da597ef6ca24fb35862bc76d15195f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac89fcca52b190279270625c89889c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a04c22eee04cad8bde69b9869df45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c774c628bfa32ba2d4d9f4da3b9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf996be1e7a99664f86e7b838ddc28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b14c6d9dd66f1a8487bb0d525c9d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c997be8b66cec5f87a72b3f13eaa82f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d95ceefc9d288165d6c0807cb26362478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e91a0e5ecbf23f69df918ea57e3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f041485ac15ab7482fa2fa2b8b676480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece238c57c7dcb379f43f1d89d907f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75572160ea5f05af0ae7041a9f667482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04f6f45ef9a373264c88596d29f622483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009361f6a2a7c28cfdee3abca724ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b68e7b726c759ea8852a87b9dd73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417fee283d681f2d455b682f10dac4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596d026698a73c3bb92ea1a672a71ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83156b27024186c4f7950d7f9f0e533e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c43794b3d6e5fcd375459c672b57a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3720523dd3b19b879d51e707b1a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5585fdaf89665270df89ff748df07b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416a4172269d37ffa49f458d4c8b1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862901aac34642ca3bfde27665a01422493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c08142f4b5c6c382fbc128d68c49af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646538bc51166c644dbabbeb6988bb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07250151b433fe4ac5bad2af1ce9b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4113f6cb93cdb8f0feca40de940144497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34bb9a5e4e1a3a5a10f7939256a91f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e7e8b9a8a698a701f309893cc82a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc716db8d16971fa5722482a177555500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ffae7eb25a1a16baaa8decf7bd371501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e1813d4f12a0327a8a690e57137f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655ff5557fd86469d4e02f86e8b4526503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b5ed285b99acf1efb29912b5fdf2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5beaf8668c035433cb31f11e542f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf302cde53582f68098349a5942c0b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddbda944f1dc503992bcc09571dcb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ae2c6cd0e27d290734ae71b58bab9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a28898171c199127fea63133618406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314d70d2c5248fa8f238c86cebb575e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e63f3fd94fdaa9752add01f530d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba890d156e5da06893f64eaa604e89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9359e1f21aa8924a7f58d8dff34484513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c198ecadedc10a7ea4c81ea029a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141aedf6f0d8b634e99b7e4a75de828515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005695b2ddc0c0d3d3cbbdbbda791db8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe0a88df57deb54ef3124c6e6fb53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb43bd1e11ed5ad3c13bd17648f7ac9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fadb717c7b642071b6d24dd2a0ad1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609e4f670b9cdc53ee356f86cd7e45a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185d3ae5916b6baf06c1af70d82c1a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a433f7376f01ddf34192f1f1a1bcf37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f397ec9a3fd23313429d96ea1dcf2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898052ff71bf8adfaca955eb48ab364a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d14f7679775640309458832b980808525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f23b1364f6e411d99ffb9da045bba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa0497374debc9c2d5589c9d0a9fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a9deed79f087ef3c21bd27e0196e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009dd5f21764a1c788c7d4507ab2b56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b65bf12ff2f2e1697c97555094fa84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2d00f3050854a397dda3a6b60581531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf547328b8967848e5cc30885a41b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b14c765831293336a24edc86edc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967a7bbbc7250d8f03b2d495ac6fd68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbaf1e03cc902a3c8c57074dc8b6f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecacb8b74c2af2ff4053a054a3e18c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e055ea8238f5ca885fa9643cfc9df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693fc1fa84cfb28e9b850a5aa54f3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d094f614ab8371b187434ea8f8f3e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fbef77079342e519bbb94989600d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef344612956e28cd2b3e43b629f02152541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2530639b784b36a835012d0770e76e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8f796772bfea7975d67f8ea71240543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b37e7a7d5db0770ac6e05960e8f02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d03db622fe8197f39b0c11a5552c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f984fe8645aebe14204d49a90ee4c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dbd62f87de809c9a8a1eb1898c865547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cbba103a10ebd1a431cafb8ce9b2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ae4185ed082eae9232bcca5c8cd01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947d0721f4b937819ba22fbd7d9e33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6568a13d773425b0fda8853d095a3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356cbe3855bdfab64b74ccb4474acb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fd405a225092e5d227c8c55996436553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bb5176bc5aad7fb828700da92e3c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1412a7f0a291664e943c1aa1e0abfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828ca8555a933aab16e3cf6fdf65b6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261edd20230cc08ad4be230d5190976557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef465215fa967eb1ee5b46192848fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ac3c5da6d18b61121d42c844000d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6199bcf44cf24a72d99d066b1a7130560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d87e74681d79b3d01ffea675b6d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeab91deb54985ae9d67432b9ba9168562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6591b9270ffe50484c6ee4097d033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c48023f9b3c49851f63af25992a687564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b66eaad838fa2566e804d3b6c25e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0895274965b89ec9c6912aa4cec46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6effb1d3a671bb8a3ac9c02564ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ec9165a285746125aec6e805e0db2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d28e23c773f5a1bd8a74ed526a968569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b204858c46f423ad37d68ca95eb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0e43db675ecb252ed0eb9400dbf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcc0a138a08fac2fe0ee54770b7a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a36f8e61e05fddfd0ab44bef748e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1d521f4e8bc279045a6578684df51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db21b9a870b3e0012ac452c1c6eeea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9849470036669e33511f313cb659d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac65441569fb6aba70e2d251d77b36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec862a1e5eae4575ace3dd58c08d648578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc469f3971b6182659536a0303a012579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390b0ff4629da1825592a1e41010f38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606d66a52b5f6af9851d064c6951bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e51ac2d293ed4c5822dc2b4751e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf875a4522fd9f7774d49e23bdbd05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bf182159c031c9211b3744b517074584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4a03080955528f672e3964569e132585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb56d3b1680895fe5d290cb5e10b42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d210be685c4daa319bf0bc1a9133587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea24e11907c56f26f39b0272047705588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270688ad35f74ed7bef0817ce6e7e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c47bd47d03eba3a24b0db6cddcccf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42862de72823348642b716713401cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2051c5d46dc0b5e491e15560392257592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832b3d4f8b4862b60218d3fa45573fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7828e2fbeb9fa966a7ee23414fbaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22889d6b16223997e8feafe89a97d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905173774732ae754c82c97e8491503596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb316b50d505d36886bd166e58c4d0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f451418aab826f3b2ad87e809491d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b3f5d680e2dbb37f56c82d0d4e840599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e4d683d29733765d1ae446d6b4bad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac23f9b07861c9a01625541ef95339601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4647f517a38d0becc27634f38bff0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c3811b5fc94653b670cd40b5def88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e767fac16dd11424a9cfa2c7cf2d93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11da1cc9a3c419511e2f4cf43c83292605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae565c4ed51e7bdce36e673b8b67a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a010946169c73f73ec1bfd55a8f0d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368bb2091e0650c1ed906311d8189f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6580e5c9049a75eb748ddcacd0eee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d7fede5f57e4fc7ae109452022ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f83e635a1dc328c62ee57ed3d422a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f195fb04014abaaafcbbb21a2fafa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213786fe9168f32ca194069fcb4fe589613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dcf19fb5b95d6ffcfb42d03841701614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab6f97321d9b96df60c5977deaaae4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691677d1412d3ecf5729415375220e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e13567cc17833e009851f06249bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf459698a9dd28b2ec558ad6bc9ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1764c64dc8ff320bb55f8e67fb030619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ef79735c12fe80f45e85e450b0eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c033d8cf36a3bb0ae71818778551db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e39a828502e4990f730e37bbbb2318622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a0b9c4917bd90c1f1828245502d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b6e4215e48539aed4d1f6ce37163624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff236c8d7ffa3b6051025d8768d764b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6dc1c8b03fd64c21d09131f8ad0de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734838590a8a4d192e8ff9895c566e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ecdff79bb5c479a6b677680a68596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45561559f3bf34280e5746b836353f07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df30b619b1072d70e250132a265a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e436d445850600c8ee110aa6232c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402366d4024150028a8ea491ab4be2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394f9a77e930c37f0350b0282184097633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca8915231ca3da6e33876d09e6f97a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6429b43c6f758e4700402fe864f00f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48744dbbff9a747bb4e439f6c6d9d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702746108ea8549308d2df28de3ccec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738bda1ae243f9f5665d97852ef8f2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a5cc41c16d26ba4b1869abdcea601639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dafd6b0baffcef3e5125e7020af7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd254dca65f33c812b2d50db9949e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa1054c7adac067968a0f508ae03a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4ef02f20b267d1a443a33faf746a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c1aca34d5c95ca7142e7275e5fed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b56421b21621b060feb2900ac7d52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3848ff0e97350efcd35f8daa854dd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8745b17c90263332a5f1bb6174e2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf07562e8bfeeb82659670469f4a36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137545847a42ba534806c9f200e2e472649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3cb7867b01ce2576d2095a9358d4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade6a07c41d4a1346db24a2753daa3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f297e49fc6637ab467c08e4d0dca4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0e78f05a3691bf9c0f3650f37c567653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16891a23d5b56a87cb5f630559970f17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884bffb4debebc414eee5135367094f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21629fc83792b17fc3bea872ffcc16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16608643027076bc02c42084bd46bdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17002b0184de75a89e5f7b69cb9bd747658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ec685b0f297ed640ef49d39fd2a74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d266224b5d93fec9fbe42555f8dcbd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992f21d344f63a7892f5d4e550e81c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba5bd7915b14678b18f8f6f69d67c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a5f876497e8861e81a12f47690a06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0275cff17cef676c72eff9aaf179c72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905706daee87bf7bcb530755d7c7c1c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c782ba37e149fb8c91abd7fa4dc30b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb31b191fc5519f5ac82f759ad2b09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32edb2051648a053151b96559872770668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ba6dcb10dfd61f23d5a92fdbdf45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cdbd75c48651fd906665f3809e6f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5726fba640ec6fa34fb27db35a59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b809a538f00537bacf0e6e6d0813b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca3a8dcc1cce0f8ef79b127e4c2e85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f190e6dafe73846fd1325f2043203d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2522bf15ec2780a9b426b1f7b6572cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035c9c38cba709db1bc352ce29a0d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2eafb8c822b3c2fd159e9b90b991f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed8864476476df39ca30d6a69ca2bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51b92ed9eaa1f049c9dfa773fbe51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32877feab1e0b94d53f717e583c8263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f121646d7c7b6e2dee79a9a5f8a04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a62ec15a509f89899fe4f8154a64ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3e7fdd7bca079947c9caefa60e5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ff03d979033edf4a1d9e234314ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f045e5e86329c12af4945c1851ea9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483652de4a9374d867c35aaf136f9628686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0291faaba6cf4816adbd552f5f0f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da61fb9ebdd4b6c5fc91c0eaf525eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38b71c7928668de2aba3cba22bef6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26999fa08d561d3f335cb88442db11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e389526f80f6b2420e566a99ec72e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d960a93efedb9ed8b8b065c2b6d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785572423995fc94225c1a27b470360693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5022ff92039059495f1a6732708b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47f2de96bade64fc9e8441b393deb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7209917217a6cc4351afe02b8ee20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011709417e287bd3e0a4f4ee743e9b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb62b968c3f3513171541f75a028020698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d38fa8259a8a5c8edafcf169bc6d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bd3e87249e25485061d700eacf913700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d24c455f7c514ab21f0eaa05d100f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c94d3e50f41d84de42a1a7adf6067702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e858a971e0281a701b3b2c61e125c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6f703cdb07b4f3c6783dbfb8bbb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a49d86fce3a60672f8b5bec05186705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad322d59c7ff806086e859493e0744706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4de30b9435a1da6773654566abf33b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0290ce7f177781d6062fa5ac3e15335708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d3193df558dbec14bab849bf1d7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e76b650b4504b90030fcb47bc9715a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3cae2389b8a785505a738ef290415711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae4bb9c8c7b5f7087aa0e32640807712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa65ad2fe9b305a8e7f8b5a3b2c0b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221e32b575a8a3b8d0e28a61eba63e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef685ac044e686de0e6decf307b1e03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6612b57430a6b5ee394b37b25bbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa7dea04c9e1b351fb7364279a963717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e01077704173dd1e69cd4a303a724718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b137c9e328bf931f8b9da3d8fdfce19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76f399216097d10d5d57461b493895720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8469384ba998ececbe9dcd97ae7d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d355bec324765f2c8673b3d38249805722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0054d85f99b8a76a56daa9c4a171723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee0671131ae3fbeac029c18caf481b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06937067910cd41a776e343fa381dea0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322af1af9eaffd33af9e41538520f1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f4a1827cfe75624d7a6ea15fc3074727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dac49dba69e70af8ee5bec6f8a12af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebeea86c849e14e5052f1a9338a2d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cbd47ecb0cfd4638714a671addb09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd18571a191f1f0ac25f522034e75c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b4d13f3b2b59a7abf1ba61ada0ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18055f4e08108fb589449a61ff68e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9c244eb9a2ea7ab56cc849414044a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb694725784e1c4bcdd217d1b001e230735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c0eb9d5ab422075761c92b1cab203736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250eb1fd8beb7a1fe611da25eed987737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c771a7188baa5a3768be7f8f14b9607738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d2587f6c40fbf4ec9a537c23381ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67662a6c1544cf49287d126862c0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f6ea355c94f7ae3e0ee877ab4952741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06867c279b1907ec67679ad62f4aed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc803770ba31ba9f1ad7a81534768743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf246453743d0b98a3a289ceaee666d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748b7464f652f0f17f8bcadec2d603e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7f13f170857e291f31875fd86074e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e4bb0a7bc7784ce2abcf2824b7b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942fc349219f44d1dc3d3d28679384a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eb3b99067978186418b636257542d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db26ebe48847a58dd96195026c6a0bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c39e8522e8d4435f15786cf63341751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df7105672c7b22b8e0c49a5289d401752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef10fb1af810ddc89a8c41efb4a110753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a718347e0e0390d663c9157feb30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579901097f2629dc3606d32c39f653f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e6b03ce3b94db379b27cc41c69bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1533ed854f922856fad87d6d29ce797757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50248fe970d4239c725cf31a6400cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2128e64617f740c69fb22d23f8add759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b6184a37a417865ebcae5193976a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71a4285752b79c3c49c916bb5e8cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b345e8d3807890dc7f5384690ae023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98d9ef36ec0739fa574eb1bc8aa854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ba75ff6b87509e3b9ecd86fc16c765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62708a29f1fd312760d1493720c0636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7562830b91b0bdc4f84e23f78b72c5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b75e3ca8ec0ed32ed15d1507963e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd376e7af8191f6d7922a7e321f60119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c19d937945f8ba6c84424f7bf988d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ab0d32d35a555dd25b5aa032abbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3fc8c76412cecc80f056878b3aba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae43084b22f4e8326ecc2c2a3991e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3749fb28a1544712b6805b183b09d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3d4382363fd89f581d1095814e34615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f8b029643b23a9fbd9024bfa4f07b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f324d17dd1b01a13e25e1fcbb75dea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f569f8768b358092d80736823429c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befddcdbf42dc1292ae5dc2f852851e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe381370ba3c1d2ee0c616d52563fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebfa2949d1b0ef374f07e24292352c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f93a28ae064fca5f85e210cb2e79f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c2704f12ba935ec80c395c1894f4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ada0bfb06f83b2f3b18064cb861d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd029721b7a15888babc9399fb01e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383986614dc6b03c1f6942af3d093ee926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52debcd8aa608818a23c30cc1c78ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82090c6c1e34bef2a5ad65097645d7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7e1765c451bfb4933bed7e6c5aa0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1702eb1e402ee39d16adfc3b8339f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab85ad0d5974126a9581d01c38fc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd4ab38a4c078b1169c0abd509dcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e2bca9910eab0270b49b7d06ef52933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52153b38a987a9134792256790aaeff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faac0ab88ce70ad798dc3b515f143635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e7e9adf0c42d4baf3af3e0889f23736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed796f7e61a3b1fd88dd96d59fc18b7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4dae59933a17e6c9a2b1c1440803738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9548bfd90619e60c7bee64c9aaafaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0251d0c5574635a25c0e6bc7064540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34267beb8b73e390a3662dedcda1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172313cc777d947cd3df678177d40d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417cc70b780f46cb9185ff04325876c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4367e2b561bff2e45e6971caeae8e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e48e530ede4c4c6cede8fa604aa27a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042f98242a2f54bf1aa02b0db83cee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa2a7fad88a3d11e6058b9afa01fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8373f6d1780bbec090aebba31b1b3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc44ce18668caf88dd58c1d3d184fdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c0af67d23e68512fd8e10bdf55ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c9f34ea1d2f4a78fa71374c5ed7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8efce25802f8bd2cc7f880ce3b93f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47744d246132e2ee4cc00d2d2ae25db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34802a583059d05328d5f5661c6ccaeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb8ce717e12d706732fdb5e33b660055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e7a33084034ca6b9dbf685b8740a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e152336bdd975b969c273bcabd0bc6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468cbe783f70f0ef486111fc5153de458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133fc2fd0eeb19d2b3e138a001a985959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c0959205797113fa86aaa754107360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7522cd1aa3a0f5a33a045631b9de361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8562f930fc887cf1dbdacad4fa4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cda44ea67d63f26356f613edf8b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c9d290636ec81468cf585f8f5909f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66278ca1e951e8b96937c2f37760df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8adca947d0481e96d8f9b93eb720bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46afbe98bd6204b5632be98c4e60ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeaa92659858595e2db266bf95a8c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019371c22864ef48aa53004ec41fecb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d238171ba7e960982fbe081489a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c4e16e12baea64f2757faa43e4c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200131926027ec3aee94da1f7b8bba372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34a5cd7171d66ef4c6dabf811f5a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea45eb045dce74bc9eef87867e01b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dde65561a41525ae930a1ae81006575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24777843de8215b58b0c1ac9b3dc29b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72018b3eef8a0a6fc28f1ed91176a6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e385b49aba0cbce79f17a512298578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d234e430173e2662a0164b38807d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16b27754780dbe2ef60b69fbc8b2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe991dc5ee1fe552fca4c9b1df18f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8efb1d2f4891ea1fc878e08f1d55682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73909fa1af73792a99808683f0caf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c81a11756b7671731a378a052c4ab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ce500311cdeb6b6f25cf376d9cf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bfdd88fbe6129f5c7415f0b54690686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a032bfd614b3b348c4e5a54e8f0dfa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ecb832f5045b0565de61224b3862f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57abdfa8ca97b083988e7f9d1203589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c74a18c94bf46c21f4818635b06890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b3815b645ffcace82fa270825df2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ea5e9bbcaa18c594f11c13decbf5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846eb663347923ff6ff54ee2c1481db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fcb830eae1c5c7d7fc7582e22f27994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ebfb58a2f40575bd51e6236c6f9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0e27ce370c58264c354d8bf9358b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d7981d2d1cd3204e822ebcac98ebb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682d13b59938ab3c6784ee915479b6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513cd83dc532b2a3dd55886b0ef240299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd79cb04fbe6841396a79c5e35860100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958680049cbfe40ba06b4622ad41efc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102971487acef670a4e6f2998cc44f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9d7d6b11bdcab56e33763b8bff6cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922d7091512d87dc35483a200f92ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f377249aba09f6529bcb38bdaee1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7cbe7674092256e4b6477330341ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b84011b7683a00cebc01fefa4eb76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73289826e43345236b9209b69c83c25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9067a7347a381dc08fe1a379c3ea1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f66ea59bc5b70156fe17b6d2e883110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79cbd442b219f1bf176e15fc082f99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17298920287451accdec19fc6e17c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2306f10fde0f4a61a716da894c6b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f534b4a11f33518b498a5e03670b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912947085cbeba8687b67cc406f85ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb072f2f209aead4b0cdcf7c8fede0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf590b360fc562922782564c9a4b702117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab626594b852f211271d92a1d0627f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d56210e78e8441f8824e9a44d350e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a6a74aa372d2ff1a86f6b1e8b62e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698fd61df4331516d29070e0131b0be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476a1e9b4ed58f6b290e582df45756d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb64f243227324f3a40ee7c76a3b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466997878d8e5992fc16b308932aaa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0afbd1d9f8fbe01f99c37014e8e7e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded412bda9298281038d3a36a9e316126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2a4565f77087489bb0c19f489e14f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac5cc7ae164330679fcbe498dc354128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52aa719de88f165b1787ce5aa76f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68248473a23d1465f6a4aefacebf31d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64597081e0676af1f3398d31874bf8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77bb9981e3b2c3a6967bce8168c32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbaf38ad8b6974875b09cab85fac28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2944df9c47c933ba9207f7a2560d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7595a77064ef747878bcfdf0d128d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54baa312721527382042f070415dc01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5eacb287cbda471c78fc84fd7bad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d009003778403157772b5e589d370c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdfaf811e09e59fa5bdd909537661b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1f37eeb1e0915d67eccdff2459dd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f7817c3c0020617a3f4c717d0d34b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c0e70385e4b99f1ae7abf7cd24eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b5cd852f4fa9ecb85c5024f9e9ae0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e74c19299bc7330016422e8ee08b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea7b6c11d5a0f67e1966ece411d631145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f0ada2e5415bffd230b521b580900146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db67e586901b6d47d65e9deca55808a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a92818dbb60e0b87547ff1fdabda99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f576c500f2abb4298564131671ea295149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13e45b3bf418e15c120a72b2b8b77d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d912cd72e9b578aa4ce1adc9408c82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86117e31c4c199fba7ecb819b668c7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a16c2f1a67bc089dd581d6687fa6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c34458ca1b4b41b5931cf776ca6f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9651f16ab2157f662c611b10ebc93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a005d1e0155c55f5df1512b96d06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606eea4c1c7e7a484dfb338a92e6abc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b808475261acf7cfdf4d5f131baf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea2a038cefc7435b36b475a54d4d63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fea07220008cff50a755d23559c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33637e9b43a3aaf2cd80b9d2fb1a34ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8b28dd6f3d06c874556ddd2131df1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dbc71ab96a443ff2d7bf12402490e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769d86d47fc99be530fa16f4e8b67a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d773505a6fa0c5ffe925cef865bda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a12271935eb757c58bd641e509efa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748535ce76db589a983a48bbd7acc855167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da665637773d0a1294a5c9350e4edf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f57f5425053e2d2f5f7dfe03ef737169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e05552ed76818b8407a4a78afc7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8895b53126d537502ac43bc05f2b3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b937e6cf7ebd2ccb1cc9f8f53268258172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8fe7c34c1630c483e213551c988dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9dc2dde3e1cfd7ecdc85ee5825388174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5b1917479880236cb214229b1418175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad885c4f9f0ff50c987265d9ef538176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba8db2d6cef97070bc4e7998c1303177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216ebcd2beaa76ed253e594f7bd66d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198503154af20ea8014d648ef1b793179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8d9b0a0dc148bbd02b1a23a94c340180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031512e67371cb422ea91bc1b28dff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134201d211e3c45ea825aac20825458182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef8594ade87498bfe2904a071208f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077fd4386a2d1edd59b7fb2fc6b26b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002bd8eb3ae89c04fd8d892fe55a8da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a555d0dfba0608d3edb59833f96eaeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e513ae811acb25cadbe4f64fa306c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b44b084a2df611d35e918ae43b3b04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b56c63e5be790fbd31ab6660e1d99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b4869d5fc363969ae7abf9737960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34689b9fd93706230cf0aa80cac156191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df63bd45443fe101ac185c6bfc4d93c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beeba97910d73ba08d20cf09c22b45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72271f28783ac76472c1dc97275206194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6e494e2c11fd9bf4497ff0714b7df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0da45c0e756096e495225ca783dc06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdd01b515edb0284f17913d71abeac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5228ea915854895092aed58f387de4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d8cf3c74d27c25e118e741dbc13b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e30a47e89a0da90b73a654dbd74efd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d32e69ce2ffa94ef9298b0ff81ce8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9be54fb1792514f71c1e90577e2e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c38e1b06d6f7d93a64e1fc077a804203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a12f68355e72dfb20772cf7b3f8aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315b626943a5c8765f91f26a24b3dc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f22277876b9c83d5fdc51aefc0f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e595991778c35d75b1e861e244ac95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36fd83a9755a32eb25dc8b745d6288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454832fd5fa08b439279c3a27d53b197209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558829a845fbdb751a62b438b7a5604c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863565828cb73eb799711af3bda8a3c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733c470fc5b2527c8a75867ad530349212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae3a6c53e2a65486551c9de80746bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d2255c4a52a69e9ff8dfc050269a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7ca7c65e6712445e31aec4a822b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba203c36b674cdc12fcea8da2ac0af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe1816c35a49fdb50d3151f81b0bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c852362f62bd416c3f92590d7ce549218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1bc93685d122b58c2fe7f259489b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ca793dcd1ee2c40ff24ff4d19b34a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543380b4b14928ad522ccdcbe4e052221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25694e761045c128f322b3df46a42869222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf25321842c0dc28ee5fcf298eea5f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c117fc808251207014b3f5c225967c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154041b84b66b293584d6bbb2eefd7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2f92e6725765ce3421299f89681b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13208ac28e26b8f59a41475ab49846b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376be5512a6e35e659dbf0f8dceddb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1e4f20fbd4c2462318f06a20fec1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52826fbe492f039899632ea413c7a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d20966a621f69d0e01fd7a0b881cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65890fb9cb222b2b7a5c3a3f75d03e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62859c51c6696e5b3c704d21ae2e87c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0d59c98032e77a65c2402466d60da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae2c2442c7a410344d2a53b0f13453235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd642dc13eaa47a9e7e0df7ec50813236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4c90a03ae86546adfd6dccd36e92a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667e8856662b98a8a0c8bc7c91bc74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d04b4c69dd9fe133c0a4b1f037b15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca9b0e6ab798f80482403dce71cca7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cda7714d99943c8a8d448c53ebde48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cb934eb89c36d80fcc778f9cf1134242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe71b865c00c018e64075feb2aefb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307724524d43356beba597bc3aa16a7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bc50df891ea70752f80de937766c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf468eae17e7eeb2ec4507b3d1414246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1e0c250e5838adda60329975b9e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb93e7c692faca4487b7bcfbbb887248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1fa7e2523ea9db9494f811ab56ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff145507945bec7d95da75c0c92e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e798d06631e558bc02fca9037cea5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2b03f845a0bc66bd202e2881385d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b94148082b52cb38646585ce9cba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80810944b5fa87978e4af2762e65840b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c109106aa40b11fd68851d9c6eb649b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e6e638a1426c25940fb46d624d7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc5e72a123d3b6783f05796e4572e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36896d4253cae14048d887b6d2f861258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86afcd08d406613f11d33aee9cd46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b552f3d266a6474e89c2ff5e336d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e3e997f206e1ad93790ae60f09cbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400daef9e37e58e3fba23bd2bcec6ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198369e51ce956ffe177d5e0bbaccb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf938cda1b9755487962130c34e6e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a802f02999cf1af8e7766b5d6d62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6414eaec4dfb8ce0ed50597e1283b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea2f24056905bfbb4ec121d3be17c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333abdcdb44d493d665088692a34651b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa4a5311a227c6244babbdb279719269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065549ee58590bcdfbc4a8d7692f60f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94217abe1076d900815b2382c015904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee2acecdcfde3233a87ce15b1fc501272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e01842ef2f0739a19f760a83f9f79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eb24e56798df7c636b6f3113b3a4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e1e59ea053ad56d66ec895c4e105d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e92d67a4be9006499ff1db5bf82c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac707928eeddd6214330c89ffa74d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6999062f9e5e375108effb6ff19b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c332da75a849188fa871c87612ccffd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962cfa790a90f1e17e0903bd69253d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c892e7a7b57fba471ba72e4cac49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e9ffefe9b9a0a17bdc0f8fd9793b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4f7c5ab40b37f10d911e1ed0361c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a033989eaf41a4b7e3ef9d0a25eff4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e8d1d9645205028212a35aed292e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238987681fc0366ccc76f80d8cd9b30c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2221837d3015687122fb3d3a210a26e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bab1d8ea8c812e783f4b97bc9d2b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6c0e0732965de3eb97e857e99056a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52662dcd46e6b41add43beb8ed7b7ce1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574b2374e0f71bf10eda2af3ff51bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c93b42fc201f0088f22478acc354292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d22a25bf17372edffe71e8bbb291f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e6afc3756d936db4a8fbe979783e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eddf589dba9bfe7fed8436e4fd2038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42eff68bb36ccf098a7c077fc4c1fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557bd58417ab26b3540caf123fab57d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b3ecc04f6a11ab54ee3d4cb43998298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4859145debfe66e4dba4d2e111121299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f7aaa1537ebd322b1a1228339b3cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19784f00cee9e5130ae24960feec03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d08956e77ddaeff21fca8b12b83170302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d2d61ea9eb2f7e21f7a7177f19ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46f12b3477c960a1c429b73750085304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b7ddbc647f49b9978ef2eae21b8d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b71c6f84f5e76c9d52c3a1c854450306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b46551dace45c4f968cc7146d351307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5926eda42c364a1c18fba9c2c976f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477f88cb8510c9deee33692c18daa00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce86005a0c57af5e8c90cca6dc2fe11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c286cd679da88df74b48bf3ef836311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76564c6280689bf3c0cd708cc690db8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64967f8904009d08c61f8cf9bbe86a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d206521b42d9af085fda8fc4a72cee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c15e05f1b0c772d0c135d0b6c5a0bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878514d36aa210efa8d607001c688f45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fbc70dd4e240659bcbddd4236c7e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef0b791fe263313419e0f1c4415c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c87ad2a9dfc12291354d7721b270319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13fab2292f5399ad3444d44f221346320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d37feff9c1441337e52676cdef6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9e85de42fa5e7a4a4c924ef3191f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b0d2374f5e7b3e13786909e87c2d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8398b1c613b8872c1eb0e1c8d76366e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7817736de22ad1bf407a737ff281f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0bb3ba4f5dacf9f553532024c4c4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fd639908cb8ef69cd981178b141e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fdc0ddf350cf4eb32ab8e78e770e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1526fb932e664ab009c8c0956769c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9319d5465ded226ba4e5446b5e85c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca159fbc138bc8e74e1fe4ea571388c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634408831c4fe35a62cc7c443aca430332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a694caf2bb1b12d22003fdf48dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dde2e56113cdb0714f2b6beb3acebd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045422beac267db4bbed686dcf4d207335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc3a20f33f2aaab6478caace90d80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4671ac66a03a0affb9d2fe6e2a448337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3124d988d152e3ecc4e6ef95eb9083338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee526543257c08bf731fed49a5d2f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc86ca7deb7b142231b4087ad5ca5a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba166e33cb870ed2f217e51bbcecff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ab4fe41c7aabd1a0b9e752e6cacd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d368195710dacbddbd7e9b248d00c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d54a4e2d72a3bc42afbd2704bd1680344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc069eb0f2c7037acc12bc128af62bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0c260735b43a788a03412c9f1cee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4fc1cedeeba2f8beb54173bb71573347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37f17bff4276896f9a26b4a371e8bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407525a7b1626c63fa049bd105d2fe2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa7dd73bcc557e1747902b90e5c105350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b1ff29e98ca7803ce03d5bdf1154351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7977034f0872c95e31d24c0e4ebb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bedcc08c9f43436eff2247ed56851353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ccb4ef7a4379d7f65ec2c173a48c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a0c39fbb14d73743ae12524b6999355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773f2030ab1b63398e1e7b1d3fc4d39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd67492014fc84c6781554b8e8598b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70d00acbce1d677769ac2a0fde0890358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55ef2f183c8acf6b972d97398c3c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a2fc57766b8a1e7a9e6d9a4a866b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936894dcf12c831c28dcc192b4ce212e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b54a6f68ae1f0cdf500e6f65c59f12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17bb3c15111403dfda1678a961f31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea60072086995bb1e959170a2b2459364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a747a8bcaa9747c96f360cc844ff3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df50fa49100c73b96a9965ab0aeabf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b393daefb0ed2e0b24114a88a386667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913da8c453f2a46d57302be9ae66ad6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ef863fc3c62a360a49c4553616dd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f653acf8c3ff9ec526c740d4b8fd2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e40c03573052cd5becb90a972cbe8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb9596c87e977b93644136d0a00e21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ff8b193342ec692ef9f4fc51e538373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98974ae52d43f13dd134639996e00443374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ec3ed54666a8cbfadcd65fdd53862375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718fc4f8b83ae6b22f378958e40f2ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754df6f614e3469be450a5b7b23995377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d974dfed7d682db0e2a7403530dba6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b642e54bdd83e791ad4ed8a37cb95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d44a6fed4a7d74941c6c119bd2aa69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3381cd1b0eadf04ecf39598021fde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a32993f5455dfd676edcfdc34c31ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a443847efce9f08dcdb3b0ec706f3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9411312c0f930a5a35aa3322a6cad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ad5cd162d2aa01336232e8be5bc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33bdf87f10f2f7aa51ccd695e3599386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525469a5a1b838011239e946de92e26d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bdc25a236fc0d48b2e892c5a04ee2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158adc35ece42b0a356e7ffbe1a1470389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c58f308c4407f20f509265b8ca4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df67c698075f96f27aaad15f4db4748391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfd5daf5c6884a7eb510113e080bca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d54744e7ade0d44cd8b677ef2b78b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e65a9e141bfbd1eae4ec57fe98fc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c71b958b2b312f2523ed1cb9f1a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a1bf3a50a3634146a3731eea49f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d088c662336bff67e6f121878975e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27549e04b89622d09854885cf1d115ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68299ef37b759222833ab58c4355a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300506595d5ef2475b22d42c92ac5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca8d6f23f03afd8602f689cf85a7d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b9e7de7361c3187da2dadd643d71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b1ec6b761efd2da81b539f6ea58ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fede9c3976aaee07929b38781621d08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6360d78aa58f25bb5c241fde93ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f7a8e0f923ebf66cab60cbf93ab2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c547c0916a293c99d62f5af5e042f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b59351ab859cac3371acc7b9ea54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c3f1b7b02fe353d06b4470b66c7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd970dbbf51187ed0d2602046e71c46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b44ad1965b1dfaac19b9255bb89d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f810608476e3c911e2fab286436e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00084ef893d4ec6cb2a6da5d3e2eed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8454cff902500d30d2e83327ca5ee81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cce961fe23fdb9c67bc4be0e506777415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6c785909e01eb7b804c75e15ea693416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4105efabcc3bb8ac31d6b0e48b1c319417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876dde87d0cca199435ae183468833418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d2971be4de764ddacb8f980616771419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3a2d91cd23292832d7e3b0755684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87609e048f83a42805849143b95e2ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9caff184cb24d28bfa5f93c7149e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169636afbee28a053c9ddf86d8cac78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b1c031eb3dae2bace9bfd49844c8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faeb4bd9477b7131ad6d59b1ecb530425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ec8e2bd6f4cac2b2932a9714d8fdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065945f3775db8975eb479a0617238f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a1ef17cd0f157d08147bf883191a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5182e4f5d03dbc68c9eb389caaf885d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e9e45108f0e0a22691d60244885d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843e868bef7b9f215d7ad1e1250d51a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a1105ed841992e4fc81b73ac2772432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b65e1c1656bb3bb11bc8c36f045f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21decc2b91e55f2f82e4b0b7af025eae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b8df847392c2f8920a39d02eba03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651c9add2bf470ba6898189fe6be0c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd80a83a6805cbb9ba74174581301437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e9780f18ed406010aaa130d6d03f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a485aaced43257f8bd083cfe1f33f79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103182b75421c61a0ca7fb8415afb2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d1bee9dab61ae99d14c53e5ec8af3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e74ef174a4eeda1e6c601831c8155442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693370bbb66a02f21c8889f01d0eb14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762dcf635919e5b431938edfc92382a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac379048cd70686d8b8ee00b4ef24b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0d282f4a44a00a45841c2d9ba2cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c79c9cff978e0e2ab9cbb6445faa7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f3ea2c4af032189200975dd8b9174448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bdaf25f24a210d852dedee819edbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851cc94cbe8e9755756f0011ccbd92c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac0954bcf600f763fdde314320dee9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa5186f14c3c2431cc17bcc6c62f25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e9b7e6c55d66a9b814df32311245453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74a644b8b6b566f9f11fe280a3a3d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c4dcbe4ac85a42f93726e04d7fa71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac88a4ef005a5f88fa24ee761c2e0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dbaf334300a0c480cdd7a62b36dd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3ed4de6194ae0f49ae1f385f30ea3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f72e01ad87122582f1144e507daa17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b5d360f995df7fca900e9647f2afa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e775f2fb5195b04d8a3f37091d5c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff01eac79e3c8cbfec9e155e94ca9e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ad805f953b9763aa849d30e6f1f6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f7b8de3723ef6ad4147337c31c1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016172d50f20a728e095a448b84b53d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b676ef662b8de05de9a86553cda2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11decfaba115343ede0f53a97480cbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe590976c858cd3a533d82758060f82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada849b49dda013e67e5c89180953235469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126b0f071b21e8e0648050e2ec2e445470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d3146afa5f6d1b8f1a5959d12661b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4039519298848616535f102f33bbbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90543570788fd755f69543359e737bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed8f7e422634ada41e92e92fd75a2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ae8038fdb35c1d4b32276e4d9cfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35d7a2d78ab1c224153524ba38e240476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90015e921431c7dd9018a783e313860d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37933dc08e13575c4c91d179cd35da7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8c9b89d5f827939b5f3dc28569c73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc2696fe04a7883ee69ac1771f205480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327f49cb889f4b72c35e321ca875b16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c96fc6782fa446e0a000eede330c68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba0b8eeaf47abadd7c48d904ad1a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f2dd6974a8ae9d85b496b1ec9188c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cad05a83fecc12c0f8cf075e41a05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76334d6917040728d7f01edc735b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053626f548f3b2ae6548b219492e07e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf35a66379d665c3111c92cac93597488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2829db6e5b1ab3020308dba31b7d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232a00289dc2b7c7454e5bac3229cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068bd731f0d94c3b13546e27893c690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f00016828b0d4e3055c5da08c77c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ee4c1372d44847987519dabcdc7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330961cc85d118e65737b7cc59bacf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a69a66478cbf6c129e2b3c1bec33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ccc293b49cc0b92adf18045641047496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530de6942a71beae4140fdf307fe725497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e20a1679a246c104a2fc7d65ad1ecc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93478396f39d6287e0f3964ed1ccaf9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64a8012f63c71f9864e8fa0731a653500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde23b63666a3023f48d09428003b32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866b624375eb440446a4555dcf012e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d2c8812f0b4c38fb340c634276509503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0576e720a4a1bc039e878185ee7b49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac2d960c422c7cee3765c78809ee7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40776906571d1459ad3cb8e9e6e1410506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636731bfd19241dd936c411c8c9a3db4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28c202fe32eda3e729837f4113f8d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51bd95776c47abe82ca2f568b2d150509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229002f47283323f132c9f0f2a592ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85be34a9cd965a9bbd27ce855783f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e94170251e87fda39ec8523a109772512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08068fab9ea39d66663647a6d5aa5e35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769beaf0d27ed85b590dae803ccba63a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b5575fd54dcd4a770b660e42cb5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75587de7f100c802a73d5dbafe4c2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef66ef36dce9d0a2783939bad6882f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606daaa2846252696b2972ff49c283da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd209fd7d601694b042288248f316519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4123447432925f6ca51325258e3d82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1f55d72101fd3150286fade0dcf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aedfded354a7397f2cc33fc5f6cedd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77af43e80fd88b891eb277439a059fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448862508de5a52cf0d650880410cc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac7374cb32b927e50cc9074b8a22d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996314f3c6286e0711a86963aa416715526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72adb6298df5daee1d69e5bb6cb2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d351ba79993e5e473304a78a46e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3fca498bf009c39cb0a4eea038c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02bcf2a88da722f13fa81ace910c23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499342046edcb96027cbab5eac5fdcb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e010bee27aef9ab47844df884b4ab8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d64abdb283b45904d63fcfe7482ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48d58614e14671bba22ff3310ea69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab93ea9bb02d8d95b30d704c2c04ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f9ecbe98711a4ab8c65bfe988173536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21586f77ad4714dff6c75e8b78bc4c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538bc5131bd1acf36e4be519f524067538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e4efc74fb89163fc4ac1a87d8b5ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ab4eb85cbd4e0f60aff2aa4e357e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e55a53038a1a95ad44d5126a5c33e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229be09c840be625bdd2533b326ba01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e657f4f8c8588edb087ea6f0d5d189f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ac22ce1ad7e9438123baf45422e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559c41f8ac31ddaeb80db0ad274d3ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64b3a6df212b89e42ab30234871ad9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d94974615de96657d41c79acc3c86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a143c62ca76ef92eff7fa76b31eac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c3d6c2ec26078267c6e7e1979d43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81388a75a94527c738b927840b88bbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedcf13ece8e0c2a712c995c15430ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce90c3265df7e2eaba33cab092382b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee640feb66bdc1e26ae72405f5d84fb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5f419667be24517d173a14f7b648554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8621da917bd6306404b5403b260b43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8fe089ab6c16b7d83fec23272200a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f605756849744e775c4bb08677e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b966c7056e14f1495f5c17b873ddf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838cfe5499d25dd3f7d53c71c4f813a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1950062605a4f720ae07ebb50b5fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f91276a60df96febc2ba34c75b166561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55506f5515fbd9861ee0076d25839b98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df42be3c1977b62d491803b3930b29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b698b5191fd3601a27bc1c40ad4d43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471532dc49e79ccb6b47694ab2dfb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f4fe9a14b0e9a9be075583ea0917566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719c2b9bef4b9485596b369033ed4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1be0798c03a3226ad7f5de2b8c241568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f57821d944d442b929e480c3ca300569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87b133476b238752cf77d673ab63ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08417bf08637d352f71dadf80d2c1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ab1815e755a367515208dc37303c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab829faf7d6b2a3050f17798836aaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b502e955e49a8c9e2881c4b46ca8698574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7c8a42a7db00deb80ca1ecf07526575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb7c8f0d78e5413b755ba47fb782e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209715e84deedb6eccbc7755f46b287e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdc32fb33ab2644c3a845a80949554578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972da3a0edcabd9487576f20414ed62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91bb3deedf5dd8d3abc31783bde91f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eb77d7512ddc55c4b90fddd839ab2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22185771ed7632f86900f2e72213db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3027893fd3be61d85493a18e944214583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf2b8db053c6389b1d136f8686d29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86f1e8ae412556d55d5ae42035687585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f224faf5d01013217acfac79b4c6cd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8a91055721fb8754fcb6fca27110d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ea702a71ff4e233a976d5c6008f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2270bde783d0273a1b025101a0a080589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc86284515e73068b5040ea64f494f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed2295b54c7e7bac5a00907164c1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9f617e6a4956ac322d59e9418129592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a37db31fb13641f1995dd0d3e0168593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5966864d5fd06e2c39baddd2fb1c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea8a1e22d86bfb92a33140cf67875595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6c9947bbdab7d0490210172ecb86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7b3fc844bb7ea87b7a6a87a46a788597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563d6d983d660ccfd9905c8178e0487598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af1ecba6f687626ad26ae272dc1689599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d6ad0bf232722c97e8067b06e5525600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ff135067090bea132c9814b7746fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097062b583e2016e7ea8edc66dc241d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770800b1e942d8c72653e27a827ed8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ef766706064e4d2b54cc30bf3c05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b51c706b75aa91cd3c38eca39c97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5a064012ee20a2ad66b0c9e2bbae5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2278d9ffe0afe34bbfa66c30dbd614607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be26c4addab60da78c8bc5a21bbf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73896edd809911ed932094cfa8f916c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e294b11e17a8fda4ff82df711567637610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191e2333730a594012f76d865a90e72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41f8acbb9a91883d0a46c8d20d492612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b62f8997082706989500631910e81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359fd90e008668514351d5ae13191c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cb641180488ac29c6eb96c34f5019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af370177d96c9fbb236cc606d55c7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8593da8adbb9f0110ae1eb0c3acce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51744c9b50690515a7eee354c9066d43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38a1135dfb0f5e08463516c138008619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06f1852754dce8887b398623f1245620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc1cef0a9e4a81745cf2f0d54b892621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ad5cff2c67ffeef2fac133c9859f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fbd971c03a6295dff778fba0c351e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107add38018eae5e88503580f6d5adb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b5a899b00cd67728f842166061edd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40983568fe1d33a35a9ed2592c5f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb011167d4714268510b42a3e5d2e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188545e9b55b18c9a758bdba101fcfe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a48fce1ec91a0121543a51c60ed70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1631ea62b13a186f0c5e6a8b0f237630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd12d886f2e10f5561fefafe50904631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080c6c79f2b8e3623c3b870cb3b6b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d20be635f83ea683049f339be7d522633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a6a2b7a72e1e662d0730a400138f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adaaa5f5822c9777390622e6192ebd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b19661c116e573381e14ee433acce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f73f2c1f9db417e4ce21e4fdbd2460637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e61988c0e8373dcfe6f16e93ec180638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98225b2326e960c31d3fcb86ac643c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc0099c5fd7c420287f4b60d75476640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1e628ad7e83553a8157faee9b7c24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d4a9a73f26f206aa185d34e800038642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938bd701ac156de83513f4ea9ba7a1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded15e50bd0f7bc3833a456e7e2f789644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c682b39518f9153ce48fb36b5c6568645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297be8e9825abfbede14e517392a36e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e7cf5b52ba0a8b6126271ca0f0ed2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f498764dd9cc5a846f7022739c75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c481893d1005ff44c13d5abea61cc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050780054f5f4670aafc53c1ed586679650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ac49896109290bd432981047c489a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8d088077604b766f238d3c1b169f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4816139de33233c78a163728177dbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc7be8ff83917410f8f0429edd85a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f058b4c8f20be38051c5ef50752d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a645b82ac44ee58c3b76b7ba01409656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca607e03069f1fa33c2b91a0ee677e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f2a53f0db684f10d5f42eb2e280e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c32bac070caec6dc62bdbcb90363659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e5ab1cdc082a9f01aefc4d8ffe20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeee9a62b7fa4887051d8721e5d1c2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560a745fa9d9c5b3fa50116c8e9b6f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4dcbf3f104fdef847f1734e972bac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01ccf234e4533da22ce0e2d0fa503664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719e2ca5cece4cd990e66c2c7ee2a0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c2a315311cb17a3983751270aedbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1461b4d03348c1a2be7351e2199b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c55139bd73d6a009374aaaf36eb110668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9004367ff82979d5ff84261a39e4a60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdbcfd6ccc3267505bf64de8aad478670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a70bf874b85a413f3f54d86e892b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336cb2d1f6b17a867b1b2cd4396613e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718fd64bd1688f560262a915721557d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddaba2b3233368d46a5c90ccd2662e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284925f0f9938746397b75c93ca8123675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5d315da4947a2d598ff400342877676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db047959a11b9d8ae513ae50f0dafb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7383238fba3583fbb8ab3b8d744dee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2be0c575f483b558218197da80557679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b6a1b3dd4bcf825ea678346745f29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615789f05a153ee39099b68ae4e1fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeca60a47e4976eb62fd053e1d1dd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6712255752cb46d8ed15c9e6ac907eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247c24db6d919b4e0dde186a1bdf033684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b436c7c0f91aa6208ae1b0caa4d0ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd974a1464e7ce7e807a5668fb9708686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2021b82f1d80e15e6116ebd742766c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c04b55b1d6b793968bbfb259092a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1572576fdb80bfd835383b21e79191689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e7027429c10595a97d8d7f2e68d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f5ff6ab3eb5f58bc352e5086fa97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f526884d138a833da3a5968720c396e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f472f840895bc7449f7bde818e7434693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa030dff291d589dc2459a1e62f229d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6829b85e3c486e83b0b4361363facb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d14db112f72fe499a9841e1a513de7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ba10bf35438d3b7dda40ec3274ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767750c8fa297e31f82edc824d7d0c9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacbae720dad2f6c2e292a98083d6b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eaba3b9ffc47c1dc5a57c0c09a12e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74ae926dcfb8c98a0fdb089fea47c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b377e7896a394c153445946dc69493702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88776e2b7b77fe6240766b60fc38c90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e352de33d1d6cdda2b85cab42c05e69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15149f17c082ac5f89321bf9f40cc24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4024c5d9cccc448e786fec2f0d2722706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6bb5dc2c3701224375c11384f2bb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d1948d9f6fcc2c04ae27a8271c12c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651babd9215736620c558890815474d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb730c339f22acda597d7121f233a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94946818131e0689c57bc1197ccca710711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad421c3e6f0d9f5114c6328a90e20c7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0450fdac90687434b9b917f6dcb03a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dddbfeedd36a49c8f79ce1fb20352714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154eac1dfa3350327aba24517659603715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6708931ccb22ae4703512a10e93451f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b47e647cef333ac97696e380f1ccc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163cbfbb0491cebdcdcf2f7db154473718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fa3a5301d8661892f93c140202bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077af7acf89f751156ac9403ba7a16d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64d95761d63d7b734d07d853c7011721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c17383a6ad5e6c3fd357a30ca8e9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71d3b654b4a9b0cb76c8383deb576723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebe0a28f723e0e25799950178c2c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d15aaf24ae4605f56ebe646c4bab83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e1e411ab7ac049520a43a6e7d3a45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845795e43014dd9af7c7320947b2e7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c39c5be7e198b00b341841f67c83a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e505de94bb31a9cf1ce930ca0347e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8736ed9f8500bb92576b7be7baccf9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7799d967dab9fcca385d6bc1b857d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e8ff092b9064b8718a08ea942f43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ff1019a80860a8b0efc3f9f4730d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1deb17832431cf484645622900faa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e1dbce8cdc1739998b62f2009985a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166614fc261e061848db31d0bf001921736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acd405b5278a16f71f1ced04bad9a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b763df01042510f503cc4bd3cc607ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f34cf2aef564320e40a95a525b8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1eccb384d73d2aaf95a34e2dff33b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53625f01d961b4048d3f108a2d0af80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cce91609124cd923a0fce39f84437742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56f4fb9b948223afd8dc54211b953e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bced73f74f2c09bf13788fc6c7b3105744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e391ff4ae78d9b4798299e0439e0fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b430d9ec00110aaee2de5838da857f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec22155bb54116202ebf114598ed3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aa6059fd6e2a33f8a01003970e499748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21567165db4de102bb1d57ce525af2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1620565792797c6f1faece0c6fc120750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256e59fe32e551884a944603bf9b85b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5d9c7c54c29aac251c6e9adccb20d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ef071a20b530d13d0e4680f1dc65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9e165b642a733aa5f95c69d3460f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a50a1c9a34fdf893a65a2120214fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7be2352a18e4fef5580848680182d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db509d20252742b8c191a191f1b8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db6ed65bb52028c41c0f740f37fcc5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c938aafbea4f9db9fce12d5231df24759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>