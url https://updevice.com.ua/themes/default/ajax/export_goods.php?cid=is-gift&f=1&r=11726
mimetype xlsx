--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e7715a7e287ffb790536a747fddc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015644beb63b84bee06324d86f86759c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92d37f29eace2f7c144ce190896a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111177aecdd843782f63810c3490ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb97209f83ce63b68202fe7c789a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3bd9559d49aac9defb16f6735d3526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396eaf757218e0e0d64fe1decc9017c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28013b672aee25a8aa4c1b9df52ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a5f43b9a9d0d36469138f8f0b0e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64599f422bf2a8a40ef2ebb7efb84e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c181919fb112b61474df47e2340ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac42becdd42ea252f4c20bdb3057cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1e8a83d3f0b304459e54f58f2688813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153634ac11eac76055505caec16e615a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274af3c5144e4ac04e43a7e516715fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe3d86866d0972f00d43f6975a09eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf31210f6185974329241436ed7e56d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae09c98a5160850b29712bda754fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0286d4e5b674c36b165ea7cb75ea11919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a9f8574d4f8a4a4abfbcdbd2b5bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1860c8e6355f1dd64e3521dfb31e0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c88f1f4b4cc459b1c0c14fcd1293222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84feee1b04f3ee82c00eefad2fa5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343581b7c8e4932ff348302fb824c8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c51b449833f555266a57843a65d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cafdcf6e543f1f8a52bd486acca6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7e7871737bb95c0e89bf6cf9d119327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bc9a8fc05b38edc1d82242638dcd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349ae5d6f0d302f9cd02c9386cd5e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f31299f453c5f4a06583c5751b789b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29138aea18958cfc72026d9dcddd2c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac76331146a42168df10e98902c06b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245122600884f8531534ec73f21cb08933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc527884fa4ed0a64e0c9ec1fde57b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777953d7f551bdd1c046cd2e88c0a3ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac92da020c5da128e0742be1d77875036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2aa5c6857934f1965bdfd5481f3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53c0da4d099210e97379f3632a28d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee4207974c056847949c0a286ba2a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b9d1e92f0476b45014bf4ffd8f03f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1b1b2523cb21e255539649b35dd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b99ec8d4de12ab0be28c312f458442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64841d28229d82d3bab4961218279a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce55d54c19ebf193bef753ef54940444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4edae6e100408b0e08402816c8bba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd37aa2994ad2582939b39d9d60ecf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c827b9460bb601da2d03c40fce30247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0691470876ac0405d8b006750d4b84248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041dabc0d10b09b3da50e2994ceb49449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106ecfc26c916d1bafa6635664952750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261691726dc613abb230ccedd251580a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882563c761bb8a4829157f2be3717c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c23366921fd220657432b5f215676953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebefeb9342a636f5ad1490959b124d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c664036eaf7b4073e9b337b8eef3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf0663c23b495f762a68783a8d15656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38c474c97d70507f065e9a58308cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e7072d79e3b4506906ad1b6632d6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d55416c6ba208d595395a2c91f001459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c477fa1568f875a0698a58501cff09260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d544e5b6c99d2e8a9cd0f09c1d7c9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b1f892b298a6add1901aa114c84c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180c60123bf85992b8f55fdb537c4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5b6f19ccf8d6436722feba109058d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4e5c950b6135f67b0da4fd100fee665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55e1b462993cecca7e3c1ce097a2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dee78edd10bbf43f9583c0e7090a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b1760b798ff42cf33a66705b2b1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861ca11478fff1739b64881e1ff37469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c13e6729d106740770001e45d84c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8297f44301b111a167155f5d9bc9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6ea2197a25471ff91faa74b2cde2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cce0d1be9bd1d085c3ccdec0e009173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c8818e5adf69d751e7d83901abb8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fe2c28468fe09099d2e72f7333f8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da668d5936ab8c202778290f37e27ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c4ceead3ea51f86f9f4b3f773fa5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fa5e0b81ff83fbdc1779d78dfe13778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d82489e797051029bcbd9cbbac657479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd0dd3e7a521d3908b1b29bcbd4f5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509b22f203dba8d0406556954d5073781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad175262e0a77c83166af153be78fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca022c4f7cdaf169878252dccb51a90583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d63b3838ded3523d1ced09e722acce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783daf2dfe513239480680544974a3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb6f9d01365f64b05de2ede91f7eff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b23110af6124f028b3c45a865c38887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b58fc1d08b467906d639ebc85334088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48201752f3bd2e14003ab27f6399696f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eaca50cb71dbbac04abdf4f632ad190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fff2d28ba1977380f9fac10a04b99491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d132e05c3caf1177139e2661a4545a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771b34a00fd9e69641dce90d18c4b0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765dcca224f869ddfe7f910d834b47b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a8071facde7da35588748c4e82fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf7455ade0b606e60ad7767ad4aee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ccff9c915d4bbe6731bb77c2a1cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444484426daec5d8f603d4501a8c9ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae53cd131238d7c59901f8fccf8dee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c2753b609882eae689efad578c10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239c9bc556c9e891d6a6f03661c3118101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4ff61b3a7a2b96e8de6cb0930984f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d9556820694bd9fc4412decad75b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd3d84c37f1124b918985493b1c5c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320dd26be78b38a47e3be6c43ce74e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea254d56d086bc32dcd4fd7d85b154106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0839e8e9cf6421a2efed8139dbf4ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136100d94114f1919725319258720a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186dceef71b40bac6014e162eb25221109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c7b43c3df3752178f80d60635b38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de58b3a57cc570b4c0dc5fa74b6a8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba799fdee46dbe95d77e461d124181112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da78ce475884d4f519715bfda2ff4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259be7ca097292b513cac2471e32c9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c273d9565ea5c111935ac31584e6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c7e5de0c1993d82add8d14027d11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f36d42ebcb8387031627e656d0d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72366d3b539721aafaf12ffa1c68d32c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c0408842307e0e01dba50d89cd18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf819b1e1ef1ac7b9fbdfe81325b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8615f1fe6ef2800ed65cfd45f80bf8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9130959dafb3d2dd80ceb48f1b53d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4e418e78a48c4f29af1fff505c258123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c10608941f0d1e1d77d44211f6c98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e867cf59d564acd31c281a0128afd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279775aae0b2b6cb41b4258e120b0943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58d80c9e0d94f51e200bd77ebe3c8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b797b13f95070d2d938840919a6c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf07ff955da4ba5e370a9d346a0fd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c867af55cc6d949a13228238586d77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db51a7d6363a430748e67736eec19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a81f273ab70dbf114acdfe36a4941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e8be2995ffa9285ae0e68799ba228133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5662a02d30f58d935c0ab0d016dda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbd0bb5565c793dec83402617754c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f6bb418afda075cc79df829b0a9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201e0e5d562a4f40d5c15577c4238d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a448dc26fcb44ebe6cff416350adaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81056b1195b53adf8994ed4d7ffcb8fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da103e9ba1e13d180bf55f063a9b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07c700f3d75e47afd93b6462348a02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e97657f3e42275aa695ddf472cbeb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccedca08249225fc0c5dfb46ddb998143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83388bd0ecc0965297489112f52b3e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c1179df94058a313392e157df0cd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6126fd00215c210a396e28565c1a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950264470a4a662e10de37f51cf3812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a570f11f61f8f99c50e31ddd50cd10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eddbfed674997b0fdb72540f11341f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b39649e5cd105a3cadaf28f2ebb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957e6b5f0bea808ee0660465ea7687151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d3b00c7a1d2e99e6ee412a3002dea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123adcdfe84c96625614b40c8fcc75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384a9d1dbd7ecad6dc9e8ec557f270154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb85c6ed759f48b25eae4672b79954e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fef6af8a46e487c668305aec49a55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1ec73e5e895002276e8ac1dec022b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2b555085945b206c5e665148da21c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44261406b40ef3995cd396b97a76a12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725adfd153914ce3a7b073466c324ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddd3b683bc4690ec54092db5bcc4e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfbdccd66058d48443397231533dbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc66f199f5809330635ce9f1b9ed07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff32801918cac1e6295594cc1d21f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ddd2b6723faedbabb689b3576d66b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f433ef8594a9ba199d9ee1c7cfa7b9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea2c4e47cb04c2fcbff86d0ba5f05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23902f00ff8bdc3f1b1afd5fb5cd73b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb372afc83e82d4ac9d6feb41f987169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920c8f9597f8804883e7a6e4deb662a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee216b70d5aa276e20fa0ff2d6a951171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9c3b7ea09193f6c092d853a21aab1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791e53a667eec09a4c5a312b5308ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ad1f24e9c4b374e4a2832b431d69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d7a77456d58c48de570d604259543175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b4f1b3957595e88a648b58020422176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77218a9be23e59a68e690131f7098106177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898920bace0555cd2ce8e184dcd8ae14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca3104ed65749f16f054b5cd4cd28f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13129b3c88382c630d68646243814e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a88e2afd616d49cfb5511422552a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f77c4721162471fa302d9b4b68a17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2bb4d8e6a5c03bc2ce4fbc2595bdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ddc9b85d5e0d89bc6347d380caca9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874249af93142a8411417298a5c95b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af3a74ebbf36dbb25bcb5fedd4e5b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9e8374a687e5854fba3ce1ec70920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa085a4add062d4a3349356782bd1bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3a0d320b9325bd0f4a7617d44395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d4d32ecf6c0b3492118fbe4c47956190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0986b008bd425f5a6b01cccf65e2eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad6d684c03fd85408b167f949f6c83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c6aa8289b2e3b9cce92105019ff0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b9fb53f987f1aa564e7c62d49a986194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69dc5f85bc03bbc9859e7f0ee8f0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700edb105e5be7e90ec492791b45734196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551e7a2963c836d1c0492c6b1bbcaf2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8a51e0c8162f9b6dfc3f901004a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799ee30a44db74647ff1255ad61e19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ea66104bca7802dae163b1e94a2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fdb3b457cb12f7e8d5e2b3e06743201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc808d659920ff162e11766693c64735202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9997725b8de2a5c14a0b9dc90a129203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f72ca8bbbf38527fb70170645aaad3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa818bd7fcee7eb5947758d00c9fa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7725d061f65e0c5bd64371427c38d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab92d2a0a825a647ade5b505c65e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900cfe7a286ba33ff3809463204b9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c76105b6cfd5bbe2044a5e39eed93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cdc7c20adf7af3d6554069eb2509f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77bbc9c06a494ed2fa7b727745edcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2901d5bebdf7ccf50bda5f605de0646212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15063a2fc7f706730b096280dadbb75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4caa872cc873e1f015ed9a5db40de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65dc56ad9d7222d49689049524d08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe936cbf6a89dae05f987a4f5f261be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2eddf763ca239c556c2cee3559ab9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838fb46a6e2dbcaefdffd8c0bd44da0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43b918f0c77edba6a1ec820dfe34f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759d8e907ee25690ed876644d08513f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1bcef690e6018fdeaa79af3b960e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7011921c446ede41abcb20a64b50f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c477a4bfb67308b1348db319035da05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143088585f65c51f530b301fcafa3f35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a701598f2a06865bff27045af2ee552225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d57e059af56bc2c6473711bfc3c59f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5efd3cbf6016163e2b80604197b14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce25f7fcb589eb205723f1b2b70036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7714ca2ce7ef947ec035a276ab2851229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b754c4c040d016193a7a60d7a3a16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48394743360e05f00ada796e2d359701231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6dbd856f4ae77b6e0d5f2897e0d1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138996edb7c4b9f0aa180739f4f786233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecd6a8b459ddab8406311bd6801e60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e7d91a7340ea6325b3e54fdbbb49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa3bb712a1358f624fc23601fa8287236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a57b9e8f1dd05272fd7ac95b53200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752328e03604cb003c88d298952aa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592db48333cd2fe40cf13974356ca2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b687f0e09de32b43bd164f8e500901c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe52056f5d7a146cd94299f1d3f7d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774af6422c25be8ad899870ff3999c58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d81de4c3c7c20d8c217f803cbdb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8eb50ec006301ee77b7b99e05b072244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240834247da2e32879d78b3a0c636810245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d51e0b438e0409eec9f7a1fa7287246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f0032844e9896108ef29027c073d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2f968f969d1c4c06690bd73077d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0247890e0cffa7b318cbc9dd6e51f56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991169e358abbbea8f3e0c6e4090b1bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9920ecd820fbc04eb1870e54760e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee63a865fee7465016c471f2b4178fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c605fe5df4bae7fc4f6199cdb7dde8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902617b0d6c4a23e62d63ddb58a588254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f64acc052e9a0ed71961523491cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde182c8968de182a8a38f3d72f1ad92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8a295d1dfa161b54abc50cffd5b1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16cd06ed98bdfcbcc52cc0e4ff0596258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b094dd6c2c1fbeb27a5500f46cba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c884e50f79d04c7e3e6f34bf614f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4d67c076447817df75e973281491261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff730678a2ada2267fa2e2e6b30640a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c37feb24b16d645511ca07cdb34f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001870759ed285c7901fe49105c3bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe35830a9048e88172a85efa664ad9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb33967b582d7993180f01a61962e50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6570bdd96235f29033e5b3217d29d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7318ec7fdb5c279ca451a6fc242bad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94292d078c6158f2977890c706f729f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbfce3666ff12f0ca0853d27c8e7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64402e3a9705c207697451c95041e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc955e48a8d7215eb3c13fa4c7c81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ab2cbdcd34bef506c809d6bfd006273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c231a903c1c7f2a92e36daa80086f03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb9ff1cc2dd09fc51200ac3bd15291275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd818e2ae08bd485f1062cb708efa2ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167928c48a5be8aa266508f33cf62da6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11838ac367bbbc7cfd017f2885639e68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a56c7f6cf55b2916a65a0207956e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087795802f3787adef9a4b020ddc734280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e4dde1dfc340cc68b1fc73943eda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff1af38dc9692260ad493df867332282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b671807b57ba5f5b089126c6c38f2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1b05f7170a1fe0b0559c66d1d4306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2226b302fb4d50d1350f720fd8ca8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed8b38d608f36bd5e606232a6e75ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2648ad52181d031f240c0a96680443287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f847e7af4ed9387bd2349c2f8c422be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9446d9eee9c645273f5d7549741e7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa19b02d61256c1806d36a046b0a46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d6091185038d00f252758d24934bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbc97baf374373127c0ceb26170db5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ad2bd4531796527e32d2782343128293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc58266466d310557e47a21f46943294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd86f2a1fc224481b8e329d0b818d08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2bb960ef2bb1d0f3dbcecdc2f256296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2844c079f22d8159e5fd46cad0fa62b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf97231f81b85eb66036235f6d1877298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca26de82f8ff33cfbfcde4cbb746c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a639a65a169103f0802db8011a17e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a4a9cbb1149155d777bdc45f9fdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e91eab6126a232c7a604683c64a0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804d2e2b4a221c3cc4aef5333b0987303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f868f5cb131f2ab4d618b95cbc89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c76a8a6f7f8d99a98a3e91c9ab0baa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d8c10393f80b2689bf9b6778c6e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59842014416238fa7f437a86b4447e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3c9b3eeb8bc1cea4871866b80fb49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a19dd0f17d718c1859500aa9dd0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723d27b76962c37b2985eab59a7686310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8813086c6b7bda752e499ecfe8ae189311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad490ebcaf5337c780fc85c039e2f964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103f96c389637f8219c01e6d4175ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db5b947d53dd8ff4b2f45998930fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8656074df080dface14a968becfc293315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46889a5162397e6e1fbdf77de698e8fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466762f25e5bf4c041b71483b8a57d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc0a8521832c6b6f4173515fec696318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdee334293181aebf5e9ce604ad9d50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bbac4148c20e0a4363694949a487b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dddfe14672ca35cca4c73306feb7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fcfed0885f5e24751ff2fc98616bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0c252b213590028186ca0c60e425e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e45a2514223b20f3fcf3506372098324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f812cb14e87f8d650ec007c2e48f4b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296f0222f12c5a64c902e29aa989ea9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844038a37628dc626fa671ff9ce7fdb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa501210d385c4c68fbfbc23b8abe6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41be2933124b3e9d96d3f6bf08a2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874cc628a1a368acf52dd05c95f6e6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3132392f4ebc8f53d97f161b209684d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659159a21342d2dabb6b8cd9e07223fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0af2d86ff8f80e26cfe991cdd002f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f9f42999548137b3d55289ee5aaf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89c77a381600fd88e7c1f3ec27ba7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea806e07df5f4633d5b7d3078e40178336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9840f911181439e95808f4ecf7369b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f93858ffac57a609292971fd07887338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1474f7fb0781cdb8310666c4058182339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec482f78174b0e543f69eb335dc3a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3e67a4d65f76946d77f4c5334df74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c48cd0164e18c7f9141ea81b40fe2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6402d3fea6eb6be5bff2afbdd9a1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34564f51e934fe397e14980a894abf4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf55eb3bc2c265801f5e5a70117e50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a00f1cfda0994b3f21e547bb6a5967346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616e903f8f0942f7b3ad2983c2ab82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39fe7dcfd5b9733309e601bc67873348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78ad5038d868799c1d4bab2d86cd45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924dd262fab685aec7ecc5553779f0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4f01de1060c36aeacee4e05cee70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44a4522cc8c2954e3858c884b62674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb5c904758b8a722039406e566eb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af001b3b62e4e55745189bf32a3c920354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc405c9ed93862f2dc4781d8f8de6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a041455a0920dc4209e9235acb702356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afd3a90b4cde1e14106f41db69b7d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaead17ca9c7088902c66eeb551a0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9496030cb6d0e2ec478125daa86bdfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4505831de99f6847b52429bbd2217c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3de5d4c45aad2df70a9932a362f6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559898ac75db1fda9688a2a7b85733e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63308e2d4dddb25073cd1df9fae901363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746c6d1f4da289eb7ddf2c6a6e7bda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666bfbacf8d9cc119159fd010b938c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717e34ebb48ec68e707e4e2eef7aab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b332ea394a7f7bf164961a73a14e34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a7985bf45a54bd6efbb66bdb42b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a99a20bb73ff61e115c48489de5b1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068c82c0f93d94414fd0592f988f76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c94fae8fe865aa126621774dc2c09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88dfde50545b67e7d721f0712eed6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d42076297edbe40d4f0c5cd13033373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc889e46eadcd9049e03dbd47fcdf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b5af3b1ebf6694585939df951f47a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd9fc5958acf180e11db50f8137b8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cba8c32b337b772b17b0bf6fd994bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e46e2f4ddaa4759111ab3a5ab69cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee001328edd517c4dd8914976cac71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15ce86b44169c9c637e6a101b3312380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88abc54e500c01b8d39857cc9e2a9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af365b3229fd5a101ecfac7dbb5a813382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b6396bb0a045159fe74e5f9b0a771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c62bed53dc6294abe2a80b283743384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd2ffab9775d30e46b60d890fd229e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b01ba96da2a3a7abb22bfe3f2686ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c212b0306784f1b304225e0378f943387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c9a72c2fa8837851ce361460e562388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0646d54eaacff3bf05eb62645a386389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeaeeec4a02f5d55beb7412bc19c16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81b7a49408ac160a1a90b7586432d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cd33664adba56989dae188960fcb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c3993ab10f4ff17756fb6ca882e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7932d0da158bae888a63d15953c92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f329eee3f4c90c5545f4aefd053cc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e9ebd979a06b72ec81017b237cf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b6d018257f6c232e40e85bb9e6a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d92a4e5d21ae7cc50002d5099f8130398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca687afb7f7dd5938dee1894c3f205399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8210764af66669718d637fe3bb899400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad12b508ef4d5185236027a9c40e77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d540a1c519d31629ec476261eebb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab3c34b7f34e77ab470134b1b63755403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a14fe098cb523439507302521ea01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46745dc9da44f457054944c814162870405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b06c6b3c8efd4445fca287277d959d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9db22579ca50e4918b3d50ec03ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f26ece40d4f55b506024e4cbfd90da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9696c9059c6b4352f8cccd302e421a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f106b8fd7c01f8ed1e7563d154dfd35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940586cc4b22fccb265893d57f84e9cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4346ebe0c01377fad526ceb466d27a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5a26f22b1c108870ecbbaa6b07c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c210fc71c2944ff0b60d5201c7c82c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2107f21a8e856e51d8858479dd98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513fb8f1be9071e1624161aa5794d7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157148e4ec2b418dc9817db413ae1e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be72fbec234438bc2cd29a501c1ef3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702486cbaa198b38f7978ad3ce1ddf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020b281c5a325b8fecbd9bb9695ad3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1802f578af753f1d9da1a23c3408ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b553e583a53c0b213873bb75809068e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0a955886823bfc0d9c85303d525c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84978b8e611176e6ffce193ab6cb3378424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb33dad5e14cdfba276a7517a99e95e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49058c2292165f766dcdcdca49abd81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5c956f5c2898ba4126eb4cfa397b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073972b19b1211398cdc129c0c1481428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599248b091c8d837da345545bce9c2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cffb0361b4dc3b62b82c0eeec110a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af50a0981ff3774c5f3fc57c9613964431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab6627d402e67a89f433f8f257e26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8840cf53dd8c1e971cd4c2965519eb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bb972e8f5212defb299228f1ed8f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e40a6e4cf41f1c5938c59624593e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b7c17c33fe3de846aa3d94e408426436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71085862f62dfa9141f622d45f5bd102437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8606b57e377157758a65ebc6933dc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84178013a87af4d389578fd331014d91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae9674fefbcd79730589ee628e2be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300723e68bd7fdf21af74212b1d37914441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f56c4adca516797527bd8c3fa35beb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d2ab11c13989815d29959a5883e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656775f3f026ae8764cfecf76efad65d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1848d6c35b6a888af7485a925c48f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c1b74cd5213194fedc14520728fe1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3634e5f0358083d5921bb3de86ff7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af4243dc4ba5d5f2e56a1f10b6b5b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c421c9df7252309e89f1e8e96cbbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06450b5835b32ffe0689050f14394cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45557efb12c53cb3e23350d20e8f7dcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3367a242ec1e47314b1b25cfd3df33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66712b24c034437e8710a717a7db4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192731dd0c1674029dffced69365e67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd00ed962e9212500dd11836e04bd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67725abb007452c2034062bfa09ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5bf048ef7ad5680bf12e7ca93e4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92856c50fe10c1191d747ea90a1be97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63ec2f7b2861866bc4df7c2bd515f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef06a33fdffe778efd3222a4da2f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088dc41f51e6a9dce88d29763b8d2b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05c66a5e5200dcc59216f516333a85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f826f3846877127b90dc293ac829463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec90af7525f29d75c13b70c9128ab4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e04fbc595b5bdcb70358c1e486ef54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259aed060d0e50565f97175e90897cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836c99b54c829e587196ccb937cd83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf477ea5e5c5addb0d0c32b8723e83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a40e45761d50506588a6b6479884c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa97d384400254b1092b07915db19e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6aa8877fdcacff00e23db2580d09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303010c2c7633814165c81d94e44cf06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3662d503006afcd0d6fa2662559aaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db834df7ff89c1920df9f3605b998f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca194d6ddb39f10bf0f182caaf9c91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e87353f5ff37d0ff4f059d8f22d9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019acf5d5f45f3f17148ec309feeb991477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df332abfaca43579fe776aa1b84dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001c4a4c4a99bc6ebf95ae321f49e25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649c033de006cc5f9a4643e06ba9c42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c64fbac161cf58d896f39ae9baf18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3e4c359b947cfaf50efd16cadf88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bd46a92f1362ba2e0e71432d5cf8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39187e4f159685754a266e0d122a6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb2abc77d6177dbfe0bee85952bf4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd46692e292d7b822e3f2e5068a18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b4b2036b38f65bfce97421c084b3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e32acf9bac8777b1ddb45a30eb82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0edd23fef8a3fddacc1ed1843c105489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801714eb6253bded3b741f9220238d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa22682725100768d89860a0238fe4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c357b8120766830259b2bc540379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c0a7e53aa5f9a3406f159eafdf9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5579700468ceeff819f09e0c69d91f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded5836cce5fedaf71caf1e8232e486495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43a9bf0821ba9153d65ab980ec8c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967a376f1c4679be35117f4f73bcee6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e40ac2a433b9eaa5362799f901fd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52a3562e5233042f2d220fd29e434499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5171de77fcb5a8e25a11bd2666379a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03842ea33b6bb01cd92727d311d393501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548b9bd9a346c3efcccec774b818ea5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d1c41fc2b76c1c899c2a1bfaa4e8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca6b6653aead3aab0984ce9065e57f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aef0212194aa6bbd51e447b8c6a719505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa99d98dc82d8df10a181051d3cf449506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b329624d63cad4cd29518aa08d4417507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f28c81ecef9bdf69a2cc4d3544557c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259618a3cc6b92b037ffd4f453bb7c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb2db692b454f003880a2129e5342510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b1e03e3b16068b7e2b42a5cce0ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659c1685b43c1884bb1702ca354254b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475843875e948443c2bbd95f1f0c7de9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a049e98649000c700f01aeb4266bf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45337de752ef2d23df0fcfd533b5655515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534c10be7dd8269b215c0d744b40d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e9912a24d402f17fb7d3bcfb5663a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab06b8cd60576c5b8e6e818a19618f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a26b49cc9485b838bf9b9084f0220519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb430248b6ff8028a9cd7527fc3c6da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8deb8137feffbcaa339a9c049f586521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475bedb6bb2a7b895d1c5bfd3ba440d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05320d4609d66b341b7b83661cb2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcea16f657a88b1eaeee39580dc0fbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee74b7c202cff9bef720504864f0b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257721d8e7d66b94372245ae990a5293526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0faf534f318331ba17a7b3903d6c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393944fb7bc619a5ba550fd0bcfdb39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b35399344fc503407355156e1b4657529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763fce3166b7797571a170139bf285530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b137973789f50d85fe4ac2b8519cd3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7789211dc31e6b9805ddc175ec70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34287600de848ed9b5199b061a5887533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf7ead07da1160d7374656b895a5c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f6ff53421db9780cd0bb9652c6f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8579bcd5f209889381d7bfafe181536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694b7e822038e22894e9f2fa6563c67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb8fc7c0f637d4be920ea3f49f39b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4141f61cdec6da1c7a56058352dd8dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc888320ccb01d81a72b6a71a5d0215540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b365b2799b9b1d901dcb90e09d403541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a26bbfbd2ea30c4dc90caf50bcd3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237322562ef79084177fd18900b4c8b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812e061ca2641fc7b4474320b4e85f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205243a88ac2a427e2567f0fdb0af0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2260abe69449bb0648d6705ce5aa089546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2dddcc7497d820d8029311e54662e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b241687e41d6e448d2884acc854b294548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727c42332d284dccd627b9ebe70ba4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21083963adea2857aeecdf5e1a67e7af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a6ef0087e6d3a71841918245da914551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c19684b49bc0176ba178c1d2c3fca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08275314d5a3a7cbbb799d735a6cc1df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c06bc2ba01a9d6baa185485675a79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae42108d990101eee693f304c224c92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f04b422618e6d195469ebec517eda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f22001578fbaa6364151664a367a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa4609c20d5447d6105435219d4087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aad5cbb404261c507e4a525ef6028559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf86c9b7fef80b4dfeb67d61a6f8e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caaedd06f17ab9875859a5c2af7b52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd706cc280907b79361aa073ce140f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0febb69b718dd2da58e632e1512434d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d505816bb47bf11532fed4cd21b75f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b1bfd05d94c526ee2855dbcf7d4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd9f860703361908603ce2433f74c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240a95fbd07c28a5f27f3ec813cb80f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd672c7069847e7a87cda2e4fc4e97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b1f2fa975de37e9ede03e1c2be56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01c74a7858c85a75c095b480754fc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16cb72f3a73374cbc0e62cf40cf52b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f086a813f52321807fc8e0a86ad93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7eca4a87d43fe4e4af85ef788d75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816454a2c124b3162432c681c18fe5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578980b68c4f20c03cc36a83448edb9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa5a48435b8ea41267c9098b1369bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ab3e7b6fd9b7dc60a670fb6eec35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1f59c67347b7857de9841253a92b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287f02dbefe7eb16655bcf3e988494b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a765b3d058676a26788175d0f92016d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b2714238592e0332bf397abccba1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84ea363145e52ffc6d42eee70b8e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab6f1fd1ba46e08268b8056aaa755c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea33f143c96b269c587b0a97d5086a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe2f4ace522ea8160e6fe44efb2f5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3596293d5a10983c2aac4e1380023586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51c5c83f8f0c8516fef221b86f71da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6379a0c2b836e2e95ee0e8e497d67d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f097bc3ecd59d1531d89f77f3e4602589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cff1fc7b72eee081e95a5b159426b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61e42c8e68eb21d2354d91029d90d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948703af2d037d9ffd0c370ec8df442592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa50c4731cee7039b0a96890769075f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700b8768912bbe08a62ee21360dcbcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf6b0c410cf7e79b268d25a081ef3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af78b5dafc6b2d9ebc2336ec68a81a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862ca857f629cd185c6d49d94d2cb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449ea4a54129d1dcbaa0f222023e5c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07113087d7afec668c6beb15ecf505599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c596b6f4592502f697b7f891bf93e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac350e5e936e02e61c72c931fa29473c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ab4ab0d191ec146896a048d8fb471602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df62b6a06b7bb76fa80e889a6cb64f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c1e8de19bb04a2514bdd57c2a10c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190641e3953800360f166eb24b8722605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725370bdec48c529d8289c732ac2231606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc60f94fb47883c76a7d2e51a5d492607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a1e67d7f7e0ba1ff3f38f46e89a33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f9ebacccb80b1161c684a272d00c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf98b86fa5a58bc42d2c33fc50bbdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5e0f8171e182416d4afd10a73abf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5627ec2ad85d5f46e6d55794181b70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245312f6385e326dec25cd4af8823f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a373b64425eb2c7f8d7b129c6c11d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47392c2813c0651456301dc9f748f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263fbd52e74291028d93fb083e827e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5363a1a7f159eca5f6671ffbec62a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b3fc8fb91ada577af5c0506e3b46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a936f7952fde470c64bfa96416d235619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d933374bcaf242440697338decae8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc43de302780f870c254dc1fe446f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16a8ebb196156ae01610f545c1a099622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73ef5f14a53e59766ad4adf5b5aa3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949cfae0d5aa35e21e29298c08e953624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a520882ef84bfe8a92addcd7e8127d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada181ebf364c5d2b13ac71b7994ae3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a32e7a090973edda2f9b2529873e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c409ed066045da1336c8653a7ec57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eec855f0013bae194feed2991dc43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65292392110ecd0a77bdd68993a2b11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6448b74e99556a87b0449dfbb9edce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e80449b372120ed3742454f65f65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da946c97f176ccb19d1cf1aa1c15462633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9dce92f272e00e12f70fc1c8a9dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0bbbd07babdf82606bee9b69a34b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187649ae2066ac662e30cdbb67ebe526636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0163c6aeb9b05f9bc829bc4085bd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e48e669f4622fd51d3daa8bc22aca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012827ac0f81a459258fbb520d44078639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f9b441e58a43c3c934061c99a033640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc44a28c06dbfb69992909b3a0a63c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e438b272db07a6af3bf24ec8dfdc68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646350b2bdfc25a28b0c01d17a842bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03774465b5c9df905cd172969898ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666322c5e9937dd0add3f45e51c403a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde764f766d275d060697d7ccc844b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd9230aeddeab091c64a0311d55b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87e7c066231393ba8247c4fce00189648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d269d33b63d327d432b5da8926a0259649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa88d3daae95b412e8b6572d97a620c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e623f74234e6dc615d30512cf93b35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb3d74f465e9d6fb413fa25020d078652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9103e9116496ce5e5e13a6d33f737f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e271582b0d4e790273dc745733a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a153b2ce91381b0f244b4137beadaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1da12648e83af81854777177ad521656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a421d4fee54c092dd18758f62970657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608373411ef358c5ec4d586ded4fe5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad545e64e28d69cc98b8e5f98a19ef44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce2b5e4cefebe2b7e15f5e35c71b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a889a5c513fb456156684ec244f80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a507f064bcf602ab82c1715c0310662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0de0fd2d2b69159c9c3d57dcc1d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7212280cbcec22221a5b13eb65bb6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09d5c95bff70ebe7a32a444cc48fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0dd5a622ab327010e0ac671166550666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb9a9cb30e0426652312f56310957667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a933e5b7d1255c73f0b4a882bb16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006bc9391d854321a11190644544bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7cc334ce17c15272cf611286f80fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dbcc55f71acdd73e89b6e74fc7f44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed495f0e820d09056284a6f52c889239672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cba5195194e2286d6c2dee19dbef6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d38c840f1af6926d407cdef3e4a9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b11b08de82d0b848983fd6496746a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682caceba13eff5bc150cc42ce609e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068d6dc28bd2b5fd82d1026728ed032677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd094833fe95b27f63467fd8c58342b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449a1cab36ca6162496c759827da132679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061a4367dc6c8c9d387c11bae027c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552cb314978d8c61f14b6614cac8be5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04f28dd2dbad0215cb437a3ea8278d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebec4a3cf23e775e34cf3f4c849ec3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e584b1f17d87e318ccdbb6fc1fa1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60825606d8815bbc12ede90c597616df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac542bc5af475e67c83b19100e3a7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d1f3f43e02ec377c971f6b00e206687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01762dde53db98653c1655061793c678688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df487ac68704a07f88809e31176e30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e28ee33817e16168c60c5f901a28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a78c2ea486d322ea4a014e8ecd101e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af7f47ea09bc1cff1921a250682723692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a8f6b2c8e078adf30bc729b4b524693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5f109b3abec0451ad08391ab0689694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc1ab2a0f1e3c4347bff412ba6786695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38691e8e3ede68c7aeb768df14522a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599f5e00fd56752621705fbcee8bf97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027888814b7cf3a200aaf3c9d20e8e68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93f7f7d1bdfefbe2987fea81ea15ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81145005283484530039d43571762700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b461a6608d48540a7acca57e8626701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e038030cc3f22e635f21b30a21b6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121617274ecb27c4de6439466a20dc4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342c5f77c6bb64dc626d28ad4d2ea9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edb6581946395abd3fc1c104c2b3c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e60cfcba1b79d42d7ad1f009323db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06606eb9812d43048983147fb398eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc547fd5877af346c09c4c49f51f24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246f4c68bada371d9cac160ef52160b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c936dd29b6346040ccbce17c01be59f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a1f55822685712c12140efd27f87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b70d71b190d633b4b079d5fe38655712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47a3e1a99f696aab5d6e458b2cfe80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9354b96988431c60bff5d08a5e189fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b3c772fc45bf211bc55b7ffa5085715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e33cd23e3445b6a703be6acef6342716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c9ac752458d23d31b0f48389c3a3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcce142a94dbc39a99fc996d39e6c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6131e946a89f8beb4acf29bc9f3608719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327192b45098e9bdb9104a775945d071720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a13414dba1bdbc821e9dfee725b8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7dbfd84781121d2ef1e2ac8d95b73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e542d7310d8abf60c611b13099e2b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc6cca40f8e82fc4c31c9c9c751fcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda33d5388693367ced0c5f1b02734725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a23e7c2592fa9e1fddf037251debb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4591591e48a7adc9820e10de7d8b8e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8b26ee4e96a24a828fa09ba9731f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23a6b432993f8feaa0534c4f11bf5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abcc8540047f6ae4dfe33c301d65a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4da085c75c80595bd75a947160424731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2315b01bda04ce6c150ec79df2f0e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c7e1bdbca0b798b3e74002db79a81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f142b619a0789c501046237c7ec3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0f9d6477a8585da69d3ea024fdbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b2420302e30699096952626ec6c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83210148005ca6c6429302d642cfb063737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479c39ae3e6dc728310ae8e3ee48e93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cfce24932fd5dd794d220525edd1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd7d2d81e05266fea343dfaaf7b03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9df9182db4b785f779ab171d1b07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be005bc664abfbb7d0be5bae89031d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a75424f7fac99a2a3c132c3f53dad5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787b85281ab39dd2ab6efb636fb2b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b297a0990b47d083087802d0a09007d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ffb6d6f8f0dee36741183e1f7ec3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94826eb36bb3756ccb403fc3690c61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f91be70641dd3831cf3db2b266da8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b4632677f485c57c54a5f8c77d96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36acc913519e33c433afa4858eb23e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d8129e2f73a7d70a3c7809d5990d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430dab654985f2853bb12b42f2cf438752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978503586af1d061ab4a183373ded32e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab571efbec6e01ac221dde1e20dc52a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e38da9c763bd7bcbce836e10b7e6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab75caba4f9e9c80526ef3fdad32e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939ab25dd6d3a8147361763b0b82eb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b7891ce0dce4aa68c4e149d99a49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28122b50a40b8248370cc0c5c69335e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8287aa8bda7ec7d3e443d1a867d4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5bdf6b70201a59ebc87222b3482162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af07e19b5ac5e4a02abd59b64f35f663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5129cccfd78487aa69ec11098b63a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd642ce1b5fd793dc43baa786bf2fed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b98d1d89b8e38b3715086f8c95e7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5a366f758b0f420009c964a77a037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38c4a6cdf85490a8674061b783a4638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d7748352724bb46bda4a605485c0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c590e7b7a90af66fcb8760aed29310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b756e2a09c4a1343edf8bd35add92411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0dc397bcccd533e4053ecbaccc13d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84ab07b691aea0efd2b52d5be0dc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6ef8268884a246b0d8bac0d187a5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8cf937d3c424b433fc079508ba45b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929e981e45833be32d1351ff35ab9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254e9165e63e85a1a8f7d08112848217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ddf4e396122b467d1645860ad20df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7bba1dd84ad23bd7e7bdad1b7657c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e5043e1b25876617b286ee81fc7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1a942bed8f68a0a57d1555fd7cff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c4079b5ce855a47228231758799f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4bacc7dbe87175142c1cd0b4074cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc212bbbea4dfb6e9b0d7099f9b43524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494deba335203e7090e9202d6a62172125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b1cc67f2892e5b802d1c87253dd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e17ebb866defaf32f2d24359e4b2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4032d070e14143c3a99f1da7a776ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d37b4eb05aeb00af67e6d2c7f5950c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ff3982027085d922821a62d57888830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ed41a3b8bc93e7f76b26062d9ca1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec6c7a538fa240389d040e1e98cac232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d69704bfa1e0f437dd654ccee6c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1ea364e175530f38595fc6622cee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b462ea0c394ad4f58be267bbfb512a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796023998d552e2a8b25a462bb4eb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c76ed91334db38fb448e51fc087bf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e29a6623128119aed1bede81b7580c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358b11b087d2f254f0bcf1ace76b31439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3af0b99f14436628d3838983d3216540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f640d6decdedb6808b3d1b51d309141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb65308f0e8420b1c049d09401f2ae442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c6c68ad541257449ce2f4a1b611143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01ed2a2a770d05ecaeab47cf84eca544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f7226670050dc0815e451b58989f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce025f615650072a6681439b4324f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bf22fe039aed5984f31c886fbd3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8aad62b17f5faa62f565c96d456e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b7fabf5250e97563970f7dc875cf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715557601092283c6b728cf7049bd2a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad786bf5524318bab2dd688bade1b2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2afeb9adb71029b0b10dce56aae552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32da8e3b936701065f5258bd1b6aeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d69896c7766ea2371e4b591cc89354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0f9e3ff759a1e6cc632fb3237756255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db902b880d27e02d330b5ef83c2f9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d57b4348b6594a246ef7b18a1bba4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6338e1b3cb8b5d5fc0fe76d6472ced058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d79d9bca56916152d5afdf190437959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbaaf9cc48d0ed6dfb36e8261110be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8e08f5b30cc838ebfb84dd665c55e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399463ef74674340f62a7f22dde5bf9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce901d8dc1d193041d1c8e25824da61963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5277a296200d65d7beccbeb67b903c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ecdd44569fea9ecbb0a9a416e5c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128cdbd7b74ee9db3e4d636ec12545866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded139bfac22585dbed30a296766a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987fac24e7b6146fce8daaab06962cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd69c1a26f2109b6e84704ddf7719f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bbef90283dceaa0522f2064d1cbc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961c08608680a879ce3d42ef09a0a7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6036790b132068822ca551b897b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad747df013d9000f4abd185c57c03273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680803c216c26dcbc83792ffd846bb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47dad5093e1fd5c38f5a72fcd4b46c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfec64f450add6abf4b20f99902f9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ed618b064e9e905688e915f7659677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb441820527e642dc09bac3af8bc504678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f10e240f5a465786508fa65a1a43c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510adb8cdae9a5a219a42f375ef210a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337a03b2d556201e6b62b1a217d5c9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea246dc506a4d71d61eec8495a17282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96340f0df54263ec2dc85b6c52917983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc35ad4d581fd9baf6b9bd4dac22c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290dbb4317bc22d37f9c6f0390ad9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8ec708ffef7bd21fa4b007e2ef8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee12a166e4773160eaed452b3b49f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be341748df276f031ed731015ac32b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d27370f978b6d7a285255a0b46ed2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183fa8601dc9b855eb2dad2d4c1551290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00c572af3fce32def83072c1c85f7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf93fecfdd61acb7f6c4aa404b244b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d897ceab695be4c42ad818c6165d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7d7d9e21e5b19c24aec449a3bb13594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4281a914b94b21ae4c13afa3099de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860071b385e31343977da0b36727b0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb222353ee92216d4391fe82bebcadd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab140ec9bbc8e6547573646a8ee6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1f6eee32073736aec21515801b3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9301474a0296d6c56c62f5d9c44b45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310a50d017be15c584a8ca7575f700101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3543e3c7e82cae69d3620991142dbe4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87832b87cd3d067c74ed77560dcc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18ee4c0d5010df4b6278e6ebb549c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f478b4d7b525c474f269f6515403105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b5aaee91c17b1b51382f0e1146353106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93943eaf66b9babfc61e8d8086b6142107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a1fc1e968207eb8ed1f9c6e8cbcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dac4058c83744c062ffa86f0d1b20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ba7de825e947747a48055be123d24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc74ff57bfc07be34fd98a2868521111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d36abca9ab6dbf64ab601dbfb5186112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28074f7ec30cffb7bf3afab5225953d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeabbd714f00e7886ab19dbd8571d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af076e292291c9dfbe7066d0e5b43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16696cab766a5a732896971aa9db47fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37104f4f60fc5f88a05b37dcd8fd91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe74044d4c6c22c492c99340b9728118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562288f4eb533cb2cc022b3302e2dce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2063bd8d8d648ade45473fc02faac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc9d12999c1159064c7bdf11a3a27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06022ef22c6648b9540bd6ce54b420122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82765d13b061b8a34fd8ec86574cbf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5af3db4784a52a2ca0bf37d06b264b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ac9ee564c359d507a28d07a8a4ef6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0398568ca6c188d8b32953d93a1b429126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047866ec1ac22de2d2a80b0514311c22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca1311460591b626281e9ee4eb81e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deac390362b2f0ef39c1e0be71d737129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168403cf03b73479abe6a5cdbdaf067130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd6fea65a8f185da4225cc09791960131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601d4075eea9d86ab7ead5604511e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3992092440bfe359a057c22d5c9f7f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627681cb7757d1ccff3cfd9a258505f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf513467220eb464f7f93711a8da01f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df761df58a11bed02a57d408d6da3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c9229e0775954707f91a24407005137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c14d7653f8cf942dcc6c65f04b4ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c9c768eee0b48d61ca33dc09e028139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc79bb82109281c53a94766bc48a56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbaa6c0ba1a7ae35bd7e7d7c715c14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46266af552ae6a8bad30eda00d2aba21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecc75d0f3b6efd6e1d425d234820d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42ab899db0c00b503517b6c30e196144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f80bc5216d896a23e323bd88721d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cdaaf8dcbade285ae48f4b8905a6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20e0cc99453257463916ef90315e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e2220ac0e9a360b678b130f4ae59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3428293c32cdba87d22297e1c7fd078149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baaa60a2c779d8e4d4b7555f7176c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585d396fd461d2532a637114b175c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af367abc3fd63b2f1077874c18e20d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4e1220d402988515aadda4c63e063153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570945df9ef76020e19f518fdddff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98911929d822f2efceaaf5fd12b3ea3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321e812fbf2205a13abb2c80b6e20e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7119c1cf4aa234e7fe002e029e729157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4b19a7335b06cdac13cb783a523a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e42e37b8b1c2aa1f356b84fcb50d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb00066426a628657282c825c423f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383ae4f9fb57bca15bcf0b0d70a3e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbb43cc9eab8e1513a64d17b61b09e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7fd273ce08a989a068b9e1cb36801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a34706e828220686e8d0dccc1ef00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace9c14902e031e1a4a2d17a850aef6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680533944d6d9cf98ff571143e9be6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec00bd81b40a0351aa46949188323167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2dedbf05903fa374ff237f15d04bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a131c58e6ea1baf8138c7e12c4343a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7372c48dbf6d6fe50f8c77dd156e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727adf6a7c645fa23330cd5120f25b30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a7c6134f6ce0c46a51a85105c2b11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b07d29dfa63842beccf9a9528794173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e697c019707789478669fb9dcb8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683542c72c1e3bfd0212c9cd6c2cfb9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0cd5fb240257fbc4d6212a04068c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5c38c4ad627b6c435264b190bab1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df249461ba6c476b157a1c1a52f63e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d749b6fc2a3354833dc20c2b061ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff15f265a20224b16bbca80a3ef08f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941861d62c6fdf4183671b736818e3e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c5ebde16fea15b0f207c6faebf257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5877b437eaf7b259a063e151573406183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f9caaed3ef41539fa909496fde11e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be3e3f1493687bcaac75abfe5e00e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea38774b51fb0f81c55063ffe58b3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87703928c508c4eb92a65889ab781f53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a0cb7cba492cd257879b31c4f435188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085f387a8947a1e6c19694c825e7bc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bb07c8314815deaed93ea457cead2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b43bfaec6f62d61db233bb4387803191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a15be8f9d377b0595c061c2ce98c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2977435bab68ea1d90ecbcc076bca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15120c05745fb01b16fc03289e7e878e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720d5ff99a3aed14f91f72c02974445195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d0f8d71e6205e1d7b5080592328e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0058e80c9c5deb78411d77b29d79787197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ec5e1dd6f89975f5511bf0a1b7e55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38155829f3b2b670085bb09179f6f3c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f7874db167471277873fbbb52746b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83514a5bb51450ac135a5153c935493d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37afffd79b88fdce066bc561eb86a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109410a5e6d52d2d2d83a4ae81911d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1756aed834d8644c6659f739758ef16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc12134479a43127ea5a615f5f8c389205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024436a0a3f0b8cdfe61c406200df8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c760cb596dd6976f86da0e8264d0504207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9811351f2c69f28f8e55bf5e2381208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e15b5e4625d82267aeff5e7df1380a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d264bb5a186b1f503605c7102f066210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e518850e0f08a4a9f8370c5f2f5a49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1820170d0cffef89381f78b9c1d22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793a3b30c5bbddacbda63224ccb69c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a291b60199007bc2a18a4273fc4abd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be64eb935eb7c2b282082edf7313ec0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9725aac412d6d5648a8e611097edeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5bea63c9c2e0f085b14903cbddf76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf4ff68b54f4416bb514aebf94b3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a80700f3411b653ffd0e6e460e4e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fada63fcd8c93cf7cce80f070f0c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f9589fd8da86443c5a1a38fffb944221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73a5f41abd5f3af7d6a5c82c54c10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b3bebef8cfdf3ecdb643cbc02210223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1f96cdd76d46eab964ba794354f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abc5f8c1df3b0d9e730d68f9b9ea90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f0e7e553995e57fec60caef87196b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8243269f5d3f690b8d0b4492730113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35dfb26687ab5ffd767eb6980c2aa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887eeaa7069cbe53af5e608d8c5378c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96262e29d32a35ae5441817fc438a9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20629e227be762c994059826a4b026231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bba90fbc032603caa5277240f813c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba07fbac67dd9bbe3c582279939fe0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae0713b2791f33c0efe916d4b2b665234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4020ee95ca94fbdf197655fbd0ef24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464aae2c41feb1826c690675b580491236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59afe840a48dfe4fafaf4f62568b57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919e37be6819f10f4f7039ffa7313e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cf5a8cf6ed38305882355a95a0a65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6037ae922f997bf677748c7e812c11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67660de7d2327338b0824cf112dc68f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29b4278f7be0521129417152af38d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f79cc6dc8655bfcfb1cf1a47a70e38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ef7e2bcab65cd3a1627d557aa5fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2281f1164a7c8515da4fadf131b41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e12e058fb0730074400f56e1d2576246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e20c67fcb5830cd86176c505fef61a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d2408bc5e36c48c08d7644e5e7ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78893b60c6b8e24c6ff5b7792431034249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908096e46f53f70b7cd8a42646aa309250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4716fd628bc349cabca8d34b722145251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40befc51d98e41e5da7ed1d0b7d95a1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fca1588d10dcfb47e74ee21a82d59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e490500c51f768b5232b36bf2836d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e2791f047725d301c9ec6c590a06c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331d29c2a5ae4fc834f7678067e63b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ebf5607ccc86216a87f4ef7efa903257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782621ae19687365a4cbb7ebec3eaf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c326a67ab6e55e9e622aa3224c08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe404fe14672d3e9b363b12a0d01e04a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab56dfcfe24cacb7d96b811724e10bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8dc87bb7bebfa5e2b867f5f489c63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a376a3e6d27fe0fbbdb304606f602263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c891b024cbd67d9494d3ad9c689ba5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657433725b68bb2d46ac7322c114c8c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eec6ad39e0697c268ca21f7f4064f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e5b740eeaf4669eadcc40f7e2cc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d402ef6566d1ebdb315afa0bc83476b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067090cf3a04c02cc874dea52f04d468269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e8f6e5c663812bd235e27a62464cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd585bdbd00b08704e50540c048cca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13074e76636e3fc4b2fcea96d10a940d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb521cb48bdd873047a325a704c3e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3671688e3fe37addd112c59772005e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ca0164a00595e5639164252a69b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9f936bb82651c9e0e95c21d54244276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0971d442b01827b6ff5a7700d2394277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d830a3cbba5a6352fde8992cd9ff1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb6f7d32623196e5e9ff76e460d96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f7f6fb69602b46bf097b7bc81eaa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dfe524ad164b158545f1d7c35a81f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3d8d585f67940aa6614433222659c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1423de342df362a64d441dbcd178ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61117578c42462b40dcd2a937e84dfd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c89ea623eaf4468aa594c5f996f45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7effa39a8a750367322766222e5e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cefd8bf85169016da4eb896b646d66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc41f66eec53af96466927206d4cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c598791f1c8d3b67aaf420a3ca637db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e155d09b5103cd9b02eeed3cc29cc86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058ca61a28d3d9e39100c3f30d23cd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062fe51b6c987cb80212d4ba61332ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6af8a8ab4a9f29a0e6843aa20a505293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b9532d543d4270818b9ac5c52811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238137fc8b1f852e22309426e7c3fa0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455914605298db3f4de7a8c86a32498296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056787c0c9e12309900d84f18037fd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489293c0e42fce17fdd969031c4f2b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb943caed1b3fad671c6cdde1cf608c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc74a130958346f1f466d07959965e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18655440edd994ba2ac26b97dc7dfd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f04ac818e027e919b7b2bd4fc0d7dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850bf2221ff76cec0b56e0496de940b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b112121de89a5b422dc9f60dcd5ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6790b9b510f734da9b097db0b3f0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b50a748d87f7d6ad0f0288e6c727c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7e145d3593d05177ec7bb4fece63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5affaf2550e945d8b1b121bebd268308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338b15bd993e078f98168caf63fc915309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aadb35eb197b052ffdfc7e099128f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e4fd74b9863a791954caa2a60894a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae5ef366b5f1f80ab42f41d84a4ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a8de848a500c95298047bc8c2218313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf9c157e6329781125a794ad60d868314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb7d7313fe2554d8d9b21fe03b5dab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e3f5486ece9138207c748274d82a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4501576bdc9d53def0e8bd38dc82ce2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca12e2c751097f14da11264c61688318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c07586cf8544dd204848b078013ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46550ec9e40a5336b1dab35599af12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71cebad026ef8c98d605d29529344e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccb8ef8d2b01e7601eec9465832a2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb2f15614ed7ac4b76a0b709fbd82e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880495075940aa962bfc764880533574324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ae672510f31f68dec4ce068f5ddf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1c499d0da8513b5618637cc66d60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc17eac7ef7456e85a31b21471aea0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba98780a9dae42199e300fe7194c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142a1eef959e80c956db3842928b001329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc18eb66216d2ca8cc86f4e17a7f11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e41042e9afc1b607bd95824c0c84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2617069898be2fcd38df81d5c3dd21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cc58c081bbcded8c9ce1e51367e92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f82f4c8a50bf9ba75ff9f943115f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324abc075fde68b51ff9a08cf1feaf92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a109f27a95d968c72ef5df0be91f5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c82955a956c60cc4bc3da9f61f35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5af68e43bd3142439b6dab2357436338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e4009eaa4c2ba3eb446ebb293af3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dec52f8c004ec8e3f61b9017a33ada340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d1f15a5749a4e42f07de0a2c7d84b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa02f51b37fa1c6a63af8a880cdbfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac899533562f8ee6ad2fa381b8b77286343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc536af8f91a9e23184e544286482c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d25568a08327fa8ef8a84c07e694345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a97f29e143f4f9a018fd5e8dc3964346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481faca0d6344155e2c09b048058b17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8516c418392a85e5ee8c96902742348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d7167067d80483a5d792f44061b74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89491a3fb57f15d59453404dc665e875350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f3c8ff5ca8bee3e0a4c6e745d671351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae98cf012b711e67992dcbc4a4c9ec2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce22095d5c7a7f80d2980cc42ad7d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdff09aec0d82aab88cddfa60de9bf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f76c31d64121dcbdcd24cdc333d65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c608fdc901002f6e3aabbf442d0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102d9aabf843936a597c8e238c2d5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a690da88f2ecc2680d21f3cc7e68b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c3e89bca310d7ea55c334063d41d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e98988489f01c2465a775c139d8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa2617de508bc904662e0d1815045a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d86d2f2bc9b71192ea9feb82987ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a240089635f71117a7eaa92166b846363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdba1df769448e960d845be786239d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6a293c6fde114f8deb915c522cff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06297337495f0b6c20e2e68352abd822366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3bafd61ab4fa164f01edd055e610367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f17ae8b3b7236b752b9866fa062b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075236d7e9ed73e31d2b39fc941f206369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08b2439fea56042d7c6b9f2c1e7c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a77bd8c439226576f38e641d50e78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c3ef654759297b7757c36fe8e4149372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b3c15b4667b88a9fba217a077d46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734cbdcf7170a7aec0e4a89ad5ee06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15dd2f698eb9c8085aa35b5d019813375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e52a6ad651cada1caf97a1716bfaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb362ed37ef4ebab3e89c131ca70240377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdfbe9bb68a374bc3cd069b4f79fb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadaa4bfd048d0784dadc308a013dbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe10fcf8f780c7a6b2ea09b6f5df98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5428be19814dd2edffb2ace7f3cdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597954911901e64dd747a8c652b6c9fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b174cb7b79fdf30e8ee7431c9f1a8d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efcff2b543dc51f134a439ca5f8856384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc39f7b8787dcb53e6514ab041a858f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a886589991e15debe1d5a829a28c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a090a33d999ecccafd7d524db5ee2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c4461720148dfe5b5356eea214f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898aa25160e6ea0e66d0113361e32c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd0deb68dce5fd18be6ff6e9da723390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd7996dfc47f56bdadecedeeffd5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc348a52283b2904d86b90778050b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3036cfcdf750046fb36bd5441d98200393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cd5cdd30932ca6e1047a27cb2680f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc7a37fc7ff1df9e021c74e803c86c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a91c0ef2b05465ec2e3af8e4123973396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47156f940c26bdfbe23f61b1c230b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1bcd828539ad7b670f243dd4a059398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da07b674e3fe0354764a47981c4858399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c4499f3f42646c0c4131eb148d5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904555b183ee392c99967adc1a8fbf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f78cb6f9e9d1ef97a68623b309980402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb1de23f52c2c672f89bad5a19fbdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dee2044f8be01c420b31bfafeebe89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e1a4dda4435673b644b446618460405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d460dad3283f07855255edb625f86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95711f788665551d3c7b5e0e0db901c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1444cf1f9aef08b47eec49ec20d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060480965c48129785430dc1bd509f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896ea7accc764329385c179ec6df2ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb420abd83d3dbba8ceaeb10a87e17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994115be937caab326841cc08e817c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dcd6f489b5d4b1a9a0388ed399571413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf043455d1e6a5664f1527750a36b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d87098b6d1f6510650a14058af8292415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9440d551738d310436ef0d0d5006416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29452f2be6fb68e9c14337d53894c2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a3de961278fbaa14d0dd69116c7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02558230e51ddf56114c18d70d1dc5d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548806a09447a777496a6952ca7feefe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8bbca6ae519a73851ae1d4bc2e9be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741872180c3c07cb867cd3d5318e0257422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87fbbb258c819a20179d46bffa1511423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be78af10416f5d838efd4b3fa4746a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b201079604fcad2d37dba4d61d177f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516a6f7ecf34ef896ed043216256136426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4203b5cc4d8c60fa11526e53862be16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2bd5a07884223ff544b73c30692f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce0e99804d9987c63244d6abb52329429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8988efab498595db5955caaa144c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd28d5192f43c577bdab0c5d77b9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600be1e2665944b4b3644b97d424b6db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e5c1d6f4d449dd44b5b10d1952d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33259f8223d92ab70398b88c8d7e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5495568e8296cfb147afcb149c0850b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a6e624206b2d4cb0a31ddfffdc4ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5765c06100c7f29c314bb028eb81c41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b5d48ff726af4a580f4d5fae71758438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f436c16375173e332749f7c03b39967439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e244f5786ea522685564374d5f4e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae223c5feeecbd0430b9bc61ad28185441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fed301bdd41e3a3d4b356bbf0a8e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb2359a6e3771d6d5a3f033dd5b9ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662babe897342742d90fc52d5733366444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4afeee20babdb1b8f026ddb274948445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e310a091f5b248da80b074a73a7350d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337eb6d9011dd0271d7f0ddddab97a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa47c180d2e2805e9cef4292ed944448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d2576c2650a078834b381ef97511d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ceccf3b50179ee4a6828961cd5b6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde391271001972a72c1cb75da17db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e394a44adc13dd4f725349b84f38f44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae012156b96143bd7042452e029400453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c4392211a1b140890b87eb5dd3e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432332eae550a5b387a953450a823c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06845ec2623fd066e0fa7dc9da06b731456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ccce1fb84aac8125909f4c75f5207457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad848a1c062f79d35a32ff239acdb593458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167ed998eb00820ac6eaec6d7b8cd47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b04e6cf0caf7a777b7d309e15991f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196c8c1fff55c38a7e0806b74c9eaf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d95245952a8d89c766ce61a7e6be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9344fd372de2d74870df99bbb4ce6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0511f3e10448462cb94030c1d6ba517464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4115d784bc5416452757b4c1a05a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1591126dff76015bb14fee194885466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89b4691aa235db2a1fe53a588e2f8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347622bf5beddf70ebb9c151bb1907c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982c0d39fb368d0be564e56372d79d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb1cd93030868afff84c505845a22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b32f87b20a0ab6c1bef2066b5053da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f0392845b51e475a917aff1d2570472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df1af039231588cc13198f2ad2c60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b762d7959b7848f4fbe729413665d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c10e4a263728b1d9cb85d55c59db3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66841e4577de72a053a07c82f646c55c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9852357c7ae1713be68316da2a8156477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02c4cf7e98c94df2b92db596f98953478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7636f2575eb5d3b86d29ed8326e820479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7a8dbdae66b3b2c442d95f5e2bfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a813d4d23980eeb21cc7ebe0217cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f745546553af00c76567bd3b6acbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d9547283b865a4c370502e1c7f2f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595a0d6a880e33dc356980f9b3660ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c6dfed98f21e047a30957bb2a0d3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b4b9befc1b695bb950a86c23aead6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9402f3b78e1db154473dd7c0e7d7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9502690db33410a5d4f56d572e34a3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be28f25997f45de592633dcc15904489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af30101a177160ccf84cd8e2d3d9f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46693fc01cf9cc14a4179ee3a11d8b5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449621990a15648a34c00b5fbf5b679492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14037e534f5a7fdb2e16f9a17cd974493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996cd7a7232fe8a056b587d2892dfe9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30f89fb3bfb31e0c03621ab7d030b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc56333f3442fba9d11f98aab9679496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900337a072d7b6afbbcff76cd4865774497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275735254054de64f6ae0b7f0974de8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ebf249968df958a5a51bd8573df6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbdacaf82f568609c230e7b114e7c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63741167e72248a4947d08b25841ec75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9b6d31c65d8855be1c852db5b0165502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796e3d1b6c741518617d8f9b8f5b53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b220a0cede07480a291e1be89ff52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578af0e0f8dc3d6b7aaded409681eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4f99fa2ca2888dbc8e252cb6f199506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a14a4b1ee18d3767587b5587cce8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67287a19da9dd522f9236229462f01f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d5a6de03e0cae759f31409bee795c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f352ffb531897a7f330963a2743718510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9b14835b456268619b7809704036f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9b4c6e403f2fa2b3a068e31f3874a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d266a386394e33441ea7db5651c76a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3717d2bf7d31a9491fca79efd9e846e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948366e014bf6f1e8936a96ccdac7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522faaf1d2e51188dbbe6a54e47fa4f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e049a79458ea955a0e3f57bbf3fdad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bae1818f803a9579f023ddde00a90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea616d6fb47ebdcffe402b46011bfea0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97cd83068c029b0d9ff05c3cbcf735520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3e775478bf3e762811f1569b9072a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370dac13a9a24f55a70aae5f1c9b963522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682344e8858c552e408f378b6d87c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e35682890dfe46257e2d5cd3f9bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b940b44a45eed8b61abe5c2c60f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402fa14c0b72c3691d19b5a5da4e389526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e57eca1f01121b3929d8d84c4b146527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1224e8d409e62837530573ae5a469f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3549d55b3c404bee7dad7887db4819529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d74c0f9856712f0bffe04557747e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7eb42bcfce7f9b2c03a345dcaa3c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ce0db451a4c8db4b4c621a1cabe6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e75d25456246fdf087514a403055d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4f4c5466ca8880957f05022f05ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c323b2b18c6a6141b5fdda82460bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b0f82787ad57aeeee1ddb09bb8dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df1874827fdd7ce28956848c1920a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c6b1b568dd2d150781cb11ea1745538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b0ebd477f72e6d091572090058999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30fdaf9744e259f2d5e77218cd9b7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e55f60c5167e58774ebb4357874f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da74a8960d555f7168c2efce678bc34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca5bc12ad0e61d8735f40d63e20ccd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f66f07ce9d064736a4bcc63a5958544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a640dfe56e4b972c5c9e46f14b94f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a730ef91551a044fe7b38322ca3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c64d8a53f1ef502b3df7c51fcfbad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c106dc2c4e7ed9fab3df3217ba61fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88385a0e0a5e817427bf6835fed43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab5c07f9a25c8c4267c7da8801c04e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711871267f453cb5686212cf85136ea5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf944a6538662d11910f74e2fe6a55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bfc8c5a1005f48930a64a18aa242a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ed97accdd400a884e1fb964478a73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c301d39776318c1388b158e986674b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059ea95447173c33a9a57dae8b77e9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452cc73ca10253e0d6e739abd01b9f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16110c44ae4ec199501f1406d3b191558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51200ebf625842c1dec16e9fffd3239559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6117680595c0b1b9632bdd9c13f08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587f9c906ff9e7607f30613d8505aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7944a4b8a73a6b561667f66868130a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d758061b87356df59b9fe356594029563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31402e36a338496bfd18c68a5f8c1010564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f1b770256e7e450c69c5b5cd397d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26755e8a084a553e32f6dae29f297d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b49a2e81f21a19a2d1e673a61f35de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c25185f8aa7a8a8c96e7babacd63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf0831dca0627205f59c51b66cbbe1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab372ea91afc6a47169f39ef1b526c6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68a7394d0f6c679318893fe1b7b51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0bd89700bfce0824a9c036ae49c74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b797205ed494d807fe04c10995366573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f4d13c45b91e6f5882a3c19728294574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aa118ec4360eaea25f84e765e739b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be423e6a4a99a524bfc576461fe3dea2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d53b348b8ad055297fe5adaa9bb37f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e732fa7f93e2686df0a9d463471854578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ffebadaf9f26a9a2f0d792aa10ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f37ab76f156b22ce3995a211cec6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d07b4fc6e5c94065823815a6140e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d81995c98e6cc3dc0fa8d8fc599e25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ca9560a3b52f4c1b77048c2044b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5efce23b08bdf6d443916e059e0e7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25be49d0ed19eae20203a534900c41b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081cefc47143abc75341a52a786ad16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47557af6fa484bc035a50ab6c2bc41b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c7466f05cab2486dfa8fddb26000588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe2e554991a31abc3452a4d582efa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e8408eedb8cdedc6043c3362a21f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee3448e38f648d94de6bac06bca625591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8600b22035dfa03000544a2873e64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf38e25446acbaefe3cd090eb418418593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166beda93a66f96163bbbcddaef8a23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f961990fa69f89cac0c3dde77a0a86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef12ca71559a79e80d28ad5e6cbbd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030244ce98537047491b7e721e73a46e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafec1218fc0a8fe61b8e3ba8b2e570598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02877ed55d5445938715940a64357527599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1ea0b1bbab1f3ca7a7e4401e68f0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d3477732b55a37d7bd4fc7921549601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c79a07ed1355721aef5ae5c1b20c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17165f0545eab0a8f125930777b7898603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efbab41d2a104dcf2b895059f0f114604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d610e51c8a9269323fcc63a745b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cfec4830dc80021573bf9cedb6db1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ddbf77c9fd1aa94a47eea7de2c0da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64f87133db1c85c580fb4a3ea1a89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd5ab278e8c4631b5b565c8044fef1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de16ddd471b28d3da29981413d662610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54b03eb47f3e0b00221013d537f35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310ffd1ea9be8780a6f5eb1a1c655bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399cc83b5f253bdfddf1fe45b00a3ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654c268a279417f3c69ddbf213caad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15f53fb5838f139f71edf875430207615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423d24e4deae3b1f80136e238749989616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c36a7b8411c24a56ce0438b8f9dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e71fb142ba42d3f89f636a5213088618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2688d39b071f03f89da4691c0a0eab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37904eea6c075d4a8114241dce3ec23c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01959077629ee142afdac46363699f91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f36bb38f024d8a3d812aefa1f613c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65be40f4e89fcf895b8504959ad32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec334388bf4b4928704128e98d1335e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80befe06c8c6049508040bcfb67dc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17be7958854d78195332200a13acb30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396b13946c25038f0a5d36ac5318f6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c873f345acb20f088bae46e4e0e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3faadbf284c46cb70ab5e5cb120b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13de74a4da29c4775037f031f8dc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78916dfc72bdc77bcfc5408ccf3dd5ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f8c16a45f5835e748eb9d8f182b05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b052b06dbffda6ddbfb0d99ada13af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350daf6b517884ed2364d7068b8c432634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f206dab610fca9fb4a2d5c99ff8642635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741712072c60e058e405bda0e9fc614636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789002a98c6ded32b93752ff4023083637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb495955ba06177bb9d7b12d13e55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2432c45d6475ceb3f13845a0a5c56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab7da0db25f394caf315a73732c68e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5e4fb3d1f2a177add3307b0c8175c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e886984ef197b98e78d1d41327ffa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb00c476f84bff53a3fa7bdb2140af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1b7ec1576adff8d68447680043268644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb6a86b603c06254b479689cacc0c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a46305a8fc7a37d1b91807658ce0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5f17d49aa542285976acb301d7c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a226fcb5b243ecf2bcd49a3e74c165d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf192c07a627c3d9b7b82fd24dbdb6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b44cc0fb2a7c6050a20bd14b1c07e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88866b0635d14f8aa7ce8630629c76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc88e5d8a54c9ef1805c665a54a023652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a7755b9bc1ae1b1166f6a21a8d389653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c881032984f1c1e5f9e5e80287bd34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4b132d9ca3421216546388d1c38a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e332f9b483c379c3454d3e44e408656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dd6054b4532e8fd1070f8dd1a9084657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6ee535060826ac1c50fbdd714684658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d48eb288e48f382510bcaeea6ba39c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79185f5c92ea4842d6a63765c55d63a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f05a5717ee8defb837beffcb42f73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40f6ab9d96e6ba76efa6c1d751371d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca4625679f81ef21198be73b6971a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc14a261c38c896245d6b3fe86ff8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07050acbf98bb297f17b357174164c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daace5becd5b20fc6ac86f86c7ae7a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01bd93310030001843e5e745239814667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02384717b1a22f9e1b749c4f61285af7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ea9a03a40c5231aa0ab8be5f5ca98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ddc00194112f643b449aa8f151704670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa8478f8d96ef943baf6673583dba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57f2433702a1a67507c56237a4384e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1c6a086f352b1f70775a33b167a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397176b1c13776781b00aafd8c3c03b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0b6280f9134461604004f508f82e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c05b87be20dbf9ad18448dbad237676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe8e571e01730905c8874540a1983e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a15c93fa4153b3fe39566ca530b57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372705aa7ed4e65ccc45d82b70e4f31c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381ca00896547f9e1f0ea711ef3c3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3f338269b27a094229423bbe596e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d5f9564326f6941ea55440aa2b66b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fa67da8bd37f4c65663807d91b3c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acb44012b6a63f4a686d35e77497c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801137ed061efcddecd76f07b410e2a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691382cf2d77b1059756467549dd69d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a35d8e99d4ffa2a1837e42b9ec924687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b798c97696253bbebc24ec5c21d4fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3504bad7c43e1df80cc2fc9b74c95f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e32daffff17e09db9720ff4d5c506690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5673a0ed8f11b1499681eba7a8f0dc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501110d90cdea231ce7464dace9421e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c023559088658fe61ef9e56ccfd105693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35566b15a96174c3f587765a11d785b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae34bdb2b10a59722df64991bae611695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3aac39c78a177309d539ef4477b46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76dd25c806fd0a75dfa7a67b12322697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3581cdca2117ddfbb0c5f0058993698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6b79bb4f84a39f5f6f74e023fe025699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2615011d7319cff2b14b5d22d6003700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab6187893b89abb450b76981979b5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd13b32b75012eddd01328c2769021a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeabe519c41db95a42134d089814338703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb920ad4281238da9c4a8934e64471704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07513afc27e2385cf5deda73ae52473705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030051dd95612a2de721bc4a7baf7b00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b40ae7eaf2cd443f95bc1c939d65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb713eef94e120486f452816ae4f1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135aa1ae4e5eaa469446b923348d882709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4459a6cec2102a7046c276aace4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1aa2aad9d9af6edbec50504702aad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a68bf38dea4d63481a55e67a44059712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86807ccb1a67a4928c15d5f7c9769094713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbebe62347e0d73ad1d243770dca6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda4ab3c9c79e54c35cb81958760c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195affe659c21fd1c8ac650aa094b4b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ddc8c53ee1b4e9be3cb4016d9a50e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45afcf2eda0ff82b006332cd2fbfa1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b1cbbe8e67f88014016e4defc7f3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620653f83c5674618c69fb310f67601720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6351287dd519f94f3fd08e4154c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b9de89b1d3341894ccba5af75cab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c2d8a077976c4e40671a2d2c22b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a85a3c70a3338a5b101c558f9f186d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d249825a0a9c526f77ba5248c4afc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc72513160e728a0c84582e355f91ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a19e4f980ea7469a5d5809501b427c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5646b5ec31f2abe53c8753e15c37d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f8c62c7f42b44980b9e280bbbc56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093780bb25c01e1df077292317bb8ce8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece99e4195b696a01c223a0e8df9f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855404ae3f1d46c549c55ae2f67d8e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353517a9642204dd1f7f1ee0639ac7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb819aa4118f0e244c469f2594f29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090be25581536ac540d5d9aacf7acb64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016191a3282a5ac411ccc19af4fd765f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a05116876c478eecfe669894dbb6ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb86fdfce84263ba2d60ee5019fa33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128573fe9fa2fb51ecc2b23eab647f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c36a86f1c18097d2d4ecfdbc6984740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb67538c282bdae196b59bde94a676741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb391efc6f6ab01bce17cc95c97b703f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3f9cb8c3c6bd395db6875fd7f2b4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0fe53bc3f1c85fe8a0edaa04e015744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443512a9d82d9d83e1d0df4fc77eb09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ca371f0d7e041b1fdfc6742e4ea9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c4daaca4aaf84bd7c0a93964b91e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bd9d417502cc46dda5acd5482fedb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cd2e26f96440eb9f692cd731cfa18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21033c5fc4acd08269c5086cd7da90750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f6a357b403a3e60ee3316b1449a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f9376dac2c89de4b830176dc27d88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca598e2b73371980a5b54fc9a76acfc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>