--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a5dcb864f68196eb3e9dbf035d4391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f436f23588917bf62be24081cfaf5c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba6e5a2dd3940123a9692ca0634073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44f5b3ce03f0579cc4016ac60b7ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65452da6e0f5faa2ba6496820cde344b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce95d44f65be3f6eed7210304f99866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf49e9149e38506f6f8eaadd10a847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33adf7e6cf0a9eb493665bcf2e481d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be7a3885608d0801eef4bec53c36be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f187132b1beec380de018a7f3fb6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a205cf424561789b86f02b362f9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441116714cda5679cb0381f5bc5049dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee768ea0995b843fff0bb57a4fa1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9465a8a571a7128999c1b459a6c5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5358e16176fe4d84fa20a9e06e28a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48396fd3af2e0bc6941330cdff018d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6419c6b4554090e06baecb8f77837a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46fd091e4fe1ccd52e2640629f20bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cc60d00c7a3e56b672146502db10319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588dc952d79c3686eddec84b32541dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5985d2cc29d9a6bc97b89e4f1a3bda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dd0dc33056521c02d5d5cff63621122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b12445e49e83e57fb25978d271ecb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b3940cfee60439038462fea786b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ff4aa9ee31ed699abcbbe53bbf7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c85fae205225866eaa7424dfa5733c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d1149fe44337503c4b794f90e73d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe0cf31c8a412f3df8ee2d9cb1f48528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721db3aa8a7b109110c197ef9caf6f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8326bbe5bb8333a3c8f513d75c5f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e828e67f522a2ee829c087d3062cb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7c418c9edf1bf2a239989a8418a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ba0df92fb0957ed75ce86755d08133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c7b12882849990918062319f720134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283b50e48818314dab19881d938fa6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3977c15de1aaa2e84a1069fbfc10036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d585b3d08e3eb03f6950becfb9b90d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bd84079fbbc2b1e27b4c41c6fe72038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcf5553c241b47c9aeb0d5a5f0f4cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55622769e4616bc6c507a4d823c915fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97d056293eeb3b3239111982b9d17b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba463b2151069952e495a1fe46923eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63933ce8b3ba4cf74d92afee83ba4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712686fe70b773dac423a4c21f6c40344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15b6e3a1a4298a88ee511a57c084745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27e83a7e00fc6f9349e7429fb6e5fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7bc2cf7145c367eb149664781acfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02115a7bbd6982ef7b26815177e4f3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382e350d95001b437c9674bcd365e6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5252b625949f4586c2f4771032675d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa452306699205e01d10cd031607851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7331aee864d15dcb492bf5ad272d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104ab95bd475a911a597bf2d38e1bb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db9d4209ddc983ac16e514f748aca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282acdcf4721f67b0ba288ac90ec3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9cd0b7f7255e7aeeb60479be44ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca67cb94b7e3cc7697f4c745ac1219457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8806b15698a6a017a71c4c34a1f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc566beb1bc2d6e4f968972f99e3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c3900802fdcce97c4d398c2bae87860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a070be00088f1063f861903e1ecc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184da1c19be8778ff8a00758f9f2f3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d653bc54f4e95d04eda667492576963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376ce36b269cbb768e45c0062697ac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352236437145932a707689ace890b5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6a39dfc58da7c6e02b1c113e30d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e8ecabca9f971bf49df84f55f4a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ab49c0b3f0faec21b5dfae57f4e4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2249fa996290cf84a8d59e67072eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559449267fbbf719d3ab12ab6f58408870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb4d1c1a5bf6513109853d54bd57ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246dabc2222e64cd9db3e876ead166c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb3e32beff542081cb7bc2c5ec36f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c24a707028890de831305280f750e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd3d3ca6f4ea0f9c1782ca138f247875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d274948004f12fe290cf8d5bff07ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a274d3c8a6c3e0a0a3649fd2c0fc3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855ccd62f8933c29102f0c9fbc325f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703abcb71f8b984bddc057aa7495a53079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1aa7c87092dc1fe2f8648049c83db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c9384a67ab6b5d76bd54d493435e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aba27100a93a6c8503c59e039393982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66824207ccd10950918e7b9d6400d3c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252bf233cc53de52dde06faf3e072d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a4c2c581ad3afb8b6cd23faea921685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7dfbb717344014ba5bbeffca17a8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c89df6b6283fa2c3ef82dd12421887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1727f5a3145369277ec264f2f2ded6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacfd8b667b48a7795cced7b29143d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d670aff5e978e020261d99f37c8dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee67ad905f8674d70c62cc21bc21591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa736b25c0fbb27829e59477e61b62292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c0d6fec70e489136538fc9821e2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9512d1a2e7f53480ad5837f74b881f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a5f96371a1498a4d6e7cabc516b4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d07ebfa84a45e5b99db7411caa95596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08931c1dd0b3f94fd240228d7c3b68a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf845447e273eb80ae14647a4e024e1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1cc6dcbe1ef5f9029e26419ef28d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc95d8086d7e80317ff96247dccf6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb132c0cfce031e865645f0f4027fecc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41feff23fa3ef8d3bdc972cd49303102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a8123cf0a08f743905b8ea35cb0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536390238ab359a274116251785b8f7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a9021ea2c47dd319c76301ac42fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918dd080e3a829789406b2303d24623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83babafe27266e79de32ddaabed0e0d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581bd6fba4bc7a7d1e3c8d622537abc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbea53d95edb8456b9a8a71cb9518cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dabfa2af1f150fba601ac0141f15fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418a0110c9fa42d081350b2e50f339c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330e2ff33d90f9b82a0b45a210105c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863c0a01f760ee9e3231e83ddcab66a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f459788fec7b0abd881ae71ad73cce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995153942c3ccd7e775c9c80fa17c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297680eac65c3975b3d70fee7039f02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9d259a8fa93d3fd9f44954480bb66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453f85616aff62b937a24274b1ae6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e7eed83f30bd9ff963da1abccb02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b8d23b602ecb8a750aedd2103bc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006318cdde5b876e15392b8eb655549121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5645d0876c8fc5f2ff96cfde86e48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eaaceb2106b0c0ade3dabb86e057a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a88e7a4832d8ec5c011300ab43c8f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef01b698d456632880148505f440584125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814267d0de7f4ad56f29309bd91f133d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512bd2d12f375785ae3c0fce067fc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89c7572dfb99ab3274a9e205eb258128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eb3c3e36b05f2756dbd90c2a366f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1a84c06a0dc69f2fb347ec07e425c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca447ea0029be0837902770a1621937131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a774e3b0bbf4c8584e2e6f46da18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887080628aef1957e2eb566d65992e28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f2e1b6c630e7f30dd9ccb5e40fd1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a24c46b890cb4d8ae51a51594c62c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283b8ec7818a83b71de6e1cb76ff093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce472090da50b5b40e1460c481dce9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c77b01f4145976a8cd2e81d9ba0793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc620648c5009d34a8caabc594841359139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712f2b2badede38d73742f135353de8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879c6c90054cd29eef4862a86efb120141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ee8b93b731d5b3cec36d4eb15c46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba61dec65be83d2d829b0929a5419143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818c2a50397a687e7f5115bade4f3e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935b9be3f45b90c5e6674cfbdeaec3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e4645860d6ca22194130905396dfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f92ac0d075cdf8d46f4c4dd9d89adb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0eba26daf9d9feea54334d017693d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca58035ee2e976920b14fdd3829e825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20905da9cd9c91c244efe4cc7203d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170f5e03b3cdce55e763b64589ca0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cb5ae0926bfa757acc7ef0685f39d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51099d7daf62e0134c2f2258a41e8b6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33960a362a668cef93dc619fc98bc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9498e815870f3643bc3f518d3ebd728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d07d70ddb2d7f6d69c5f8056167108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7000a1cd3d99bf6cb8086ad180350157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56635d25eadf02625a41448d3ebd0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880823829ea6e6a9b92ffea988e655b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ea78d1f6a235e377272f9b09f8eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2910e116b879f362f778ad08962b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48036ad69991a81fda7318a0a6ce15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78f5b21967e87c24b56517847e389163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d269560998a1b37ad82e1ead3649c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b42b740b2616c8749ae13e2e2fa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cefa825376b1f1fb904663b9ed707c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261551d465d4eb3571bb2c256fb6523167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab9ff990457ec56d2427e52ca2938c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8f9087ebb40c3eed0744c5fc318db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac76a20f65e6ec697910d2332e2f6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf4f79df3fc11065b8730b0d9bedf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75849a342ae33652e9fa00164f7ded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeacb6db7155fedc339421b6c54b5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc64cb3c4c09b4e8d401ffaa59a83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a7881277a75f156fb04ab3f5f771f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731fac55d0b5cf3e1f5b81599b8fcf0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96bf2b8995993aef5da9b6ed84bb56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df82aa59e58df192ec7454138f78b52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7efd9b2c379fb5919de099228cb21c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6835086acc77d4aaf2d9534b92ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9592c20c89722ce6c7c2f466df8f0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8003e258de7f154959d74b396a6345182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437124185c750779058ac9bcf10abd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2aa2ce0bfc94dfedb47349cdef2a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ccbd75e8ca693ea0b0e7ee996681a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc27f0fd929cc14690fce2d88f0ac7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160691e595a71e3fb6e8ba00f43316f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208db510a8ca55164201258a2d90f1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7d1d7e468739285312f6fe3ec032189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d5261cc2427260a68e5dbfba6ffd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a052cb1313305c31ce0e81985116f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572226d880bb6134833b313ce3a3edda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905277b938e7ba6841b243934b85b3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573558e89814c4b17b5a57a2beb3126d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1720f23cd67845e95637a7c7327a25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8cf11b4654f04e4cb7412afd9377d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674fe553057455e31eaf83fe92a2cda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de383260383de51a8646a6733d93d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed01c996002acc713fbe0aaa559933199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972702b50d17ca366e73826bd6fb1886200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a20121c9d24f8569c4279f09859525201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cd26e7f69228fbbd48a499d00a456202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d9f335a3e8c2c9c4ced29ee9e35c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1279797b373cbeca6daa1696df545204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0b322e5d712cd9db3cb3285d4828205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb7afec52efde0c554ecaf83beb816206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656953fe5a6cf9b5db6d6a1584e53c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092eeb1bb01fdb999b99f9b9ca4036208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2656a119db4923e6c4a69ba542c0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc07d99d6252e14e7ea83aee926bf22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765b97b1cd7e28dd9210b797d459fb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd8fb7750e639234ef543c8b192cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ecbf3828add6ff7a7ab534a23294213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7fad253cff9a8978cf72d38da0fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f867a101f9f0a7d0e50648877290ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd747f6923d647d7315c4e15233e60e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91096436b788405b7639145bcfe3102b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04b978b59355e70de29dcfc84a41c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93482f62adaa22693e259af995bae825219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e02928a9e3e83c108c76ebb25f722220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba01dd93b331e2cc79eaac2963e7cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7bc1ceb7e0a8e8198f71358cb1f1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d15987ef6738f58ec0d40e8308d3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458ff9a73fda187510b2d8b49239925224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddfd10f62a9a10c661240b292b457e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f4792c38b165fc0904f50d135674226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68985941d7d9f11d6c1d1a053dbcc42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67b5e4c68cc956a3ff4e18be0aadc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f264dee5483ab5e87d46110ccf7b5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c0b71e387e9235788adfebf1947e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f078d74d0830cb7ea8d4ab4eabfbb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a008f7d0c4e1cd63d92549234cacb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f17f5199c61f01ed8de5d2e32b8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e42fc515da6d0ca753f4cae757d90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37edcdab818d6617936bc5aa7f8d8ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acc6f53c7edba5d71501521006104d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a333917c4cf197b6f21805536f1e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3e0a596fb7b4a483d1fb9aa991908238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258692af3a47da51efe76fb0ad79d88d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6e65b40943e4c22f7d57dba6877cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d97692c51144d821ef19823af336e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f94eec040e9a0601e3bfe02831308d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff963a88fe4074b1cc37f40f648bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d5bf36c1c1e5d9fb65cc8afca23d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6932af79920af4914daa88e8be86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0f0870e68aff2afaf0b6bbb57a88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7cd00e65fde8307e64ad8fef52302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ddbc0a5dd99123f06ab60e0996a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6363ab24134596ca8490089c0f1720249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cac6e2efeb8f4dad91180bc66ebd1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3bd7ab175c6b8d8a38e63e4aab355251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63baed6a4acf8f3fadd7a9bd4d4d7ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c25e9f4823fa1715d4f6ace6af274253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4500d49a2964b622751daf9384e2e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aea8d3097eb369fc492a8a7c45951255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51122867ba40e9af96090f5de6501e99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70285c744270f86dea52537a59bc33d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece1d4d5a82925e07a1dd43c478beca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af0e0c229cc8cac506b43eb3404cee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69217219f199f1abc17597f03636551e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129142606d973632fbb7a3938758e66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33442ca145c4c8065e9e722acfbf6950262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7769f34ab349e1f9acebb079014b881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd12c233e6b8aa79b7a9e5eb9de421e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053bc113a2ed2736edc97fa3f08a68c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe45c04e22fa18fd99c037839a636266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62d4e1e4f577590410fa86305b9345267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b9a236ed8dda6a310f089622045b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97176e2053618ddcf6e2203d5fd7d748269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215465cb3f6f493ac17a5642cee3afd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499493a50272b879e3769b1c046e247271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d528f0da7a80cb5d4c1e54dd731461272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef49d083673c71db6c019caf262e77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0774fbf1fc80051e0f7f8bdbe7b053274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb9a59c60537c57858a6ac472750e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee808d0cd073e685c86b3a218ad2bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509d116c3533c6ca6625bec3266d8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1c01e707d446be7fcdc4a31a114af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d8a90efb375daf5bb6befb53abe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc6f32897281ae2a31597ad6bdd1c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1743e97630491d56882e94517c16dca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb82408bcd8c7cda69fe3b2482e7e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04763b2f70d161fdd0a5ae4ffb4ac0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf3b52ce491ede6cef611758fb331a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d600e7ffec4a7e7c4f1d31f7b54a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06c3e113c64bed9da049ae1d18ba2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c74d9211479e5648c8a82fdd994d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc391db072ccdaea7bfdea9930d826e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d862de00003e65ddeec46b84cdafc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5913e618ae677b2f6879f01384068290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e8147fb00f4924717ceab0cc3069291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c416e8da4c9b3af74cbf093521394292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972625075ddc4109f383d660414d1865293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af9c4aca5cf61a825a0e2fcc6a794294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e8a4dcc31b64b77e27eaa92d725c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5f358548455182a1c8fc59f7d053f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379ba7153b8c18b84fdd6d0b817b42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893222e8d1f6fccb97e185577ad4228b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25647007183dc3fbbcbae6a605eb7cd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29277f3550b90ae6ac05eb973ea74256300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2a9e456d5f149a3ec14902a701fcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3f11768ad0d69fbcdb62a2d049dcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247e3c8cee44a14b4d22e0585c077b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abf00f5b0c5dabd6dc878c9dac8ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82ad3405c9828392a3593e75b3284c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08541ecf66b1df551582a47ecaf7afa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b73646e92e48141bcc3db9e420d95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a63c7f40bc89760d4f2e03879a5ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547e6cd8f8c4e0b64f344c75acbdc16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eee4bcfca01b85431beae8f8fc1df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3c7c64e01831d171dd2a9a1540b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb3d3058e429f5956f7d40d33b678d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd76f7af484855b7da06fccfb1428f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367dffe2fe9f46a61df37128cbc8eb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f5553ab1054e1eb839282ea1d7d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1f1094b2d813d1b55c2f2285a89f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf021f3a44ff4bf49876b2cd0c272a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3530341b0727f72997e3fc4d182f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a17bb4b832ed3e4e3965fd48f05f9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768262e90b559fdccbdaf16d3c9962c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a21647efb41b09b24f1ade17669ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006064446ad0288e486b8a198a53317c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc159a10116ee454573bf70596c8bf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0bd87183197e08e8382f1d614c199324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f398fb45698f19116bf918292e7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d687fb88c6efac6af03e68f5d8c59ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdb94298c0725531a46bb4cedb7d3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121664279d2a5dfad24fa57b77c9a23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd9e78c735e12c48ed03ab9a00ecf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374535eac494577aad9417424d1ad54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc50ea5bb96a5352564defddf4d20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b7f95aa7bb5d423e3abb9597217fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c48e77feb37cffe00f34e87bb7509333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3f3057311647bd192e333c1aa7079334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8af0a1df469d49ccb4910888016a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21e4b3d0d39f9c80075f642d1c897336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8fde24ce6d398c2ce4fb846d04782337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5553a38fa1d726aceb46763eb9904c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54ebfbb5185ade98f2fb56b5ea6be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a556ab5e9781a69634b7bd5b319a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109792f855050de3de2d1e937bd9d07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153572c87fd15cd9460a5d828994ce9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f286036c21839e4f8233cd82f2814343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ea01ee2e00b7d255c836962677f93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40c3cc656d7667d61ee6ce1e1c46e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a68c9caa986017ecf38ca4e0178fdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea453a8b91c18cfcc1d88bb89d6e0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93368abe608a495e1b25c8e7eac1449348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de25c09bef39c8f6444cd86dc10f31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96552a640a163533a44376ff40599eea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dca801db0334d5fe78f9a698bae91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e03f20650c7092045a90536f1e0ad7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e2038764420ffdc6e2932c61c920353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b24bc4800989602bcdf9816277646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d411ec711a0226e4336b0bd37dd38f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c183ec7022ff071688341f28ac557d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d324849040037ba40c8a7101bc4dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b95d00c515ca66313c82f5a108e469358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ccdddb8a3633bbc9399a11339762c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f476968141daa0890ff124b9a98e2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3be14fcc973a9440c3734718e945d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b53d3b90c88ca6bbb43215e611511362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7c2acfd3d4dae9781defb98933a5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8b18e974bc8c5feff48e7bdc6a236364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe2cd37e78db61f7ea1e29c50a46b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c8028a3a34f93d81f9f8dbcf03c09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290805e33e557ad27c21854469ed559b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16cbd2b7422e7dfa6b96c66c9a36a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3ad7f145257b207df09d9b2c80bb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d661a8f8a7ca3b2309c6b13f1661a67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9580696b4a1bd38c9b4f86557175977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b0c7be491970fd74ec7ff43e2b940372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38af44dc8065056ecc72a8c63800ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaffcd4f0ceb1ee7323039d3260027374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd7332f440406dcabe97e090248ee6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63640c34fe57f89237a97355c5e9cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a49f86e43f00e13ccab61bd8e3031377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e38abd614f448dfb951f597d88d03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0460e175c491cab10323789673d43cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e03369b47ced38d4a275f26f9b2040380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b3b3f986387a56f38506753aeb535381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27642ade397711751e46dc62c856c5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacf1e53a764f9e600cb73dff435769383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdbadc483839bd91c626dd45fe725e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1d4225d26be4985b072fb6fbd540e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc46a64d977bf373343a5441bc32ce6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273df8a9f8ea9b2acf0cfe1572791f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f40095a5fbbbfe86e912d2f9aab12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596cd76f581503a46b944573350f4e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb53d4493cf5f864979aebd5f20da2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7621f33403c90481ff62acffe4f6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6b762e1123ba67f787c6a437ab690392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e82e245b36fc45d953966e5e88f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cee93462c1a225de100a26f597f636394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c55d79720840f18539057bc32d14e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc3d8fb090fe0e236b458b05dd9fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c2182032991791b685230ebb45536397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdade9afdf910d4872667cd1338d1a07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bd6cb48ca5309008689d3327f7819399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39263041bc2af77632412cc0bed666400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a81c871a9c0a5049ab3f424906acc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb5acc64702626075fff4883411e03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11bd37d9be882884373546371da4e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8b0f18470511548df35862f00aee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e47d03dae489087c614e0a317b69c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf35aabe85e62962c4cb91f73e5cd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c4134ab33065f5191e79f744f966d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e577f9c914a1a576f37148668cef8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39246901fc6e8d42c15057982cff09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909f28d0d8f9cd5abc3ce00fdc9939410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92c46f93c964abec71df95e384a12f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b24e4c31f8093ff0633e558a19c99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82b0b9b68947b890b542f2a04da829413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882ce5f233b8dbb665db23086ed2d69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1649329fc638d23c1a587ecd65cecfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d7e1b972c55ee089e5e67cc1c2db6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e0efedfae5eb0be1408e1dd796195417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7befd2f0850e349a05fe5958a2366418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424762cd9f67522d1c520d7a5dd52619419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7865c9635b2bab8e947aca26d7e3be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d4c0b6f5570abd1e8be72e04be25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44360f9ad2602a384ee682a63ff5001422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8d6dc62bc94e778701758e948bb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ccb0208ccdfa0eedd49bd18e8b002424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61befe6ea65247227b772aa9021a5095425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea90e98bf88a9d7760cc27fdca60a9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65605c2c741a03facc48e7b4d2431bca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d1cbd8ee6506a411c8c034ff872f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987d13a48147adece883e5b08a64375429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9725a4b224b01a7b59086991f7335430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d3369728b6c4e10a9c0b582eecb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954180ea12c4b603ebcffbca4c297da1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68295b24a1d6675eee2ae58736f1c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed904bc6666ff9dacbf605c9d01b57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2da28f0ebcd39fbcd7b7ff2e8ceb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e1b1a32dc2e7aea7813deb1c5d746436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427db86319d57d5057e1199a4c890561437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd67fa937acf5e2de870cbfc974940438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96162964d8dc7e44b8510f1490954dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b39aa8b8f3f5e0cb8d664bb6f2f03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876b4369cfeaad2ae2d10560ae311b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358b3989d70c151e848deb7c1e4db89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec290abb73ef65fca2c14b85d31e4bd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c01908ae3e4fd4fd231d9eb60c34d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9039ad99fd9c56403bddcecce016387445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce90a7a087ac808a0dfa2fd86a28f14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1c8fae127005ef52012be36a38737447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ec0200dd9395af4f77929efb41c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9525d86c2029a4cc5f2b974a81139449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b13b7d2314d3d5f560c3ea073d7b56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60910e536bafdb278e473d7d8a6b5679451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c047f74b6b8cdd782fd6a2977d23a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01728be09bdac81e9fdd33573f27ab37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e818e496cca4420258d0530a09799454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d4f4915b4d716b0f0acd3a6fd18e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10398a25c892d8e3a2c38715c10b9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3df61bb12a5c699b2d73ae8e932d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca38648f1e6587867ace615df5b438c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eff29e9a89b1c1444b5dbfd6c82dc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b60109fc3922c182dc14afc032ee8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36080c6b2ee3fbac553e4e18154c3d0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554fa971e3dda41290e09578957e5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631725d22a01a41b5161d0e7bcfb3e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e2ab2e03747b6efcaecbaf73652b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6415d0d268a8e560c3dc4ac93a6a42e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb60a8a6e7a9b58ee802a7d23c5a36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862722e6517c34102e210d157ce8243f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519b4fef50d443f0b163504b478637468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d6665ff1235a1d92895f01db61cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc0d2acb1cf451eaa31e1fa45cd75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7c4af230973dfaebcd9d6e8f94d51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7630caed6a023ad388929fab9dc9a9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d56a7664a74450a61b0df2f14074473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714228863b91245d82a16865e82af736474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb0a71e493fd9161ca3e7c83634ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90da6f27281453bfadeab3bf1cd1807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddee8cd2cff1c1573bf58895c4fc44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac72eb91c96c9874a6f154ce25ff7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb8a446509f61aa6ef8ff876cd1f6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28093370b68480f7d46ad02ca54d8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c508e6023a7c79210578aca1ca37b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf2963891ae4a742bcf333d61407f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a2d707444a0a7c9696129e74e534483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ab2bfc588e0a751c2d8c02822e7ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838b031aab846746a83b93d7a3f01a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121883f3adf1e043e75f127294aa302e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbc27fcb6985386449e64572f87fb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07f9c2351889d352afaabc6ef16258488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69cb25de645f9eb1aa6849f3f6e17c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a2a838adb030010c44c2778f8808490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a8f1ea85e80df5b91848909c3044491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b28af159be64bfbf6477252206bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03a72e0d95bcb989e359fa2262b5c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ad911ee56ae5c5fe4e47eb36d5e2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8554b49eb8fe388b3683300f6ac91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaf32d07d8289112e541488cda3d0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b2a62896955d7c0433e06d9951bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022ba4f11df6e691a495930e11337b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6e2664f2065f77d52ba3cd7047fb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba123afc29af35e1a34eb54c8bc87e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8c36e504741eb0c5918df202033f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff24fb06d4a92d75f30efab476f6b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14138b66d3d9331ed947518391e9c070503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d8ef3a1c329c6db47da074d9b9b44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f3c6eb84ca82c6440cfd23acf0e1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c227f1add0a6f9124cd169584fd5df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3b3d73b6c744f631c566252ca782507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9ba9303ad5282f934efe715f59acc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28098b96506dffb853ec2c483d90b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b18572caecd1465b78501d0c53e3ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad60c4f7ff2bf1aed37bc4ea6b007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ac46a45cc6dea17c3f4ff927ac6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24221438e73d460ae51d70b03a79d74a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184a402b2217ad48860f09e6777a9e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71deba618cc8e23b6030e34990559f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcdde44a3740ff6b0b45bd283872d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d72cf8fe69aac85e329004421a69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91967d75a4098dd91e1085733be17e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16fd8e3f730738bf63de8f77c5724b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596714ce836892e165ba1df04f5a21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b82a16d20a799299f25e469af8246521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87554c1fd4bfee030bc326f39d7b2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2be949b905baf1f952255c442bbcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b847ea7402f0cbf23d67091d37698524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae586e5cfc454f69100b8da3e7e1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0e01654da058f35f38d9155c0e00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe0e1f7dd59a6c7783c167ef98fc5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50d26ddf36f01cfc5260b6f9a9773e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a04302cb604c3f945b1efae58f8907529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba19185c9883fe98112e786289d80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade66aabd16ac2dba6d892be4c29ae3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b3317029531b1087973ab4629aa01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550be48e60b623ac5d8d647565b53fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5db59a542e6816af5adfb5722e45d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6990a6a437125b25aacff2fb2ea94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcf0cf661b39288c6e89bdbff6d593536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500ad31c5d6d2d861662ad322a9ffd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce8bcf6e1b8ddbc94e8e2b8ac9892538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e211ea4c6fb719f674b269f5b75e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e669b0c1ade2dac8c31cba0d6a2ab3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca377f4f3241055e320302db9e3e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da450e00dd3d6828b881e343603568542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c54213d03942c659f141057e3a1c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827afc13230a1b1aee4d62fd4a7a77e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844de2ae69cccf2d304ce2b2e1e29a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a3e67910408b787e4ee1a2944c155546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca371dd143abfebb6729d01d1995094f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443f0716693ad35c3d0673a3424113e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602447c0efe4db73460771b0dc43a124549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3cc6bbe0bee73a8a7330aa62bd9b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5114e61ba3279e214ce8cd4b8ac12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8aaa88ab20b67fe37ed683b022134552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6669d0629c8e0932f9b177a0713d3a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6993ed9591aa991444d9a81077e88ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6906bf9b875f38fd4c225361a1fcc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375dfab001fbae0d3e43ece4c3c3641556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bd8d4c4ef313f5ae93cf1c419e4d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462834da5c780d818567807aaaadde79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cceb85f80a25dfbe6f194bb1201ae1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4f5d2a6c6bbda417e081d9f528369560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb3c980098215791ec1e1d49e687c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8835b9a5211bb7bdb460e9f2c879562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824d58840025a6b9ac0841e3cea36a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca45a77c578fe91d23cf122c98d8c42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045041d2086c03ac5b6b0627fc3c5ea1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c4d1a485daad70db8a67796e0e9c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e234456563bda3043601594b623a78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff4621e27a8739cbb183be4afe299568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e2226ce05ab9b4e3ff09f64b3bc3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2017086072c0446a92b4f221d40bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a5937a8d974b0c7c17da31d39ce6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6cd40e36c26e1ed0351c5b017c0d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afd2d9f67fc3dc4fd1a45c56d6db4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613410c3be881eb430245c2bda13b84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e7f3b1a777401327b672cec99046575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60b89d2b3c6677464c6441d9ed5e28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4115f0038850bb785f29862a7045f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f1a2c9ef6b2ec49b4be4a30e6c772578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d3eabd188e95427f94208720e31d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454a9e49a1eff8e1f678369ccc62f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22eb095f5f1b1f8954cb6e24a07ef8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d01741e061000e2726884c09a5799582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be98ba1be2d5e142f88c19a4be91645583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9bfa412b3afc8b6c0ae5837651cb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32be8f0baf1eb7e0e9b54a1ed0d0aab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd6a438fe9e764d923bece9f741361586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefe6a8baaaa981e7d5b7be46206e94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a29a8778a74a901099a55f4a1528588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d5a23261348fb444eed19cb1e3a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7062cefc9e94dc0e48d71ec313b8ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114645e5c7d842fdac84d0a9dbf55c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fba2d428b79d9c4fb393aff2339c8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c659c65a2af7fcf286b22934a8a93e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdce6e30f7a276a8a6b6570f48a8e39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eece71315bc9e3393b281199c4237595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ea13d63172470a960498a036f6d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb7c2f35834743ab19cb5e63d8781d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9c988f251af4b9db26d7ed9f92a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c4becaa231635fb54751a53f2c45b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358052aa50e047fd648786bd7667a85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddc67fb1277416b1f946bee818523601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4964d5d9594f5fde2a67b38befc1085602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca723cc86ac17d76794a04fb51c5b3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b751ad321a391a703bb608404ed6c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e977d31af9e4af492356350b38fa824605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509cb60a1c1b40c9395d12958fb07b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d74b28faaf0878b04aabce91ecf11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78486325021bc94ebcf73913628e3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c98d0b34818810ce23a36e01d1777609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c7c27b210f1be4c1674723e60e4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b173372ab27e119d4e3caa8ef58add611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5826d94603fca52d30fccdb91417e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8883f54e6686ca5dd931efb4d6dd72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333652d3027eb5ceafdd9c808114a50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff38b689ecf60c4c5b12ab63dca07cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fb63aedebbefb9c3d976999051741616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd556afca9df86888f2560e36ca4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c3837664152da6689f6b5b8638e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede4875a5be51d8b1d4a3b5da011674619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe528274637b88494aaf0db418a3c98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4e677cc69efdfdf1813e429607e09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd931124defac133ef62e02fe11fe525622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41a49f0c4b5bb2095b0900a476a365623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421ce8410ceee639f169db5ca297390624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f8bc814980175130d9b330bd50436625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc16e8d27215c267424d0768318688626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c209a4241f3034eacf17ab010551bbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1236b3286e53373b6bc3a9abb409628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e6952c6020e24b8f41bb7e34afdff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1d5bf1f6b0648ea65dbec292c627630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f390085b6f23b2da39c73f48cedab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9b90528e55a9e52d8dd993cc529a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e060267c42d675638c46a61d3205633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff75f6ed7be835e2a10c3a8c2be7cae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac9eee84534c2462b0c5469b568b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca0821c9f2934e855a2c16309eb35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8de469a4b8845dfdf0d15f4731107637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5e0b953d0d05eff0bfd92a0a04f22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6bb736ac05806e9c526489adbcb1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e56bfa75686043821adaf9fce815640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed5a7e16b23e5c45e480fb8916d99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024f446aa4bd6d4202e6a642eff1012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b1311f3983cb7e7a04df741ca741643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceed9ec616778bd813788bcc74548d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e26806c93eb5c973965cdd5b7a9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa49bf3731604ea41b98f6265cd1d9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b27eae0d696d15fe77e9e933c1029647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2222d12dd1744db7a0d1539f0b995c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d2e88b0e054ea040c4a228dfdd8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a8b266c0ca42d722c3349945d840650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c18f861770ce7f0b400aaec289d12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd00f553bcb4a34ede4da113ebfee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063848d9aba83ffefc40b6b6c2edae70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648269ede580bd99efa28855df11c881654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa7baeac7922961ae3d5432e8485b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faa519259ef55a8697834ce80a7577656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11dc8df72cc27206334333ba73e07a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e5b1a6c83583414eeef991d89d1de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401037732fd5c96f8f14ecfc8b5a029659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446daa7aad0c03c8312cae6642b620660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b224a9a6f89aa96015bdcc05e0e48aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a0a66aab16b65dc2d4b77b29ee98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea13f01ca0a1016da4aa052b5968a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d08e53ba2e5981767ea73b94dd0545664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c46b651c6e1587debe5c27fc99594665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefe0e7f6c06760b173fb2ead6bf0fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c6b62bacaf72d8b0eaeaa039376d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166806e0c9e1541d17e00056a67b322668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee20cfdd8695f7654dcf47a282b3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2476b3cb77ecf6e0fae10ef79bb69ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a237617d48c7e55c53954b678b0aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe678a3628e4f0e512951cf6f192871672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b40685f9a6824685a7636790bff0df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbd8d51faf572b9b4acee9dcc091b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10917b80b0fece8b828c625cb0012970675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a72f07a732830b74637630ad47b2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd464b2f357249bd272866e3032081f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfd3645f6f350c783d97ffc4e9792d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09b91d3974b3dbae184c57936f0a56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cf705605dd60af1044665af4b5d92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e3ae17e1c2ed4718f6501e82d6268681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec96eb48f1912355b51a40f17a71c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a1210214394507c745ded2a558f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac53db1449a5023496f8b42e608b97d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabbdeabd166f3bb00aa8bdf3ae2d6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b029d461cd61c7998896759c0b6df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593d43fa12d19195648356361f585f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83141aadfa4a84ae74fafa6766bfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1d4436cdf92d120f42a9376ffbbc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b5cee770a7e7df4112d8cd4f8aa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c64f7cf846365cd595247f523627fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4890673c3f136164dea824f20fabd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366d9a40d413d44738976350c755dc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238700803d580a768da284bd6851adb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98bdc9303cb5e309e0e842e58b978c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763666ddd7d6f8320248f1b46f0ba6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e36fe224dd4d539ebd0a0cd18501697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a858e721f07e687b257fa65ab17c92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee374490e52ea073fecd15ec7379523699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a33099b3855addaa9d5a36ae805c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c57179ec8b1b171ce68ef95fccd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3e8716cd4c594de829fb706d62b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bed3698aad316869420731f00eb74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7edcd2b558c70ccb72603940482f04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6bc13e8f675d426e03d445ca18b99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e014afadeefd8d06d6baff2c24ec1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d9bf53c77ec70bc8ef8c8a3bc90fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a497dd657c9f2fbdb2366203ed4b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bcbdf90f69a68deb9fcce7ea32337709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b429b270c73e3799847f0fae5570d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e8677a1ea3374b1f18eb78b3f86b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab7d6c913aed8afe74227caaa1c64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95fecc01a670780b10ab525357c821713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ac6892c6c8ea8f0e3433949ccbb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660c444715ce4c68cb9325a13e1776715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122872b4297efc36b2061eb2df347e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbeec4d98d034c35e82744703f98a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6f5fea69763ac0229030b3b2a2619718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443518f602e7e89a11eacea96bae088719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9a1b96f9d809e8a245b66b6a51179720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214bc73de57b68e1593052d0542dc6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55045e5baa4ee58193a91ef32c5fe6a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558cc84d9ff8508fcc6c786fe7c763723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8f37251736493dfe961b5228e176e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195223bec20dc7e39b2aad99bfbd9a3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077bacc9100f57a14332152990f1f2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8545e81b2f13fa5eeb15868dc9874727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9850de5bbc2c1b1f88fe9cada353fdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64139af65595d1621f2ea44ca42df89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9ee9b687f86652b291f77846648d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad3b8618aa47bef3aedb8c2b7535d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213f7d7df5b588a12f6f7a9655058e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579cf9632b52d16f1a7f5e0d22f0e14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9778478971b58beffbe90a0728bfe1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f518bb7e5fc569fe5b8be64e135aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb2f715c55a5f34aa0d6218e056d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b312e93595959ece9747b559f16ebeb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e68705c396ac12bf7bdf85849ef09a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12487838b724c47c6336d440ec37fe0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c28412a397f4c89308c602d658da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6ed168d49651a691c481edf684481741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6816ee148c29a1ec3236cfcf62d853742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd4ab2ce90403b064d1a80aae46546743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d830cbbb1b32c3448867a570a814b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f6ccee71a16cab1f9e5da6f32295d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b995b8d4fe78a68b6c9d74f3148a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71cc032ef9213d9cde7f4ef3432df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb5f5a5d58a46e41a7750b248da40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca241366ca794e200868264745fca4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827f533ca11d557e560267a78887122750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754ad8924956cdb86f76397e291185751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af084ee0d61909674d10a44bce0403752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d68a62d1c8018a230d0caa1cfbf6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50f2a4f492d745829e0419ec5f6938754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8127e3a1c0ec85603c6189a47737a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b1871cec315752ef7d4155f1ab933756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83f4bdba910f601b7c7ad12456da2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f9dadc8eadc6b20f61ee7c436aaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79872689636e38709ec7f3e2575536d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a19f65bf85e0e7cb0d75edc5c1981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff7535d0357a116965137158a7a5e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566c7937ba8e3356b3dc42c436d5fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353ff8ec6570ceea6be4a4d543035f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436381fc1fcdcd27bee7107d76d158435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773a59dfe21064b937407cf00370146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537495275ab2e0f8f3f200a3a3f9349d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df362ec191410edf71d859e9102258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5a1197611aada2271281b0485a5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d3c089846a5f605c3897f0d82b0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f2ad8bcbdb4ba1370fea827cfb6b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0b133412f6a1c236a1093233c86c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51093e0cfb5718ba65a8cde850193b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da0e7bfdc634f0763af3f3af382cf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1ca539d725cc8aa73529db6379ceb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf28712c2ee1aa99e76845fcae5623116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63b73377fd5a2f6942edaeba80cd5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881aacc7ae6761be62855acf4bbec0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f74453eed220bddf739cacc376a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a85b13b9524cf97fa9553dc4e2eb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0e6f19e246a27036aff46901a589521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaca536f206a111e1da21e81c4b93922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457af4ccd88eb0ab6066f0815a86b9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bb2a81c5ea55382fd36070442d6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fbfe8bfb6483bc953523c4e3c8df625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c57f662bbdb9d6578da8376396a0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660720ffa87e1a095fc55f509150821f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c1aa9b9a4444dbca1e038a8130bd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0f195a2bfba7674212ee57b2a4fdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc005e6567554cfa652bc36004e3d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495cf19346374dd52cddb4ff8af25ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03986605ecda9c15e102b9973b11d5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a525dd008ab2d739a34fb037333b0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55618602fcd974fb4cd640f4c4d70ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62db38f5ebe25b60819dc3e5196d4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15f192a210d8bbf67a68af77a1e51f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96ce54592d1cdbecb5423d143661537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a80095ef808f9b5b969369637b35538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719261580f4087814794420eb95cf81d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37fe482cc5e10b47d1a256ed8aba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbe3636f63cc0ab8f82808965b428741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3335d3279d580e691d431951f7ee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb72d2feb9caba6de49180b2926a33b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0229fd4985733ea200e1ae8e63213944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55266c60e21f95056fd9a234404fc3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950235eb8b9772d47d06b2ae7b081246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f610b55c6d07069b643de716263fb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce459c57a1a7bf1ebef23f5078eee448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679287dd4191dcc5c676db8c8f4d9aa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f5d96b084abe14cef96f3a31d3de150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587a225d73c2fd01a449acbeb31dea551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28de8f8c42c6feaf78998c624f11e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e560a7ba81ec480547f4bce4b5fbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681fa4a7101088ebfc555a2ed89a4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef2738ee739d36fe12d1eeab628e7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e048b80d7b3dc671858e42c28c365256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff4a2fc65abfe027ae725bded4b8e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ac33645aff2bda239b1b2dc41bb8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdd92ab7fcc1fd118755b4a608f06759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55594cc67870a515304d901b826f9b7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1226b37a5a33c08aecfa1deb669810561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ba308ffcf390004a7dc0c9a2faef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a1866187ac875e22d8cd506f386e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf841fb7bf926086ff2ceb6a42d6b1b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189cd558719b5febfc4b32c2ac7b0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4da5a2ea359fd09f88b668aae35fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabddbb87fff4322b3929d48ef4780967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b4d69d3b7983e6516bd4bc5cab8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf834a19ace18eaf6fe71f7b3bdd4e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011bdbf30345d01bab7944d7592120070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d6316273245b2a4f083901dfa19b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782e19eead532aef1ab8005f8098d3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c15e0c1386c73d92569b7ccfab8c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309c41b706d9e5880fdb5a05bf636174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a34cb4ec934e2d8f4593031d5d0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178889e8412e6ff83278618716b064b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376f762ffff51be4c21e43a4372076777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a34fa4e955816e765f10847e62edaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea60fb151b243e08a5c982df54b5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eee55203c933d87697aca96ad3abf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3fde0ca46cc02734b24dc06c2725c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f576259d3c4b6ce064970986949dcb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39769842740272a50ecfcd3007c4a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f927fe61965f0fc017955935eac084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e64d1ef03ad036365e6589fd362f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067d8c4278dbb2feeb2224e13e1d7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2579b79beb4011866d7cf3223e079d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e3ceb8f412df21958d4acf803cd4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d272e028d759caabf5194a0ad004689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4af07bb06eb651c86daba01d31b2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8d711d807015ade55c33f37708fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e58c8f3d684d2e46bc25ad96f4c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561692bf57f2649e4db9071ff9156eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477196bd0b533aa01fe83135fc1423a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4874625d33b44daae20ca633218c99d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd64979a43e1986becdb8354badf9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b63d07a018d3221cfc4e324cdd2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dcde60371c7d32189332f0808c8f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee66b18293eeff9d1cee8a826105aba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637bb9ebcc75a7c511a7e01b3d2471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930deeca722252a3334da5f5b7f074e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede37a2a3b6b0ec9c712872ca7995ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f270a49ed03285a906421b5a849427c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdb72ab96da86927614cbe63156d49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246496e9cf1d694d793bf08c62d4acf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e6a1e19a25cfe9ed46d7a6fa7e7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510242a57da76fccf04997a6eb89b3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539fd00c1f710b0cfe459fa6146e548108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69955d932ff57b5d7e0422ed6b884d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073010660bb10a7660c8595cec7c03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fbe4b355c1a7490f15ec5344af660111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c04556e8067bc0769661aa1a9ac31c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506113341af702319b3a28f9bc1fc60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc328311e4c2d70ddffecc8e2d4d16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218d468bc584e35c9bc4e77fdc122b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85101c54c5f4722d5678455c665009116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe1af2b97837b14d42dd534d3ecea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d398bc1c392ca047401fd389ce3d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1a2a22e4bfc914fa4baf122fb94c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655364ba6dbde506bf4ecb3aa2659eaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b3ad636677f39808ad2d8dc77f774121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d07ffb03ebe9ef745daab9db39092122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c34d80a90473c5273d378ab09137f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c39250b15b4ab23f7991c15f9f85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298b636ab20ecb1e44210378ca68bb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320908e0ac97d6fd44117aa2f4973d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2ed9ed93fbaba3accc0834e5f37e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ce53e6e14f8f73fe4b6d4c7d51152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d943fed7ad2b404df28023cbeaec35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ef200011e8482d3aaad9887afd0a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd9df415eae0fbcbc1bc6f1dfc0005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668e14204fc986e0b2268e2455b0dee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493a84f3747a03e5f092e888331c827133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9ef25bc04c4183163ee0d25ab2882134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dfd71fca910a68e31be443c111a49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95243815a3f226850ce4fe0392bc02e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a18991a703a9a806804f7474a8bc54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce0c2026432a15f8630f5f42471d40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750f70e5ee28863b54045c55fe8178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecc55b7b5bb63232cfdb6cf10765da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999d106f072eb59dcb954a915997fad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901736f41104b6bd7acd2ac219983d82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fa7ff879c6825f769946415f23de6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ef8ba21a5330d2d2dc722e82a08f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34687ad0132c727804f861342da4a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37066a6f6c0cd742d67096cef4e5339146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9ff841579b0d8ee0b52c6d58d2a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf4ca109a9324df7ed9b056f0f02ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37771a622aa549d28368777d9e104748149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c806f191259fb657beb2436d65094150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cf82ae3ff4b78edc5e799d05641d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700383a9b4343596dda3170177abda7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f68b3b2b2094fc788bcacffb436fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c658919681124d190de7173ae2ed3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39edb0fa2cdd9c9d6b4154e7afd401155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e945714679a469dbe1a970d1c0309e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10670c15d406264e2735c3f2cc1050b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437413dbc87a22954d146cbaa32774ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0e56f7be403c00d6927032979444159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78711fce9907acf226a445335ced2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d07e8a28c72932c2875e2a9ccdf96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53ab0a687ccb7b9c6c1cb9ed001809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a006c235fe2d04e4e8d81eb69a749a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eabae5e22408e0bfc49f1a17441c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cfa3ab91b50bb3680897828d5df39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ab845cef41eaaf720b44f4246e464166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d64824db89d3378363281b383e010167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba8c85a400234f348aad47dd30784168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d4b6056d8db7f42e49d728e6aa59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb9b75323fc6251625c011472ecffb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fbf9f69c8eee6968a44e578823b58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5217daaab9806f5d8f65eec9fefa19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69521628fbf66eb327a2253665e9e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821141b96c4ec27ca99ae040bfee8a96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e1e95f69298c37ab544c5e39c5e9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d8316597fdaf293266265e5e51e87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615999ef964dc7787582a799b7e49094177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd9db95e3655a392f29c29408cf91e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9448c3202d473ab50b8a48a479a439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6411d9018264b1264669598b310ea7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e6bfa62eb45e329546d7f9e57ebd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fbfa6ed8d9e48e04ec0537023b2c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a84d5a3e08ad5b0efff18509be876b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d523675a91c4d9a9a97859b9a92e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723feea6836deea8414f6c2374bb84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840fdfaf0440dee84caa3c485205192186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e59847739e193ca5b55a30607d6084187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528a4b2d19b20158c8b062d73e496c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d01d5e1dfe21fd49dcb4a1bcd937189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3323234565c2bb7a53bae3a4a63356190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c18d735be1150e2b8e223a8cbe18f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cc9bcc15dfeb9c0a54a56e4148df6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20334b32af6e8dbcb82243a5088ada193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c11ce757caee822446f7072490d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941709f398c9b1b29e4a887d7c77d569195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec19961903ba263ae46dff271193a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c89b074a5ada7e3b8f002a35c268f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2952ca1be59c9bbacab76195d7015198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841aa737f906e5c1c3879f0e5832ed5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab08076b38fb82f49f3ff05bf8aa4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb819db1a0e37d91c3e9922dfafc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba03330c7e9e1a4b5f955b10404c4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744ce2bbe5a80883608c2d5159966d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d29a91c025973a3f935a622a24ddd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d923df5bcf72b9e3536e7c86aa86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f83b545688cb88f49555036e383f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d9079ef64af5fbc44e50aca5ebd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0437880c9a626f27faa02981e9583f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ded9f524345a919470a78a1e2d99d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dae9d4e1de3472508af2e947b043f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8563bb1ad31363562cfe29ea8d661211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479fa500ce3f789a36ae2de76fa6e01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e2ee9e1a80013f5c3a8d0029657d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336bb0223d1991bf56d0d348811090214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd06f22ae3ceee16adb92328af4753215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c1bbae4f395c9c0ec8a66725536d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99b1149c508b14eadaf6bff5404c2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752431d671151f09d9aee7581baf7ffa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e3a8e4e22ed8af48f4fd9ac09b42d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214ad8f83df4e4d0735d59171eb6b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb2911f825e55849eebd40962e589b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b222c7782d5d7c11fdcc57aec90ae51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d845836c71f99a7d08f927b73eb511223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496463154a9c424a46e98fee66e1b33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfda11978e8ce7d43890f80569e838225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96763529cc1c36dab781d02ddd90c2dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b4a88192f485e23ff9662501dc065227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeea022c50a948b9eebe8c7559b11f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38533381c6543455fdef09cc4428e35a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07033a9c1b065fc4fdc6c9d9925671ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4523e9306b2a2f6e54db4c9080fd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb607a32872ba6e2315d76243ff43927232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d97cbc57bfa253206abe42dd365a33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41416a7906fd4caf923c63e5669ea8cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc1386cac9cf26baa824351c545b97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf428c1a034808e9ded22f2393edde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863a0e6962c14fc70af6d5089f5ac6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533298c93b7a2e8131e9a3c17aa405e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31073617e5c229602a29ef73f88d3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c477d2b9a440e20fedb06199679c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d94ac30c68e673f44627ef0109ac88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a944f6cb938853bc56301d8381398e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9336fa89682949b42291206315dc28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a2dcdd9869ff14397100c412d3b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ed2a066ee9adf01b572a3c1a2fef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbd1bac82b3504ed561d53c5447de5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e83a9630daef0448dede33a4db5de8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dcc74d91e1b9b3a3bf1ab7e92187f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813e9cc2ae54b5de9e8bc9f4df617db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293104d8f448db88892370c7b214fb3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911e2bf51f13fbfcf67b76e41f0216251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efd1d859709b9e59557f107584e224252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17efb2befcadf3dd42f6f70ff4396d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c52f8861c52f6dce0ea92b939793254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa1bffbda1b5dffed9efa0b4e8aad2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80339fb0ebda901c582ac37a797a3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab7a5d22abf46fcb2460b253b9ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8220c18409f9025916912321755ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9657b599eb2da1c11f15a06b0e55e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc00c3dd0127480a37f4a4d52045ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b40a5933d2e592ecc9ad12060453b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3cc5f5babda0df44217715cd692ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f753e4eaabb9af7ec3881c7261ec8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712b4eda0a700e17add176d0f587a7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb4208c5b298ec644e6390a15b6aa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503605546159beb649e52af88f04b06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aedff67fb57362c22548e70afe8d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbf091cf97bd2739d079bac874e1ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553980b55ebc8c3e3baa0abf191f9f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2765f8604ed921f9a948a0f243d731270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fee2368428e1987a8915a7793fe7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a814e2389351dbf8d58468927331272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657144b420dc09314c375d60921461273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8fea250ebc7dc9b1752e741ce9fa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188285b10201b16d6552a28f13247e79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf6dd37bc970b76dac3c0a45eded16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788830d52a0871d32d6e14faa3d7d37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3c46ca032dbd1a3cca951030f17c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2968651d66bbd0ce7c9402b69722a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ce05c0362ade818df120220d02903280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936353ff0482579d30441227c70a04bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfada5a18c587ae95939b583690f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdd7cc602861e06fc5d366b5528417283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234e2b2f894ea17c10c05f4fa1ec166284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa596807b11fda171df159cffa25d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b21645d6f8e2859c4fea737262b43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b45cf43e44a086c5299aae3946570287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893cf6a99a87187dbce1a3f36b89ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c963fbdc99e3cd4b31f8347694e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663add1fcc03ec1de8682ba80acd041290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fc1e285bb46c0c861b3b50b7f3b24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b703f9dfa9fbf1f1cb387821f3779292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea663367470ad210254134b2703083f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed847886362aa4518ea347c691e20d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce1d9751cdc705a7cd155d883242ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583788c17188322431199da9898cf9ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46023e74768e6dbf24f708a4cd7919d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbecc4208162226b46dec33d24a5d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407a60baa19fa87eac2f85289b0022e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5454e6b28e2ad57201e39360eb0712300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55068e305507b791034dc397523326eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d771767ecaaa80c8849ccd6f7d20d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced2c7205455784cf46b050166449be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f14e4a6d17ada0d0fe0ce4946187304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0c5746a3349e1b223d20afcb24f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9df138b92e0ac360e421f983a8ce45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eff61ae83646c77889b55d765752f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c8bce9aa22674bcff358ccae12054308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68086e91c77aea093cd362395ac5f74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56367f0ae851e234b430a5b69d638e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc67436f172376b2d0e5e44b2146ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982e8992ff974cad82eec29583a6f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a4e1e8ea18ff36dd197f950787b24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce93d002ec9af6237c56d5abcabc66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5422cce2ebf06504609e246f63e27f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753272f2c908685542378027a35db51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc568379784a25e84c2224c1438b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819040327d5de75aa4c6e8a35eb632d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e59b4469b56e4b72766ce96456ad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77089f29de0eb8f1fc592a645fe49abb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6870fd9dd5c2052832142c8dde9f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22ed86c6acb12dd641d079df3253a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c282135daffa65b40183423411a4d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db012c3ab7e7414fbc03085942e82384324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f84fb30a61494f529d42212d7e196f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70d987d6d38bb68411454212cddf31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed147f3445a0a4daa8a5012005f286327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df0fd7e20e88a8659e0ebb0c784f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e21050d8ae927d3b90286d68d9f2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06034b5f7daa63b470eee7a2d7ebfb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e669a2de403361621718707d3a5d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a595931c57ab96a278932116c6cdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256c9568f9b774e056bd180d1d69ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e787643de12562474f673ad86842dd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ef7e9c74cd3336150f167f0647dae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526b2344a720d394015257fa66c2bad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea19ff890ec01015523cb95ce5550337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2c0edfc368949c95cf34c3e49508338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab598a66c0cd22c2c502c2980e2374339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd56370079fccb60f680cc930b17b29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319aab4a68cdf762986c85f14d2bf10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09badbe918a399f69e3c32c6d4aeff22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157ce830848b670138a5230ba5bd905343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9479dc9ffad547d735041de9a0be7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85543995772f95b116aa33781e863e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd71aa5657d93d5fcc4176fb545899346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594430244a1cb6d01fde1d85d043961347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1fd0a9a553e28cbaa1420f94fc7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae29992005dccdc31f62daa08384b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677dde06e6c59467ebc60c0289bbf67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511227040c94c42598498af5997ed4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3271794a617c7404da3f8f0eb89b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14741861b78cf1793a26834ffdd1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7fce3d767d91c725cf4d10d65cc94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30981cc4bc450500b9f973c7f7ef3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf143ddcf0596cc1002034b1910300356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b48a7fac102fb84f7e2b13fdfb1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b610ff7e21a1a586d5911fc1c45c99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662de77a70f7a2df142106e6fefa7bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc0074ea177f60e3bd99572efdd6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6f2037c9b3c8f3c2751834776396361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c0857386d7047afcffd6b9355ea7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfc7bbda0e434b2e62617d3070c13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e6c4b4807276413bee3b6b79f1f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df1d0fc3e09f8eb3e46513cdc6337365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329922a2fcf5b2aa069b1cf79a916aaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8afb08ec9ab3f52019eb20ae382b36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7f383d5215daa955ae27795412885368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905f69fbce36d6236a968fb8ca15e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b571329d810a3e53c5b0e00eb7df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b29cbc7004494d1eca552b7f6faae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c06c395763eb564d6714d57ed4f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72c52c3ab60147e175eedcf130b33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3fccd8b435ccd80f60779de10123374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5879b8eb407b6232a2e8782fadaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e3cda4af9d866791a6e27ea6a4b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbef4310d6fa7522e50f4a83bbb6f56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086f9c8fcc766a08d17e66806c3c62b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd54a26c2d57eba84363fed6aff43d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487db787725fb21956b48025a798863380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558ab3e1ab02ecb7e149ba3d88642ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd4c5dbb106fd113a4a0692a2ef48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80f2f532b13506826e95cc338a4dc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f300aa32c1c8be9687b049c7f0f451c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c4daddb8744be5e47d570ce93600385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24cff66acbf4be136a575bf80cc95b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d055bfaebebdeb9ff08da156ff4f3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25681cd0152f7ba35f0ba7429fe35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9ef06967529ffec7069ccb5a92b34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616e7fd74a08d35dead39e42cb9e78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104675968171320064b8e20f7fdad38d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dfdde42296d1edf316bbe2537d84e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85413a3dd40b59b1402da6eab31c59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec51c8820bd6358c0371ae2d33c2bdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc423fb29744bbbbf0fd263dedd9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff53032c625febded7212f715e6bdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f562ac665849825c5e0893a09d535a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b63a4c6862ffa1cee067f5dd32932c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4a8fc87ae4f9d26724333a6b77e40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a674feb9de0261389792d3d3d7a23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ce58f26c0c553eb78d596832f589401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f76f6c2091c6434755cc132022ce2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07afcac40ed4eabfd27b3216b0b90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c78767bc0153f2a810454879474e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10a49dc2ff43caaf669c1a60bd9367405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159a220c14a5e6bea1463679648322d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006f92360945134d1457fa948f6b9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4ccf27d14d169620e8f923fd0ba95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caefc39b5ebb20561ca0832b29baea6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc56bc97e82011a60fe09cff8bc4267410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927c90fe5dddd464234cd576e499f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7aca9c769873b6a2b88c54805f713412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1e65ee88e2e01d00ad4a84bc11ff7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefde6c54fd97451e257ba8a1e1319a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd3e3b6024079d08bc4051505943a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3348cf8b6a4b5b188a2e756b179d53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab624d0fb5ccd2d8d00da2f643935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79d60c044ca800b7633ab47ef2d5d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab38f450b86fc56d9d466d0381fd549419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd352ad3f32dd0e0c5bed38429dbaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1f8261e5f1cca5f4c9de010a53b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92644f6462acd35b914ece24f8ea903422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2d4a64244cffd88764fc01379882423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284873ba4c30255f4701078e4e2e82f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4acdff47ed7ef74de64d32de15ce55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cfce53b983dca513f1dcb5658d67f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa54d45978dc79a95d25c6dd7af01c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9938a35fef7548a0eeb28e53fc7e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f34ad3ff7942909753ddfe38d2ee2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7c596894d7098c42a304d14771da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62fba642692f98c61d09778525a35a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7beb049fd69a24a6160d2501627a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc685fb72c786d6a92c63274d2fb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ecacb75b82440d632929f5947d1be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77e0ba6375e1b0111892a52975dd91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b651db2eab5658004b6039faa8753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e6a856c9069f7a8206c5925b45df8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ebc9fbda59f8a5a971bb3b2b7932c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cc7469c53576b9ff303f6ed04705e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2bfebc4af4e69d7aa9feb6b3c92d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848711b7950768fc53c5154c410dd1c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897706baddf02a9bd9394c2334b6ff74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fa3a8ba444c7cc8d3b2f2a9241e90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956198e9c950c7054f09360b0261f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4925bfcf3b26680645fdd2d255c888445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976837b9085e177ebf557c1c2975b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f2b23849333297deddea31ab6f8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fb82163f45416a9ef95e973b3a5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8d5caa6f185f889bfe1405ac1e516449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00ea611103bfecf70ece7d7cf649f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1233479816a3e3a604176deb2859451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966aa05ab88cd2511576edda73bcc6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816cfa910c565e462e19f803428ae82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d3c404d0050ea1e8a4671e7475b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee689585697435d5d60ea435a66f09d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da48d2ade2880f08fdfdd775d7a9d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb913cd409b7a8ef9569c18a1165ebd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b725a557da04c775be95722b2d39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf030b294628212146e239ba8070681459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8892698413cf3cba2036dfda8a4651b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fbf3cba681c15b09eff0a751a3f39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5d6171dcbebeba5bdd8a376f6350a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c5b276b3b50b71bea0ba214504d3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae063ea2b772626ad4dd35acfd708e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bcabfe411fae4e8832d9de1643494465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e34622b93714f223aa44ffaaf439e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529032b0d58a31c117ea21cf6e1dbb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7187bead1e1848c6dbf0875ad8c26c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff72d62306f390613543cec886730e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b55aa643c7207deb1b150189f06d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb270ae05155742d0a7a8f0dac7f2a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559acbff7e3202dfccf41341da4f7a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeb7dcaa9eb64d6fbf5926fee818f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09cb26c981ddb241401e85652f5bb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d3d07ceab24f8167f90b9a32c088475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae85b78187f62727759576c57b25e55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8440447d1e073dcbe49cd41120a97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f3903a66d9107350897bd80898092478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b64180daaadc8b8b70c7efde54c5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed951f11eecf279ee99b436659bd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ff268f8cd7271ab39c8f0a57d2443481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa82377665982e8ac6d0ad7bc034670482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4a9fcb160ed59c4234b71a6e9a3a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab3d3281736caa244fa770c7ee8ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f501cb5455d657a67a9e3fe2f4153485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020b091ce67ad01cb58aafcce1f906f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c5d274a0b8a6553ad94dd49298964487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aeedd7288bf4a5a186b51c2d64fc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e6e12519595890c3a66a124cae8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d71b1bd89f323a20f915808e3971e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d139e502ca0493c4bf8b59e2a7aba6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488373d7a7ddc2e0518f2de836f7f54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61971961a50828ef0d6d7c4a5da01d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae4d982c743b3fcdd0e6b746b2c8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c01883fcd0b4d6b10170f07f1b98b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e69d52b8b6073381e9fdf36b5297ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b7209155be2d1127bf138f8b8414d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778bea9940c890b4ccea47f2117ef82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80639a8394fdc184f244993b7d840a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42b9a347c780c4e3d0f199a4cee810500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78644ed644edea8bdc83e81c7a891a19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d034a7b7c75bf0b7e8a6a3f5c4768502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080cb4f12a42c2d8986326f60f12e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365581a9498b69996e8099c036aa2e04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309d01ffe6697e8e1bd8fc880876bcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23d6d99c0ce8c6f96b6d96082567a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ce6b688bbc741d9663c16536c85b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adfd702e5a25549711e34c715fe192508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641193fdb799dccc8198b0aa418ee6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667e0680f7ee4ee3cc6a7a617ec99f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19efb4d4650fcff4ffa8de3e6cc951d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cdb6ccdef10412b62a17e335d97a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2326093de35343114f38a9343e176513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b3c2a72eba1f32eb02cd6c05305f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec657d4e1522c067830f089f6cbbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57554ecb601a9d59de7417528618771516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db163095eae375df9cf7813dad74739b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc050dceeeb863c2f03c13a784962298518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981af31b26f53ccf88178adbc504bb10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80683f11f9fb490ede188cd41a2f6a39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fb42ff8c9271fd0b1166729dd356d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee49ad6e49333163ba8f2137976b02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751125b90d39888a66d2c56cceab9eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44884986edb94ba41aeb9ee604f4b728524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e43244d60fe89c8292c2189abe41b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432130d1be3149ce0b9fad372eaa673b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b31b886c73e9bbc1ea43dcf16f11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b646fb58e7f27d73046cf249ee7bc08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66538b9e7e4144153c68f9fb4c03f2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063df58ced0918550b73dcb0d6cb1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6bfe1b98d5d4774b68d38c45a7d52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2574584913320cef54729b8343d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd867f012c017eee40d894708bc73e03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8ad4b146b3b1df1e9893c9a1a4ab7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840f2f6f9c600b46b69507f2d2a7a15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049262e90ccc51987aa7b552f3c9e5e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce40c05d60401918edea6f2558df6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091543a8caf4216651c2dc3e6be931538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b836cf8b62cf1e3580977ecd6d5c1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412f801b681a2d22d752c09e8c2e6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0d28985322480957a81e558b171e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d30b2b086ba0d89c135bb442efed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2940a411ceb2686ecb66b6eeeabde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac891d2a4bf803d9c8f8b49f00bf078544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9ef19b2658fd002ae47d5f880ba1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a38d09e66e7ce5f32f3e25dba339546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc7fbabf509a812ade583085d7d035547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2735584050c636ae322bb303d8e6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223e7ea07b409609fe653b9c61a154549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b69fbbcfb68f23621abf14e70e04a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3443742ea89982ed6f2ade529d54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca97a01824351ea9b107c8193d462552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf63310f173a2599ef360ab7848a06e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb3103c6d062cde62fc604b5898cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a7ec485c85134d2efccaacd4c25c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fddb89a06cdf3024d7702a41611d3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22606355ffcbebb0e858474fcded34bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611e1062f91fe7587b68e2dbd307789558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797023c0b92a211c0299c3f2874de1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a3f637e31097ec0a1c33072383ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f0d322c81151fbc9e4d3a12736b67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e7deb61dd8b57fb499a112c6c628562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08725bafc08c7381b867307e39d3c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f126da94bd8fc5afc8a08bbb5f660e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903b3066bdbd64539790b61e493daec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adf0dff78e7e2eb45b7ecd16fee773566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc445cbb3b1adf0173d52749f133547567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4c0b2e1c42d59940d76edc2de91d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17be9c13afb76abbfa0d95817ea334569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb449f575894c7ab08bc6ee508cb479570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabf54e6be9d19db55f05c51b9fb6c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211300f4c23c5d885a1d756344d4db1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624290780ca1746699033b1ada2e53d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4a38cec57b3629d7011b26f7e4b2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa19b51011bc1ec380d81d303acc7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779b708b2cbdc4180fcd7c59ebda8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c4caa0ea61eb6a60ef025be6c920e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803564af217c87732644823e9c96ab7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3d3ebff893339a81808c63521d21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f16b6819557629f6222d115c69431b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c981d9689b9ac5978be9e76d843ada581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eecd316f882115acad359b2eb694c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b845799b2a5283986478f53433551583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636ae5ae1b586d5b9edcc94d191f72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d2c72d3c866cafdfe9bf92b25b22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9ad0089ffe7f9629cdd39d53101f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d88636afaceddd0884146f7fdf91e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059d3e8fffaad60210d6b22efebc99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20867729fb377c94f1115a66bfce96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6851345087708444a6021660aa62bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299f6a6c86c01186ac4d02c2471cfd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e594ecdd3637882e345fa4cbb77a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eba0b8e38bbf42034f7507047adde1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df55cd3a60e1054e88776e8cc6bdab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b38a21eef095b1493a9afc087f0a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667cb99a1ddebde7b391963d669764e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8abfb68cbd8fd28c4510640aa18d57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12b85ab26a0bff884031a291bba26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea001aa5c5d50550073fd270133a87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db9f5ab284ba886c686fa8a06562f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f060d301b8457b4abe59864b05a624601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4153fbc3cf9b695676bde7e914c27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c04d6771ce4dbc01adab2a70814a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccebb2ae418f1d1ee902b2d2cf450b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16ce204759e96200e358adde35613605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6000db901e5059d5403df79440e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b27ed9f07b2b36555d355110889a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800ff67ed221b523b6fe868267e7a4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd68308dd7e0ac95b494cee2cd825a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0576b7f998d6bbc66b8aa2de07598eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3000fe41096cc516b7d00aff4fe7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba696a6f2938ed060787e71f532cd9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b07c36e1c954474a902d761ea2133613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5e40ca6cca2b14fbd833538b27fbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c6cf090432818347048e4c7874b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2457a6d8c17ace5d6b6e2c47fb4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6851018148a4bf2c3bf3c3aa54ab3bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492cbc44d607c3c3994b3bd300f636618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba0e745cebf6fe80975bdbdcff5727619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321a75c6dc921d212662b00259b7aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d19a2d2823eabf38a08917756c8b8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f7e97ec4539eb267c0fea8ac18219622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204823f3a3c1313595e24022bf7b030623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672e056e957089f7c8eb4c7b704a3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b117cb9f6067fa7ca093fd42d3ecf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b91592a1fda0790b27b6ad64b4f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f83f1c045a8e33fe8f5bd467487e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db392a4ad557cae0a524df9795689c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c0ddb405e10f08d8be2243923c94a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df623fc2c0449192f1f6d9f1af506c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bd1d9b82f2fd01619da744d8a9f46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8f5ad748c03fb271e587a93ee4b21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc1a1fab296fc069c9ac04834aded4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d633258f24c0c65ac37c1b878c1f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a65fbf16a97df6989ec6bbac368f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f3baf22d7e5b2af1c839b27bce092636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5185090af40e20a4a8e80d18f9be70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90fa8f8ff275ea0b5bd7a0e6048af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828527a4c06780eb678e11f5ca9e9b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a345fca9cd19aae7a7388b4aeb3ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6dcb7390d4353f8e523fedee05107641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ecc8457ddd0b3a02c8df991a81fb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db88985247dcf6ad30e8598a55d6ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e14252e67b31cdec820256af0068c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45f745167015b93d3bac716eedc832645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c8b88e856590dd981a7e565a8e8ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799d7e3ce6ad5de445f192a2c0e21d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d7126cf9985fc1251c32c54ef754648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcdfb2e1b1d1582959f51a02b9c57d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8601bcab4022a44a9e17565a25c82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84997cd5723a0d657e5e349aa2b1620651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527064f504e6f79d536850e42c50d7c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4374f31e6cb7929ee47330d30994c16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1c619fb6c6a6e0952cebce72aa01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d37fcf9f284e318c2fcf60772fa4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94247dc73e2c1a4cbf9d803097f90e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693bf4173dd6e59f44b3de56b6deb92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088f0122d41222ee6ab8b19ee34d540658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46fcd5ea8d6d8c5b678c2afb34bcb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97037e07260914815bfb907b6f2b27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d636dc0ab2c5b182775acdea896ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f8307da7a51ecd2d0e9632233b7c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44cd66c6b5dd941ae69cb40a5bd27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e749b8d4cb679816279525277bc3453664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8171130b27c6312fd986ded42b42d38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83ea3fc58bf1138f48b4e545a1eea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fea78cd0955f58a5ec8ca3267eb94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a70b5bd5ea8ba4c624cbd3ec339333668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b756091ab1acb43bb235ee0d5d3b37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49851fdfa728435d6f22749ea6dbc22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bded0f045804b047c32561aecee24d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b31da367ec6bb736e745bd14b6c3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c0786e91e428e49d8ad5db40fa728673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931a684456f6c76b5b025e45e8d4501674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af5be1ff0c3f9cdf7596efbba4ac9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc1d9479f3868d73a8e51381cd8c29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af18f9e0f249c64a069e449eda41a5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd501a19e27b7b05e13a8a0d2d788c93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bde340ab3dc5fa4464990d29c4817679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd35b827a30ff8dfce11d53245e370680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f468519a700951004c0aba055d97add681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dd8c90e19085dcacaa5a9e21acbe2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0bd96651799813670013dda7d8ef9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093c3c4750a289fc598e19ecb7f094684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed178f616bb126478cf7ad947d6a146b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccf5f4ac94e720462bc6df18074685686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f3e976c534b51d914d06a2893e173687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac70974c35419096d4e9b758f34da44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec40f3086e4cf4453d3da6e7e1826689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171878d15541a281907d31ab5d148050690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767e5399b5eeda7dc0df1b497e16be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438f78670b028ddb153ed166d6d78f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654977d1c427af6419238991638222693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934155c10f80f6747e42240ff6223925694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39b3848a80da9e2fc5be18a1bd0aaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9331c81b7612e6cbc7d48345bd98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166181b7364d2611d7c144d218fe4683697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2998b463cb70a5a0e40c4260859dc43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06667ad6d1df9d50891a8affc426e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514722ae1b30e8b3c73fcab8c122b26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14932906b1c8c6f66d89bd08e4f6f378701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb56e0db822190e8c42b4291b93b47a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03645a59d8d6b42aa6678a805b9ff1a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc024875ec6b8a0ecbfe0d120b790704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641ae62a74ab32b1284e593a6b5a89e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e60bf76548372f5aea219586bcd7ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b6b813fca4b5b59173c0dd46b67f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3d6715760065680f2b8b152a0f9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f4a46dc9cd1b056054d76fc442c6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df1c3e2ffe14a83dac5c46a568bd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048cae16a63c692d82e1c90e62505b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99def00a534b5ed4fb989efa7a2f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a1f53c93aaed49b83b5879a016da2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4713486f4f5ff84d5b9232e4d3e081714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfbf13b159e0d3f183504e5ee12c7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f290597df2be6037f8c9df45c72c6d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f747b0e19178cbaf53d4896eada0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6126a6444326743549d273c5b7b8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702a56ddc76777223e7a129a5f45c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e7a96068987c304bdcfb0cfc40ef9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0413e49278e2aa58abf1c6bb235ef0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eb0e784fca6f9ad92a1dd7f35659f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda2de65b97f1cc82dc948e62a16e84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d79c2ebbeee4d0ff2a6432e36caaa5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10592539cedc8fce6b4d585c727ba2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ee712b0ccd8b86993bddf3915de7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90e85aa468eb320c4a9ac838009766727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecf0f947bf7996da50938b64338b2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fab63dfecc45b0369e92736c23df4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683681bf9da36dd4ca9d7a61afd69b3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1398f47f0c7511b3d75dc2d84b48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40a0c30bc12ac7b8762597e1bf3f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561ccd7946dfe1ddded56a4ffff256733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973425e18a6be674ad8f19f4a000731734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6fd2ac1e44dabd123c9223992c2ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca9d5e006815b7cd5cb5d8ca5b1a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8562baea091fb0a85ef79e5b38082737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de7f6c61bbf8b795096aa5e2f250b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039149239adfc61027ef9759759cec41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849d1990699c67dad45ad14593fdd53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a90ba04787274acc829ca870141a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b81072a387a422cd13a6af35be5fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6303a56c958374f99a19a1ca7901cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f6c7fa5c9875eba461e8c9bb1ad7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cd47f7d544e1d28eec4f0769699e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da37d50f4cca729b9cb2e442478e0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dcaf9a83893cf8326eef716b1c4c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881803e317d5715f875db4ca74669ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6331c59c7eb64b262db39e9ac4100b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4227d54b2af5bdd893a0bcf06de59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c7f7524db67c55a2b15a8f74e8c63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd4dc3dbd4f16733de8c16733dd259752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8188ee66f4daa7225b199c2130ea5b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354bdb9d836ac3752a01719e334115c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a21c874483ec334bce67e7a65ccd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25254f9f3a55c97d4e19f80e8d308756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825e67b1f1c0eb791fc7e5b0c3b6e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f96997061bb8ae6dd3be42b23ba286758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806aa8ee0a45c35d36d7a79e9aa628e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>