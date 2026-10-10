--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef04c57ae5d83807a54d623ef2295e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c98e23f9ccd1f7ac5c5fd2a085a712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd4c8cb05fc23c62c17a256ad326923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3705c01b898d049bebf7578a5fec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f4b18744bad07bb9ddf1c2e0deb0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ccce8738599c5a78ef40af952756a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dfb51cd4884a8f5000899d44ae3ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce877eab2ea4a51c25b532a488e465988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330b990bbdd90dbaf1bf5d6719d6129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f9b676ac2ee8b69a1c0f6598834410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc24f735a7ea9e6afef9b007db86d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af9c87ff330d7dde3b8a5233126e7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0656dbd89a958676678813318cc4c9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e51daa7053ce07657538590a8819b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905425dddc09ccb85d78692f6d22e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0767031dbc291775a6157bae79c36e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4480176ca70093cb8158f77f18b6f8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b7d771ce38a6fa2d1ce079853dda018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297d87d50c26dd1e32fce4667a928da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486d8b3ddcfcf2962baff72df92abf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaac28c6af11c6906371a96efed8db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61eeee1a3f00f632e6277f088df53922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404521461ab267af4d42fb7e9cac96f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4bf360e21749693fa57d9072ef3c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e6c1a3dfe605e4bed5d57ed9a26ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b74fc8228268171b44fff7ea6606fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbf183f55e315f2b83695051edc22a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39de2fdc41cea468ede4c153bd810fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a030482fcf09d3be67216a75871f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0928e2eac5ad9db691daabf2710fd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72547527899c4be74282b244f0e90af331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799b2e064f6b6335ed30e79f7ee20c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc252fc094985c77a009d7ba865c0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b67ee8869eb5e422bd62b8777528d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5dd2bea8154920ace35a4a9aa374b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa641c07f2b41947e5ef1ca9b8faf1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978227ef85a0c54bb6d5b4ee2e2cd8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8dbdf1a279d0da6bf6a67fb1747c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d04b379d0d273e9029a670ff3ca7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb61b884a6014eb577ebce94b5a0b4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52808804ff6868b90154162a3650675641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f42abf3439f584b0de588bbd574eb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ef7e4d014a413774d472d8ca75f2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe674c705b5f6d6ed8ba9de74e5619444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649673699e9d7c31f3452083d7077c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ee6ac831e248c8545b552796205c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89906f6c00b4039b734b7ec464bc92e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dec8c6d33c716f399dfaf3d6ad6c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7e99bbfa7a03089daefbeb8f9536549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f074ae22a24d1ddef0b7e4cd6ea08cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5d9d329a6a9e3100ceacc91fed48651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6350671c2527d82d67bf5fd61a3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09234ed1e125157503efbd2c1cb2b31953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67125cea57718d9e49b6131d66f9468254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77f73f303e0d172c8553335f7b1e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d4d1cf8fc90d241188818053c3fa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb93314d6f48b1e385c276f93ee7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36eb552a08eb49f3deadde8e9f00a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a0532585bb160198f1b86f4a7f1b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a81374044d628267d3de0ac579a3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf8b9dfcd3e51f032cb4a918f389661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c1e6157260052fead6e1f4ada15c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6e8ef3b52475bb4f0975dc015a57d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfce44406a156d794555ee7b7eb7d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd792716a7809c52716bb07eac848c3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61946857fcd5098038327c52da247c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde33dc38f5029bf91643b5886af82867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cacf9f742c342c01b90ec858e758e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9653881aa1ef22dceb6909d3e175e0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c4c903bb1c0cf09ef78e02327c5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f44e6ce8d35caa0d1a368d2068ee471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a4cdca9d8210457232dc8607783572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993b25e5df3a6e870237cf25000cf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0128c34dbc66bf2fb72b6a6b58eea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231b55d381e9651db666f3902c6e4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc799006a2ca5859bb86712d91856a2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0796f4488f6cb513c1305e97fe81cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b33e146fdab262ca73f27716a665578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac63b6c1df43e2b896a693fcc14ee079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b02db9e2b817ce37bbff449a6f53980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e656a0a7de4ff525b037dbc8e68e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811cdc97c5e59ca95e8894a95ecfc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938038e538967bfd0c344308fed7faf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afce72242c5fa683d78043d38874f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed51793c6f974c445e3f7d3a5402ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb23e5b6074291e944c187c2d9ac5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5869436bd598642a5eaaa5b6f502d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee634635029c9ce982c1c295ac9735ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852bba41f4b56b84a83eaa49501c0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f81ada9eb047a34c7342180ce140490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b8bd2125f9fdb50508bbb551445a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb31e82984887b947f499d6859dec4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d8837f85112862160e3bd6437fabf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227a95718ab04222deacf9a573f4d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363d9b78054a85dadc872e8d7f50a5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff0b49035e6088f8fd153dedb977de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53ef888b277dc3f7c53492448214497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a37d10f031c52b368edb1195661d8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360c08edaf57aca0e1b9897621651b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeebbb809c9adff29151e9fff3718bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e70b59cc7dd78548f911bc7dff0d5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b1bd2d681fe05adae60b45051e20b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec32b55aaf5983ba429c10734e410103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b97454b171a20d61c607162ad3ba7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e752753f2924918a709cc532ad7ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e494b2f550b125e8bd7e84df0a7f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af4a4a4c280ad7709db13134ff8cf2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921acdb2c718b7b1b8fd69508fe6bae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c890f2319e7edc85a72ce0cf5be39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3366f61ee1bc270bb9f52c2baf9098110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f3c288aebf29784e02305f3c8178b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762ee66fa823e981748b7072b1ec0ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41268e834a465a76e35225d2d35c3d9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51aa20e06a7e0dd205224c48e7613114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ae96363e69a376200a94655ffcedc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138316c524a872946a581c688193686116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41816fd3329955afd5a374f4b0fde483117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f823ec4f26b723955043a9086d77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe91a13d06a2d38dc8ebaa9999d4030119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baeaa6cbc8702a0a40702845c8abfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a748a9f035fab95b3d41e88fa8a7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beb4dc7e58e0b27b36acbb5965ea5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373d7895ad2f690b7e9c4d899bbe546123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b3ba6f1a704cbac9662e8a3b3e0ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ac16f83713b9b3f9df5bd12de1a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3770e1dd26b1ca00c53015e62f70e1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71c496c445eaaecf98057ec5c12f40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f4f8a6aa730ed3732c93b1b2111a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df94f05f714b21fe172446914dbe0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada9bee506e3e1714e98ed70826625d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcede2b20d6c5f8f3623f0883536da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bf4922a72705681967696a98104ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2715feeb521190db6376fa3b52c30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dbfae969ede07b4a476fbe60f3533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8d5494229b441a0f3d010d80be8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f4fa593736e1e152f33452e68d076136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c01c675ebddef4e89e439322ecbcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaac5ebe0b5349a6b77e2b0462d6e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c589eb4538c55832b648c4c1487b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9321013d6fac286a7737239fde443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e54ea992c7a71dd824646bfd38d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75fc42e0e37f4e18e5c4fb717ceec4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e9366a1ec5b934b289f66f09c784143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce648b6422d85eb9bf408b636458adb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43493b8aebcc2b55c1a7b55cc4f5976145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4f2e6a3dea32607bacf1c9fd80e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1d019fee7aad5d2ac11f8a7efce2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c1c88288ce1291b291809dde47c76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f669bb378d1d09659e8d82a9e8d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617042ddee6e329aa2dd7d4a7bb01472150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd44c19bd69555759904b742b297c44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f96dc6162d0fdd27ebdf7ca1baa458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960b3f32869a3773568a8e52a622293153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7b9d99824d4a6e3e736646b04753b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2108a4c2a50c11286e1b8203f49195a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08182d518121883f62a1f8ae0f11fd43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe1552f6b777f8e4f874a755386de5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fd8e4c2483a7d9b3ac5b185367b09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02dd614c746de37f2e305c35cfe7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bb085297202616ec09ca00147b350160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9b2e5b25846492a8f25477bea3f08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f97aaeadcb5c6cf8a68e89d3dd7c21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42cc73771696a7e6f8e367082c5a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb272d3d69e7e5a60d9d68b7cc30a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32096b6d30303adb0625074225905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef7895493200eeb8f563b6fbe74aa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064d0316bec33b1273d5332c5dac545167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec8cf1723d627d9688f0ca957b1d9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab137ed12d7717d1e4d11c5f1d25a82e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d873d483647aea60cc4c5e9f0f4adb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef18a099cb8dbb9caa932132b8096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c83245fece2b2cbb63672a3266ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46ddc0a728b774682a1f2da6f0e18e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8feb53d5bf351134997f31af5cfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30350e11af8b2ca88f589817a980e7b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb213a189ef77cd8dd4d4702584f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5421149bfd0ec35490f4df3d742ab9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d5d732cfc7974ec2d798428ba50ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f5b479d30301fda9b45e5cffd411179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc980336e4e3a0c01d4e223036544180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef13734d94febfa3b7498f2204c50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536669327d44ca177df3c29114323d79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2cd0c5a38965ad3daf5d1bfaafae6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b1973b214f52b71d2ec8899b8776184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b85a535c35b90cb6451b800fc5027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec41add6906cc64aed90c94a60a3ee0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e3d5f45a526f0c070d39c537428a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c8f8c122fb0a0a54bf0e8e746d51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa2d8f717f231e47682178361e949189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd48b26bea2698364beb8fa9a5e42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b07a24d899e9aaec168a9e117690c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d9115e87a62d7dffc52ea9ed7d1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc542f5a9e65d9470e21d648d1cb3454193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79733d27c7166c542e46c1afc9b6c465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c214c50b32b202cafacbb15993e83e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b985bdaa426297867db40e1a9cc023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca983ff221cd4f90365e1c1988079197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77631a266ddf92a4ac18d9267529f6cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf448be6fe041ca22d683d93c221f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597440dd521bc6b16487a4cf686973200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88bcd134bb8dfd85feab738a3bc8bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba432af47f9107d617c3a696d13ebaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d86f8cf69f84527cf8ae578b0d4fdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0add258f317dea5db726ab1c5b993c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ed2c575c94e3d9f6434b08994d1e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a301b2724e212412fa139611459a99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b112c38811d7ff3c82ab56dbda2b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e80a0481a739e7ff33592c69164e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c355678fa5b6f454e8fec0e1d1a8d7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9341646e07a3cc0127e1f56cfff984210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee127f247c9b0aa4bb684d87df240b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d14bd017b0dfce9cbe54e13043bb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6e8542e7f0e12e6b1cbb34a521a5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e5b32c88249e865e085cfebf86874214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517d0cce034b4b182674f766452090215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034cc8fe92316bc2b25b5d4e48117a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314ba726f22d40293bcc8f5908bc7f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64e1efd4cc60f28d6bd45d104ff4a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c495975f6e00cfe0f43382901ecec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6801d63c9803e135a18a7e8d778c986220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d90c0e153d4823b067ecda66b5b910221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15bb1cc8fc4b4f5b9ba85b7d369ef5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae87e148623cb3ad656b581a9a3d55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857cad5a37444a0984905361dbb46ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5dee5d2ba137ba8addc5c4142845a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79ab070a396a993b8e509a929f01a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f9a765be4a5c628889e8762be2ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b0ea4b26de1df801dcdf26054e9b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de583ab72e5190edd8bd58276d815615229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739d3f154ff21aade818e285e4fefb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d84746032ac5c0f2b44f5c7caf4590231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ead3a301d4873651de4e2419be508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018481f5dfd325b37228d363f4a6d8b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb7a9645dc89ee43a79dfe619e8fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68570f554676214c9812768df78580e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc3c2de1cfa22b751dd3a544c9675236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a17f7af165ad84fb8495be781499237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb55eae6f57ce3fce90c69e5014f45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90531de8fcdc04b7a030bf2a408ec6a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b9fb93fa42187e3b606db3e71a67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e03cc9c9af943292c37fedb0317fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c0d74bceeaf5cf9e8fbcbb4690cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf955f0a3cb608ca01e298686e7da4bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d51b98adc49d7975041c64bd922c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84fd8486812aa87f8798009f5410d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2a6d07357639df3301d6b3fd17bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea280a9e4bd8defc3c7b8b6badae2b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f0f49754c77a3e8355065302158d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f992f238379580b044ecedddbdc9bf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcd77841e97770a61902a53c9b407a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55c20eba2081f68fd26e3a433bbff8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5f010a9bd44a33993829280a7012252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff31eca903062edabef5d14cdc1038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3ce6bce2daaff8c1d2eba9f8daf02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df64ed571efcad57b697cae9b7a33e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029397b222f3e21157567c3fb3fd4e67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f0d7d2cc611855478ccacdebfc4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ce66d0e31b9305738d5384ff315c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6278c0cd383b9655b48be0ea33d83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9347db95905ef52496b651439f09b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4eacde002b8fb7fc7cb48ef61ea7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e1683712b109231fcd7962de7810c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b97ceac78afeb18a1ec7326ae77fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81664388fa47f53b466ee362df8a26a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3ced59058ec9e517cadc0d49623a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b422fcf814ee49bdfab68ecba2373f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a61b38d0c9024ddd3cac75d7e5dacb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520d09fe04b64ed965fb0c843d27e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699234a02da4d72f873ae76bd09ccff7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18322320a785fefcee2bd391ac0fcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54192abf97fb3c748b1f91758e2501271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564d3b43d929507b0f237dd20a16d88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab425e3fe796b8074446bb974de10075273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971afaaf7548f55690ef9a3eb2426dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f803dafbce0d93ee57ec54ed754279275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a0d7a5fe76853117ad28b3d915022276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77138e4a6a04b3d1cbaaaeaf8046ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d438a9fb49b66e768a5a21d19160b90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95dfe0fed1528a3929f687f7f9c25c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c257fd9340571095285e9884f042e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb49e9c649da426180c59350a0e8b0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401591453eb50c34047599689899fbbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905715562311f7803620fc47e2064ff3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adbde18fb5a27aa724ff450c7686c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597b67c99a0fd338be8aae427e62dae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ee5c3309188c8c875d29386c869d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329e0fe0852f759f39fb0a5b40e6b00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba439cd406c23a6bc03e3759e140efe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f78351988965a92dace2b4c3e3794289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec21716abfa592599b2808cda9c2b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520808462b509127808177fad3fe64d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a0cde7a43bb360ce74343b091778292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643bd2481dc8f99d2d1aff8b75a8db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be211e08b3e39adfe09b1263124645294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c77cc5c2230a7fa8d26431f94c091295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab202118907ec9ae636dec332532ca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15811e08fa97958c65855f34155b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f13fc6c9064ed2f59d03584304a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d91a9680bffbe907bc8b918e50897299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7535d38bf2bc562533daa12dfb3ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae995e8e45cefbff27e8eee417ebdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda92d089077235732d9292ffad652302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161f3771e12eb40207034b62b3ae9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689f95199ca697b62bb29de0f5a017c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57038ef2a902e2eb3e0c39c7598cd51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9142a5e4e24db40a3016181749fba4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab771f6a44256f60febe4c8c54ae6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72234879e8a76a6edf2a3da7688108308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8594c44f3711b2cf1cf67a361d4af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdca3172c38cc8cd86c6e6bbc4828b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deeb3b423140fd7ce10291118a59db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f7cbd0f0f13f3cb5049298625fbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e2f6ee45b1f3bf610461a58c349e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b60fc0ee7ef2695b78676089dbe4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acabefe1d4d24fc57573744db5b560e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f2a0235c0c72635df710036cf2044316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef33f3a4b28d49a35ac8c362db241c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789b425e09d4c79df9c3d1df865a34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f200808b62616d028a7286a33c521d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552805e8f44c73eb46ba5e1011d1f37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeb906875e5ab8025b55563eae2c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a419fee2f557d266f3e62031b957191322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695018fb222a80380bf3500865c423ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5648bf363f73bd6e096f1b1d813fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d6e28d22f969dfc01894c7eb36183325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3869e3bc79d7dcbaecb2e6368146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7555f4a0366eb00eb7e64917e57ef7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f993c38dbbed1cf8adcbfa8be9733a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1f7397b23f9bb7c3026a82aaeebdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab6fc76b2071e15fc6b8ff1b1f08e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de37a1afae7e8428a0c35699d998e60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf852332ed0dd9c909cd063be3c1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7d6303b86303702eda1446fcfc875333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de86a679c4e478ee0945d23c61d5a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc183c5f3ebe03428a7a1786c465170e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb01479f80d43ecd84da3ab65b648336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005065a3f4c47157dcbd837362c3bb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6105067ef703b6a70938b96c4a226338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6721e60f021abfc8747d0f27574989339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08000f1ca1641103b9c40ba3ec72f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f8dabcdcf0c20baaacafbc4b1a8f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe5c22bbbb72a5e48739eea666a15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d0ca94756c7512d37cab1b3e74d31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a300745349baba8eee20483ecd019344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2fda807558c8dd9c32171b3beae72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc8ca7ce27713b9e8ee1927212c3ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e92fa109f8bb68fb32460665ec619347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476812e12a7cbf047d6a343215b8af8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b196b786b7a0c4a407768e59f7bf81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa0a146efcc35fd1e3b6a3deeefa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4fd0737daaaff9a9e3789ad09ff8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078df641a314a16790386bc8e547ea0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfdea67329c98a1e1247b053fed6ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870e099ad9aaa20245333042f90bf7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a73c0a7ad5e3894afb1752b40adb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e08abc2f1f01c540324a9bf0e30c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426d9ddf7ca67a9982edd94c8054fc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc88dcf709d7c89a4f91ad8f799e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523d243bcc7619fbda91d7c31f237f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b442ccc88dc7bde979760778929f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e67effa4e95a2384d418f3b68af35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc23984e4cba935cf725ba55fd2427362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f5cefd77f42f5310093f8d154d03f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c22e3106becc0b719f50cb97e90510364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd83c025e8edc8f6862985b0b3502b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452feb00b2dab46e8a256a89ec216b59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bacee4514591ba8c07cc70ab4f908367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b92f362d22a4600af590b16467418368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975855d4ad401c2603386db3733989a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f28e47e9f0f9e3f5995242d1c7fda4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab53966834147dc4f65cf428524a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b834824e0e36762b750391cda552c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb445995c410918a742a24ac4dc045e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e743836b4e8e6dbb38e7d5d1ad357374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543bcbc8317862df533af5d35e8016d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b41a7bbc2c7f40a60f52b214c42854376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863dc076a79f482883f3b61619b040c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789aad1b5141221dcfa2a334f690ba5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff24bc4fad286147f52edeaca139c52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c7e3e7da0b49fe9d37f9eedb2365380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895084177af3c789af84b7895b32755c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89665e83ce336452df3576e36b7eca58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c07cdf0e3bdae173f214c99c46d68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62225fea01818b7fa58a5f172a435ec3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0930a9a30c77582ee0f8f273983138385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e095a7ca6f5eac31ed3e60f0dc2ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ed48705ca48557eeff545bf552e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3339670a22a680e8d9a1ec5e6a6b82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d5e249fc9877d6b0919143aeb167d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a13a0a7d6c9497a86401141f84339390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332693f37f49646362b4f47207961b7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74e2d0c644cdc44fef59129d16d12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc503310f09162e9f5533616599be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b50bd51ce65558bb3d1353d866934394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea11692244dd11fd77b9f954169f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26646a8deae0940c35c1bc151479be0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9650feea3c8855e0eb3ab55b09c9bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c7d92094bdd9203d31570f52e94d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d51b6edb2027e137f90a607b3c916399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516dc57fbf7d5fef4be8939597a1d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464cf9faf2206c703a5b0526001ca7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e901abe1e5b59349e9e86680936711402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76dc8c0ce279e69b23a92e3ee1b082403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4027863bd64f7ac3fab0d5edb4710404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bafa667fb0f75f5d22e2ad3df2b303405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8035a357425ee6d8f68442069022371406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d2bc2f76bfe7ff39505795d5597a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752f47a449e40a80fe022d5b5cf62ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233aaeb628f5ffdb35fc1968b4dea86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbb230e3a07d70a049ee13255bc82d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b8779f9e8dd632780ab8067334d72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f83e1c23497ea507e859bb7f3837f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33111db66f5a3346a0dc024472e6097a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a18aacc53e7f3410a0299181a77b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0d9841b3ee7393390b3b8657cb554415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6cd971edf5db64264bed21a28fc27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e86e6284fddb53dcd829f10dbdf0cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bc6abeb4e573f495a523ef2339912418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f778b65f809f76fbdb63ab62f58f85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e51b93e3f5c1cd10819a6c4d03f8f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c5789037b934978061a27be009de5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdb9989683fa3ebdc1ebe74a7fa632422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543d7b0469e47b57b01f7112ccbee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83627bd67043ab1c8666410ff6b305424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180df8c67f5e02137542016a05e9edf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f2cb1cfe6df3c84adfcd2aedeebe8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88fd9f35d295d86203cf018d363eec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a13102882c120feaa00126ee768d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94e55388b001a8e15c87ba8647277429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c77d4ff1fbf672b0eb0174e04829430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fbceff240b801b95d7bcadab8f676431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d203ddf272568c987a1c54cb8fb423e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f505cddadaea7a674ae3cff98bf72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0f3d96270c3f207b60c30766bf60e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032c496be1f627227238f0f53a2efd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca927a878b76c1d561cbc2a29cdbd605436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168028de3c7c9397b0e20c4c31afceb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba95a5050f05c29fdc209adb40b9745438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220cc9565084ca072c5f4f9f6615a31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cbfc734dbe6eb476ba7eba62f1c17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f48af836e6d94011d0cad011ab9b16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde1f86133e8c0e281853fd88388d36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb883fa187820c8ddb06c5e3c198b0a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9669a2cf2c545f157b0915e31ee9d5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84757de981b6148b50df9886d7fc9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d5d2816a1867e517264dbcc23ac9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b441cbc2768d3ef9e4fcb25a2d92cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed74feecd73d730a55aede979695ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeb8f6e2a1593de1450b8d6fb2ebbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073dc1a2675a6f22c8c4f11e7a963ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943ea53404fe672c9cc3dd1807179e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45356354cdde6e2f42027e45454855452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d2bb9a83a68d3085f1da39166b39e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169368ab5ad51cf93a120ebdd9c1d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcadefeb010d34588868cd908a0e41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd712f627984aedbe3f0bdf0673b323456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5550c00e5e9ef6d298acc77e154cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6df71cce5c5eb6446f90a52245428e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5545cd42e8390e61fa20aa7982c5c56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd88deca78355a749b28c096e02adf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7985e9f7bfb5eeb87b21d7145067e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4835a9c8fe03073c37ae039612a9e26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f1102860386dcec754b777ca34f14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a13128a7dcc3993588478f57dc8fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8201b65686f98238cbbfa805b041e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dac9b83a0d8f8e17ecda6cfcc850c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cfc11535fe1ee677d5ef2ed3cfc2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aed714d79be68c64e718b155f04be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743ce02d0b2e8632a8271617bf3a5c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d556cdd7b73eb1aef8287e6fd0a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5074bcdca6ba3d74115211d7c7aca7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f6df6b035b41d62971116b4d3b9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619058377a65e8e07bf4dfb7f23d6f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ccb4c5ad22922ba8e7192db78c5f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014dcee81aef53a6504511a5ae48670475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d36b6d4f30557f8787b8cdee9f66c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53393ef4e588e0a9d59405101db43bcd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8442eef5a369605a15a2927892885da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434d4ae8d60cd118ee46239ff5c1cf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56785ed96bdfee0aecab3e4e2af24a1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e6158f08ea47a4f3827bc0465cad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac777c441da6b884383f9b552cc322d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0dba148a42f42b0b3c671100f0621483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b573688873aa104ae91e7cf53f41b50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2116fc672c73c8225d5bc69d35aa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a303d6872a781d1eaa9710eb83b4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b85c0b45f07c29c6c9f43fb87aa27b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d13df25d15f429992f138e9cc7ffa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234a3613842adb3df3da1ec580ea887489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcb5825e6496d5916a9790981afe01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0c602f0ead47a47e0c527925f6fab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3658c39b60fd06574e87f117a94f6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71ad7bdb6f574dfd98829fcc9f3052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178192940d76a23e0ddd4695ec8aa23c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1cb000478dc0629d59f82a2ec0d9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab1462a3c957d7057e139b21b2693496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53f6fb1d90c109c9df609ee5ef1bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d39cbb3277a1d2b47c0d24fdf7ddc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ac2714ae09c7fb182415a5a2ce626499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c4e59996c901d4954ad19e26cd4fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b19a29a301c1a77180b0d22f4623501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb25b4f8a4492add5be5b20a5b32f93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4700a269c2e3199898945303fd0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228cf0ebd27445c4a3bbde6cd19ff6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4915cae6b564fbec5eaf55de6f612505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e7f8dc2674223101efe073d22ead506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f858d17f083c283c6334f7773ab98e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e41d34d37eb63b7b119189f2b0af1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50687af9ac4818484a19797a20a1034509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe142a75f2cfe753d1bd655a1d486510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49ae9ffca4921cc1b9f70b5e278bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73e6e93e1b9be12ce20a2d2371743512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd37aeb60325435e5c71258c96846513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38828d4dbf70fefc6b195e33ae2a07f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b857a0b495ddbc3d1b77cb082d1f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68da468a93670e8419165cbdf6f7bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5fa569e35369a3279cbe75b5b6ffe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d470c05efaba0545102cff18664255518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1253a4f18fa08a5c7177080cf072e8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4cff7ef6cc1883a840c7294e71bd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3d8b38991ceb627002e0424a349b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29469796090da324acf41c58cf1a73d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b351d95074dd00c5c4b93d31d82381523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5059b1aa8b8bb58dcaa77a101b5f15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296febd17d523250f7e2d8ed35bd50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb496581de107bcdeef13ad0b8dfbe98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1a8b108038d5e55b7d69080d1c418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd8178020cc6981e6b36a19bc6d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03a349b4374a685479ea463c62f83a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46639f15870b4738f9644a7bc5ad7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f05fadcc9f34043f41d419f7f3b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fceacab11f1b707b19be81eefbaaa7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1820fcbd5bf39ecc9940211930c860533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d89a9c1fd5f593f48188da35b70d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc23316d674e118b4ed48a1b35e9af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee49be831d4c0b720dfcb3dc1a237536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eff2f24252e160dd6966c395fd78a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581933ea3918d615e1154ed9bd946c4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52669af67b42052c3091de8f0e3bb4cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa08b4a101207b22bad557dd7a7391540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b95b1d2a5c1c0f1f3303c2e2ae7a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91d2ae9511e18807dc1bffee279c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0b20107c09a5e9b0bc9746a73ab7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b655e7c4499612a411c49195454c10c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db35b302e07a9f1d8ad91ad7f1da5f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a763e26cb7886bb6b6f302fcc78a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47c6d362b2f3571c6cb8be4d929e26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b6d64e98af6d2a4997c94da31473548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb9be75161ea176ec8d3658ab7836549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9faa0e301ce004b8adbdf7f3f586f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc076ac72add36e9d1ef10df8b4e4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898d6254d3c49023c845eee70a12348552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ff5b770a83b5dd99102952baf7735553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74510f3accb7404d85f50a3a5a7499f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea304046d36dcf126e0ee63bc5010ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0311ee406945eb3fa173b257bf1f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed3180be99c67784b0f6e12435cab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499c8e541ad918a07581a3ec43c1f08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca44d95081fdebfc766f22b1d3fbba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cbcc14ad9860e9c641d8d8e75808d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14184c9d9a097d7cd5800cddc011ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb826abb26f209d9f9bde3ecc981e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8d3e1aa4b26aa4c6fdc8a3924eee6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f80c26377351baf99c7e146107d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4dcc6c4570a1e68a78f0ad947654565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c31541c2461e1a7e24e292d39785e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e252a991ba80782f6644902d621e9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74d4aec63b079da30418368172b293568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d01ca4bf311ebbd21ca95fb7786a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dfb9dbf99adb9b8903a6efe54ebcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6019a3ba5c182f84111f574519f3098571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d441538a5aa30fa1eaa486d8316b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58fe9673b2c00d64e1f3c98a358ce9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bf766c2d41331db6433187aa630c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed065bf4c1b533f0d17bf6ee5059c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0c8689f46e5111172f975c1ba0eed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53614658b39a34d68900bbddf0ad2d46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cde71fcfdd391ebbcd7452972ea84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5c7342d146cde6d8a75cf09c47506579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375100c1f2b289b652fb8d2d6eadb35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5b5ce1436c831e4c8751280f5db9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ccd9daa7c4960bfb1cadab2806d18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a705765f869dea7a6e06b3a79907d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec78b7c5f5f17547af0274830b9c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98bb229f441c761aaa20296c87bde8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d46ac0b639beb7445e124504cd8c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd54740d49c4c6751c74097d7a4923587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e19e05a84b931572e5b6b081914ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cc031df694929dbc72e0298d68663589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390447b4d2971cde6399d1ec91a7055590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d18b68097f3df7fbf320f6145ef1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2191b3c57e2419ba4040258f267fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa59f152d6cd099b23540951cc3b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c0b6a10c0714575da6c8a1afbe1bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bae49a15fe7f3d5c5fa208f29964d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bba0a9b8813b2e7e66e998a6a5bd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1b31b6c1b8381c4aebebb3c063e7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed61185f9862bbbf2a017d2c07ac5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc6a3e67fee4236934b16cd0e4058f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f6ab3683a0d1b6487f23f8c571bf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5416b78c7a237abf89afe706b469499601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a392e3f3a51e8be5ca49679614c21d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3cf8f94488e4c1991981c83f7cda2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6977f5183f2800d05de566e19b04d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5e070dd1452837862d8fe6b6392d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384f8dbed6d6f2146676400c05b7e66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81968464529130487171efc72996686c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4b2826c5bd9877a0056568cd985f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25e759d379cae4a46c364f1be02d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eac54cf0bcbf71243a0118559e88d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277d19fead280824936882dcf6817ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6653a35b1b238755516eb7797bbe9ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b4f912244d7cf718f89fe77d9ed6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2fbccbe7691100198a993201f016614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b5ac0e0302f478d6871ce96df7f35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b57ab2a4ea9bee8b1a15c40658ec1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2366fcc36c98b1e3aa575b20cd27c67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fc1eac5545564a3d54d667083f84f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d1c73289a8e391bda972d24ff9dd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4c95e54ac8424be8717040361864620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b812ae61c756d8bbacf6c94e2d52d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24bdd28820d0055cd233b24d92a70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b486624655ccb160ad0962666245623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b140141e55eb6c7011c2d1d67ccf132624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5172ff22674fa961a0a627614f80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d5c548ed7ad89ca899fa4149a5195626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6416df199195fc3a09f76202a3669e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c807c51413ffdec27fff636a05f038628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd59602a8f8e0f99ae1c6ba3f8946c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d276d6b9d6a69ea6bc978496cee2ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e94c18acc7ad80dfe44787835ee2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3274cea1f19eb39c2f17f1153dc843632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60043adaca93d3597f6323d3b65e61c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd042021680ba0f01edef64867ab0e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226f5ec7566d8a16621a40f37bfc17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75487d577ef65518fc0f8316013c48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a6f555c3bb9dc2eceae7f834802fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6684d5ebdce3ad77b31e8a018235e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3a27f3866b119e0dd64aa03bff32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b600fc54836e8e26703210e12a5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4032204ed7a0c1943673d84aaf027641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473cce88c561bc35e5f2839c6e990f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e4d183b963f06e7dc0eb1ed18c06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c9c083aa2e99b86af8f59fe43c98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5d663516d8858a9c537a7e842894645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe3cbc7bba99ba18a898daf02e3068646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00fd9a9ea431795df8aefafa9f76d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b7f84418e29488e4974e79566caff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb9c91542a3dab4572ef474a89716649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e2da5ccce44f68b26be184dd4e1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5414d55efa377c7052c732a85bcf0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b7a6e3df3b612dc92d7b3231c1889652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6177dad8a47bf79e901a6b58ff1910653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a633eff715019d4c6d367bed9ee4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbca1f639beffde8b82705b8ede800655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5cf5c053428a3607241b2b18f31c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75706985a372c3f71a6fc06bfd59bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1b6dfd5aef4e42406e1fbfbe1c16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79bc93f235b14b3a21c42a5f042cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a5604e743ea6dd7cb955c16d04b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6eb9b3df5bd1e985868eaab14f80e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0b2d055e435f8d8cfd4b4d103dc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06dd8975cb50478dbeab54ce4aa69c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b4bfb7b2c14bf9c3c1ceb676c2d12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d64eb237c2fa2f3d9e50c9b7d1dde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134dd15668e59212c9bbe1f194f678666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c48406b001dd82eb76cfdaae69447667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a646972938a81d1a18b3686cc487b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f00ad0a3fed040cb0a1eb0fe07c81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c563d9723f2eba71914315b8ce18f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd35c31dfad07ba2ee1a28a7769843c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4e3f0c771392e2a6c7c27adf5cce1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ecfbd64b080ed6ab5b67232fb06df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7bf248e6aa9bd9045f16386ba0a01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7ee8518f536df25f88b949f0191a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4498f6b8748896c9c162f083d92d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64350710b2cdddfa9e0e91782f75fb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74143749b40d39a206b7e654989f4032678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf5a183ac93a07b9bcf229612f56a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b1c07ffe776e547719d5c6341d0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f949070653f78beedb8fc1f5d94f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891b738606e775955555507b1d4a2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0f3be97690a9818cb79af56c5357c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae89a97acda7c80b6be0a5165323a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcbc85a926c53a7698f7e927a06a3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720c56a99352236009289dad79c3bcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ceca742f350d18362531b510692b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f2580310ed436660a7d4f0e551b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8f3b42df8d402ba307fef00fb4cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a80b890fde8b11ade704257bfaa5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff40e8c56d60db8e2735167a61d1c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a630d3afa97fb8c732c6242339a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a4e87c7a43475b16ecf6b873440a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236985d00a78c95a45db4071373c7c2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265cf1207ab9d2d253790aa734bcba1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bad41936573aea36e103cfa9c945d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5270d916fb9a41f178d76739abe59ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa99e979fef018c86cbf6241a363f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53011f704baedc4228f535654f121d86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b504754196c8c7f0a6990338bdfc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f393e6a3428a438cec96335a15a100701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6bb77b2e46931dd59b7d663f4f45d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a1aaed14799c13adbc35177cd0d3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8191640ccbc30e0c521910db33c6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3387da7f34618d3e6aae86fc48b53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb87ab1bc6568ab535598c4625aeec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f26e1188bdd28424a7e4568f44d7ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dccad7a01fbde2a36ea00d10c0655708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6a52cae30d2f1958f125e97922a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38a919e515db8f7d9614b97a0b86c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39953040c21101c53d88b22992913e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047efaa599b43afd67c5ba58841477c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6ec506937e5f53a2fbd1d2cd206e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdc528ec88bf6b8e4ff9cf81370f3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b465317c8dec421756dd9d87c3348fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9f0ec24e6600a286792bcca3fc4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369a51d15f54e210053ff963d1ae1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0f52893ba06e0e28e8726f084856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f959920f597c80cac24229daf3923b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8a85dbef5d0af4daaee56a0a28976720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfcf3beed8987cdb56463c7485284d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f991e466d6c10b467015a07e51fd0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9838d25a9d92869434ab4593664b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc17a7050bd75522578a6237a645fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67752d4de94a9ddf2a9eb042d384cc45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d27bde4313dd3ffaae6df99a150f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696abc1eee267d34e0ddcec7d94dc0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0896c483829d54634c2a3e43822d4c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a581d41d58662c6597a29f52d5a6c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250333146c1b7664e9461e9da8ab63c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c53fbdebf4e749a3cd8a522d385bc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493422d9d969b9b9ba6e7aefb752738732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cc95daf8372fa180869e92a3d7fc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7ddf56c202de2defb3c159cda2d21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dda1a1eb9530138e403c245afcdd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081d2f0c3a5131f938182d0573bfa5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0e239f23cce5f8902d3d648d8e098737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71eadb8e4dc27a5bbb387ca0ad0b8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d9d2d686b8716680944f5562befb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d116ec2182aa273ee0ad9348c870243740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485aedfaa7422144c6e431c39ff4946741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce52272ce3811d4a261254046b44075742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf1f5d7d7e9ad8f7b870215f9b6b8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f97a7b3b7fbf0859e6db2501b56983744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc37a7b40bea5ba58eb37fc93d7e65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e0949e3c860a9b31a4834759e362746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7e5eded850ad54c5351636651210f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2125dd2b43f401dd892ce2a3ed5614748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6ba3be998281d8d227c68b65ca4c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c392e0bce204032072857ec70d83f58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377b8eae54c85449f1599855fa2158e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a213931d5117eafcf6d75c29cf57ede752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac357afc6f4930186725574189f80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c259a53df2ee09f709e8b3d843b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ea9073c4f24836b67f13f3dcf09c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9c67a3430478dced0a6876ac07c9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf91f4f80c14347eda9d1fb7e40f9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f8ea1722716ae91602d56691e45f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62748a7198e550da45609c16d7c2e3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27789e7e897b2a09acc613afab21bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f6c6714a94f1c8ed6053d7e50a5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9e0e6f577c2de4eea305f63dcaa823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f22a78da2e7908bf8048105c5fd4904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe656b22fcf8ea5d661aa8fc6209d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae3f93f86baec982ca84b427cb3fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8734c56c0180b859873d095783bc0917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f59de95467215b3662eeb638572f7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713041e6553a8fda8b2bca6a4245fa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b97deb62df54bc6bc4ef5d863cd3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b27e097442a37bc1ef30d483cc85f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466f1c335ba3a6366c8caf80c6521da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca174c60c20783821a25e26d7ed1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29555b268ec9ea271ee55f2d8d02e03814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc89e6db850b71cd9a90502527e00c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b74bc27cf3785a3111303f2f65060d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aadb915ef01098b1db22c4115e83a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19584398a540cf5700cdfd53b1ef118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979a4e1a5a5f080b6d4faeb5d29139c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5458f2d5d68877bb188727be98aa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c603e3f8ded2dfe5ea1285c7648d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e742152b102d9414c1967606700cccc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd5b5cd6547712a3c3d257997a44523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777b1281dcf10b1a014c0190cb8805d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17268a7104eff2e58945dc69d4973b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385baf68280e37b75f4d348eaf6f2afe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06039b92ccc79556157d9b6cb4e28a3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c6af1b8497537e6ed81f65cb4aa7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628842b7b81ffaae364b4f6eabeff0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a572ac8a3dfd54f06d1df9baa14558330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371e9ca5ea0a52ebbcc09bcb21550f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ffd05df6ae25f15ae3ac1c16e492532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433476b66fe289dbea3883e8e384a6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57720450e6bf60c5ede4e3a702574d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f7866d60f3f71a91a21b595c45b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7293c8e321275830d31d9d81369d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb28c9faf43f5bd8b5a5bfd1ef2d9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723771d7b72a81a56a7acd2b714fa47438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7d4665ef74bad878315426bd310539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674525ac73020b5a0a5f7d80bfd1226840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0561ff21a13ffbe7df8410e1d75c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a0a3e3e987fe75a3808e69def3ed942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cb9f76ced84de462c0cd4d3f96d4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ad1a4028e6cfc5656563558d277544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe8ff3db1a1d031e6b41a7940584845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d994e0b557855c8cfa166b03da69946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce082a3271b78780a0c9e18ade61b9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f078dfbe2d3eb34005e3997af1c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b81248e8d79e054c65f20389ea27949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49121aa80a91bfffb1ac268986371750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f68c1c8b3bb3c8af6cdbe65c541151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af880c03971557ccc0b68057d3969852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bbf5dd607076a02bfa1b72985715b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e0788080ff3ab50a32a583101abf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee258b6c8a9932b248f9cdbd8ab135c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4278048644d6971228db05fe8d88556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0976978b7a879c8d9cd3e653faf88357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c3108ea6cf012636ceffb5f319ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c2bd736078e1586e3dabf0f88e9d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413d69e7c6a3ad98a787044034f43f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc113b65ad043c8c1e52aa9531df98e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f3b94b0d9e16874d2bd73ab80f7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6f89d7b3fc890729fef475e5d761963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab9fc4efe9eb5a6fb197a0b48a75864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f08e1b1f2328e8ed589f2eebbb2ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68237ae9388b923b5b5115e0f0ff359b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b069b646a31caca257a5cdaed6fd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca765b9690c366a727adf101bb25b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ecd4647fb9327c01e1fd3805748cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25310d16109d29eac6360bf5d07a8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278132b606500ac60714dd99effd48fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe0ba4ebfc4c89c136304357281b3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdb6d40645238609adb9a2ed04c37573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58d958cbdf831af9e599d2ccf7414f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd858fd6de034af041b934b6840aef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5f70dfc550a344f1fd7e789def4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f7de179565f791e8ee74351e91c4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebea92b29219337b1d99059f7501c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd89e21dec259f34e75fea9efbe9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffb4ac587bc3233222d0b58a34908680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a89ea5b2767148f4187e6b7571cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373a2ceaa5620851dd46f7d353f66fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654080d4d623269a2121c7eea1dbb1a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe5cb599d525ad19749ae0e98a6a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123bf64eb5552fa4245ade57eda8c0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eab1693dcc092fa2ae617e6309c5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404819128b4e52c955f4b43fbb1ebe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e89d0a3efd02624d3b76d65180acc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b5b5eb42e011d0fde65fc0f466d6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7806e960c78856a47310d439b32d8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866992580f0c6be4510940f7d3b27d0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7471d03ffcd0a7229c941afb4d94d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a2d9c1c7bdf0edbb8b4b9c04b26e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7b499c35c87bc1aa79fb1d4ac154394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc386ef638a1bc49bc73d2e8caf35095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3678a2ac886e968bf909eb24e4a67b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30989675573b9316a19d1a849fcb57497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e0ea1874be27d3904b2edf5664c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf2790fd09ffa9bf6046d0cb172fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69299e98bfcd5d13bed9b1cdaad488100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294827187c1ea5f15c73f5d3aa69581101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295e22f4506a1a641d01590cd50a4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeca41841551de9f57c5d354a9ff41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4622fdabdfeaa2ac14afb5ae8fb5c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099887a79bb217028beb9eb2b39410e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e54367d19eee6f46f38a3802cbc5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d9f0256f2118ffe8aa66bd8c9609107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ed80e2ca73ec6d921d59df4b963e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68979394345e981739ec6893e9eff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c714fbc4991133e755146d06522a81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926acdb90df33d5907e17ce57e76f18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd4a72a0a2a528985ceb9b320e296112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf47aad78cb04594317592d502d40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfd42bde55f9af56967109d64129fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257db31f40ec007bf24d1501d20ae02b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb40c3adbaf613a7a0988d76d6f928116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0ba9550bcaa8120c2fe5e6b874d59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d523280f20fb6d8d44bfdd1a60126e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6436a8af989e444c940272220d5b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040232bbdbd6e94770584016c97c18e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3a407c7a86d434d78c8761600dc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792f13476508dba636d75ff0da25253122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6711d156badea046d1a5e325a684123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be92fe0da6c3da6ede9b468c2dd7a12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951c4e406de466db9f82a42b9c0e003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183941ac4fe8ebf60204ecc3aace2eb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdb6b34e215fc6ec881265aa481f1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be870b6c8506e007e266f192faae8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf190cb5b717e450bf9d7bfb10042a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da986321c8afca448a135f0ef84bcf57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580b2a6d56e351432898644bba5c71a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d758aa1df226b5b7024d76e5f08d50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f21df1246a56824313b749c314f96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b98853c288b35bbd6a969981de8c2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608cf89aa025f67118a1c771017f21b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b64966e4fd983c6a128de171c6f768136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce26b1c48550ede1fb5de5cb438187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff416d26fa08074c29fec83a0f1514138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fd0abba77f7fde6ec1bd89ebbd833139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1450cb8a4273d6ac6e4975a97b40cef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaece921030bb7de73629ac2ad4a51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405f95f0f379b8d356933f4d42a177d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec86cc332651960953713c42aa338143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917299ce57280ea4367b3ebf586ab87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acd07b47d1532121523bf9909e619145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b66a03a6625165d34a2b2ca2257331146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b1edaf22a64e10729c4418a43262147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916246225e2b6d485ca400306b48c02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7420de27662832155a85a5a8695c09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767db1a41e64702b9ecfe83ab9fc62a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110b8539bdf72902b0213dcf00fbd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac510b1673456a497492ad6cec505cb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184670b637bb5ce808dc3642aa1e603153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f232de0a466b5e7851c185bae2450a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926c8bdbf9407b01d79adee50aec2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc0bd100f45f75130ff3d47e0f7a35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a1f3cf2195022b912f50a2396baf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93dde7c33c5f52da5d5b87dd9e3b8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831c4c453776e845e05ec78e2da8a3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121acfd8e6b7f7bce92a5b5f83f2e5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494377f2fd0bb7cdb497cfd4103e182e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ba68da9f3f0ddc292d6a6a7591e87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598fd221444027b7e02f5eb4e8691a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de6c74a62a659831bac821f039f767164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e895218afc89f0f22b7aad21982d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff1195d50c95efd0493d1a5176293166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636005934c5d739c0faf30b3cdf0d17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f797fd164e8fbe08abeee36d5123f62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659dd5bebc98740e7fbd981ee03fbef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80082f0e85db436c1979cca020ffe63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8302e760f2cc2647f49fbae9b2d45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4ecfa11078d4cc532fa48067967a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad79080334d4e871b646855fa8f0711173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e72f65e42bd0d4d3e2982d37f86d06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bab58c3d9f6adfce30e759d535191175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce863b6499b6bb03d92e368129859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca47cb96d1f094d20313e92ccec42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b23d33e5bd711416a116c483e4034178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b5a3cbd7ac9801a09ed3ba043907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7252eeb357b3a0d27eadff2a510bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc672d9e8e1da025ba071cc324170181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bcb129fb30b85f1f51e855871e7ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631a43f38709809b47b3b6cdcb2e592183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c7eedcc02ea5af6a531a946c9d3cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6635a6130cd0e3777c3248a90fcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939a3e468f7ada31b74bc95f63be8cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc3b59b4caaa669048b11064cce2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edce88d6a820542687e9f07983faa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e5fb80e2392c1e0e2e8625d42de6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb362602efc25c1e362f757ac361a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20936a81dfd75bbd65ecd1ca25e4d48a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc6e9ee23d749d92ad6aa8003d429192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e66e42a78b1a2438a33ed50e00af7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9af1dba1926a5aff3761ec38c3d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed83791c977d9f99149cbcc495674c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60fca832f7d18c3daa6684df9f2475196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc8b3d81d008f670f7592cc88c1c20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab91033d27620862fb80382da31c63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93f377f51b78c35ea9022f055aebc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b03f07ac09448afc1d342bd052e0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a9edd1deec0e79a3e3cbe937c4899201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30b141511e35d89761e13fb14dc142202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272f1d1991af3cb909f91a78fb68f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d8241aa20c741638e202efa8ca6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657967c30b5ca71ca8ffddb70179b2c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19c29bc4515eba32d6ae7efae0827e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215c70eb6e94f41897832f2acbbd94f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cbccd72a0ea4aae9732013f73e1f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074f3f1a554537c683cc8da3d3499ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ff188a75c64a8f7299b40d2c91430210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2bb615a974b945f7f8825923ef699211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d723fd85b3ca7e63f87bc3e40a347212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665bee924cb9ce7f5b257c0629b99c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803bbfb1286b8d259ad58ecbc5a73f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ce211500f4ffe5a83fd795dff2a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67ccd942ed7a34ea933690e9b5bd14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281276bf882b6addb4894f140693defe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d373f36a8723143551519e16d46b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f76b6c7fca93a24fbaa674e7fb501a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa2c9e62418856d15888efb5772dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0dd11d4fb1437fcfb3f02774571f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3ff0c6579d542cf2dfd5ba244f07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392cd177515238c0f72c822ec082bad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95dfe504f07ec2299e4a54bbe14c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a23a44dc0d666f73fbfd8058ecd61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca9d6e6ad66469bbde81da6f9ff5b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c53c631ed93ea60bcb3679167dc71e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569d4b17f55e9951692c31f6f3fd4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da840601871d925e7a9892800e5641ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f126b1646c97836a5f971f7e21b19a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02792a223b6b25d31d4338e99fd4eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4be96bb5afeff90ad187c125682d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfca07838b85dd5b617d420b3bf946a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09bd5cff237c9499b505d38f0b6c6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebba44fd78a97e39d2fbcef769458e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da433b0d53867a5a42379556ab56cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8c0d03a8078376643e0c363b1338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cb2d1ba8637251a7fc6d2c601da8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07532c52120dd995a806353892d4c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc019c0c143dbe174ee7bb6026d7b15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff893c008fc0025172b1785764465241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda2b1e4d57557c3bdb0b0b347c45ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3583442608ecfb159bc4246e777e96d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94e7b5519b6b8c5067d6103802ba19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d608d80854b4691dd82c2c7f13e33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3811856cfb5c32203e58ce6298a98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b84c042ef7c310bdbb0db689f4b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1e47e7b5ea371657395d56ae44c9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b20081cab7c9d5fc3b0cc553ebaf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b00311ef00069f1139cf59a30df79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592feebb7b00d6a63cc015f90d04dd6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018825c36f983c80513c223e263ef5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd82221ab21cbba8bea7cf9f7812ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72947859dd2f415f18a4260f1c44b5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293283bb292139a8f2cbd7e2e2f84df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228093ab024b7106768618899672da9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3272340cf7c4dfbd115e979c8c3501257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317c0a8b4851c9258de881de111ffa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b954092da88ca239ff56a32a2984889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e9b23804eb799c6ecca70a290585c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aea5ee55f45849e53a78709c40eaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cc37992d4fb9793f5969bb6063b81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04019cd89fb7c2906ee78eed67cdc00d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb86d64f6b001898d616009f0668ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5e0d109a316585ef4f67a715a5ef7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd783c9bf0aef9b7cdec3460ee6e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2aed099c49c4a68adad8daeec6937267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b5d207d342a320d5067f584d4d4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee56b0066c387ffbb22521f0c9aa39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53f8b0b4b30186ac0494671986fa7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20f8e3de57954d6feab3e03fae70e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a495335b4d040aa69258e1b79a23e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9603665e510c3f1e90c11d470388c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df420092c88ffb7ccc953c37fca562b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272a18bff3f5a51387a05caaae88bce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e2a65787ca6f9d7c7a306074774f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e9a40b65bb3ffdc8c534a824497c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1dd31affeb72374bca84c3fce9a89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3964c12c8101b3c751ab5cacc0091fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c6dce27babc314fd8623291c953eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad1244cd78aebd8ea077ab27178680281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7baf6257e0b4213fed063d29e51cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a612c94cb4a3196749bb07ff7302b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4440539e5e6bc89dedd531685557b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec423db0c89e9ee187f8b0920f617285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ee37e03648093c82435a715ecb8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379aee3c2887c1ca5da67090dd03f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb85c94f913666a5ae10c3bebd7898288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e820c9d60760d75c1305f3da18e72fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b64e0ab04a057bc71bafcf08dc6392290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cad2d529561e1cca7c86ab45468e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d081dd36141fa67aeb9bd3708db43d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc960695e9e82a0c6b4a5c60ec6e4c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd290a2c6b2a7ccddb1c7bbadf961f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1046f4d3b2554dc6b905f8e654b53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05070ca69dd29e93d01b0ea13ca23819296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96ef5b9726b214b62c3fc18cc1acd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea5cde3da35e9972cfd1c20d101d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea82b640e276884f33c5ff817dba9a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33dc4b41eba1721a8c83641712b841300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b8ef2797ea5bc08e01d72b6f369b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1916b685004a62c62c9953a06fc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b46ba1ea129023bb9949cb220ab4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb870d3fc23892190bb7a1d6600885304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb874cd7cf4e171e5438d6613bf1d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83577d778b1231b46f3da9a1091023306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f1ad647abdf551b8b808b5172b9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f48e13d07c94f70837cb0af741f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4259f6fe865444db0cd2cd6b6eacf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499429ea99350d81ec4730c16fb9faf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aacf8bc3acccca2a9d1ba160e2bf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066267e3c31f5ae57ba0d7ea071631a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5222e69697987ccae3205f840ef98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b6f72fb82dc2c1f2e80f3ff71e01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d7a246a7681894b1ea1aa0e4a25c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3271517f9d09231f6ed3537e854d80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a05e6d6b9b8839968d26b2f2638403317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa3b6b27622f6f218be613fede6bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a709f8406104eb9c0cc2089673a038b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a65b1daa4bc3d3ea2cf2491b29f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440348d50764d9a04a45958868c91811321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca721799509c0bc246f63b97f96a801e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec187d14d9972f986dd16f16ccc675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c363610b8724f2f136cfe481fc2186324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd5d9570ef18ba81b7ee7e5299ab5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725870a237441294ff9cb317d654c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295a34a0c76f54ade0057cce81f0adc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb3fb83d065d98fdf407eb8b54840f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfac9241dbc38eae013ce6f7a7c224329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d015b091aed32318363d83ec437284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cc7c68a4f1f0a668d5e9805bd3773331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0056ef044e9f4725b09eabb7d0f69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f24b905f9fb6d150451453be3ea61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101e63abfeb30328e0bc395672f66ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80554682f47772f1ee3c856822197335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca152b6cc04f6e4487ef04b874d980f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58731fe4ad625a9c6f59386fb442afea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d094bf75af0b5dbadc796602731ca5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf23d697d2941400e23f408a3aa07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b33e677fb04af1b72ce888ab52193340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44df597004ffef854f56d0b9ae0b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50b66760f6004dd57f9743c896a064342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc70baefc535298d464fbcf4232f9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb204219439a0aa2053f5e4d9a0c17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46df05202990bff92741fe14cf0dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012ba3cbc9b4ebe8090f6489566562d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05436bf1567030b8634e1b029a08ce9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9cc87b60df3a1d8e07b09c86ad8e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eec10d1b0651c8316fe5fd134ba97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188634d420066f36e0ff578ed02d432350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3856b0343f621fad0e25933533933351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6377a777fdc680163ef7317858d75b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8d20d1819c6fa282e0b9e612f1ddb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa67f34024ffb2c6dba4de78354e4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af757c258cca3494f67df5d57b71cd17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4139149b78debe2c95b767d58758c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d353a6e6adb0f29d3d4755dfa949a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da747f6162565f0c2546f72a6022e5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049c736ea84f32efe838a47f4cc51a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206446dfa5d9c4c5b6d4a1ab9e80c76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cead2966c6b6dca0df693c813b9f4d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b209ffb1c27b234fc0ad5f4b91aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec03fa357252f1e77a60f58bfc098f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc371a811a0bccffce0715604cb5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4896e3aa8db91b25639b168a6d6bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546ff71a1dba4949d6ab81350692661366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026e500b903e7ec420593f19f7f2bad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc7008e4fecb705b0361f36b2ae1c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952b7de50c19ed52de92ed84f3eeef3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48930fb6c11b6deb0477d48e1a691860370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c33c4096b78336035490c433384bcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089370f93504db6edcf06e5361c59f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e7cb04d1509560f8476d637b9637373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438ae3fcce296ddf04b3a6e88d855c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71acf31430010d7733f40f80ae0f2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05759d6097acf96dd9571ce8db00e11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4c3ecdfb338944039b3e5cd73dbe7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b22928d4ea3d182e1e184546d79dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69cdc4fbcab62552190d89f11f2460379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedda386f6dceb3bfe5405a571c09195380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84408c9378cd130686b90ec88818dd9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d5e63d1a5659160a7168f42ee408382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea71bae2589c37907f5d947692d74e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1122120eb6cc6847cf3871f844087384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ae0c0425f58d06280850cbf874d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360fe6d6dde40bf4f2fb71313836a6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657a894f8eb33c63f7b15f2796ad5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf525882ea6702472a5861822759525388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a85b5af67518dcb31c7e34997aa2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699cc5317c29705c8eebcc5fc4e0a1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63310815ab971b3c4ee377233c6dc23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b762f840222f6b54c2dcc7a3fd3ab00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d67396c2a87f1f762421108dc9e5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c5fb56cef19750d3b965881277133394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d9e2edf566613bc6753910379df8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbce3482525cc459942c48812f4773b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335754c110e61c4c919f6b68b2955120397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035abf9fea6f1ca635dc990bf3a75044398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b217aca78284a280f79177f510674d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5b8b19f71a0a7aa5b76cdad360f8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e64baef17766f8969ed1d8b6ee6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed13700e657b0887101acf0f6204ae6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf6fcded626c4dba888fc2e3ccedf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c8dc586177f1bc63f095e33da9af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9398ea3f7c892fc0e327562acaff383405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1223e67f75daa45f856b6387637a24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e2f29d10af74d4ab2c04b6698bb44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8a3ea8286c31a8d56f7f308f327c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef100dce90dee000bc3330651f20d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc124112740cb4d14fbd1c170b937a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b071af84616c43f2425c03faec13136411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b3021bbd1ed1216986529255ddcee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1c48e851617e9feba43368527aeba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471070053711a34bcc30a3229c28824414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dec6cd91c8afe3d11b64cf867bfaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4428604ad57df11192b7f569315e76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647cf171c37b2a04467c8ed99742e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a20d9fefed8f10fbd0af4b4bb1577418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ad772d6ffb4b4a72b7cb10d294b9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af3f2f678c4284c64c5f63bfd19e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe570676b2affc5f3a74d655c985d8b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d11300048a70e685084170abb392f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702667047dcbda8bb20829fa5ac3dcf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66264c05d7deb810fccadf1581b6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490b123a1cb227f7213153249ba2be6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0aa88558c0641327f2b2a008a0b53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18eee4f16399c095baea365ca9ddf6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b7b02d47d3d302882fc670514897428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990124dd60027351074d15b695a10ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461fa68bc2db260bfca1766436b86bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a87abc651e17dca48843155b3084b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ac94c02e9356c2a1220019e03ff24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869987c456bff09000fe874070d59650433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517177811351bcf94815f5b2cf2c54d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7b31fb679e38183af61e7b60f846435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2b3e7e8d2a8f266ec1bf461eadb00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60c2f600a132cf637261d3a869b64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea57cc3b6dc6d22459ce0d97bec3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9aed0d74431b45c82174fe34e9265439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5c0ef325f811fc35338129a0019b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c7bcad22a81aa56b62bfef97e20da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac357a6a0b370085986da295d8e42f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc72da2ebc85d1526090f6b2553c2f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4544b453f99f3fd1ca824f5275a84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a57745c7e3f1f547cad42d99f3dde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10936f7e83db8634189a684f3b9212446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a979c7368dc297db8432e588a9f450447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc1b781c7be03a67dfbd9c02ac3e15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae6ac600da2902574133a6109ad618449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58cc33de5e5bb89e0489c91f2b705a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8dae36176b2a4f1fde2b698458483451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f2c09b47b645461ae3eee585e12b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff47d5e288e277a07fce90c61200d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7137dd3716f2d25eca226b8ab6d4c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba3e3850dfc853d4576f8796e76d3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae44987213188ea7cf862cd861a604456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aee887454c67483f39b2ee1dbd9c72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aebec4d2eda7f53f901b1c7722d32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a407ef080d2f7f2796e22f5f7502a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472a87a41dfd20dc712b85e5806022460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8996af56c25777473daaaa29ad7707c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e6943d742ee8afcd65868fd6f85b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3c10384fd23fd7a1e0e2401a8ec52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f22b849f58363a6d1807280068e261464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5099c57016192290c5b734da1589f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdf9eee0f1da52ec687272df8446e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6eb9e3c94dbe7a419fff2157808dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd77e9d013757bf48cb98c11f59127468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19a6b9ad5168169f29048b0867f3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7a20e221088fa0f02a346ecf583f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b26befe960c0a1a2888e955585a045471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787507550877d51695edc6168071cee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec02fdc95c5beac10ee578ea3c5cba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0213cc505587116d0af80fb61353474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079ebc34497fc006e3e0718e0341c94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579da473b7262166f1a32ec3c3c68a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc67343faab71d741cc919fc9339eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b65670f7b078376113c8fb987087478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60bfdca640344a53ce897c85f08eda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c426fb251e9a9d7ca24fe2d78b55b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd7a180f546209cf7cc0f400d1ea5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b01073cc7877844ed1701a7e59a18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc4e6836e2d5f6ad01ddc5fd7494b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6595b2230ece29d09f5b77b2a77e7b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a88f35bc03d67b292021795b207cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c25bdbd7b65c8ffd67c140bc8c234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104803a082cc798bef447a7b27a69da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a105b445e9d92e07098fadbad2f0c19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb8d46e9d8ac26d1fa9aabe536a9a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f47902d9e0a89ef6374be2ef2bc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8c83e5d9b9dd9114ce347ebdde8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8083474b5d75f0b22541c69c2a5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49963c767c54ebb647721fcc37daa233493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3227e366ef8bc60cc1467259e90b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8502853014b87fa7e689594ac2241495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7408335579ebb4a84e2d3525acbfff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05f7831b4619f9178bcee48f5e7a4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d3e756b847123b30938d10931d69c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b664910532ca671b0a52fca5ddbd4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49da3bab362ddbd93f6f0ef15069fe1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ad743ffbc0f00d67b1a87c6b76684501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4291095fff070d9fcec8e261c70416502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5154c768a0c2ea9152ac9a0b70f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396881cc062ae66722a178fd8f1f8401504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff696d6376950e00c6c5cb1ebddf85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ab7f5d7263873aa69a976756a02c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4da005d276637dd43d609886e09908507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3537a85e7aebe6f88c4b954e4a8dfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184773773180d4b02dddafa97ec47b59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341b8080a07d9448846f249890f616f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3411d329e7aabc00bbd61599c802f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987875d426105a868b5abf061595535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40317e60d0bdb7e9c52760d4ef570f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74bf0d230887e269a0139515ba38e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceadcf8f90270aff889bcb9d6b7972515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07595eec3e7ed3007774659d968c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13d825af9047f677a538dd61be8cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eecd53be8acf467d9550d0c651af24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6cf423157e8af7fe79122750ca6a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25279af580cfffc066f51bdf187001520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e3b82501faa6319e34e848dfab460521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579990f28cbeb86d38c5f1e5d1d0afee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c20cb39b9b0c5c1d72dbb09217350523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87e63917ac963bad3a86c7c5976a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858435980e0a202e2f182ce7486c954525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35326b05fb2cab37942dc6e0d5fa594526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec1cbe98f0e8af3804e51dfdd86db9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6677daf1c7f685d38b6d6ceb3170d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacfab075ae7b478ed9740919f203d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd129f07691e1eb027e1a417e2c6fdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebba71048abf56cbe1c97c34d071e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1717e771cd43b8cf79e1d44e6c0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38639cb3acc6a86e46bf662a7ba22450533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ea25d4ec2ca36275dba00d2b104e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af2f6a10384d9aad8b2e4e8954982535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07c093e7b678f039a1f3b0a4fe94f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fc931646254c1d2cb1bc068a815ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de450a4c0136e6f72d54c122b184b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b73e418c9f7e9298587ab31a90f83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868d53c45f4363845a0309aa09a5ed2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a2e011a7515fc751e453583f9f5a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949d356f050740ed3a1336307487f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5891cf4a4db80dda96c53be4e185099543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249610a38a76fc23c0d060be086590544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915933864b34886abf259481f82c2d25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076fd9cbd99f708f2f7941f8d36c2da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d88fed44c678a5d4295b97a8d5549e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4dbb0b47847a360e0fa72fe5d8ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc87447a78981d2baadc8be47265b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37884a450e9626b7a1b65626c2ef2b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b04dca804a043a7ff309a8657b890a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4183c0aa68ffe02ddab4731a378f924552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee335416313b152089f74b7843b691d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83973f97e5270fdc3d5354a5e7f7bba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714b08d0ce8cc70371c0c01feb7eb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6b87c80b63d1349cdc2d014f3edb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64061c4ca112079a9e3076cf4f4013557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec95790122f03f22f7f1bfaef2f00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cfced1683093826301f63907f81a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077d4eece2e9c15196d33498703a1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575cfa7b10d641b802f52ce76abf484561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b52576e76d13dff80e89870405777562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a192feaf978d43b89268b188b30c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b664583a7356fc9f88ac7599f732c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308517d1cd3390c867b7c0b31db9834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad75a213154b16682f68933bec30e24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de19ee266707b4b9d7f6e89758ce51e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3df91829ee1541303bfd3170b6105b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c0984ab9d51e6c6efb6b2dc86e669569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816bd08c239d7449b955f9580fa43f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6c608449d0b5bb576fc6b220ca4c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24f0c8a2380af983fbfecbb52725dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40488b7930c28bf66ed2384767bc9b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636e3927c7163323871671811d495c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8b71eb4c086478522a961fc5eb565575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4370a53afb254879abca88e6a82d4fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772629c65e81ce7b00e2d2e7424f1ee2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5551a351083bec17ebad2247e10e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ab80cc09b5daf8ac07c38f7ca09bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14870fb2ffdd614f67f5054a25faac7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12090305924d4c0ddc0d004d16d22c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cdacc98a1099b06740406361ff351582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308c5a79b4ef6bffcdce28aa0261ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ffb1c84a51cad74e37ff05edb0d13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e72f7d1c53c3de4417fea75590f4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a630bb7b76a9e96a3616a555bce7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26fa82f38a2b66233796ee34a4523587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ee36ca3f6abf31bc37cf93907399588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f3bd411d1908b2e2eb59484b2551d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90195586e21328b9798964d9d6497e2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e96d4437f51b8ec4ba687540e69c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738daa9a2baac0a53669cef8f072057e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95751b23f9e4927b79a1730bc7db8464593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fe11aaf0a2e1b9c0c76f74838d553594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43bb952806b39065d513c60a1f04d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f994f5bec0afbacc7d04df648f78f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74631caf3e0bb1a1b7a604d3d124c37e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39b9ee5af370adfb1eb219a3c7a417598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc9b551fe37b86071a61e0e37af5a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc944355767c3ea21a3e66ab9da65089600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b56bca31dd9a5d80bc9a64ae36f8d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2fab56d456b3736cfe56e2ea215c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f14e7ed28004dcc50fa73b16ec946603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11eb2c6c76305b17f6bfc6dd84c49a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a23b4a4dd0ebf1fc37a7b4ace082c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3becd84476c4f041261a9f6cd5653606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeab87e9e4dcaf89d8a1958a411c92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438ff97ddc65571dd202d4a3683cc99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785be65ab3db0ba1d07000575752e76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfc022da1dfa38110c1ef7302e2992610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607907f9708ac34f8feaa58ec7fdea6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769eac34f9e90ce0ae824bf52d477f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170337e055099c2f1132877222e3441613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49202b77dc839e79406494da4b6a772614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c144db5f37549ba3176ae8969e934615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17193854e2dde2653c4af33422e7830616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a0ae8525175d3527dcdc5d475156617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946e0ceea0543f006ece566e5eed38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647091a03696e67ead623c028aa2fba3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19102db7d176e484e8262844db127620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b760e728f42d21832d62732c7e71e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee98fd4a0c234a519b47a7ed7f092cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729963ac087648533e53b4773cc1b5d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da68b6f2cc2f2df426cf7b211e8a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f42cc292d403812b725497b3d08e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb78fabc87f97bcee00a327f50b169626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969973d39ab1dd7e55075ab74299f52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0865114e3766bfad615dcf4b17d646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73798dbf72e6803fe53ced479982a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13b3c321dad28a35ea84f0e7b19d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc172c52560dd23624e670dd9625df1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab621f0ceff15c8cc596c776885220632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d83568d213c9a256c53c91c4e355633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010c85c633559e4552a54e076c68d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5fe2c65a60a58efeeeaeace19c4fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833bac78038cf8f2b7384f3a54171c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0ad9dbb63218f78f6006159f5636637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad03bf53d12357c8c02d6c7af27f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614440db8495e17ff2bf0e85e79e898a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c84e13d003e9f3bcd406f9ab60f4d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee972b88b8464b83fd40d1f5fed79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070547f2b8e4611f91bb40120979de39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a83c3b7b378839f94b63c0ed041d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ddb139f2c7ed485b48a9536e3914f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e09fba6910dd5199f41cdb5ee6b160645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953bb70e6b4d61c97be9bbd0da7b94d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf595bf8f2f80ad487263af5a813323647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f261c7ba6776fa8bc98cc05ed6a689648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a1966b1f2b81bbd0510694fd8e38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de052ffa61ab87f6c05051bfebb3f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a67fee1031214aa0626cd2e4ecee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e1b65c8ddf0431c586eee15f9b486652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cd985133909c8fee5bdc7c5468294653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10489d50877270396dec0f3d14b34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd87cfe5574f2c530b1aa23bab3198f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be5b95c52f3d19ebdb803f6047ad2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb180cb56012694f765f8bd97b086657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29de29a3112be40cc10b08a7e186673658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f977554957635714a53102fbd53a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec0864570860e32b82e6a3c98bcde8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d20128e846e28d90e0ba8d311daa4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059adb62b3e25a9a08d0393a1c577a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcaf8ffe61181cca17d59e0af406a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a383a114193a77eda21b1bd5169a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c07d97fb3d5cc9cbd02e32d608b6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6267e9c618847f9a37af45350cf70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10650e21eabc6def40f646d8e0c9544667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257205bab3680103dfd6c8e42e9d741668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132e7bf9bc08c39339664020bce40b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec570ea8f8b97aaccccc7155d9854670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18db36b9b7274a3615a0372ba00af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c5c3869c093ec30398d9ddf7e0efc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ec7a4d3ffb9e74796e9ae4032cc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206d4996f0fcd3e8cd8cb3534df2d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a678fe2e26d7ebf59abc1c3a9dc2b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f89faaef6fc1f00718c2a3f10166676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3177209bc77de6163ba161eb5256677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1397030fbfe4bd67818a0551e585212678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130f46e683ff09c610e6677c912e3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b2289c2009a0d2a6e38410159256680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3739099e66cb2b4d6bf001c5275bf36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f94cc1391ac281d3f192b4bea325f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266bb35267c325c874ca4121046b44d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2293edd8db337ecbb4b5c8e8ddc580684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5948aef9f63510c1e2e27ac1adb7c0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7222603ba89edae0cc1f4a3f1baf470686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097a83adfd47122b601f7c67f6ad11e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11810d93c4811363d43718be4b87d93c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b5cdd833c87924b6d4e0276b3dfe2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa0ac902c8c543ff830c6017128705690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca5d4c6c0722a8768b098d0e1b8877691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e9b49b9c77aceaffc3247d371da9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1eb9298161537e75a041af806a0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683a9a83ac2513c6564ec689310d096694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f89914e95c83a7de77a5a080e7db3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff81fcb2e4afa31445cafeb2aed795696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeacec1eea3463326820a3195f37a32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cd53c1fe90b6ceb723d1d9038cc9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd94b5d11f980bf0621a69eb7dda090699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e917925a64bad74613ae34914446fbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaac645b0000997535626e354aa63e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354566b787d865da29159477a528358702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31313037be1441d7ae7e3e9fae9148d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeb33866e767f9fcae60a794ca5856704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9f5b57b2510177ac7b962dfe4190705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87727639f524a625fba988cf03475137706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa586a07899e51f08fbe591026e92d5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e3ef307014bd23c0e3f1c175d0da1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc8fb29b13dfb781237059f70bf60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e3ea17d5bde12814d495e57fb87d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba25f1eabb98d6d75f5be579a5b233711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee41c94a687a9f30a0b2e692bfbe1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e043a90be5323b4417ebb85834e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81429f6adb86ad19dc9fe752b74336e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63ddbcb140c9d121cfd5ed5392382715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5322026715a25c68c57c9de7ad355e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824d2a84ad3c9c2212d4269e4fbcc8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a374f689670cebc74756882d96d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93882f07408f9c1ac89d7a6442db38ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbfc879b963a6953d531960325a612720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23198c23ef9a365a3b40867106971b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee58c77890d254629414195eb6d46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7345fac870cea94215ac449b61fb4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd4915f106c296555b7d2f81dfd4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c0f18c148525d808f98174d9b761e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf894bb81f6114a71f5d166c6081b82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e4a9b2dd2a8960ecb58253e45fe3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ccee6d395d893f026caf2f41d717728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6041f75eae77a3551bd4beb1f131ceb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51736815b2b8b4cb0fbf08f126ae0bdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54134332245957868c98242a4fb7ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d7149bd882cfbf16a0c0311ba4a42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8272e78f8c17849bc996fd1b935f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7a21a897c9789450ad8bc5fc5c36f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfe0cf8713fef036047244fd79e1f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcfa92e50499dc8fdfce62949aa442736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e466fabb314b62d9a083091a00926737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca184656c5ebcb55f7cd6b698d89cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956c73d456fcc7bf43a7b99b0ea42f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee77e2e93652b4f18427fd6b482038f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254de69cb4e6b9f390d9a87149c7fa72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf574433ac9b35ce690789509f7794742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799d920aad30b737eabd58f1f2b7434743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c7642ac4f80844f631dc37ed5cdc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c437e8f02ad3fac50ff5888e0c092745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97472487d9e10e5073c9b767016de66c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47142ecda99d36c82bb389dd86aec2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c3bac6269f91237d1b9e3c76fd55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813aa9d0f67cdd38d8e9a1459620e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4b2d8063f85e1786229834b0e29e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdddec4d397f00201ff6fc49b780d9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be9707cf21ef4ec7c4b78e437783b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca6b334f1e0d8d6d4851c4d50d1355753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>