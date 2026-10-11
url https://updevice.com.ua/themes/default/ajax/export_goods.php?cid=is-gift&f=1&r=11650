--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120481b747e626100a2cfb053c981641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca840f65420d6568540f64b0979b6da22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd0a6a210134dde4d8521b7bff0ba53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baffcff9546af1b12effff23532d5004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b834122f78424d8df7b93637c267ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58b5dbd80bebfcd2e14a35089ffcc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00ae9181408e4c43a17c3e4ddad057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ecb3714f6cba39ccc7d213082321b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b80d078ff9a729becb96b40743c9919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9a746ef1a052deff4be1dc7687dd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1df1e08da00e0f3499a14c719a0dcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b00765971839c4c30a69889fe1b3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb6324c4d31f34341ec43a92a8dbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e23cb47c5c6eb11ccefa101b48c2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f373bbcd293abb7015f664e5947415015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050c41b76ba61efd8ecfda99488689716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea4963add0c3a2a90d0aed4f31265717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee403c932f5624744b2d888298908318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee9702070880e4af40569cf9dcac6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0449deb8c22fe0242b1cd3a92b30820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc40916ef09feafa5dbaa5fc59ea5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab8160ad820baad30221712ba7540f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54fc216985c5b8c16d7b07d76d34cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf520aed01b9162c5ff15f36340a7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2951ffbb96f19c923258bcbc9a34c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b61651a0568b4f090546d712eaedb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024209e81a41ec7afc5be33ac45f3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26458c9ac0007660b1dcd3993881fbb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02a0d81fb11beda11e98f6338afc3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77413494311d54b4852395b030945a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7094f5c8f497ba7086880fee05d1b6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf726e4d09eea2a58f0ca698b9582832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677806cdc1e327085be76fc25c181b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6094d016020ad0aa6cd891e64872a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b59a0107b9b05d0fbd06fad1af1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b361d991732ed108f2c384a91f00936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0743101a4a1204b06b2ea8e9b1f88e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6c17b2872484e0e725858b1c79cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09274dcbb8b37c693470ffa3066608139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd4495f91f1db550e1b16f6572c8e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62746e5470d61b6d907e00f4201582c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5b092fc3d1d4a7c780e3cd9646b0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1a6ebf4de607f66cb65f917d4740b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b610370151b2d5f06a1a8e9eb30f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015919bd1fd47a894a8f65abcd999645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e7943ffa45f57e0df5b1bbef3ae846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383827d108c9aae00934d8f5aefd1d8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b6d47705ccbf32589f6bcb59460c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba441bf90b4348164693b3b2d073da7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc002a91ad7619b4d21e7238fe4411a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03b92b140f46bcf1341a7081239f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe23adb7b241239c81b8fd627ba6e1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21926d3758843aa8700d4b5b9711bc9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7edb1163f442056d49fba4b8ec869154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc63c508d01deea2f9a99f596de94455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6597e6a627e73e3507dd63aaf77a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798a41b81b6b1e2b47fc058e9540baa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b13c0abf34e6ff7ec6c5290d6f64058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc878aad5b4159f04250a6daf3077dfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae367db0d0d754eb966ef69a63e353160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61121ab77cc782eacb0f0a30a470061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd0c47b8d65a6264072c253d0363462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa72dea1d9a40acf161062501d5f9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f740e36d4e9b65ce68acc3bf0221fe264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021351d81fdd7ff8f77a2491b847c14665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074896c259fdd7af9ee7c3c458bd9d8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d90902942290b4236136b092517f7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc451928e7bc817f788ceac9fdea1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f5fa9ab4cc6ee8c722c7a16875d9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b93d3c00ed17a73c37d222fbd4562470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7798e6255cf093ac9c48e1207d22371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad626d282b0d9204a6077fd994f6b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a047a4cda8208925fed45525b980c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f904aefc7923181b38a95b32be4d4d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef4d754f4e1c448c8079b7c0f99b3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced8380823a48b8e563b2fee0f13aa676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640639ee13b52ee8c88d7caac1a63e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9e610b8061990abc343f2a172a4a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1b61049f4586b7f4eb3be13a8c7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d60f64b9293a7797c833d8b184647980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82b77a6dacf1d062d76cc9afe739aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b085190c44b0e587cca694a2109082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a5d8ea5b16c0011603cae6e7634b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5420ebd91b7932af8f94500c61de5a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9bdf8e0bc004aaffce607a14d37e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90a793e938b2566c65aca8f4e4cdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb7a6c8be47c5c9977662649e275087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ef9a943fafebcea62ce834609c9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7cb7ce3d0b12e12c77f792b1eefb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5575aee2fdb5170766e5d680772af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9879a01b14feff9316565939442f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661feb4c569363503b46629ca2dff2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6eb4152f4b544e5350810c93bb22f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4687d80ba7de3ce416f20bfa1c545694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca554799c63399b8ed25004d3062e29895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c57950b207b12d2f177b51d61762f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a8e236d301bbf9ccfc113af6ab30297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d000b7e21913e2068314f8e1875da9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33533f0a40c3e86087b79a11e005f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0a0d354f77e9901abc0e0560f2fe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd55fcaec15139bff51f1555e2758101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02267fa0b7a66da00d6014f1685fbfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6fad50a3379ace582156e991fdf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640943837f91dfce170b62276dc6e7c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f33959d170d31f6910e988f7fa5cfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80095855afebde871fd84ab3197140db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9817ee861fd7e644f3efcd3e935059d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9044cea8da80c48085a65f699314e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2df0a49c0dce44771e41d2b2b638109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8a20d8a1b8afe35c9487e2eeb2c2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7caaf8f13e6272cdd861427d783e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748932a8b63d688d9b0b0233489f1d10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bac961ab1005f9845d470e6bf2454113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532bd00390d4518c12cd586a52ad9ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144634548eb94b8407e84b77102fdb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e123649eaf8a29c9473e306afe86d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4a928e8ea92f3aee708f0e08d9f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41a008e75d894b432cc9882fa4df27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8208c173c0cb32e106ba271954b230a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a984c7a46807cb1d99a1d2e6ada62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c433bb91735823dead4bd93a00cb9e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3497153726b2a8f342a7134a0d00c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9565f29b59fad17ecc8e9309d9576123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce727063ab60f4db70f9c773bf7cfbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbfe402ce3d2a67bcfa7574284754125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86761961f2a3d30572c8c99c58d4ac4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463762593623c3e5bd5d83c7687383d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa3e4eacd9325ee8a3b6218a3aed4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2260de2a99d22c39a87ec3a8cf4c82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ace04a65fa4c2cdde822ead8c4fcfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db08b586a3e99acda6a231656cfbbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45488a59a060adc66af92be1dd1ba4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900f547c99bd7f0169e0242e43bb4c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb35516c2b5287e5b2ec3082d92b13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef193c7b2c74284fb22fd4b239ee7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69919f9a4a40627a2a10fd68f5e260fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694936de4f519b62a5810bafbe474ac6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459bf25816ce03b630d65ef7335d71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0476bb6bf59f7e2d79a04d32d0fa46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f6f47a57635dfd5a2a58223b64b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cfd4041ba70dcbe61c10c9cbaf28c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc751f66f0baf6f65435b9b4a0a580b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4947eec1f21d594df01aa01a4e29ed6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebac7121ab668778856e695b148c3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1351339df7e64857f7f6764e119af96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a134ff6b78516384cd81cc3f0ad7370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2102af22977dad8acb75448978ef457147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b57ff8bc4c91470e71850502e499148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef40d6abc3737851fabce9285e5d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5bbf02087230d391089a9f2dd69fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843469f3531ffca0f71f984ea6fcc17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a9240e1bbfead48fc57f9ed76e96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114204f5af4b3df5606a23df035524fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a147f5fdfe3784be5482db1e003f51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bcacabf85feb2752e3d2bec3689fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a518836750744f88505e117dfec2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271769361888c01c4a959666488bb72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720fd7a1d8406f006d07ab0c551979158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb3de884ff7bd69fbf7603cb9abfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd949619fe64971038cb77225883fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549c64bd09a2363282c3038913fd2af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31db37c46b4cf93721b4a73a66bf6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d6dfcc4d8dbd39f500bf3493801a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0c06eb6155b9cdb981e5e877fd95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865fb7a58d02789b68078c3f0e9959e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a155d48020711cfb90d8c6f54b2d2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb7f6880f0f3c14b4f95db2ae7c722167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d50f506383bc907b492b5889673cff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ed40568c434125a58bb80a0dd63fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c07b87bbd1097ba2a7cb52ada4741170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4f3c8208b8cd8b25565822a5cd8f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293f590ba7ff04b8681fc8663963a60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb3352aababe252e798a181b6085d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b44baada9a496629f6ce0cf397b4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd686c2d3d68fcaaceef2ea6c42065175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746c531c5fcae3d8eed4f7d29264cbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096c486084548a00b45a62f53d09b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bc9cd2af0067600c1871c8c51b7f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d4be5ebc17c1f0974e92f2b5f0514179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a121a8758bfa0afef7a7347b871375180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511bdc61967d7c8f287a28f5cdd7f33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9c0fa23bbf4b8fa591eaa55dc420182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ace71ffca4a9d349b3190a672152183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed80c42ae938dfff5dbb6d3c495584184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75644e00d14f03c12e73b67f4c2512a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721f5e08b9a8270fef778010a2aed59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b978a0070dbf0e6612beba0e220fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af7d0bcdc09aaf2d489594f337d86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e551acfe04532b809f618b251beb97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a6324ed689141ca79801a75c1ff8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d992007d4b4e252fcdcf6fb7085f9b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88e0a9f182fe45a33aa4a9d336c4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8fe8c6248d55832d5d9c2d630f23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d0f6dfba95049ad06f7c9f99b338194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70969c3fe6cfe0a33ea118656764ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42452eaba19abe86941ad344e9062f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ffd985e3e63e25d921760667090f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ee1269065976cd8bee330b4f548d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f0b6e1d11e6d1814c2b592a30e09c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53062a7b25ff7d7ea53d4d4a94ad277c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9aded60b11802bb4efdb645740c44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d54a9e1503fe176af657fe381ed9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca0388c2bd207e76604525e2589cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd748a75efd011cd7c867f7e63086cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c132cdfa846ff2aaf9088a273a5dcb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a3b85ac76f5279cf0c1574fcac96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9e9897e7707598754f714e9847e79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1ce9730eb337c13c9ab47165501e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde36ed1c1b95fd0f377dee1a47fa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2a6df8d42afda0b26eea7fa86de04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765494e0e0e2952f97fe881f972df3ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6522af0e5d0c158683b750844a036212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada4a681b33c16d4be5db799d76b180213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf68dc9c9904c738c556c802fa069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b6f2e8c508c83d53cd7ca94d7c82e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeaf4af4b2c7b3491bb5e4bffe54cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2f29a0775366f2844629d4ac6547217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b87cbf983244bbc2b3ed6a118315c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138637b482e628cd4ab6f9a2c97c7a72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c7c5b3474a58c3f508e78b94b986d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84903434bf1ac692de92121b1e816ce2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871b636a9170af797df8617456713e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d050433d54ecb22a02ffd583b15944223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1df7b717e5f915407b78ba742d56f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9c2edbcc5ae4eff7669da943d80bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab224794f3a22d9f714a66fab30608226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e4fdfe37d44280a2c16180e274da7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951fc9083122853674aeb5acb77f75c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a8ddf601bb0f4f202c09290db7292229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad760fb037bd1ab675cb91285f981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0aa340fd200194aa6d42b1df17e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c34d35f295cbea492c251b861b5d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6a3a0c388b64e83309491e1fdc72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459ca4a6e87faaea538f88899ab29a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d486f80503eaf56d1d83cef8d89ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5db35d4f5759eb1690271980b7209e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59588001068aab8e2af324eb643f2ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc47afe0639cdaa626987f6e7afbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af2cbf2caedf8fca11a0aa54281955239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5839dd4eb2bff83578ae673b5d21e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b09a263524aefd882aecf8cde97e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34d03488adddd895e68492cba9a6f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1b304357164c85b6f68b83fc2295243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab91574a5065adf1bf612e6f1ab21c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0c498e52a1ead40e1198b312ecaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecff31b609502ef2a3bb2159bc7577246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682fb4926c7766f8d55794c1db11dc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453789526eaafb152c1e9ce88fe252248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d018f7ab43a11c875671b17e1fbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24a703f32a7805362e53720135057250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f16cb7e39478a117d4a76160434a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece132d23e0170cc27bf91da9fe957252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12444f49cc7778ae7ce42413bb4755a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c5868bf74e8b5b0b39772691c4b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d68f3f0bc0645a97f37c4fcf1854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407dc1744e12c983b2907e7ccf2d400256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b99e15aa82a28668f516fd0045c1e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0f492c6217eea1aa356656fd9c9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78959bdef8837feb7489836a376a3f9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f4b92921716db65ea861bdd91d212260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05780e152224747393405e33f5fe9b8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f100050f23b93c648b6e6af57c261c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42911c1d5a5afdb2a430e63740d8bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d40e0c858f921225ef1f53db345168264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786011241029d6837819283f44f872f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda235e349d7b1951bc0c262002aa832266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa0bca4fc2c9d71bbde2b386ac52e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7e6dde08de08cb388360efec0a755268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb78e944a940bd5ec375b5ecde4e479269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd669ac298afc86b662e6f4a88875270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da76bafb990de7b9561d3262e5024d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fdfc3fdfe92d2282c333f300d790f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69128581ac2fd63c23aa6638349ee59b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8e16625161fedb73f600712342c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c504bdcd72bca7146346f469e8b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11009c1ed78fc32671944824d051565276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da21e09061ce89a0859d44c5458c12f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6457f72b93214a583c682acd71e9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53807eb58df8eba0fa22273dfc6a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7960194255546be7fd3beccc075ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e42cc5bb89945b15c68cf903b3ce9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72c8bd2d55e8ad36b13d952355a20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4acda85a1a00ff7db3792c3c33d62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec9730e12387103366fb14504bba09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebf0f131285642c3feb7cf6def6b80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3986b1b3070b12687b9263f01db9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe26662b2bd150a582e92a0e35312d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa262906fdd02394b10fbed72bfac058288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58402cd11d611720f2907d10f603479e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a96c970b183d9e58c538d5cfe76e06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b87536a44f780876c4371d0485be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0238d6bd8b1e5c9fafd5bec9710d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441612c0af2b24d5572b044e7bf28437293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1265bbe61e164bd3a6ae62bc79d544294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388fd69330c6ba56f7c1cfa4a37322d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0091f08a738cdafc5434d514211e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a792e28ddfa2942a980917bbbd9651297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d56e3763d53eeb1059b43ed635b3e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225e49e61498f6aab4dd00a1d477d51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a6e467d940db585b4fcf6475c3edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ae3a05420e890304d5a0e0a6204f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063775832660b3166112648ae1d7c06a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e0b80fcd01dad3662bcd7002f274303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76de55f580158cd60943e840737e7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa0a6afb7f8b351fc39f27536b0456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1f4c04665ea166dbfaf7aee4acd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861dd6b16ed52ad6fbf7544e07e64a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dd2093e594e3595809285c725846d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b04c68ed432b6f63e1a51884dff7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9c81a8211dbb14cff50e647c66aca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d91e754cfa1fa6602a0c18d1837c6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972fbc50c57783aa2deba86d344eb34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612ef784f4b5620a4f023160e0399b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0502190b4ba2a11810770fcc39da64c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c4669bcad8a02309b5d7711737cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b708f32ea90249b9168675e6b9642a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e88ae917e1bede5daad3bb1c10d0f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec4bca53d1e9d4a1262e55db1bc1b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a91f786cb00377527c7d25dd5c587319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b58a811f38b1b50f291e967a7c0433320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e700ffeb38ce1c4eaeb558c42c24f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d91d13624b9ef5efdeeb43795906a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9e1f5bab8365e55b673a003756bec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f00679753d39c35eb53e5bc16525324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131c77fac74ca775ed96a5684f8ef74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25821854db35b51b4d0227a6f94e8320326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee049343c483f4233c534db21836128327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7c84ef999000fc3cb2c3b11145ad5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3c1f1b90ad7bcb39c09b075bac8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942762b845185251c1ee8fa0ce7e9a3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273901cd973cbaef21622e0a79b07f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b541bea4d67874c1201a6081a2e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4cb6dd3ba8afc870a9a33726424b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d301ad84c922a2e9f92d09cbbd5d7f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbf4912e8167fa454039a2228f8a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ba78aa54665fed2d88d65162c03d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63576c645fd9983e35eb10e6fed38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a131e5741f9ac52c9efeb6f461a6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f05b6efeb35efcf354a62a58f1dfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507541d89e3fc02c49bfe345364d6628340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26594bd6c5f7b591550baaf7826184341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3392a27ea05e8387c1f85e9cd5b994342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0501ecc88752ba93d1a422124c5a686343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2c20d2dc0132903111429d756df29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe045495646ecf86657d9e140e450a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efcf38d7f917eee8f87c0d40c33af7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06477e83537b4b174c7e6fb64b6bc9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db78b86455bd10dd955b0c9798dde2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd143a5f201c7031b04edd4736539f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999081b6de162571ec113989f0b1f94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff2efed08a1e8e726b6bb93ed8b3e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5303e46a1ec4d7491a04a02b565b3af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa557e680e0e7de42a78f416526482353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab18b83df27cefa980867ed11f27b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991310e6d66dc3eaaf44a0b0d15a428355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71917e4fc3aea1b5b8625d54a1db9cd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b183103ef0b70499aa74e1f8ec800c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f8bc1b93e37744565c1ce4bfbf55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecc78f6949c0e0b2e614ba8435e01e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51032971733c37a7e33b831c5807f8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c027690a88998f9700aee6eff5d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5be1daeacf508f84293d301c6dea4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f3aac75ea73737c360a5c93c9f00a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f652dc0f98d55314345bc25d7de4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7795893d182999b346a4f501c0135365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cfb6df975480dc845c4610840cae5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf4dc1deedf874cb42651d4f055fd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23afc7de7856bb00431f992f948b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce85a003977e19ee81194983f9781a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac000042071f8ca52612d9ad7e649a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87659034e9d742dc48884462db1656a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dafc266ed2ce224ffc184c72f04b97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59066d33358df7c6a7aa332f8099273373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab7b829aa1f4dfb0626028c98d72c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f3452367a8b28d922c7f614debaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac70713eca2b9e6b498c121d9ba5c3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d318cfc8b8a46a948308c35e90b346e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d20be88338093311a0f33c0ba4adb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4efb0f3c7e737632b7f21e4f16075379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb270ea3f10cf51590a8b26356c556380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60341a415486620736d55d73ab8d4ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ecbfca5c815df4e7b5e1585335c32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e413fe9b092f3fcb96b753a17de3042383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97d52570952934ec3b1c8eafdbc393384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb39090c98177e3cbf6f53b988f15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50e858a6aad86374bf1f76f7a14f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d564bfb15de91e7f3d60c6ceda6b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb7917a88e8d14dd45300963a52651388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437df5c05fa47bb1ae8b7ee9200583ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3db749acdd9a0c15a4167b035ee471390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d238e9d7c0195f7e1c3e88a44e08d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5310de2daeb2b01f2e0eee8a421905392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982816cea21c788b39406d84768bcee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a3faf63e62b2527a8db6bc55c1088394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab0571f9955999ac98dcce95d7f8e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d7dc25e11040dde9a0ff31c1046e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8341625c6017debab45beeb335c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770acd27328bb349530526571ceef28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43488e13cc36aa4fc313dc550f68346e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8fbe0c56a8fd26ca686da73379a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc24e3638c37e0173c35eae08fbbfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea292163dd6e4ff159decbb54890600402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2cca68b4936def7b843d699f0a1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec3081d6ead4522f8a2746956eb7f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffb0774b38da6819d554aa3f5974a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d068875fc2f8cfc3737a12f78cef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d8c98c11436d2b85d48d1b2cf9169407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7216ef9362bafce824c6b4bb8e73d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd91dbc2835608c00584546dff04a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee117c84cf69bc237d87f95a22d940d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142cf0215749044976e5d2c7c770644411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc458214b42b7dc70195e95aa930295d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701f5f1dd383e5b51079573b8854ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e835d5382b96b71d0b67d2c5c5ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f073d63f554f5e9937e82941ac410f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061726fb026e7cc0e5eed3ebef29a0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7421a66873c284bebeef92c5e5d675417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2707da593ae0f205fffaaa4866e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a20c5faf927196496a6c00744e7a24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211725c165a1bfd12919111f34af6fbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78aa293519738c7b1818273db987f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ace53b78c7fe307ff1dc46541b0aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625fd59bfd0c2dbc36f6f8e1be1c80d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46fed4682689c793504381a5a2fb83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c01e90f5b2fea4b1cbdcf9d7787c76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245672f689a03dd8b54b54eaa491cea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2715ea945689522a2e12b07d37de9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559e22ae53c6b16c241c55d89dfe9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e938629cfb01d9a1631b39442dda74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa4031d25e12b0a971d5b1c8f7a25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78132bbd4c61a4e46cbe68168ec2acb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4b6e6946378f8fe6717a509838928432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033bc1b59bcf8711344d23d309533ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999201edb0400b68d94c976aed2770434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bcc10a0c6817c685ed65390a15071435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899adbdbf79a64b6f791e49c77479f31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444d0dc42dc9bd2b8a1c504b10558e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfab2b7ee4018c11e9b4367ad37c5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7117b7088e5eac5d45f2ea2bff7a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ea36b4ab50423c02929823d140b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc171236702c87ffdbe95e9e089828441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ac882dbcca143b236e8c938f1dac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e988eff799e1ef1854434745333e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705124fa1b0082208e811ade17c37dfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e18d50639c5a8809f22895698395c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5288dd56ebb455072ba4ffc2c99540c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612472e5973f481cac5a373e3b43ced447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8df53f1d6676be1f2743f2be6f93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5212923f999a8e74c63b02bd6c440449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ccef74ae466eb9738ee3d5e881992450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefceab9a781e0dda37dc12e3e796349451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15993ed5999068ba51bad69002949452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4de3830e98bd9f1ea413ac85ef20a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d99ae40642b9325a8b6edf66c7971454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa15d22d7525d3f6b3ccc68f2621b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcef7ca1ad48d5d85bd6007d11d9e0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228677a4c13938ab1cb92d79613fcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b77b2f346d8c1b0f3a0d6998a6f7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053882ca4664bc5e59577523b1ec2d22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a022bd23f41b3ced3978d0724ce3f61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4f92aea0b2ef44548a62577ddc978461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d69f0f9ca102f7a2e14c3ff97509e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae9e5af4cfde62cdcfbc0bf7273572463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d85b8f19dcaa33814227860c01bbfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ca11120c43606fd2177cd63a77ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1241368e3c8b877985617ecb7ee89f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf34233db9c7c7aa877a1cc136719d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae61b9b22997a79302461c54f3f13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509677603d0fc06fe0fc778389f9a93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8eefec6d9f19993c9a5cf5b81fbd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319bfd84d193b64e15a3bb94406de58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037ea7438f19c9ba6b7f88a80b1e44c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8781417cd6c77d6ef3e8a537e59c22a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37e2f203e987194ed46ff2859ea4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae3d9e48126a2446cc308e0412a42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c33af4a2f118db40b79ee92e4a1a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba71a64f777f987bb4bb8cc5fb442b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b4ae42747536ea80d250520ac01e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c01ff63bb5c825eb0eb788e6a93f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34f00f4953115b55b3504fa576f8e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37becda1896892d14c59fcf2c9f7958481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a529addfeede481080cc07f5085b46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a012168a2ea7079673af31185a4064483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e8d542d8ad7cf314cdd51dbdeb51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0c0058fda7276659a9e9f32888aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff2bd00a9453ee31bf37917686552486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2576b454a2bba4cf28e3d5c88ffbe3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095567f8c7fece7baba3c745acc0998488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea78883e8e078c40d3423c5e7fe778489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b2dbb7a1e2669a08330a62db9fcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b94080db236b3e274296596fdd09c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b172d11b0ecd1df42453dc5551691492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274ed8ded6fc8fe3f8c01978aefd562493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c471acdca4e8fb1553283c988cd3be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da25f81f6da101598e569a173b9027495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3dc7e198ca7ea5b1683f53d47bfb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f05b7544ec50cfa79e28a38fcaa117497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd8bc24abda9082a83fc85d539ea87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ba02c46086bd3a2b1b3935294c9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81143ec941852b0771c80d535873329e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb3bd836d7bbee3164fbcb1c4140f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5933f1d3f7706a2b78495454adf90d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507fae01860227e6459f22df860fbbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a13ccfb5b71d9ea2be18580dc7c18f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340f2ff9e2af2f9f431c37917f80d94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bcd6365baf5abfb7761c9e02ee072506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0137ba0fe19457236bb5fce398e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c7dd752849bd33c0d66026a5f38c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701404d0182f9c8008861473c386b23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1538182d7453838fb796e087e47e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4dab4dd70268ec8ed4594803ce111511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949eff45aee33e479378be2a5d9b71c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead998e3b734bcc7bddf2650d44a275513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b4fe3843882e7c4aab1f030fd1095514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910834e7d7d963d1714effeee0234ec4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a1a884841dc5cd82afb8454ad46b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfdd795a68bde833cb7f9a3350f8ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff21743a66426ba3dbb90d6b79d830518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472173cda87e402e827cd0de4f751a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792afff4a378e34ae9bf0104238567ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02df8e9cde9de7c70fec79abb76a59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb60b8177e80dcedf82f1cbf2cf290c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560a9686fe1d572ee6ec4b42be14af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992fe479e87c4549920d3c841205c97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11118f17debaf5bd0be7dfd5b7af06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa233703f21fa4bb61493e7951107526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f15f147ce7fcde356bca087e617e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306acb3ca0b4100d1e0b758cd88acb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239276b549a06b75605f5628d5e89e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97249212422aa787e0a8304c1277dd56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15496a3041ac38dbfef80e43714f26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053accb783cb46ebe0abda2a63d0aa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2609f705df684770adc4ba1111811533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bf8867c3c1e748882441f28556c24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8492b215823bc32dad4b28c9e6ebe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1c3f1cfb1dc8bf9424344c0a517f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f1c12c3e0e6e98310b32459d9be5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41652c053b863744526b5139fc531f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d2509ddfc0a0c3c957198f986d82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6fc2e83029212991646157fcfb2ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f935f5afb953da5a8ae3e3b4da20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dcd695a2bab9ccb82548d776c46c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f3abb5858b7d7bd40c33e463d3793543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3684b41ccf1efd2bcc61d691488ea43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267135d2d970d3a30318aed04e74db0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1896ae3a1f7847b1fbc21bfc89743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798fc228471562f8206548455e45e11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b06f23a3b9cdeebacd141b9d4a28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38f79a3fc50a2fbce2cb8ffd79ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaa9b52c31cba492e27902f6894dc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add08492a746d3cadd4118ddd8131618551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec67c4e27cdd99115c6c010c023fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2938f5aaab153d297831d3cfc894c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf4a1d9e08ab73f3108a55455126fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dcc7d69d28c785796ef2c161929ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899c01c05733ddc2f5fbe8e8cde9f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a140abf9b577ad8f54217a475384557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc2325695c6a6f1089eee5548b793f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475e1932cf5739d7d00a07ab491ccd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcc1e1fdedebeed840992d251942eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159a773f10bbbc4db4821581d84f69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52042b3fd37907a9102540c6293e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f511c3271768916f3457bc4e471fb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c03bf9636fc861235bce510a3ebb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac0d4b6231e9fc59e52792b4d4cd1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc3c6800be96728e5643a35ffe26f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d601c2460bee3d5b1cdfaebe9706cec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ab6f9b8d94c244581736cf4d0d3cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2d3fb18fb1fbe245d14de452efb15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a4556a4c8c233048259b01157a3c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b231dcf8a3a4dc30f9a6e2b15921c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ba37366a17e2f54e9339cdbe38e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f3dbec2499ac8a04c750c03e56301573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048ec1c82cd12452baa385d1063efbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ad12bf71b866c9efeb60702dbf26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31c5122a1228ca5bd02e903776bfd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd570efe9ff910888a8204f95f757aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f18b27e359f7d2e18485204118b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451299ebe551a37793bfe7b11601e95f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81684d34a0811998f576443a02379d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad5a2d984b670e469003db442fc9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fca141f9e4de1567f6e8cc77859ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c796587ac62b474f5a1ff1104dc6f67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c536f1fd25256451693905f677119584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60413f2810beb11bacdf6b3816839e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c025d577a563152f31d8a4452ac97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214c5dd8f047249f345cdf5d38011c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c2fcf900702af7c9848bb7b49132b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e2f7e47990f6333b211fe9212fc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f42cb9ef920c797b831b88eefb002590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14307aa38ac90ba110eb49ef02caad2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce281f7f9b95398e57d12f2e6242373592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919853bbc4133a0a0c7761f69a4131593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f70e982bca9da1a77da8fcb6f16c1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b30e8d2b0002eceffe7bc79774ae75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741ca77cd54b121f2fb569f2dcc3251596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe747a484adac4e3ce4e603f385818597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594713a0f5ee6997e7ea0a5641e5820598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b843ae26bdc22719341922f22d693b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f7d27828aa333bcad83b45a535892600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736e9ff8dfec2a3c898ed4298e1269601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ea3d4b5f92b0d7bba8f2741e5f8b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e72c3139e5129db990922569fd00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d35853137d2bd02af06c79b3a60d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abbc92717d6c9444650639e6785679605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d3ad92e3e46d5efb1000ca621ef3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db299ad40f3002628a8af0a8613ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f31152b28e4c1bdd042d1f7915ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1086e01109f093e14418535787750b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b82c73c867a6c652649e690ab743610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add34ac73e677b1b417675f245e5c67f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2441a481148d4be93608e9ed4e338a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71effe2901ef92f9679cd09d8e112366613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744732231c36d92481a6b84139eebc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0240e1270261fea674b237205653f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eac0a5363690413daac99f807dbca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bfcb38362c2e31178c7146ed2b75f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87c29d276f4b3e3d0ed64aabca3c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd70615f72b1373f58b5f0421beb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f9394d399cdd1e5c1b19a6e81efb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325964b22b4612d38624574f8989a0d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59aeefc19e70039a606689c513bbf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27243fa8d7bdbd410cee6823fa2b932f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d8c13f3d8865b6272d64756b4f7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2d25d08206735e8a4daeb309aad9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bc4a4d5503b005d13b06076a27b1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2015dca212d66523b7c04fc06c0ff6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c781fa181982cfb22cdc0cbcfe0d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deead20d5d76c639d35bc434e7f71b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3ad362e973867cfe18a9f9f80aa63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326287e920a5449a84a7defcc2ecb026631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a108e055bf49c7e22fccf6f710daa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50284acd12efe87b0d9612559386c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520113d3a0a6de8d5822130f7e380e39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecad95432839a31d826ad11a05c7ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f539d437e23109ecd6737a9c331b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a3f567bc49cbc54a209a95dcba328637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287227492a6d7890a1dd4ba584b4799a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104801ffe18202ebfc73a577ebc7a40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a742897a2735c41a4ea2b15e78af44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fbba43424852f80733cde131c72d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581cadb1cf95ef6c7e8e650281a6068642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa42c491693433a0742b9784c7400a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b3d07032e94bd7e506c7538f78cd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851b1cd15d542c0bbbd752c0da13ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d637dc424c32236e61f0699d26c436646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13839b5b3afcbea729f6c123c0b159f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb7d5becef0c07ac206b93097767a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9812f1f02359b207281e1b72aabc32e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa0a2578b4498dfd93a6df647fdf0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d5eed8a9382a10fc0d9b08ae51014651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c01700ac62544b93b8e293365e5d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a92b753bf90736d6f5825a1500fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230cdf1003f887d18725b5dfb3c30ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e1c1431a7b8e2aa6f6a24d75ebdde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb94f3d69ee66451a1f0c2ed69cc9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1ba291c0b00b186daa09c637a26b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9c4ece5193819bbb3beb2a2b8820658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d92f35e02a547951cc202cd675469659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e6998334e197418f86768e9b4a33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116cec2c96850d24441a07c8032a52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9e4a64e44807e4c3070b4a082ca76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f78c929c09ef39fa40f5a978d6e6f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888fb564f72e34025e01679fcb7a58c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a871eab19dde98e89622af0836649665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3436635e48baeab9b83136bea628666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb16a3ada7dac633c8f60d552e0b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c423e93b9294e271a6bab450fdbb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df454210deb5404e0bb93587500194669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e927e8b17601359ef697fb7d16cee3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c280db0ef0a3c081be834de87932671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1f0a48c37780b335bbe4ab70d8b11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d234197bd99e1626f1816f099639f3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63cf47afbe493fa2f669d63191f2b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad36123b0aaeffc35c0d2b5ae7803675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b2466100a268a85c30474ce9d15cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a105379f29bc101658c0c94e0d16e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b64605d3177f9d0ef70d00cb369e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cef6e209169549bc77e5cd4a16547679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c38cd4e0c4a3e0bb6f1921b7836e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d40cb2ce0c2e97ffc9246fa5cbbb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df3a45a7d79f23a7783786cd4698dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4395baf9c4670b414fc752de3405b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2bcf6b8f943fd999c6857b9f14e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367a914310b50483463b3d3451d675685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1b1898446672c6e05efa792b140a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446164a993b37b429225feeb174dbafc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756a9e1a1de9ca3df30fe964749e6bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445548a934d3c0276d12f771a1e01290689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d733f5afed097753f646ee9578807690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71b9f5ce3af0b203f2ddd7369b0a4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f86e1397181fdb23b325c3d6b99af5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89992339a9058d09620c1249c909664b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af374f715b6f31bc9dc627cc3426706694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783de18246ceaa318b19557a0af92835695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297a3531eda33da29b3425c00175188696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5d5924ba7e3c9b134f5715dab48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34131badada72d5f41c1fa7fa82a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6a173cae37a2c3735c89b557d55e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e887f37d4bb5defc50b10fd29da0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e00313e8a0ff87cc185f50878e1e40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de33158b595924c35c64fa28a7a54ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8510bc7b241080be72190f9ee6395703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce150d9c54d52c1a0ffb50cc2a220b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26827afcdaec349e033b5c55da0ac6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cdb44480c8e9512eb77ebb46c8c19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441be352cdd505b23c1c37b6b3339c0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74e4aa1e663d60aa04ab482d5b931708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee9a67f32e8619b20c113d7017146709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf024ce212cbd3c393456c672a1adf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b76b498b5a4dfc1d5185afa895b40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306216c157d1c6ad38d5af14676b1ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085881cf98a83d132057a1788c85408713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41bae78bb61bab54c54496890953b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6600d6050720534af0a1e8516b0537a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190781d245755dfa69129e1a3214570716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7712df539fab8d92af4bd012f62d7bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2cb11fa59b1f4c4ca278799e815c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339d1c188fca0e0f1367e7a6c9d263719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96573eb9aaab25cfc776452cec74cae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc509f1923a8c963a404f07bc1a0742721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f66aff684c14becb68429281d77934722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f702eedf2f158677c53fa42f779e1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7320ab7ea191d70f696c9740c31e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e179c56ea7f1ddc8d3d474f0107412b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa106e7a97d6db97aff4bb5155f0fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c185ae564ace4c8f7445b0edf5de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ef95d42fca44e213fd2e134ba709c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa98398ddbeac709bcc1d30f4bca72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140599147c9698e7b4b0ebaf7201114730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ffaa1d33f0b127764de04b367ec31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d33afd374a7ffbfc551aeb1db998732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028dbd0c3ad2643a0accdeae99231cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d88b163758d9b3516734c65b9d89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8990bd1531400fd4b6c1e3425a8aa6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39ac5af63b3771cab5029855be85b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a1dbd48d28477f33faa9b2549b36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898eb3de777d163684c85fd69e7895738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcbec465c53fab3f14fe9836ca1b5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81979df518ea491d418440b34cf84cba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535962cac19d9ff3daa2bbeef0c83721741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24584b10864cf71f951ece9cd38809742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85141638408a98ed197add3df471cad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c2255bda261888ad9a31c7813d8f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8ac475f9ece52f130032e971474a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b169107a7fe374167c1190c014f094746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7854daa3ba00f434afe1a7b5fd462747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba89094542b299536ec8b8c171ddd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8d5d5374888a773430eb3f5987a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f5edc4b86bc7140854367a3fca98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d89eb91385d5a724a5681d4c42d6b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ee03ffe3b2179c4c0617df61cce29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82125b8a6907687d98ed83044fb84d91753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e76f6925042d768d6fbc9a556f6eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dd2d0aaee2fc10c125f20960ef31f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6ca97d96bd2d785adac1d95c575323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f177e9241dd5ed204421f7983b7214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b41f33f146f3231bee3438b6bbae15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420711650e49e1c91d4aac3e892265d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830fec311620a2e303554e97ae3503e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85220784763c6659b3790bcad1acfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61156376d2388fec90341088e882bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9b29741d3f98af2526e982050f1b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd93e78c6d6576190d30da398d285111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7c985a0b62e929adef9df176476812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c7ab16ce5da53d63986223f8fbaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488234d24ce8037fc2e2f777d2e89a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108355974842d72ec042589a33e9640d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f7abda3bb30dcde92a7735c61d51816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa14e844747671901c64e7dbc2cc6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0847b02e0690075a69c1c69dbb6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74b4833baacb2142154b49a91134c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabbe648ce74a24dc2130254391600d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9bd98ae5e323f5a1fe999c8da9f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11228354256cfdd7abe5b869b1e12022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57e85c875d3ce5bb644cc51a02f5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b9713ba028c175d5ad02d09ab794224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2995794a2634f79ce89ddce8f9bca1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fe6a4ca4a10e3ef0f4b24f2135cc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c77ebb64ae9094d647e6c35c608927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce7c316ab6fc307688e7362f03bbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1562a77ef04b8ce83d2aad462a452929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3d3049017a7a4bea62416709307a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e459c9770d8c5f2ceeffb19e3ad2a6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1ff5d1e2c9162dafde9af75f8bb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa8028f9f0c24ef145a783091cce2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe4327e6ae78078581e321f9bf6a9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207406d3bc81de33e471903167286d5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a12806367e043d4719a0bf6711f2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf52a9f18b7dba5e52b0bc67ea62db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6862a4fdeeb8020bd07c4dfcff7e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27271119696d59eff680922278482239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e84003cfb70adeb2fccbdda75d1bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b6fb1038d6670763d59d536a7323641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17d5ad21b2ece78d636b64801020442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b1282fd7df20c6e7644169c736d5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873647954dd955bd181596ae7009aa0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25704957c5501f6ba72d74eaaeed5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cea1a06ff7422162a0fdc2d4310b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e16014e694e6e908ecd25f59bb056047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50979808decab7efe8872a1fef20748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced73310284ba7b0045d9ce79ba2af849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e5cbc9dc1b167235fdcf14308524750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551f9f64013886a2f1c2f19e8638f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49330c42c717e0c5b626c4c7609032152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9623f7a2458aaa09225ce42fb9ced53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d48927558339f0c3deca13bd56ed7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f251bf791e3a3125ed86bb30aa8a3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bed51e2403acce56041eee3c4858056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220522fc0728b70d8276b533e046baf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c77fbe7842eed8ed4b4bce76c818158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e163625da379016abe588bb021a91f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41818ac15848318d4cff965fc2ee5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2678ddbcf1ca080cec100719c920561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb1af226399e1a77d18d5dce9a51d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788142a2370609e706bd673fea9e1a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e87f303fb451f0219c5f7ac3096b5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fbd063c040e9bf694da6cf1879edd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e21a123c18d2c0e943d3bf0a68dcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97baada9b107f58e4540662e6bba2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbac98345b5d963014734e466e26f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96d718b71837c42664267f2c5b786e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a865e302ccd3e722b027b9be96c2c3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534a4d512fb1d6f3f4711d66109ec271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc250835ccc1b65b06d0a315ce375fb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719777620fb4f4911d8f3dbcc531d5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eff5c5801651d2823fdb2608cccd8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce97d155dfff7d8c67ba9bdaf318e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd525d437af63b8eda94af496b4cfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448443bfcd83ea51067ddfcb59febdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989379a381c71975f239858eb3acd2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436ab92e6c9128b379f05ef1570dafa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b137f5abd70d8133b6b8b3a5b10cd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be4a553d74d8aa89d117ab942713481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a55d7ead3a026b68b1d636f3cdcb8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876172516fbd43f1d52387141ac78aba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7713de0761b57955d3ad6b220db8bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176057f0a336c99abecdc9978f9938e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2cb80d16d606b5e3971d2bc02110986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ead1a0849cc0daf1433a71874fa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79374cab7b11877ee523788e3481a2d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec21621fd7819652ae5240c52f9cf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd020ce3852256578c5cbc812e457f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121524b93181c34ded33d925258df4e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec30033ae2e3ab5cbab50451497b32f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb558f0151768d6f394db32ec7ab8d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9be3593c91d61b2cf184b378431f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486978dbd378a8575d657c6bd7e4ec4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4816a68167bbd949a691d48d1a42d1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f0f3f94ab7f5836e9c90e2ef994597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d218e9eb2790105b98c6e4aedbf00398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35cc2cda3d0f88d6e4873f6ead63899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f2d3e00fe30f4a9bf673eaaa88046100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26077823b69f098ffc150e20c0fc23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebbb98b38fdc8f228db0deb30bd8d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d73cafb42b56f1e28c0a61c8bd275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab96122c9251244707a101a43dab08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80b82c26b19db16a2a3ac6467b6a35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba1967aaae69a4427ecbce259fc968106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5ee87bdf492341c251455f6b9a1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272e4bd9e30b659fe5313390602ff84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e7f95263807f62266cdc2d12fecc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07559754257c6626cbf5be08a3e4d2c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a1987b68101adc436086cf7c1891111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2e9626de33441cc0a8ed0e4c6492c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778b01df62b69092c19cf5ca0a1bdca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c9b40cd65b93453363b62485a7843114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a874d5a55b4a1aef78ca782bb62c97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad01707800b7585f9a76bc713e9904116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b9d26d4e67b3b74322c74f7d472fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d930f5f0cb6d2806cd576c0c7fad9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c14fac943c27012244af4a80eec5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e8788c470261d6e0178dbf973a07d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edab4d38c140daa77fc299ecfcbcab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6235e87b69310840ca485da1050b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63508f482d8fbbd9f73090495452e9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3195ff49d30f4b30e6efc40a612395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f09714bc72b435878c862da3e40d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7083c713527edf16117330493329d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbc4fdb00b2bd6ddac6b6b3d3261ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099dad61bc713506aff1703867fec23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f0d8196be1573af19bb680b292ed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7143dc57bf20bb67ac83a0ddbf5a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e22e45f0f3dace85bffd1578f9f89d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942232855716daaaa0f2bfdc3ab37097132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb3dfdcb1285bc195013cf2c40989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb9630de4977c89e09b1955c5fc95f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb94928461df7a8e976204ad7fc2ebc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61b78039d2aa6efed78665123b8dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24364f7c6aef80ecc27ee120767ab680137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c252e207935d752768edaac0bf4cc8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b061e0779c8a3bfaa875d4cb8926139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef70a6c0148714ac44433016cbc7461140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af8ccef964d3cf3c6d1abd9f3ba8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9688566c40de0444ae1a5a55c761142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034598497ff47a214d0773a52e5de76c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f0130482cbab88360cbdcf2c9244144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7490575f88b59921cee014dd0f8f79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84870a007d2c9a71399851d51b43b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03915d2bfd063bcc13947dde833d3ebd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1cec08d3336fca7f8074697d257bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e8d6fc158e01809a97eb219f4bac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e371733d19b328b844264c926c7fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ce4f504d642e7a7c83faa45500f5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc71ec8e077946ffda4e370a79db9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c421dbca2740cd1265e3926752cf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2eae749ab6fa8e672d9dccab25d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cf95fb90cf83efb8df6a21f223eb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0828fa45ef1dafc97318157a7f9f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb714b2466fb6173f351af19282b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea61800a63a796a3ab3071de156198158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39f4726e204429d7a5d7706bc0a65f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cd594ddc0657a45737d80e6b859c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f361149930752f5e42816188b5d25c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2470ac4a22e5abcb974a55f7cc75e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232ea243f720d78d4ce85ab5a0e4c09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520bb402f0e50d4d41709efb54791e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad29aa342e65e01bd63ffacdf7eca1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23f44943326c1f9fdb72bd0e173e2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a2a8616ff88e2a00740de565190b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360e2c88e33f1c173f7d358dbb4ce7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a39901087db913ff9926db90138d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc177e590c7dca4bd7c6b18037a27e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0e7c3fe24223179a08c6b34be1c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ff03afb8b5880191748ce8d649f42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3902ffe7198b06b3e4c1913a0d9bc3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591deceb07e0ab45f387eb40b3693fce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29375ceb8d6033a0f58bd4af76c78b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13553dae50efb538823feb8dbd5dfea9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af43bdf5c1c9a39c34379425ce9add4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46fd2719aadce9cf2c831a1a6a5abb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5a01b4f5d8ccc8402a6ef134801f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fad78bb99f6f3bf69a72d4356d333180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf6fcceabbf1a1a3c69ac29db4853181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30baf192e4566cff94954ccf9b7845182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d4691622641ac5c4ad2394b7a445183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba2893a53655ef9f88517ccf951e88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be242f676ec787f0b2a5a8539db4300185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fcc5fdc87977fd69d5e2d3292323d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7538cf48f6e49b72bc006b2f740ef2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ee86e45c6f44a99bcfc5505017d2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7c155c3494039317b7245d7555020189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a041c17502df6666712c763dea9e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86e68eba96a74fcab6eebb7da2a4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6320928002abf0c3b84b836cf3b22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6627e43138fe21d5aa2a4ebee7b069c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d18e963431c23a24c13cae165d0dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c61f74bb055d42fd93b8e64a547e18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce884d50f80e7b89b09be134df974152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcbd555627c661c9c9df6bf241f435197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ea977b32db3fb94f94eea697606e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f178c852a86b8240b22d7dafb625f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e7ed12e8ad21ebf98936377232dfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df953ffa5e43fa89fc1f9adfb3c2f263201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4e9c18a4bce0bd7baaefdd0a935e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f199a1211214e3981f6268f4d2187203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2348c2b2183889628f8803ba436ff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6de258f1daddad52b03a39216f808205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a155a96db3dc184688c5df6a26c2e23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e5e189f97f611274ad3c63d1e1c8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3206f28a3144454a348d2d5b782a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043666f33524549fb06ac06df00594d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a3c98eae09e585bdef005104fe72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671277dfe339bfb000a77c5fa5da520211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82648b3d4e3fc4b3c899194cd8a7e1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a95359e8d229a197e43271a2e1af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4986d3466feccb4367d4a936f1d72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482f582fae5c883466f667d23deff6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d11a0af8b1ea619e818e6bffcbaaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebfe99bdefc34e69f8540e0655aa3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde50c924ca4127ece5252cae31c4c6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed9df6ef871075fe9634c33c0c0cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0905dfa6b1439f71f7f6cb64f990e60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d000758faee0da772cfb501ee46404221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb0a31e73286a3148cdaaf048a2322222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b2895ded276ee550fad585cb2e07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd2ec39ee3ae99afdcd2186946a1bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4690bc68630007e859a1defa92a106225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e2c1374b4cf3596f840ebca553af2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38158fe7306586cb7dc2f0228943ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750e02e6a6c46700616a507e26003ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd44296f114c574c51a309f39caf91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a9a0447191039406e443fa418ac69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50238934b94ce0dcbbfd0aba6884f6e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca907b6eb63a6e647b26bf4fe2a4f2cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4d9695917007e884292119ab0c8f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125eefb7aa8e7fa8276f8ec1aa9a3d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8cb07afcf49a41789a1aa8680fce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4592abdbfaa50d0625218e0500b60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea2cc96d16c7ff784d80a4fee32fed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee690fc6c45c9046ca3e829255828a0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac01d932d5a81b5bb0fcdd32f84cb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02de6a2cb361bac8fea725b0774455240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df0167b41f49e705404a2076d005f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dedc0a3a6ad58eb72d0afd47c2bd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a56118615a4ca6eed526da2a75cf73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46404542dd0e72d4a16221646a901244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcee4f685f9181cdbe0f68216f0c93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758d239b7ace6e9a63d8684e2f8813a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aacb0b14cdab8c8446e0862ae5b4a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77765ca950a7c7b63f4de9a57b026190248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d27ea54d9b87b2e6c5c8ae0b480021249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a73287e4e212269f0fd98b88e1a9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a03fcada88c544c531f1c9666aca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289578612929673a08538d685262d91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97debb6cb886a91b899e08bd50a17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13371d81def1b298d338fe6c1f8d1f38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f0bc111f67d4d8428c3a7fbbd98f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885abf4d6eef27de8a82dbb9664a4d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc12972cd418692b027679e41550bb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f21c476a3ad89c1e5f6068ac8c511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106df9723d374109b4c8d1666e26e59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fde70604427426ccf054f260d5e70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1d04b13973e07747ff1b757406c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded72f638eaccb2eb418ad5ce70a45b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6ab1511e9548016ca8b8a072d7293263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2464c171e9e6794d81c18673ad5ca9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae39a85802bea82fb61791eca18180265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698ce9d8559a0f64310bbe537f608f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67496834be9d17d8de7e4cd69b5f10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d6923d0fa982bdb3eabbb7d515b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264ee8f5192c942b23edd8706a6fc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b05b8a16a42b844b89fa415ebdc3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46d7a262176e2f9870a64a3d459e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a627eb4c08f0498adc5f0f0852c25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2a54c4beb2c05e52862609bc2c83f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd5dc5060ba5e3bbdf2ae47c7a986274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4344c4c1fd18ec823e6b0e9c5de1fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c246a265d7f41ed4f15d4cab9e41a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feebe5b7c7f64d282e71751fb94e7c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a381bef36d706442ad1188ae4f21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc4ac2033caf1b4127770b4ea600f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4d4207aabbbf12c4394449c5f0b23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575acbba0c767aefec2eaf3bed0c49d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2eb8b943f2940e6e96a04b8868f3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ded798dde4a77701f2f2b268c39a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62e3d346f69d75766c0e4d33ec0d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d8fa9f5a16e8a8ebb9427484bb871285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb92530eef92eb39f05ad26f83c168e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4457c28920af074e05b0cad2dc6ebc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07367e0b472c07900bb4982d5a863234288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e231a83e238a16897f12fa9f7fec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8c99615140ac64715b635b7f15be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153377f0a06ac19529def67f9d9634a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e149ac7bde1f44bcfc5643cec98689292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56998da3709e9a26af603ffe96b8d24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d875571dd69e3e266875caf1452a5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c0e969a50e0d972ba8201b20ea741295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb8791c19faddcf990a9deaf85a600296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86606bacda09c757b7a3270a6f6715d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75e24576b6e1e65d616c7df33aa6b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fb054a6257a5f5f996a6ffca00ab4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41a025ecc2bf0bddbd0d1defbaa5af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e697f1e76d2b27f5c5c29fc6e2af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0172056c48322b89751481bfec107302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31571245db597069d0f4ca39bb6813303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ccdbecc31dd2c01e7834d27bbb6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e979026ae717decafd217f8739e42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7209b457722b2ce2f3c0065d9c0e34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c49d503854067dd947909e20c3b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdbef4d9ddb426c3870f1f810957ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f55f964b2d2a43d295c98e409d549309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417359825c22546c1688bdb65c52d017310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa1b206d02d9ea253c030e107c537e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e02511562539bb27616043e78f28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921077d6d8757eaaa133e23c4781661f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d29c24ff9bab37765f27d9fac585314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d70e5a8a32728eaff1211b69cc8bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3d1e23b79d42a51cfc6932372006316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde11551f5ea59e11e01ae6cdeb588c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0fef3ea6d4e949d55d52b53418781318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905960a64d22568968b55f80225e225319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173bb33a994a03aed15c2efda0644f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e1d9b9e0aa259e26cd144c5283399321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb37f29acd62c3df14c15288033497322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f02155232d58275333eb0a919a1477323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f9d6d48cc11613fddaf41d5aff526324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55111d6db13a0b9d287f94445b5cade325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cccd3150a4ed6791fb6e05ff279312326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e92262ced4a094bda36a4f923937a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79960a7d8a7012703673cdd7bd7f1da2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b2b8233b3007d63b222eedb824dab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7ff0fd0bf97cf18df10f986edc67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975140506741dc14115a827aba585e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590ad6e3f58b7c8afccbe9a67528715332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba90a3aef37f1438e2a25290c8490af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8036e823d3a4114b2f0531928916a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f8ca6cebc6348de8c3c35f1e93a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e09d7113bee18c5d5c8b3b31ca2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb77892f827a61956957da9a7da6d6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6320b7f53323071ba48b3fbde99a0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16716afdcb7d4834df278ac4a17b93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dfc6cd4e63433cc1ea91b0c912e1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bac5995da421f1ff4361dd3d54290c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c990ae9297ce86e1b96ae6f587dd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dc23fdacb088182ceaa5d16fbfc29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee80804dc28f1cc10fefd2797cdcbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c57825f3651604d8ab049f6ae8c4c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14558a48f91ab15a1badae4af4ba9c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b58d6b27da643d008492ce36295521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7475b066ccf2fadfe6498b1f63c175348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457dd2130521df1214052e1e4071dcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457224ca06f47ab930cc1a56d325beb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a288768fdf89b8157f2e1393c982351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59b599af0b24c7ce1706dcf3994382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0d3cb4520943ada5202103655a9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc813ce788a87b6ab0b35139147373d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03866cdd512d38f9b79b5f8d91462f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6ec90f891c7ab7df6a274e86b714356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a59a888639900bb564c29e30f3134357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76adc0a1982d5de0dad36c523fbffe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c02f56ebfa8ab351c47eb27ce5ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94a46372324db4d589acb041d71b9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c447be667e208656a943a4d97e85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e37a4a2af9c96939f01cd56053bca4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f220583280d18c80ebc0cc9154a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478830d4e8fa9f457531416e78d3af7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a16a5985043823b4b1dcc77c2c4c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50279f8d88616b69fddc73d8952b91a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2f3a275a549fb8f980ae585783abd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c1f7ee6fa2ee6602b4ea8941be108368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb46eccb81a6e72a3490a9160438e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087e326690bc7e64a679a1d31a3eb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c2a245d11a697e2716c37a4e1c637371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3b751b24c49c98e37e946c805717372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a565fc9346f99d3052b3bf9a6baa3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed5d2ba6d939315fce921d8fbb87d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce3d8b4d5b612e6af1057cd32051e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0b7ebd4a7445e6d0a930a5431170376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab8c848489f2c8c0c3278543037a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30adc089c82a890d3fc0bf933404bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c15d9b625fb1f8ce2dd82b54bf6c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9390fdbcd70e7d79340c7b5e2c4da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd6755fb3e6531ac91a66317e8c58e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598653a73dc799e279f72669672420fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f5224a7c1a2db7f89da1692da017383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98295f2add34e0d24fec4645e5c9a16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6e96fe154762daf747258c088001385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7696113a96ef664d65807810eae63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeee1180d67cc76db686ee52cd09bd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046f62829797c140b15146a002ccad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de56d1ac6bd7e3e77137bd7944a07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86139316bd3096c768857fee97c1ae1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61e72b750c3d0a60252bc49e34394d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd0feeed91cb78d268e95b4ad69e00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e16e5c66ae35a744b6e5dec68212f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122029409ab70952fa8bf6fea2b6b24f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535c66667566d720a2b1a6d3c9c698d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe404d5599896aafaa81246a4c4f80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76a170299c869569833f2ca5ff4a3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd26613255d646fab7de8399ef9f0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affe86990783dbd221ba51dee8078aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e4d75816488c77d4fab850fd4882400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb6f1c2e3491d107d22059aa46594b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b45992b9ce1a3809df61129d3d7cab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a0b4b614e2eaa9790c5ff5c887a1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4938ae55e4a3c433c46bd0a856fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aab6403e9d914d3e17e3d1f0caa320405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544a7cc912d420f47a1ac2e6d9a2d99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d65be0ff3126dbe56415b54ff250b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5060bc630cecae93172096b914a86c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466b0172dee323652e6a1729b6a14d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7aaab4aa49ac87e5c411d9a5c153410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b74246cd8c25cd689668ddfd8fba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201e6cef2b144b81e07f1d35e9b39b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4276e6fbc349c1c58bfa878983dd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb060335dc4966d85985bdd3f10c70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e969b5c23587d30f2a051900d709a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e0a7ccc925b254f844b251dd89bd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddf9ba130db2906bf24faa201d033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db7fd290a45bac6eef0f24d6e8088d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028c1a4d1e6d7dd6298fbc330a97d24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a913edd03ea6a423aebff3b4a8f47bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50090a32048ec7dde3fcec7fee2fb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c104e670b9136fe0aa887a4581dad9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f92130a1fe87bcc80998bc0f6f13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f407d67ddbbbd6fdec9b44cc014ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb382c1ceaf436cc7b7c7d6ac90c928425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e580c646ffc79864e3c20ece9a93ccb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4b8f7437b34dcf0d1bb6000b4361427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683e3d3bb6d015ff31d919ecb119c20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4ab2a894d0642263c12922c72c5a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89b3ce3e0976b1b329c974ea06d65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301bd8af0754623cf0915ddeb1284e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12be44ed3b2ffaeca8f79e5501c12a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb4519cc97ba13f9348571a8d9fa6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64e9a4f12ef378035d3fe1c0c01db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4634a69f4a571e63bc43f5c3f18bef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d9692b66ce9de39bfd11149df3db9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c572e545778b13428f2656d3e496437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7455573af74c52a8b62cc85a32879438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739b0c3e0ca7ba2980a3b09db0304c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7f73ba5539e5370c0b4909f2aa70b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cf17df6dba4d9f1722b2159a97066441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b3830bdc154d54a237ac1704a017c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb2d5f8216c594c53d87dbaa11b37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c86c6f3381d2fbccc3d3bcf1ea3d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea46e383d5438a52a7360cdd3ff4807445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ce296a2803be383df22cf4f13b21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9fd4082791e7e75a530d13893b10e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae08a5e1f90bfdca4a16099a1ae57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd2b5895918928b704c37076166fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c6678a899ff5a6a59d13bc46c48a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e816fd971a45dfa57fc028e6a81c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ecbb72460cfde0725b6ec615ac03d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482284a03d794cdbc3086ab69a1ca1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd13d234e45bd88197fb2615fe12b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc989e1934a1c07b2a4a461349486e4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe466e7129e923c37fc12769bf3af59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbe1cbcee0b28515a05031d5412896457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5fbb5776ba558dbda6e323f1450e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f476a8c256aaad4b43532893bcf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27dfc2db7a69533ab183d6fef4bad2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4457b7ddad951f58a76c2a0f9db94a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cb332107f22e1384ee1161e7b4c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdaa833464c6d0ca7d7e8ab3e50c1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0784d6d06f3615a184065eb3c981dbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a303d75cccdb5bc14a8860437da96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d1e6f8ac500fa4c85772a027628ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d30a4174f1e200503c8ff65039d9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa37ebd59e8732eb7c6548e3f82672d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d183e66238ead50447749ea5728a93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119de6e54b432fa3f35676a025c82f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43a9328a3891b68eee2e785e80cc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dab90ff79a63d6fc77f34dc3861e67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd03d01557ab6eabd9f6635ec2fdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7504828070b50fe5977324e07841474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de018bdd831ad1c1dc3fa052dfc45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f25a48d231b5be557872fe8d737a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a60e3bec9ea48a449a72b5e80beb96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119f470422f5c6b32fc4163f2283e4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8d47b7454d225c8bfb734286fbf2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771837109752549e828588b266e63c91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fcb12adbaf83bd5697d08e031800a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1e93fe337df2bbd69a3c04e09a0f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded4ac04e9a28eebea9341a0545a515483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe5a6d6472a92844f64c99b236e959484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4686be2ddb42712cc7f8c32ff1789485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb86eb8d444024681ec1550257b2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720403cc3f383a224d35064aea5db3c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b66603f31cdc5ad9e9b65beb17e50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d75fb6ef9551ac0cb43ed8d6eb43ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b407ff922d9bfcaa0b69309fdd6b28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d451f030a90d996730144a15dbcbc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5d9d92ac4792e003821ddd6520f11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe95f1c6a990b6c0197ca5b589e245493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4efe4ed6733a78f1b397622f58f01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6470f546cade6a0eaae46320438a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f9b60eace0b208c55edf5562e545496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9567e1e5c0cc1cf6b37e952ea362f4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5cadac7872f0e0ced8e8b2fc70c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adcf2806a95abe2979c3e442f5000a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4531107066954cc7557daeaa31f3cb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d68d625371ec01874ef926f6f505b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a73b1f8cf5a21e175b308c88a708d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ad8589951bc0a197ef0a875cf747503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff99d5e60b4e56323a8758a4dc3212504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021a3f6a9d4c3940b224cae3468269505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f402ca6ad39fdb839c4167391cbe4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5eaacc641d143898b0caedd29fdd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826060eca05902b6b4828f45a8d08eb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c622b5bbf90c93ee4047fd116f90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36019c18a68e777dc6126f0e8f417d56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0718d55c4f2fd9a2b69b314ff66151511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a16fe8fa536d703000393d1cddee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27924573b7a70e20ae6b1c6bda423b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f2b6a2e79d660fe3dc74987522695514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326ee8bb47bde68f17bb8b467dab0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b782a754b72751c519831df4c4b8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70906d946f80dbbb30139cde3b2bc10c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e5185eed3e20098f6be4e98886e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9997fd9bf52d12dc3b7da377d6ea14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f17e80cc41dc85bc7d219b010693e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f615310115f9639e8d87b9f2eb276521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac870ce3756f328ba4999ea1bf77554522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a709ac2e08ad04c68681302c1b1c65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd28629ed5fba565ae411d47cd946524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d2426d0420a254525b3d1f7f8948525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446df2e8644a7e6f51fd2bb3aeed9b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42a4f1026ef28c374a5c436849c429527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6cadd09040a8da5ac3d1c27294f06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7884461153f7f49d22e475204cb24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323e50ffdc9c3c772868030647d39ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ca5f7e0a7c11d4c7d81774f74bc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b03959764b9f9e32e86bfd702157a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc855108e6c77db27151bae8273b6c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb07a0cef2560e83e918f79e4cc93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4803e87c0fe65302728eb5e63b8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34309685536948242e8e6350e3cb0ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea6d69e7d6da4e7981be4d7fb69906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a074b97a648bcb32e2e0718fea8fa9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8763f65a4050e6ed34748e1da53bde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e94a41f4f8b45ad2ddc3e0281b50a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b0e7e9fcbe66490cc7ab1d6b1968541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dac8dc9c8f3d847349aa3e627d5c61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce90bec9ae8bfa2e7a6ba6d341091d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d6d233a6d617aba7f1786996e7a31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615542b9c419280d4f7570c4152c98f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c30da5279782e4300975964123c44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e18a5b4a64fa154739166fbc30c9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb407a589a4390e91117b3d46583b848548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07016507e9c3184119bc99086ecd0829549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f937ec334bc005ca08cd960d9c64f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93841cc4d79bea5b74c608bf836579551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6e9703b47feae1dc8281868da245552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59795f725bcadfa9c1e27f2386efc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055042d0283dd3582b45bba2a9a3b53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64366a4277251977f0be2e06cfd45a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a555d5aaf0c564ffe19badd088ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162fc5247261ad99aa4dd0374469225557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63de734839dece64005cc648b0bd74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704238ec9f074e51ab03d69d3dc89013559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b680949f0a98a3fa4f303569afb203560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f43bb1d5cd903291d652e36580af32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572b93ff6445fec58adf91999157ee6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151e5ef397539e09440934b6f41f32e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a6db45fa058aaebe32d751cb2bf13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8ecfa7f7bb56d50bbc384bac0345565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1ae01d462248eaa9f7187ccb83de4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0ba76e51efec5ebb8b8e9761dacda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a176caa5754f39299e584d5565580568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5714e0560594fa01bbef0d613cff182569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c763e770a2b8ea27655c7dc713fbc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788736e873c31096a0aa03b3868257a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832124a921205cad2ca11891a89ba005572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3845a0bc769910427b710a83a88f36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e18a7e2ddd751f0fd31b2fc65dcb90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fcc906200537bae516f5381b834bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45ab669e7d609e60de01a2818a9d0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce19d3d7dc6c1f830d2f775d1b607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf6558b875a081d5958c6882bf50c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a96f87fcb798cf6b33e77fa4b440f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6f354f66a81ffe458775fea662fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90112aafc43604f2bf3c5a654afa54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cee2dcd593f1e1bf1d25705acf1288582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadac539c8b62cc8c960eb2e5487f86a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919c3ad68c1bf08922d986f65f9a983584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450b9a4160b5c84e36c9b332bdd456585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df186f114361ff78e1acedc4974c1cf6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978131f0a5a1afb29696b693765074af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c7067c0361756c27ef3f64bbdf623588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad46b4be5ff0c0ce5b160d9dc934f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43179cd7b327bb1079cb60f74f60194d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac2830280b14e99696b4de30180f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd548bbb82e03fa59a1df79c53b4739592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ac76167c50686f6febfa13806186593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905bc17bf484220f5bf0c721cfe7aec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6a1c7065103a7f6f4011f658a032b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159ca6a908f84b35056b455bd61958596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7582262b69ab184a2477eb7bd7f23c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aabb43d1691044979667964a8d2405598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae39c372cc90236a5b41e250a71887599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0f2fc65005e5a52cdde0619ca1b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f35c2ecf663b5cac0aa6734911cd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f380afb1994c41c85fbda75b7230d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca112af962102ca3a8010a9339a61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28f07acd04d3823b39983ae8da166604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e40582e18361481035e164dc4c3bb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9289880409423f36975ea8342d3a93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a2cb7c7a769b9a8e6ad1834439c6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73845887f87609e4d4ace37ccf8a84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f22e6b75203c1987944795589abe2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc72a741130b367250d36d1a2bffdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d43849762c02b41260793933745f65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b5f516c4d623d24ccd88bda6aa73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05447322c34cd9c72ac471696a86d65a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa11b01604b3a4418fcd34c5ef5a4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00236cc337f826cb465786148a8686b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabc1cb61aaf5e497df279d3d2674b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7e6736a255b81f2b206f5be0dcb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f8204da928c847968a3819c22227618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a4b7ad3ca600134a4d0e5ae7a9719619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f6625e9486758b2ea718c4f0ecaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c9aa51a456036b827f5b551683f2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16fe801174b40fea35f7861ceced68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbebf074789769eb8f930abfcd8a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e692cd0d85fbf0a0c98d26cc5d103d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aced6b75290ada34152618b243b8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6804e7416cbd8df6cd87fdb31d8c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c19e76e0a0e33d10915d2b73e5d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca514c9014035851b023133c3254bca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512f3a49211ce690f5e459244c5c09e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384959a9fdc5552b54a07178e07df9eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5ec861a09a1d5b557b8febec24b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334529361dacdccd6cc4d199fcb72d5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cd73cf6f8de29d5cf4a9d0958324a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d21ff1f2686fb19f0f5ad6a7a470634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce236319fc34e57c8f6bea3ba2536c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c75d5b8ccf7f323d120a3c1d474e17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765628c927cbba449a441fc6f2fbcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34dd82f66bb758df96dc7436d3ddfe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493410c88487681d6db6b0d2d5dbd2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b531d5ed3719437b92d775cc2f0e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f253a807c804ff2402a756727e89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae933cf622902e5e1985dad24fe57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37654826057dbae5017b9f7af5b9bd91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424fe7ce4c382a36553a277e13fe7e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703644440dc1287d4b6434ce0b1b6c34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f4ee1ce761f3bbb7859e6e4d728b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933b2a1393c5720add4fce23ec2713647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404034e8344949b2f8159bc41ab68a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3ed53c7e0ba9bb272aa6b06016d7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719b6d639ee677510ae76e6e15e6051650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9105bec5612a3383d07cd4a2547d37f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc8b53be80ef1827eae0880bd706d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74209b10b2fad34b225ad64507ab1adb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d333ce9a8f50a7044043b4b3eb8a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ef7566d84b31ea0c0654f41d6128655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a57e1a896d75c5fa9103ac949a0a9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fe68d9786201a7f69033e5dfc4a80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c72dafacf99589cda5723511d9451e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2acb62858d09d39f6697d060c8133659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d9ba13c810be9e891b3d93f3b3019660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025ce3332855441c657238c566cb64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d93c982ca401b95055fb4a994640d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585bd287ddc1ab623809795ecd32b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5e84792bc0bfb38e79b079775f32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66cd9d5c6c21a906fff4ddd4f8429665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a0eaa7f1f1adbbc48a3cfe24ab2c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5114ca98b6ec61cdb37597cc70eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3969ec9b1036fc400ca2a93eac068668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0cd1ba595f978a29da07345289f19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77f8da23235e37d266cb4c0f45888670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c942469293b9a82f0f4d237f8f29a42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3124edfae01dd682edc2d4839e654a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfa01905cbf431d45fa2f32f5bb16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1fc055bd27bcd075630d0b366e2c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc59f9b54f0bb2d41729bc6e1013f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead9034ce1b62a2d5862d38f7197b68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd934cbe872a2b53e48a4c12dd89f1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b63e9537a1e01623d3d9bc592dcce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ba9a7129a39ca1edeedb7898e3da0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a2e7a37f65e32aafbaf4eef8e10b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4982f1d76d8d05322fd109c719ff27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc9556bacf2cfac534ac7b0f8b7ef7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abc9f2b2c526323690e9b42d3ccaad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e088654bf43ad8f0ba5a9529679c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd5257b988d69d988027a66c933822685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507b09661fe30edc7668775fea92e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be1c4e444777099937591817cb2ab1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fdc1f81f053e16148870292416e2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f80764cff43474e4699081da6d3c95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea9c168b05c042ac52c66432191090690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2935570c54166c1e24365799a427bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bc2a02a6912fb1d59115b52f94f04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee620c2397cde684f4522441a3fcc111693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b98b993a42e738f9c237d1886696f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec23718fc332b8829f4b28487724c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d9fec0a51848be3b09924b073ea7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8ab417c9b832af7299292016ee3a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd198ecb8691062513c6b63c3db8bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5948efbeb6aa509043a15be64fbb64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95c71e69044505a2140b7b6abd6aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17914d2ef493688c74300d92835b078701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb59a318c834f588f0b4a5bbda0487702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5edd72aca0e24ca7302f9a62d3f646703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d12e60f3d1b9748c322f31f1b36f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc2706f2ee7eb9167a523bf92d4057705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89e3d7e9c03e8f43eb648a4be5d620706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388ea816cf6231cad9b16b4b080cb59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dcb6eb06d9ebb6a7763d234e7c771708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d7c2e1537d1b2d38481c3d7a998c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a120ef5726afa17b0d82361148b52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542cff5fd0eea1b2ecd46c4fed0717711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b33edb9a62dc61cd6a47e86ea76fbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78b714bd0a66d95091ebfe88529008713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16481b0c0d68ee872e91ebd6a9b254714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb20c4d77722ca26af914dc5cdb58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254308ac582f674c894198a97d96cc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce47e3f7a8b6186078c64701cb15e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9639a095500a030094f6ded853cae3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e17533619ed3ece0f8fa293a35625719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa8fd386ef555ca9d75d643987797720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e980a14461d4dcda632646f678b1e50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf08c3cea91f968dd5b44f8c196b72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51024e2006e09ac0a2e3ef211c7cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ac9c52eaeaebf97c1dfd70a65629724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad7236b39a64c815fff5ec131f2dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03982b81e874b74ca5989d066b112599726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87be135fd107a3bd9e7a6915699f5f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb9b4404c16fa9eb9029c961e51d38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c09a88bcea3475a7b5fc1e4d5c5a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe665e3de54d1ebd2962f650262c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7688832b3bc566a5583b03bab4e8fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10830c2d2070d731feaf8fa3894f8035732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed215086aa1192d84c99b31303acbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180480825423a272d444a6aeedb567c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506ccc6951c69646d26387c8efce18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed95b3f0c326b4b3deba66181d3338736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35ff1a34f08cfc9f5c94b45329d27c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054727fc5cdafa5878a015d88d65af63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60780f557031ae4da2e20ecf3f3641ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa12d426a3c64357b5f4739e44a14b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3e7baf0e88dc34c43fada78d5487741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a60c3f6ff64000d328c0767167a7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6dc495929c1264e142dea5407e208743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef504691a3340a6c69f2f9db67b137744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd0d3093cb6eb64fb752e811b8c03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af0d8e04182d1a6d68e8d160a2dff1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2552b77bdb620b0f47d543d16733f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d68485fa91d5c8db2184b945c5208748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a7e2938c60168783f4459c7b0501749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf51eeb4a10d6870d5b3412f7b2470750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b37564fffaed48eb456e4de43508f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ac53986a9ecad602fa5d78d469c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeb00f53beca1037c80d3f3d52ebcd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>