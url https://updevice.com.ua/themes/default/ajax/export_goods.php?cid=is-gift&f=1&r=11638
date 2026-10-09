--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a3781abc195d940e217dff22d51b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe896b5156da3bca628eb12aa6131c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95183aaadc43404b6c679034d62d9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e1aaf41aab4a5653fcdcf62bdc0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22262ece22b12d4d15c12465e1d9fbb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7fa8f38892e5ec67e0faf139d5dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642fb3920d90fef562b3bae9f99cdb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa68bfe0e0805a8debfc8dbd50bcdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae66b8f26f84a594a3f99baf77c95e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c7abe9ebbc209b933388b471da2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b3f86fbe9305a74343635e3f7e8b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2249c1e7fc11514aa1a6d283fadf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f76e55a6eb1e7fb71de7dcbdfad0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82419407d01a6a8da8698819f377e45b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049578061f13bb6d4abac16da71d27a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad08db04ce79bc5c8954e02d29649ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a0e06860ee73211fcb4f92b81a4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552947e5a5d96f8192414ddf05d4e9ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007d50e796dbcfcd5ce2ad9a930a3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4475f15600ce41e5ac681f50f14a5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231dee8ff90460d66362cd3f9d5fce021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacc7b4b079c228338408173d9212822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1fcadd07acd633407de0d629b4f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ab4e68c3aef52210c07f8f750cd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf52e7dacd3e66c85a8e20633ef47b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33224be2cc29d2df9df7386dd70e906626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942350308c643f9db7c712a439c22327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bd66cb070e79e4e7adcc1627e528c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c28e58226089dbbfd31807961770829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6d8dee04a06a26553615a422163530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6fba748c4787e916bd1a6f236328731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7a876e23fa03435732f262c693c7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25102ebde06f821c76e7413a5f2826b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e11d55609f6f295e5d99e560ea503234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8ac10b5a386c18dbbf4e7f503d63235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3de7177356daedebcdafccb258eaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c5f4fe6641d4cc4366f444a22d58037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f8fe8008d3d85ff9da17bc40af24738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165ab2617a9a284e239583953f238e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a56bbf8e98d06554fdf627c50c7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151327143a7095c51cd5f8e9bd7421a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d4b397aa295aed6df0ff45f0f141f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb91012e26e2f9435ac4d3f94fe430343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00509f25d7911ad71068b8713e1de36444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5bd3f3ac4209bf7256e5de34c92545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b1aab4738044138696b41ccb5ddb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a23ff772a400dcc50246a50c0925447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97e3b9d7845c619fc801e5d9316da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2c5ed8f6473fbcdacc09d577c59249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db19deff815eecb1ca31f192269cd7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be2b8553c7d4f436322ff8c7064fdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f264d2f7c0fa3c81f5aac0a287f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84073aa42df89bdd96e411d5e73ef41753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8816316ba76daf91afbeacfe1955e1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e726495f1ac167fc9eeb2d00372c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e08c96e82cea465c9fb788cc074c7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5339bf80e7efecf328f1c94eb6e8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb5492c1d4a90a64068bf1e260b1da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61ec845f2e5ebe05fafd5cffb0451259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80556c8f02564ba786baba4868967360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea499796ed088634f51c1ec01a93361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15711db38e6f9645e46620c11388ee5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf404f31144e99d188321ee3ab6d6e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015eed1f042e8cdc200bf770adc026264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf57157a75be86c735230b8db225f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c3e21516d9b41e12fe7eb550487c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0aa3fe724329ae6c56a0ea017cf1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcb4a2d233d018ba11dbc9961b74f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725389a2ccd987d2af68ed9a2a55a6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af61ff98c4bd23ea2ff32d8d22489270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b8af041bbe541c950e98d9f259e0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec62954ca1a4b38f02dbd240c0e553e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4f14c795f56fe6599e9905d5f82173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364862b33b631767a773cdb5c3203b8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ad6cf6fe5c3be04505ed46e208bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c6977c44e4a60bb03d7f3f00256c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9123be6d591284ae776a2d515a3c8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd8260621656b880626cef93f228e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1fc7946f77903d4edfafaa5c59bec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d898cb6a7c45cd855e42c2df843d3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef9efc0d5f10c4dded6e70e3c62b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2be76b238fa553e96fd65d653307f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078914d98bacca0dd68c584980359a0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e0c221ebb5c00472d8d85034ddad084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f5000d43efc2dea1c0b7f4f36badd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6998c94607ce3377ef3955571464edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4efcb2b0658bbcecd70f19f15fd7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714feb8bb51fb1ecea6115a474c3ab888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc13c6064d32248bddd54e0e6bcbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f461fe64bda21b683e1ef307e83b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05684f0713da1b90ce5e7acb265f7f1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fdc359abd13882f49d09ecfb9f73f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972acd56847264ee6439d88a7d671d5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78308893fb163e75460c4fcc48324d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376235ff1e2f9760d5968b4f9d91f8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d8ec3c35d0f7243c6b7b82ba47a0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182471ea09b8183cec77576f4161cd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f3b46dae34551a7b3b0daa935255298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4876a633227d0fe80731fbffe6120d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c36e44b16665887aece86711e300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf86144a46f1b72c1150081d5b26b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948e989a21c0837f45b0e6eb11291de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49bb4acc35142f3a17c72544f40db3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568935fdd6b1875b4396dc505eaff81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645a57da0c390e3bfda70df33b7503b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ed191322ce5e1ecd3bbb83f979e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85940017bd045398756a0f203aa836c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c5882b64c1eccf20e37cb25649b0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b7a9ee934417e349537148ae68a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda7e72a4f7fdee50a349dc6248b427110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc0662ecdc9be94e48c8cb46c71fb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b7ae3fdc047f006935b92038957c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ee64b1c37a3c3acba5665ebf8228a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e1f2d6160736c3657a6ee935238d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42be23d68304838e5865d399bd9af8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bc4d39afa3bac356a495a7b6574a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00095e08662699d13a737451deaea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bb5deebe234c80874c1f48ed77af6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f2efd506968ff3e7f54c3c839353119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ecea17f65170f187226e8862ed14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb70eb1fef88a39061659a214a11a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885910049aeae40fbcb67b697a852042122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca813356855ef8d0103c4678089a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89d441380f0f2497c477a49bde7b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb5aba0d5675fe4fd73f83c97bbca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d0e355bef31db98928b0baece3835126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c2a697cf66cbc1e16591adb193ace127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33677c93d8d555d8892889e3380b2591128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2fc6e06f277877b0659f422f9e06b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae848e75ff6d0d335d87302f0007a55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1a1da67518f282e01bc6d01ed5f2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d32aee076bc02af18f2be36fbdfd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ee4c91428418b6bd47c48ec5a127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f5605d699ff02a32b27b5d730b94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bcfc130580f70eeb1d62296e449d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea80b6070edcb22cdb048eff13e829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2825ff0edd81f60c8138fa9ac8d97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5030bce9564db301e9d3d86fc8f636138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bece38c8d1d456e2ff9a0ee8e7fc65c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e68c57a1ec3e467f84fc790f7086be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b269caade695f3c429071839281009141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4baa583b462cd816d04666b3c845a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbcf60bfdacc35cfe3e81e1bea7bb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3a9a34b1fa4e36b2d30be4135f30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c432ac525b66f57adb2f86ab9df13c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26180116e4152b163a93880e0dfb5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f75be8a3b10e59baeb5df47cc654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e7606cd33debfbfa6b8a469b2076e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada989e6fc3433d1d41d548713f363149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619fbb480c886d3c6f9451adf78b92a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e80b330f4f9be6adb5cde677e1f01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3230e03641d3d33bd71a874f2e02cc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560051bc59ef79c3e39fe14963e6d9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0249430fe426b29aff0564ac512fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a858212cad43c5331f7dfc5ee21a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8faeae430d82a8e090aeec07fc6a23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d09e4ae882f893b3ca8037df93fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624ba4f7b7a406a62a4b9f8d97df84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab779809e0090357731a7eb3f0ab1723159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdae27638f61f3d8c19e0d208e8b94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d2937da65fcd06df4fda850b4f97c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a9e30741c340e78378bc88dc1de7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e54c595f2194ce76287822a6c17a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204e4ae62218e722b2fac7d2df1926d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd90363620eefbe544b7865c1931b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80b307815d2448237dc55c6c3d3a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b66b763b1d8e3ee6a0726911d595167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fedda252abcaadff0cb50e464c038168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d3ed0bf307895dbbef433dc61a9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1353d5a1d2fddcaf326fe7ae69cec1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0134650c4f5c2427028198251806a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974120e18a6c11d319d2cb54029a776a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60335a150905e813787b471653f1d330173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8a324ea47938c31435e6acafc289174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7827f7ad1ddc3e2d8d55cbfa20cdb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b39d8253e6788cde79b8cdd56a1e05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c055098fd94f79aa570e6cb2717af97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a1426d700eff348b63c0c20a5944f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a546e7d6a679301b4ae2d035b048be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f344019752030a6ed2155eb9ee9af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284acb5b90182df769836c14665584ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9005cc3248b38dba73614e28ca428182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78942a0b2e46a4a748399a38e1e93457183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7249b86810ef3e69d2aaba5ef489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540302b20106d229f7ab2cd6f77161185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e169b8c3ef8c0e5a7ec0e3d2cf61c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3998a96a9009785be9888c05e90318187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b7f4246a6a9faa536e5c55092ddf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398e9efb312a120fe83f473b39ab43b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e54ec1d561cf10457064d9b86f27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433786a7371c2f05b85141c296eadb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6998f91fb6a0d517319d056018a47f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a36a78a736ca68c5c05f3f2e7c158193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501c4480f4133c07ae4b171a404cf16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675936d6d662f42777e0f6a498a7cab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac2fd487344c404b1faf90fc947a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e3dbf4eafaf00fca50e63e3ce3c3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101fab30394ecc0b67a487c97dfc1a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb81bc2c987d5bd6189b2d1ae2eba4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41bc137f8e5bc14cde256609d88338200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d8b33a5beba8f4abf295449698fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a3a3b72fc64acb82e700ed49bfaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d648d106e5effa085e7d78d04c3378203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927683fe039122efaf634494e6c4ba4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00c23340b171ff3fefd832a21178da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1873fc6c0c1329e66e1af458697342206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6c3791c89b718d6853667b01965e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a615f4d4f9ab156188fc7f6898a229208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fac0a08aee4129228667909c25c6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d1dd47abd701ae8a8263fc04e4750210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28272a5549432416849841eacb1cf0e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663a1eb9081cdc1e9384a89d23a0b34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc399f6c16a45cfaa0c17db5dd2a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dc18c709950baed8924e6f78b1180214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20644249b5247aa43e75408ead2bb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69bd8c13251ced1a67971896f0d26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92682e9d00551164b3fbea32fa30d7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311367f34bc24af3207ea7f04980b276218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b892a7e57fc24058e0a1ec0fc3ae35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c0b9d5407b0a3da559049ca9cbaa4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b323641daeb09481e550e4bcdd781221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49053a1eef04aad3f44a28cc8881f232222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88fab59cb70faef0035f64f23b73c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f3ec1ba1111d0c51c4c3733cfbb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5ac2ae5417b597dd85392404fcff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528e8c68c62ae53c61fc8c7acc85484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96de4e7d31874594d74e011e287450c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ad6efa99e177873a17b989d56d957228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f254c5a3838906f18fccc960102b29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012711e4982e44bd9c6af7bd3f572b80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b9b950aee588746cf22b92fb1989231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd11194644ce0e2843456ac87968fce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d87deb740107b20a4ab1b1d6720a50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7293c49661eaf9256070ac4082f5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b90ebb2196ce9bb334e86eeba41d4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add637240040b19b06eb9903a0e716236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfbb1c5a5b8dc43105136dff90f016237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d0705c9f6525c44c94069f4a29bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0389c62ac809a0cb2da693fb9e87b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f46d9cd456bf9cd7806155bb9b6d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d2613dc1af1448d7fd5abaf8020b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b13323f97c4fa7085c4a0414f42a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f68249068954995c5313de832b821e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4157bb7d60ad1532da79537ac3ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851c068c4ee1d018232eb2a8741ed7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5fe18d4bf4942b7913446c32f5ccd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a7b6b209185d41f3769d4a4ffa2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d8561de96bb024da00ed9280bfeaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee814acd21f6b24ada447d516fb2d345249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb33df36de9ee3730942e10c2c6114250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ac195a2c94dd35dec695c845cee3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68388305de9511babd6c2ceff7a9f213252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ca1bb53628df3f1a2a1e5214de1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462643da6407b0c1120a9a870eaefbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd992601b1d9d09d26dae26f6bdc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c829df51ab8bbc6c7a0c7f0189a5ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab83cc88e564f8af03af84e1ba2cc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e76b02bbc8af93e8833a09198f140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe841116db3bdb06e4b73fe852753ed7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582dfde4040d6a3c154531197fc702a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7529592c203faf21c6761799b20bea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcdd8777b3746af7a30c30e64141e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3916c5bc74c312c30d0e5c8c8aa4b97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99455509915c0dd8d71ea1101555787e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8441fd84bc01e274b4bc3a4477f5b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590405f7a8f6491e524740b577ce41ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6effe27c19eb982b34e79f5aa7de2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df5ab1b0c7fb39fab39c0be394e11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f6f10fb534e2f89d9d467e8d9ecb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579cad4be96164db18ded4b0643f698270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad140b92efccf79eb998228c9398a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c546fd7af4acee3eef8d287d25bed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3506df4d09caeff4028fc7bca974b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c803ee457fc6de0a7e2cd0e6c625a7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e685f9f8b3f7c6cdea5e8060294950275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3429c6c6c70a1136b5ebb0a0cb4527276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1489dfdf10142d0f4d569fb97118277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e815da7bf1b05657c8101d13a3d34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0866b33e7946ae63d87c8638f74933c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a1a8c0a5a150009f8fd099e49de12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f0e76c3018a5599276e4484811327281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981523fffd575cda0dda89a9f3a55c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4f275ca21c2dfc5423fc23616174c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b15491dd0969ea08a92ea4c25e50ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94826cc88c8fd0bf8132c9ae2c6c427285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebf20a45142d9e7321f0c0df01b87c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5464a2231a826aef18196ff2a6560a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798673adf7ee79673db9ff68215b861a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea615cc9796014204fb25e43aff41f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad64aedd3a9823b6ccaa1227aee11a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17888c5e1d64be3fb64e46c5222d75dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a918196d3462b4ae38fc1d05a425b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f4f4202397422d649c6e19c88b253293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d8f4f4eca458a0718ef99b4e6164e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80928932bf87be67867021c72c4d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e11e9653789f5cc1960e31519aaeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857c2b43cf66ae9d796487a74c07b85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830ff24ac54af48a14166e95901bb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fabf3481d9b7ad078f8493d6367a23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80ba1122137c1bb5e2fb83cec9e48c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0468812701787d48c67d118174c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d90278fa76f583f8e3b1332bfc832302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e3ebc3b1b10d41a156fa51f6c1ba0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd189244ab8b7e4335f20c8c116c4ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90550c22af26ed70560d9d6b55a6ae2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024f191963b89cdf722cf727d90b0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2d8aaff2eb13ca1c372e167eba30e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417079b48cb6f760be23d357a47409b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31c71fff067986f435b30d9c5ee5ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6fcdb04a436f1354858f257fb30cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501170c2b126d73b92fbabfddb0c54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a07550eeb56c5845c95326331c832a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8170bcff26eff6907365cd3062f7a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff43cadba05f92c737a94ddad6e04e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de48c1719ac42a875b9fe677d1d0f4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01bb804701860567ee4aab0317c4c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9fb5d87c5e17c1de3ddc52503648f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a615f0c63e8fed1b8911340bed2a6e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5dd283c1c95a9403c25020405bfa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66872120e811cf17da8523bc48a6dff7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef30a420d28a69669cdfa60bbfa540c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88507c917244b766ca5f94be6b123f97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12becc8706fe9d4f2da1d60203531b99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90308ecfdfbac4aa553c72bf8480875324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbad444708da103a715054f797631a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa448d7b935de55b267f491a527abf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0d1de52307f08eae20430ae70a09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d1d9d2655557ffc17ddac0f48716a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f17df9e139769a6de9f9864b2b628d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39031251c40e9a33ab8617885419b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31774a05355d1bf2ea00c1c2a1803a2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91fe352b172243d4910364ce536536332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01209f69e151e8c2bc58bb2d9f83d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5bda5c0e746e1ed3152242142934b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8d7410c4a4a21fb933079a130c17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef97f6b0b8e96a6d4ee9fd2bb19500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901fed41a7c281538a35b7134759554337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5ee91799e39c6687cbea18ed37e37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb99b4d8f957d038e053d97c48a618339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fb47ce5925599a76d7fd033e08b63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5439a647c5ba41b63757cd526d8ba7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bebddbe9af201a890ea4c99f1679b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0976d72ab99edd684b3752c6b641931343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcd02cd2649d33778e776c58ac859d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe15c8708e5589922323e287e581826345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e88e48cecf1ffa3ded4f27e9de3ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab71246772bb839ec09be43360a7fe7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e3752e8456a7340a4ccec053fa8ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d01d8efbd06497cea00d098d16754349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f85abe9616b4c2a3e694ec072e6dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e37e10a46fa34872d41e6f106f92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df85d38aea86b3f4cd778450ce9ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7b5d31250702a165adde6d15264af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105525812068dba198f700b75799ea4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa7434747e52e3a8589d7e55353b64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0002c13200add73e01a00e5e9661baa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd30e8b8de1f53247ae634f6ba5b73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378271714bd661f731a85d110807b6a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95189cb4ae2d191bbc1594c06e951359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652dfa4e7eced94ef783aa44adc1ba7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616f44c2f7e231d4d9a11db6a42842b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e96e6c13690d69e55093c9dd84e4f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097a80056e15d4ef54fb56154bd8936363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f743a61b57a6fbc2d4f667362271126364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd401d95256aeb2eb36143bd4b6dff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e9b047e88af43184a185aad1c761366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f09813d628bffde907996e1503a3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861b3c8782ddce9adf295ce8afb701368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b351d3e64e3d2bea6ab4be8ee1cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f7ff3807d37b82ac3d4ea4b63fa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433dc6193327bde85cb1f6763cfd8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2426395b0ffc2622fe26d2c1bf4f65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c2477c1a8ed677b89830fc87bec19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b431fad10da06be2903376a659b3052374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4337684efeb4de2cae361c5ccf9ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658a59992b2ed31e09f8fb6d6f43839376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35816e29dcd7e370304d1883b7b3de3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a4f03e0bcfb71ab7d1c4760082aee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4324efd07f8b5ba12490f69a69a1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cf19c9dfc5df16144154914b52cec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a2f2a74597a379d669783e934eda0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9478081d62e6489bc41814e954a8ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e062872cddfdc273081b49662e52ea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6f21eac9eaf223d6ebb124e8d7a06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c4953ef72af05aa0f43392cdffa61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e3a87dde9a1da5c33f6924dffc9a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb97cbf094bc1348e1054d76b990dc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b9580ba69eb9822380a4c4344b6f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ddbfe8a02df9c3a93a47100dfd002389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b40e89895144297991a50d2fca765390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5368d7ea7a7a4af0e7328732d3c50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480c7717402bed3f3d594a19470b419392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225c61d0100ff629f46324ec7cfe006393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f493945a030510946575d54ab589af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64cb73398578c1b2031336ec9fe763395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a301261b0f1e0380824c2630b54f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e038da7c6c01ab77c043209491e81ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7ef307987e7f132214adc28874c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b65d9845cfb7e86558ded86195076399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c84caf9b239a9b1c3070fce37f489400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6de6bbcb25a3137fc9139ff0fa7fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da37e7e93b48dcd150c5c071fb363a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c895bcbc31e8060d1fb0422d08a36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aa565a11309401aca7bce509863af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380db91bcec08439041764c7760670e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2079f07bf73a8aeaaa3b9d6e368b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a251cfdc41a7313046b71ff5df69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827b82baff8a285cb34ba2c5ac6ffd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c233e40841c96b5e8d1f9a2692a77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783d9a6d9f86515d8f1fd5df656d5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428bd40dd94526defabcb6c93df14d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b91efbc48c301edab95a3f439d86ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12925792bdf9005e34a11e1501f3ba8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa2fc45ff85786a6ea1cddb972b34b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db0f48e69185385d835b4ecf8ec4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a757f8357aaeb1720046641e3221eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17c35aab259181966b4443ed1d919417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858982aba7504297e8d256765c1abad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896de60c412bafe64f4b371a18cca23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f131ac0e52e99594887756ddf9179420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d943d605f4541ddb73f6788e266d825421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62cf3d6cea4773d2be5aa585dd154d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7aabaf16518a8b4a0e5deb6e4458423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8889f2780beba1aff621aeca32484424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c020b6eb4a8cee64176599b5bbd74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f20c1c905c68707b6d9758790766426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ff1d6bfc40739a6ced6dc06b79b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74eadc3b37a6b89c8e09f98983e0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91470ca6424105547dfc6cf6c23a168d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431eb8a72939cfe94c1e87f555e786430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d5cd2846ef505f08e4c31cad1139d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d391e43a0e65515b63dda08b7a8106d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b2c31b71bd8bc43c9a3e825394e52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7c2cf4aef21f75114bb3fe71db01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e4582838774e28cc1b556d5817fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ba7d0301f9e2825fc002dedc6a139436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba39bae55b8aa1b395dff1909a62b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd73aac84ec14333eb841b1daecd96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3d6cc12d66a6e95480adce45160f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c8c0dabf5e1582dcf79a03beef28b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115cc76848cb7dd8384359edf03b6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f7f3d6d2188516cf55a506426ac72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2739ed16b6f739cca384075c35e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc8d8cfb9351107d7a7c7abd7235e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29df864ebc0cc53952aa973d6eadb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb975a3afbb9a96c3ff5c4acfa5214446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0882bf1627b33ec6c275d4261254c60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753597720ae6cd4f50d4ae7ae58487448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae099af82daa893efac7e4d1bdf451449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79cb6c816971894a2a0d3f83c3dbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcc0d761fac3b7c3ae722f3b69ccc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd61a07a549e48d1c9fa1d138b03d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34bcd97bd5a6fca259f5f148c9bb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706a24cc2f3e4558815ae029fa5fde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbf77b46485255d9f5d39d7457733455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915f45b059bd378eede3de264669899456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9258b586fc5b28e0f07b665f42f6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200afc4c150dd59a128a3ce90b66e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d84bf7fb0c829d608d1ef60ba526b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508938012bd747fdf4d223bab8557cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f756393db8efc979b95aae95b927d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714ed67a08e05bb9299dcd904f2b442462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e51ecbba22c8641604c11e3dc4fbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4ae94f68584dc15d0a5ed1b480f0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177249dff82780ca3d6440191386eb7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d583d9ad533947a00efa3d9ed56fd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38b8951b8ac7acb0ef8728eccf2764467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a6291f6278edbe6dfd479f1e05772468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16912051ff985470e9e44ada5c0359d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870213fc4181d390f174bd8367b8b47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7721b1dc00c096e4a9e7343a207f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb41db68567ecc0ac86b55a103037b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ab1d327cb6ea329a8bebab8d804d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45e48968d7d923174e928e287382a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5490c49f764f7e0366893d1ce533475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eeaa46ba1b0117fe48655f0391f23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8217ba581c6b18794fef1c337a354477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950bcdc7acf9a79222aa5bbf4d1915478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff740b53095f81e0304baaa4d37262a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008b6ab283e6116191ebf5bc94adab1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe48468df9241f073b02334685d4794481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6df043b2b06fdcb54969b9f36c8db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad7ac40961fddacad3e36d41d8c70d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77341da3b87452f15538a443153e85c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455c9df53bfe4d0942fa7b66e3cb9ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22807910c5bd39ad9f93bbbfb241bc6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f454a674b4d96a87e6e0fe74b16a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e916bbcf35386d264e7fe9d7d46c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0f0d138684589b13e12f64ce49f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b09c1ae837f1532a35b74eb73b2ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2118b7536a14b955d6e4329c8c896491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9637abe1f4d0ec94f5298e910c649492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524199b14f40e2ebcd76eee3abe8d5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53cc2101beeb944eb150d01907454494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cb7c27a361ccda78ae9b32e8f534c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bbd1d2df9b264d457650f0c5ac81b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a168b8870f3b5d5add023cac59cab77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f83f4de36bec8569bbeaba1ee29bd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa28b680449963bd5055cc7a92cab4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335339a29d7946d27e45bbbaa3f9199500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07d4c86197f1c77c207a4b550ee24e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13463372db52499253abdea74c332d3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2e6342e99720ad09c2bce6063c8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da872fb10b99982aef888d7804ec3ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b7f34aac191caaee5274d7f2d21f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c279d6a8b2a9c31c763663c525dec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bd1af901d11232d570827f86f9480507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e52e6f5ac141309f22bacb5b7bf07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756517979984e7045a35dd8c7da7032509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51338a81e38ee94f9576dad042d310510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b80ec9537ba4204fdb46384c215fb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c2e1013ea640c4a58631306ed653512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c100a6920433b116bb44d2bc5301513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b57fab70238f6c445867d4ab649402514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98412fddb369ee6db3b7dcc9dee073515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966367a1a02a849d018b8d3704f2d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d4a8b0f6355e9aea1ca05936b7001517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7575036e7f4c07d3632ef96c1053841518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827ad79f87bbb9731c2a6ce428afb0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70cc919dcd3c183974c909396b50c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d968e903e5163dc3f6cca620421ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f3682233d9dcc183c2e9454d81cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4629912ec8433d7a1c3672677ca029e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd630b6a61e38cc933bea594456bb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732681ea161f62217308c3bce1211f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f06dce0d7c6e017236590a5f73f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29261cacba5cb13fee13d3a283c25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75a3f7c672f8f3c619ee3e87365112528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6f8eb9b595483d2c8da76eb1cd00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b4ef0e9d22ab457e6710a56af1f55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ed1b13d5e274ca2002ead207068c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453624f95c272ba1f90e229b8650ed15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a8f90841bbf1e3daca5def873c55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d02dd988343b08378ec43f50237d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c5d91fe738a957ae0e8b80a9dd06f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182987fe1e9885647c4a7c396c8f4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e629aba3fa4a3c1ee426cc7831e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8551cf4a024449c965d9b47ebc57fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a398ff0fefb1a75176fd161d90aeaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a02f34acf2d5713491f6315934a455540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ba74c0979f0a5412897b7bdb1d511541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d7a63c84cf9725d1d022429b8748f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e382b09f1a289663dc1e13d742e04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec00158d4444431118657b976f0a22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8be760ef12152151c00dcfab3b4c7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646ad62d1cba9b4e19b982dea4156da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a355f213368f2e5480edb9f44ca2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8316cea971ea5a8e4ae86c405704db0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131894e1abc4260be7f3caeffede2b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567ef66561ec3afe6db786befabefc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857edd11dbc52f659f84c62610343318551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4a5da59adbbbcf6708e4b3a48ffd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64253a1436fa300c7c88b335a73a22b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023725883cec33efd477bda8438e14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97222d67c13fe73300ca49cbeaee4b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0b0b01be607b4cab9d86e28cbe80c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04916d255d96478c7936781582951836557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31f3eb861f74b47cf880f4d3bbe8ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c183a71408330b7c2cee4410942a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef1e055ac3aee1984d76007fdbffa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928af9543f188d92de8c75776c954a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44736e49a4d6f7b3027314d7f13c7ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193d7f584024edf394713b9c6be8d64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c21ded7b5818469ad2c30c2e3e0d79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016dd353b3a0394a4fa92ddf12bb7e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942532611d89920461ac4b7de902ad8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f80195f4e8719afe5cd83dd6f0f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e99343412249c0b52ccc4fe3c1ad9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f40e1493b00736bae4113d2a4a011569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a1824d401156dc8485f6cf9957e7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35952f38f3eb64815024f3fd99fc04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63ab30a29333655daa527af73d5717572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3899361455d2af2722e471e411b06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6c8fabbaa198285adf3ae947c266574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf79153377041ba5979dd1b3491c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498a6e96551ccad27c85980d2faad6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45a47b412453385c6737924ad4c1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc8949ba63905b28bfb9509d20c0e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a089f6d835ac32cabddcb4a88112579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc6030c5aaab07c61db32ca80d202580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cddc8dca94a104e0b23973a599b60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d29ad0179153b41aa8aa605f5b583582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22086a396bd231874ebb7815d419358583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463167589d4449c76e36694d0e69453584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ac1b6bcac3d173193c9f4f497940e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31c50dcf62a5f14557fe7cbe43f699586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa6b926ea98870c8f033b5bef570b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8c9787bd1d8e5567a460b5db553b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ebfbe0b5771714da1dc693b08061589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb80cb845b257e0431ac64e97bbaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460135b2a92b727d16e6b5f5c1c3d25e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fc6b65176821aa9ab5c3d8648eced592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea649e687e2738eb92c3f98a8a0fb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6520f75b09e31a3aaa1f9fb62a98147594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b6f8354a15cdbc9a1103fdd29281595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36bbfce3c82e893548d4d64e747742596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da32e7fcca520bac4242112370275597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e94323affda7baf43d93a7048d56de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d4faeb8ba4d1a5498238ebc939c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a86e4ba5ff5ec0418be1238d6b479600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf92b3b05c06432fbe145d6db536c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a1b1aa1dfb9e7f58dd8e09992843602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bedf43c3391639148644377258d8ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648fc8c02abb76a9a2ded2850b3429e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c60edaca1e42b70a01b7ea85e1c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175029f91f9cd90248d033ef0195558606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1529d4eb219cf4a82fbfa3e2f5dabf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46378c29e62653015c3b6127f29f5a82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b54a323bed75de007d7c479c294fc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380aca4f20297f94a721d9f88fe0db6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc56d21d755d07ff10ae00849374d26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e8ba74f1f8200ed57d7be94918b6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd7a04b65b5f08f8e50d75034cdec5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8fbdc1964d1a05abdeb8ec42a1d1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78e5801f6a0483eeb55e88c83daf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf53ba9c8eefb61b56037591a514e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf4a971fb0f499135c374a477c41c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3217292827fbcd8a5064a618c835be1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79997aa07e1108a8abf9120f2f6f54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486487297f6e772ecfafe1a2c35d9868620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be41a0eb8a0e1290db3c2318a39be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3ef61c239b4955935404336266dbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be3c18e7cfdad3e8bbc192c14ca46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd85539baac0ec193dd3672f62ed69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6eb18578c67e2501575f87a77f77a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b32c22c325eb16844aa4bfd766a233626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de67eef9e24a93679c61f3644f8a24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cbb69930cc13269bb31d83e466529628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ed0c4c0e17ac0430a4a0f3da6e26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57395fb438db453f0038d87ab287b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527d5f61b4d32a64c6e1ca2f504bfe0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88769340b79079ffef0342d0eddb5b58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26077a6429169c0a519d34d2aebf0599633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb595cef51e56639d22dd333eaf900c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942c404c8a55cfb861d7b8f7fdbb605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6436217f4b1ea1233cdc90701064ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5676ae7e2011232654ff6ffe7c0290637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39b255261f4d8e81af443049c9ff7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11720166f9a3c5419d3060cbb9ea154d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c1b3384f48dc52730beb0febf582640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710251450f496ecc6f0297055a68411e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4e9493631ecfca8ad26c34c5b1b35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32994cbf7f42230f89131fa255b09d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c14329554df7c077e632a8d8617d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4491213b81178a6d803606dcba86d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ee2fb3e8309b1a84fb327f695bf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8d92e07ce005da8086b9eeec71403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d303ff971c9a7d996bf9e6acf4121648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8fdb4b472e053332867b7ca1182c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc78d87e1773a31149cdf37ee374e34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d15bb5a5d53f63c3be19b909b984651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ca97df751abb4d2d899975f3e024652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf60981a809bec7011cf1987c6e72b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981e13a2f4db6bf626b5777dfd3e978654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da105c4094d47e8368d85c94a9b3cb63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eef6c904142d021300e2b1a2fd584656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdda1a0d33a4eb50e260964f6329e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5f00f1a7fe46a7cbc92742a186859658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb69533543d2eeca788a86c67633b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ea692ca8ea0b72478443f870e32a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0861aeaa671a6690d4608fa25ad9733661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a181c6902bb4d45d5fe4e6ee9c7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec033fa6171aa979633566031304c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e54aba67df473e436dfbc9e23f18f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc786d8183632d71e1e253465b41ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb77cfb6230f2ac8c076d59ff5da3db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a07e4c6bd906ab7fccb51efdc806667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a712be13a1241314690441820521d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7943e25db545b378a39bd4782c616df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0005e327d6092e5d89034ed6eabe754670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184416975706e6789d5b7704ec346d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f40fa4ddc04e612f0b5b7baa9d42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d7e8da5aa1ef570cdac65df7a814673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11eb57ef4ded2af2963c07ffe5ebc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71294b72c7c71546a1ed5c8955165f29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763e719e3a7a8cfb2b47da247de9887676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35048cc2a0eaea85ce006791c0c954e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa47c6caeaef2cc46dcbf317a00d731678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9a5b399de07b5091ad8ee85c69a13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492fb5346dd711256ee8381d201f365680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5852eaf0514146883c17ef7506ac4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433a37b90d00db39abf321cd3543f2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa8473e668b5028e2562f4ba9a7a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968ad492ce84d86dc642451377ae42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750f0900bf950ed7ec77d03d77451b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd024bbd78a25f30d42f40e8102ab2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072598a3e3e5bb709ddcf8ef6f0b3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e27308b36e709a78a4249db7d80da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b4ce2815631980158bab5d4c86e24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc92ff975b483e9150926c6787a427690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461eb1b90d3af6e5686b09ee44c196691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f26572fb6a635f1b58ecbf54cd3b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e0efc4c06dedd97786b5dad202ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d819fd484c8b856ee582a56386393694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f79dec351d09b65dd8439ffdd007695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6d2aeeab4f2dc2b20ae18ac73cfbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358038d748928962218580086be44bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a85f0e29e867d9c0b0e885d5fc935698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76bc159b2161bac249e883f6e0aed3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d5940c80d5b37268e1b03e267e523700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eef2809b228b9377bca4eb98184fca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d9cd69b5cd27ef1d0e302da45e883702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178b1471dc738acc58fc7fbc9250e29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1438b3fc0ff873b8df50bb826cdbba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1181a0cf74c1fcb0b13756906863821705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905cba104fce7cca7db5db9d3e202a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01140536deb5947e9e47b7fac0d30f6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3417f1c205429d9ef8a7e74f526c39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf3a76c8e802c32be237dde2e82242709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc6f897a9b2675982a7c31ae4f4a50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea979832eafb4f7987fb9c987561ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550beede6c7116dadab8bde011429e7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a51e1b62b0ee9a864a5111f142a5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b49296f44faefdc5152d51d32853c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def065c6dbcc8c0274e621ce4c09301c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3084b318750880a6e879d66e73dc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d5d74b3d45544e5943096ce670261717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08d10497b309967da290d01e8c741b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c661d0a02fe720a964add0b915b44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7cc4edefafbb9f26b2d67f1246154720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d018d676757bde1ef14357bd86f52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d83d39da5bf893ce0b905e03b116c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56569d20d916f52fc005f705b8ffe7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579399dcfdab609b2ceea668a3fec01c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082f6d32f0629fbd5d316e800f9378d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091423c15a23a478ae07af81d43ef895726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d54b9767f21e493a89ed4129fa7c45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b823952c7e8a07f54f9cf72d513070b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64cb2f51bca6c520020ed5d3ab4ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63de1657c43e3c72af5296155bf516730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04d2147988a8d897694b3c9487c91d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c36183be2bc2f2dc9299a6288f100732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e49a194f0bf036e418e604e7b199e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae3ac443147b46a729a496e9c15451734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd22534a199c873aa5526d0ae0bdeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911112170607c18302bf05ce3f492ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938d0198c98dcd3e64cefff960f49b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e203250b8356539f84496aa8eed7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d741bdc3581ceb01c364d8556d9323f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9286c0a6240dfbaabbc998c26d37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7748f3a7b0be4583b69f374577365de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7957b4be88beb68c2b27498ebeeda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983660d5d99f54887a782d7df853787743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670384291484217fbe548ebe0427a16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f541f8ad4348a99cbcb616b83b02961745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f098f3e5ccf2d1e7bacf4b7eb06b3ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de551a5e3209c5f8382b1e26463e593f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8f70c6343338be0caa9f60e3f29f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9a642e733d5e8279f579ecb340512749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c7102cd5d2a4ec67069fd4623b3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20820890bd31350beddc79cb189295c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e688a8934bceddb0070bb6df4699752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd403b6dff4732d07182e2b44d69fdb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9a31f8beacaa871c4d0a115733adf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de577fea6fcde1cd1098034edf85378755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85bcc872fb4ebd5c4ee7fc9fe6c8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eb8a2d64bee1bad86bd9966379080757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2553d221beb7d3c04fd12f2d91d19e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7baed9b8fccd4a9448d93d689d2df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b148eb0c1fb32327aae4ba4d66fbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6801b26c7885ac6f8ffef036ba1b022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4e56d5afd3901c8cd786da7ee9fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f251944f87dadbe911e8731d564e94f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e605998ba63f5bb44648352b86db65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649da5db769aacfc322291f17c1b85b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e6d7119e1651e05cb4db574f98317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b61124f1bb9344a638c20d774c9a1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da30130f146f367486b1006fd3ba3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a57c1e41efbbe395074c27977e37a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76df4170411c22dcdfa24a28df29111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812e51f69e50e1ec83773f3d8ae32b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0495622d84c2448372cc70d9eb2fe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652f0d5c5d19fa90c91a195b0def1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ebf3c67c4cdbf8d4aef29be785c8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbf6ee4ac98377673fd2ca2a190c1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a41465ec5ccf0a299a6fbbd6a47c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffb01f0d8a2cf6357045186dfa92a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada36f67633d749c0963b8a4c31a360419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13d46e169fddb41b8cda226a25e3f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9073f9ca0f1d563be6b74d650831c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e97fa3d445a9a1c301e036da9812b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ab39a948b8da7a9869af48527be123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc320bdf6cf2aa43eb101c9105c7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6daec7ca1cd1807e360c44cec79bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204df19277f996534497b337db8939626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d8625bbed3751e6e84609c8dbf9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a28648779b99c2de7bad76896d1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834498abf9374ce4f6bccc8c296e2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86064c7a2a9bfab7e49ece30fb5c64230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1dd4d873e88624f7c8283edbf07c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d276f6dd2bed51b3f7241765615b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ed79251d6c744042ba39a6dda58dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d64818e1c9dd61bf3d4612aab4ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2e6b99cabf2ddba7f9b8a73ec61035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3822963305285a2a6559948b6312436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7efeef6b5a9cf6f852bc0831963e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814138599187953b36bfb54bf52f3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62c1eff53ade75263417cf9c048e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06906f3daf3f54db8126c97b0c1e6c7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c51be5612d240a93460fffa1187c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e797c36f682ebf5f0ce3829a4e3ba642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f0a899fe2e1d37f91401139bfdf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4494ac04ec9694e720c499b89487d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6d88dd6a428ab16dab05cfc2e528b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda60ef230d95f8a6131f8f9da130946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab2d592da412e17f9d3a17197d938e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe351c47d41b3822bef09f7f045d9ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386360baec69ce09355db7a72b7e155e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb4c3a8328ff1326561b0704dfc33050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4943a60f9ecab428f2dbc270d74651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe46117710d919891ff9b1743aed98652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5529b38e237ebde0beeaf3f729a82853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb52e9848718ad926461d957d71ba9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edde9a08ba764297e0cc862b540b0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27283794c45777a326609dbd59f6c2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e52db893985476d1d667edfa682bf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379161794806c25220e459cc1cd59b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250c7c18ddb82cd1a5d5f729d9ca9e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07f42af82a2b29ef7bb2ec08f9b88e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b323bad3d94624ea2f21559ea5fd55c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513dc3b9f5a1cd5dc7976d7ec2519dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50808a59a34abff0fb0e92eba318ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa716b394c018a4d23c6ca3af20128a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fc16b49f7160a8dd2c007468699cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5487409599580c40d1372fdc82bdb3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e4634a4250e13950774a9782a10867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e417debd462a46e279078ef2a1b0a3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7125a79eae42826a1293216c606a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68c97aff2c70f9c4ee13958a04915a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a1215b6f9c987de01c0ae876c94ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472b0969c8a8579e7fee77efea768e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d4185402aa71c619a3fc2ed9fb1c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91762976ca041110b9439b198029974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4ac7e9d587bf45c811d5d08ad9e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddd28003720e168168791fb8c623ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b98ce918859715364aadc2f24871877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28838b9ae7f593931dae6a5e152aa41978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2789d6697cd1c1da0773a2af347ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9eada51a0609b8dfd260cc54391b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86449a97a892c08da36af26fee6bcfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788551508cd9874846456999dba1ca482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fc277e29f6cf9334012c4888ff72483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0993e42f4c31cdcaf4834f87210dc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bde09b6abec5fab035c027eec611785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf5aea488c32cbb9bea8aff180d4d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc862261b1bb6b65a93c165bc929687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35db841be2d08ec4e01b2b3957989688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d1c66bd5eb34a7070d833497c467789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a2dd75736426cf8e0935718fee2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d987e4bdff799d3a4a347d6e5658e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4769a695d9ff6d4dafb0dc285aef0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ab9281234a705ed2752da022a85393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b5825e8ed4543cb8aca1fdabf3ca794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e25ffe69497b66ce0ab8b72c2684a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bee03fb62522c732beffed816930c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eab7aef24d729a2e898a8cae59bc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ad3c95513bab6d55c8313d39710b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8964fcec8926b0007e40da8f121e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685ab2e5c1f0f7f0f3bfc9818966678100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40c15dec010483ad3ad4af0e1b5f7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30553efab9cd0398beb6ef5ac43ad1f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d02f8034b0e8c5cb8ce93de9e7a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0cab17834c5c2025b8e9c85b69e96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3637abffe70bc9346cec8626e2ee1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac721051dbab678f6f2bc033e293ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1706095405083f01fe29822190a0c36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2cd904e37609de11a845f8c956250108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d2b39da3caf6eaef7b127fc2bf83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e23907db761811f60a599881254d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd219f7969e44da74102c808afa554111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c83cbeb2e9bfb06c06bd9c355f247112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4cb65354560dbc9338d3db4927fe6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc17787a9d77cc6ad95cbc23363c0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f820f4dbe307247d6e1172cfd60bec3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdad91a38e660aa25e583d7abad71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c099855c9cea91d068686136de26b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13641246f91da051e453b8a3956d3cd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d0d449c2111a21737dc22fc341827119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b32dce212cebb7028419a02cdd6a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d7406e6caa0d6f23465040b88244121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61b3412b69a6e43f4eb42ad06f3298122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff93bbf4d11a3f32faea378edb47660123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ee82e38ece20150b5c7bdbb06ba1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6dcd46fb94c64892262427370b44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9be1f8cc848ada20884f08fc470a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc0017ed8f00d3caf40b1fefe65c4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a102a40cad3cb3d045e40f5c97b37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950a87c80c724ef94f0606382f73584129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc5f5c4750e1f63507124a9f531a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c25ed0344a319a16459e35f2bdb05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b3c60327899fd8cce4d8d4dfcad77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8aae1e2983e2ebe094cedddfe6c6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f51ccd674719c01576aec07b20c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff42e40d3662debba7a40fd9524a365135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f386668018b6236219a5f746da265d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f5c2368e0b33e21f1e5bead5d46b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ff4c997fa64561a0f77a196a1797138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52c08fdaaf2e1490aa5758081012e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715a509cd0362dde16ecee02529280b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c29628bbb4564c1c12308967d5b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b2d2176e5e68ab81aceec0e0e947142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9822e216952a82914bdacb57c3188143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75b41008790ee9ce80c7a7875b008b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300b19835059f377ec3cb05921d028f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbf12892d0e215af401704f500fa3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510996881ebe9a07609b0b040051dd98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baede27064cc2f1a5e1260778be37ddb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dead45d76ca337fa5a057c2f204bd52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc27dc5807fa8c126dd0a24d928831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d3d6ed5aee785af70739c65e70a93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f3fb5b257545b2fc845c6d026782d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8201061a3515e78f52efd7ca072b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2111f88e3b38d1174b57167eafdae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaa35ab1ecd81dc49f7b3ae54cdb44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1174fd29e7031d9425557aa09035394156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755132e7532f76bbc20a6079fdf73c64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2e8968b48696a3711895e7c17717d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e0368edbcf3a0b4fc1c0c9d4d9886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c13ecb06d15355f26f6c0d02964a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171bc98ac994d52997075ee7a0a860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2c864f4a6ebe36c1866e6ecfe700e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15919b180a37d11cd836bb06aa5f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09837f6d255f8e95570188510820e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0d8ddc6a2cb5b6c4cd8dc5d313652165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68364990126883d0eb806b8c81e08c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b2d04fa0dfea59d74e0995035831d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ef97e43f300ea638ba8c118632b0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a679b01352f23accc00d275011fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0787d20e7eadf292f8c005929bb76b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50672e632f058678d1b913fd295743e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff2597058990b4f6b43b7b1716860b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd8bdf89e41c1476f8fdb66aa325d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53e64e5da2627e2be12ddc5b28bd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dca2158d0d6ee830f270c54328382175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ebbd5443349aaa900c7b96803b76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4f9ac65101c4b943f78b158069d19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da98f6437d7ab8f8bd718e19a111f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb6627d02edf41810375f778681349179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131b5ed6adbac26f35c2b51d5fc69a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78fbf5d2c78fe625969a2e7bda6f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0522c17f4e391ee7e061367a2fd914182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3992a597db354841ad49f2ca09ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b38fd756e6e86502040474578943184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195a754890afc92ad1c3506f769464f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a97bbd991722309ec818f8499d25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb0029226b21960425c5921b924cb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec53fa966b52eebf0049426758e27b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057622dcc20d64b5373a3050589a20c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a16a2feb5ca92c201738ab6d81ef53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c5040063816c9622fb237a621c74e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd737b23ddb98f62c7d7baf3af2517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763cf912bf887194536c608f2434230193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ef444f8700938c8e23f4af297a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0257f0b3e096dda237578780e414195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f20e5f7a8ba4d4f699a52c962db60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477092f2f7964de224a88ced4262384b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c948c12c1eff44eed67e813ec5073c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf94748c3298e81b7cc23e6ca8747199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519d14d613268d52ba993742094bb0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdab09d0855d3b030080df6a2c604a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3aa54756179f64cec4d254d1b90f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4f1787f1576f1f72c336520db7994203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de45de3a3aa203221d76eaa3033b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87dfbe7b219085458813077148f7e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9589e01295c9a15b4cad5ffa8c471206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a448a0af5125d7ddaa8a90abe8acbbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4f9fb6b937abea66727e441f03474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c017b479b9c04b32bd8b74f42fa60c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfaf0e84e7840980311dfe5fa946bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba4e0f4904c74ea7e5e1d2bf0d6a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba94c0ed7c11498980582250396915212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5066dc8a2e1d298ec70310bae85cdf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031ecf4fd0951845d5d955670071298214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff7a1d2f37a04a99460e46f5f768a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578a251e7302486605ca597aca907db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c676cb4b2dee5423ab0009d53ee3c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7cd6f869ebd9d29dc3a795b85aea1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d007903e5ec2198a8e57acb61ff087c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60daef04e30e02a08bd213b8b5264e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4923c5f148736b26c75b6e930314221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf175ed9cdeca3ff54f6978b432d64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10f6347189a1ed5faefff5c78d03bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb2762c821f77badd2ebe0213bbbbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647bf80cc40439f011bfabd7ed8343225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1bfcc2ac2e4f72afd6c105547df12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fd733ae85f639b1148886d4ea97ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab23276d144bf745b572133269f40c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d49d4f9547d81778e6facdccd6c714229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2699ede445c421790bac38fe0eda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d9f77d6dbd69b6f7632ae9b114e06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643eca6de24af52f41dd1340ad53a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d63f174cf9cd271b9c2f31b60b5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49ae0657ec08cddd7448061e074047234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e25a1e4d0ab49d39ba2cdd688d9a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded358e258815a3fd2986a17ba65ccd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acfe509e94e3f96ab1e38057de16ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137cfe36695a00896dc96f1fd0a7044238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311a5200da5c3692f61582313e0a9e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ee96c027a1cdc066fd810032c9b27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef27c27ed5018fa4897cacf70c68d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc08fed32cb1620b0327376eccc8e7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639aa19b554931fcccc2407a1bc7e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f764a24eed7a298ffd737b11fee9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e17c1c4663713c7914ecbd1b8db10c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511fb40635f0816d175678acbf42c6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555fe3ce0af0fd9b98940afc868c9e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f489613c32fbe01bedeb862c3d61b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb26bea9cc3364b371ffd887f3459e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92436cda50ad53da7bca8aa3f065773a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a6735e56e3a8fb61ae85ec4de89ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085fd29d7315915d1de088f64501a84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff05bd4836b38f40d279674799d2c51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6848c5e51ac64ef45edf6a103f856b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67260adfdb5e5630e5ae773cff8723b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b303e8c32286322b59c59d5053672a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6747c80a635f50ab5b42fd1515ae28d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf00c475cea5ea170bda04989d68697258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43af023e1822d867c4adba13acc2713259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba3dd44bf8b482e6cafae0bad5aab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404121791a91bf14165df95fb9cf37e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c9178ef94d8acc5073c3d59c6e72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf34ffdb98ce40607fb0dfe38f351bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5b7bc0e074303b0a88323eab6c7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f935151de5bfe2969b2d43da0044fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87fe65cd4b0f9b9a969c3ecd5f0f8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc4465c879283c5be3be9b2e3fcf8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1140d94de395e2a4fb2f45da415d4bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9bf6201e7c101f9476688249a0f82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9287073135bd036e6413feb0cf9eef0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2629c9908ab3802a2bffa2d6d1403271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a45e4ff20a7d328e55f1111cd445e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cd3eeba8bc030a6e92fb38937fce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85c14b81b2a45a03eb4d439ba3735e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c8af9a37b57ae80589449f3396c84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb0214c7de9f2531ed9bbdc3bf830276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671ae9af9ad00a3ec36ea1c0ab20a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd2ffa4c974f1bba27ec2715d037dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944c9c0179467c557930049d9572d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992460eddb4cb34aebde03273ee1871280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab740a4dcd4830348414d8c838b14251281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235de65d28850e95507afef6ba1bbfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea137650baaf76299cf39644bd47f14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d898b4e66b615057c8f86a77e403e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d020c6361776c97b8458f272838325285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dcc7106a2d25c796c9eb457ddb129286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4867aba73f4b1777bfc6f56a00bb5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7564672bd388c336e595f5765911288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9245b473f7273c93c8879dd051dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05150d11a1c4a72b3d536ba0e1d385d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a712667ab9a4c2cccbe6d3b9a93a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0dc414280e6af0914ed0fd7e99241292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae346462966c72b0fc02b00a3f08e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f6182388cd5b309127d75629535f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ee4adda7475de52dfb9fdf7a55bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef4996dfd58c4b132b07cace76800d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643c418f0ad9aa6b22bb9775328c961297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da4bfe33dfa9ff02fa46b4157a88a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c6fb71a6663a0bd829f682bc9ddd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee399b7405825aa229dbb5da993632300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17b0c5fea3b22ae1177ab6841135e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41befe12e0b4039b74c25ee36a5031b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4be810a511de1e4bd7f575f91f1f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39683be251301d4c3b06894396a5321304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ed3b7fdca76b806cf6745af23287d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afcace5348dc212079587addcbe0a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051335f0523271e6ec35f814be3c050307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26234197eaee328dc60dd0aeaf8de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a0de0692b9317a6450e19d64d3b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce724bb3223775064b1bce041f0e526310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d129112e026fa27380de9c32a74eeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e29c5b22e331fe6268fd61706d9c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5515f9b7ddd664fa2143df28086a76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3bf7b8fbe9334d132c10a23a702a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c686c8d5b37ab25a403efea25327712315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e612271c2fd1b7c7774394651f6f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a38fecbbddf843065b0025dbfb6b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfebc7903ebcad80834722127ceffb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46e532e964d9ca96cdfb5c7ca9ac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3dd02fc09ce868c873d9dbaacfea3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa41e0008c402600ea4e81f73a6e72a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea023bdfc661fa5a6fd5842bc76ba3b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b0ab8925d65f5390ede4a899109e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a0af6c0ec3045c6f0712b86b365c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c2e6bc063dc78e5681cfa7d708596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83af63b6bca620cefd97b2e5134986326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95dff73d441827e92f358c53805160327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5478904b6f3571483379b1bd20814328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60e8b2b88e37da6ac8736ab4cc6c5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29fe71e61c19608d50d2694464a3ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc116648fc1393a511e67e4f3c0e89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59b0d1021f2f2af057ab2d62f5c849332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0156dfa5a75a6099379d4639925df9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc6e2923af52c568e870f2a4f1e450334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f472a9aad00c9f0c28d86a694c6d02c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f36f3e6c3b8792c3d9c513e09048336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae84f693d309e6b2a27775da2b6dbed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e955b7d3ab79f42b683504dc81d5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788a7fc11378cd3eced605887a778f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d53a9e404d03f83e0fa647524047e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532338e317838155310fc0c3c5b8066341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd691e64bcde3739a08a89079f2d76a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fac81a194040d583f3355384181c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c3323bd99522bb7458446c77db1a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede31f7ed5830747e0fcce9a5305ee2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ecb2a540e3472d1a3c7c2023a3f31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411f43f41206c790c53de391505b9d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5beaf0fb28c105f2d54a0e36c6d45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb5341d8fefea8223e87983d8cc7fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf428c8f9a872025e0371484e7ea79d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0e87783aa10dbae5c453e61878f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae65e25811aac4eb0fd76485d19e0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f10c3db7e5367c8738708a855926f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0faaa30298e65ba79fd1a80a23da01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d70e38d60d267cec41943e5e8bc0aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6539585729380bba939c5fb5b214356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a0eb53d2d6b9bdf8dbe80072aeae3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962c7824b1ab9c4cad048f307777786358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40f6ecf9c8c076177fb298eee41fd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae752e5dbec3535922176263049886a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868292516b64f21604ae972755cc7eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0daa78c6ae1344590b1f648bafa4d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcd2a5a1f3d3ae6028551312d20e38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8569896da32de1e1200a43f3f61bd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45af6caeafb50b21841b8ee336cf6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f44d07aa8995b7f57d6cd16579066366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad4a98ade68c3e379c00076b75ddf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cd5e52a2c5f8124efe2fb16c01944368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af8319657e32ebaa98ec464f2d22ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6c8dbcf0f98ce6e1066bd9ea5467370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702293530deba12121d91c0014dd076371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506352d994cc2a025dae91f5ce78786372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a3cafee830af01f17af486b88cf88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a10ba8ea22af4f1a3bb964c8583b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c043e27a38883afcc2599f3eb8daaaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9bc5207d451e1165cda12acc4738a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0939a9c96d3be5e124911d10ebbaa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17f79fb207ce6e2e654f09b0f627de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41685ca9d09a9f242aa6c3161ef7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5e9dd1f460d00dd84536e1be490d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d662ca20e67fed5deba0881e88190381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58844ae4709e2a4aec2b998f37ea4f4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82dd12220585fabb1a93f235d5066a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e934ab771cce9b6e1fce5ef2953f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1286daab3fe483b1cedcf7438a2382c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee18b5fac994c5f2155a4850c94a18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5409b5bb647a63c62d2b8d2216a774387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff5f90871042b439d1bfdf15a26d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ba2612e20fa970de55f2140d12eda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ec9cd79c0ba4c0bc439031038970e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29ea979935f39891780dbae100041391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057a70a61d7d72d304d8fc00b5f307392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659168833d23738bc57c4730e60de6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbb602c5c5d7d5b01d7d6069eaf072394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea59bc383b6fbc8ace766d0757f9c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f4f1dc79eda984bff19c9c891ffc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75b7b03d880738b15359f8028a95f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fe47dbc40dc921f635d3828ca0dc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a844f287843905cc27326edb6c891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d0d604f26748a892f6aeabf7d190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c4e7a1357f9265c4565765b1fd943401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47744c2279c05b5f3bb5e68a29c638402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb62e3205fbee0a3d3c84094f3e82c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089dea1dfccf6433c31d4fd3edaddb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6364f6dd8d0d01f03233135d8ca77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedc4558c0dd7d3510762abfda8fbca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59073433d17637933884d55f4ecda02c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d4e0395ad933b93233a1e80d59c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61772b5741c65b6f3d10070907b780a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7de5ed601b505aace3ef34f5a7c62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90056e1926d2569e09d0db8a0c229b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa307f50cfe6e5e98a06274309d3373412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c998d8b790709a37ab3258f41cfa46b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba27e29367ab4747ec73f1696e6eec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657bcf40d507d1871475defbcbd24f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873119ad759eb4fd442b671cb8eb325416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b46e4df797e9e811001cd74c0413af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead428b52056a5454485908134b884e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65961a6540c3a916874617ea94b9634c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216841e31e9bae2ab4f8b1ebd201f1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbdf554bfae97f72f0fd762b6c07c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec12f7bce6c47bd4356c5dfae66ad4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37cdd88385fe9c43a924745417f0ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeec1ac96ef477547fa25098c34d7b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adedaa8e20f0573ae404477b6f4d9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cbd660cabca170018db421c0d6fe7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9c4a7a2782b86f0eb4de18264ade5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0d61c3616dfe308320f5e34a12d0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1823c8c3cf572c7fd03c5c02ce5412d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b367ed8d2c18c11ba081be1db4f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46257dd5b76d262cce49145b3d383f1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6465361d87c1343742b09b94ef4c5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87339f5784f356a196c039fa7f240433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21852d0130c7abdf8a51c45315417e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc6fd366f26c036d4b8e9a9995e524435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0e96c402793de1531cd3c98183e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b7fa6f0594720074915089f9e727437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690946986f83537705bd9f0f1d110d25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388faaf99ee5db0d4cc30fe1526ba330439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e781f91a2659bd95b861bfd89cdff1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68291d25a70bced16f57a0560aa5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c0f8f63e8a6c5eadf6a7a7c25fe7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13e79731fcfddc2808d362bd01ed31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac2335dbd165e02ef62c9599fa0cc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faaf3c42f04ec5d1d9e5b2856532b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238be4ad194fa01317a84ed28cba5b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38210a29e5c25c82b3bea7e82ad7fd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0627f6b0dee24d509c1b46589281448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74980eff5d100690d5aea423c31871449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642db839b44d6c2afaff9067cde87495450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b76af036bc2b1e848de3c7f12f3ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca5f0bc5bfe275b2b48bf2184d70f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416dad855ea61c60540238dfcb69c3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5efa46848dcf59c30153374c02fb8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430cd57a4e8e5b7f026cb9bbdf2526f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f07ec8e4885189d40c4ed1384bf9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef36c30c8d92dc05d666ce5dcf8a54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7033e46ae5d6dd981c253969a12b62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1eea58c80acfb9a55b1496cc92181459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f583b5a05949b42e35d6029c3d22e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb1ec376c030e8826ae9518d58ee7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a26fa0cb20f5c563a594e76efce7c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99663a2965ecb18277f96e31da09aaaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab17437a2522b09edfd0931dc27907464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f8b5c7bb7465c7b77fa8f20494b7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddf6ae8efd0120aa05732048847b65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52059692cc5a837d2f7abefc3b838045467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868834da1e12959ec03987250a4e375468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed25781d4c53af8af7a8cf8908b7b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c1089b622d7f67b6d266adfc04ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eaca595b7ad8abfa63c5f60ed2199471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b549712698eb7eaa0350cac4b6f5b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da60269fac520501e97602c2b21b87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3668be5af8d542cbee6e93dea48c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e8f24da6f28b3f25096e77e29677475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c4fd12571146448ee03a416505c1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39010916c39884a6cbd5ec048aec9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4297382ad16dcb0b16f79ca4aea3748478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ffc597599c5d6ae2d2f42bc479a77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0d1682f74a15b64bbad753fed83b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d051c989104c1b8b717ba879b3e89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50659e978ce430f6fef27c553c639456482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e4c6b5a0af814cc698a6c032314d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6103efc736c3fbaa3e847360e35a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a2f8b7f753e0d88230ca9f91072bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30f937a2e5ad3bcd616f94d1fa2494486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f3d764f1818af780b4842e4020a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255d54ed06817428a6728c3368f7a92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403cf905c6ff2b284df5b30d6f53dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac034184ce0b7a5f02494a52e8fcb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cbd28904d6c028214c86dfd827197491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af4b44e5707d958955b963f76d561492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d7a30e68f94d6d1742dbceecd52a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416bdddb3f98f57c16f1727e73b4929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab044e2a9dc6ba61dfa69d6c9da6aa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866c34dab083a816854ced11ef56071496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6b3271f1730d9aa4239754a57d42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857cc51d3b0a1aedbee459469e7b37b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8869f80f3021b890ff10d6c115118ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03236e31cb7ae6c945126d3f16a78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce329ccc3e117b258c55425df8d01771501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808cfedaff7b3d4481d4b8b7fa6e8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec727789c9b0ce079ac3642173a268cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac7352007089ca96e2a79606356d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafd83edc4844ab5c9b2553b1cf7d7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a2b847a53a8ca3b0988a26e86ffd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72720e33f131ddca29ece72b25cea1d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39239392655cfb4fdd2478142eed418508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e9c155edab6363d7e87593718e9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e839edf1eba6da5dd2c22087d7eea8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a4b130b983fd6adafa8300d012563511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4ef3968a5426341aa032201164db3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245641df669e877ddb816d5f5c7c733513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9d4a0f43d6a0c01b0aecf8956e8e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac424b287466a8a16ede3ab18cd5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b9212a768bfc0ea3f5e6c3c82d82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c577eb23c517872338ffda9182b29c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687692a43a241fb60ef6fc40612acfcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b227897900ab84409754552a56a04f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d0d7caf1be013077aafabb29af9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40c1a2507fa10bab649a4e117faf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8126663361e7a74429d429e714856522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ef26ee77649431930f72eef8ec0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dbd0ff54995dfe61613b2d3bce431524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d48fc7940349ac9216f246bf4a36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a066113cd284b2d42904513c591f36a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75747d38b487858f66b60c1a8a28ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea40cb54c2b1e473e6d83ef62b36e1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77382bf6aba607d839dc92cc27049f4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e25bb52078be97f656dad8015dd75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825a0526045a2d8211af4487cf6afd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32679338806b67ab2519d3c8c61935aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569712b206f26061c4888325c62b4d99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669a5eb81f703eb878f58f2659a41d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88f899469ca986ed5ad0def7d3c45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae581ed6f537a73d3fb8a2ac9e9b5e75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0cb68411a5e568925b56f838de84b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee69198bb82b4bdcad83e68c919542538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38a0a0f8dd43baf4b523a2d443f4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8065bca96390aa6efae6a8db80c92b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bca92d32213aed4cdf5458d7589d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ce9f3d680dad19efe2779c431e3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685753ac555f5e4554fa2bece21f6b8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495ccd512969ac088374066f3328f33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d92ca66eb966c3f0145d64c54dd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffae4780e4f32c61eeaab3da8447bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eab05613f5ad8b4e8278a3aa639dce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66f074422daba77e9bfdb751064db2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ce8236924d06177f1c42fc7df94f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8263b0a8c8137bd66c19464621545550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd0e2b9f38c6c12df2bedef4c32212551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ce2c40ae618eda57ea3cf5f29c5a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706e768a26eeb93430c482769d316a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed60d5814894f0192102d8c76ff7913554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b1900f4ec385cb0f010b2f1279f43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6817c7c1a97790f533ee7d13b5011556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6c94383d897af60f4a420253d496557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e578a1027e8c3284c744cb17716c62d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d51f3f57cb76b1b8f3bbe6fc994d15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baa24bc44d610c466df0bcf829b40e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffe029d58687bf827d066363c909c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f4c35ca22f79ebfb78130a5198a08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83022859404f4bb9da5edbd8d34246563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f248ee3f21602507cc8f82161a802564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46bcef4935f5f925710d0607d6805c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1787e63b23dae6bf55b87cbb8ca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b750c46bd111e4cf98459497988ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b0154d0d71d2118c80ac4496437de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2fdccf8c173486e9863784a19017d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37481d5bbccf799eb492575db8620e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2c342e61a2ffe6c6ea4bba425588b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a275a226f301a446ddbe6b0f6a57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ba129c711bcd01b309d26e63732bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404676150eb0c42143fe6c55128be3d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af30d2bf564fb5fc3fb9444296c3480575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7910e5486a3e101e714a8a67c3baf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520439731f8df52060d109f46e29386577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9706e2558761273e688c8e86a3fbfc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c493e6f4076eedced2b525fb405cc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c649955b206504d7fa03fa89d25b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e08d474d8d8482b5eda1c56b5d152581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0480e7d5aaf104cd1aeba856b921582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d516b1761192a0c17d980b92ee0b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06b582065fc109ab27f1dd73d7bf54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7bb0da415eb86d43ab22296cad632585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f2c50783a627939ab8cb84819b5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18aeb3ecdbdba8212e5420f91f0be8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695c0bbcee29c4c64d44d76e9d24752588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d7d23c3cfe8a27457aae39c8a2c04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b91884e83201e457a3666ea83e1bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08ce25125a5d99ba293258ab96708591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff7e8ac8474a74c77fabd7dad44a89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa9e54321ca92e25bf2e98006f75d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e01b1561e00ebbeda601ca7bbe411594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f656369ad9952c1dfb473e332fb6961595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12531d0d3b4bc6a115be7402dce5bc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a144256bc587fe091c38ba437a09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e539db53c79fbaccee54e618c2508598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213beef7cccbb87842e5b068ae0b1592599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54305cce503e338c76190c35a2a982600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765baa981262b8f2feb92c7a7f1c88b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa5ea67524aadcb095b2900fcf2cd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284f15e82fb026cfd832c49c768bc1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39cf71b1e8f4eaa077d8b02d5cb385604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ca9129843266ab1b5b2e7fd54d1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78265b10839699b72ca39f3c3ff6b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555934c2ae6239b69fbcca89f608f388607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db151cec59773ed77619c445f1b38e59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83e8e326febb56e9129652be5f952609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456764a3f59033e3fc9682e2c361d219610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c371248822ee026473da31afafde1be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69275a38c94bfb7a7f71fbbc823b6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451f46b66494aaf1464542d59cf318613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b560885df0fd2c124003f01240d64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0337eca08769a35c813f0f7a98150f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a6f33dc2038ea42536282a780c7b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9684377aea41da98c2ace166f7309617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1096cab11b5cd71d31a463a2930c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af1026cfa7f4657552628a9128ef5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912cc015ea56bc615065fa7f170a872620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b18c3da6131ac5604e7858e3df37c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea487b4b09ce1eb8641408faff09ad2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed138103700e8d5244b98811ee8025c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a53e895e85bf7db8976e29c2108f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb414ffadb9e85cc89f292d7f630ba4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129e87aad4a41c8533ac05a06085cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aadfd5bcfb6911d240bfa7a6828cf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf4e7440d14ffa2d9eb0fb4aa7ef02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7135e50c2437fa9feb0c13187a6ea9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e5211407a64bb98aeaf5a9dcc82c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94097293d6a39768b53b3ec9fb82e5d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaafb834c6fb086a9c6335066190ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9223309be352bc51cd6185e263c9c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c979eaf16fe6aa047d564c7f3bbb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b484ef2b287f16a980184c9a4f84a90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686a8df5cd6451f031b96ff4522556c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72683c8dcf628cc32fc3bab8595785637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15176569139ab308bed8dc94a68f53e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a6016b037713b7cd54d8f7e63ac6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c102a81780658f37c447d5aa0a6bba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43acf361184848a6b4c4fd5a8550337641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ada1ced7f549b1e0c55cd1d7bff84a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bee1dd19cf038ec5b9c214de0b683643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d84da83aa625ac5a8c7b67da7e8e24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4fe884772510fbac35d204402aa3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce77946b35f9dbe98d35d3cce73beb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605941a25a0e11aceb6b4559d191b0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c2337d9c3ae3d8385a25ec43ae38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122eaa1643f22ec014a1f45f586e3e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bfad5697c598054c4c3ec6ae9463d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3960ac526a633ce63996b5fc8c061651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bea46a80b38b22282afb492f54a9f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b3fb8bc3f8936f75e28f4e67b091653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cccbed34710139c707a8ba3da3737654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbee23b8d80aeac92fbaa7c8e70da4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd481baf33fa135e46ec29eb302304656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea732afc8c9e16a5b22a293fa240e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f37379c24cd9dfbdd345851cde7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659902669f047a4dcf639e36b1621ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de14759c4b3d1427e0e11b1c5c36440660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0322c81bfdb245b63ac3d579f1a4354661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a1f60cce5e2ab6695d7f46fac0085662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab16afa85ddb6e4072c1b83a1f5a8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea885a058f542a587a87cad25e7a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd92eb94706f603232fe2a602fca2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7783f081fb0bb70c1858a445d0707666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3057a340d34494657e4dee814733d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283cdbe756cab756414f7ca521e872e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519025f03219fd1a7ca5cac47f2a23e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29ba69997ba4b7cfd1cd10d5d3d598670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3776ce7bd6d115a0ebf4bd4c90403a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f047889693ac2a6dd2397f80972d49d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387362a0f9e7224c8049fadcf47347673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f4c9046ac540dbb625b9ba8dd57d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7017cf0bf3887ffded496a291d080675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785050fd1d85025f03e0dc7366f4cb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b75e8b17dccb2e4af238e36c1ce0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72023ac8579e0b80f5069b022664a39c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa602b9245dac3cecbeaf1932054d309679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52b55d40ee5962d4ca7c6a23217d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce83cd35d3f78619628ec2b915d412e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934b8416231dd5fb2c99e3782ecd24a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74212165b40396e121b5da2398ee78c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab610baf77164d45623819d4e91c3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ff2e4606d51f9538c852df30e1e24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92712c152dcdc4cea1c3fc737391a932686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0fb1b32673ebec891cf1f55dca97e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb3b0709230a616e47640903122eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d03e4655e909cce8fbfb394741c645689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26398a9e8bb087e9090acb08f10b01c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10eca43a1a92828ff00c52101c202c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d69161d7b4a8823405cb8220e111692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e87c25b55d13e57d21b168e143bb88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9583af9b5616f7c860a626271664f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3e77d88492d25c8713d52b756dce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51886bf6f976c8ce7fb33d88d506cecf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4cbe5ee4ab1e7647c0fe5a48c2475697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b58c69c09d8575fa875be5290dc6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378b79bf3f94cd88c2ec85704989726699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089ad4d17854b6bdfb33de55f155f2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ebebc4d9bae149bbc6f6352eace5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8a5a62b7f11262037ae18d728f523702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b527584a0917bed0bfd70ae30a16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746baff8461a31d8a229d57ee87c87df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8f548db6b22d74c01262f6638ac2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7185ecf9aa96b440f79ca1c54de361706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf6315136edcc5719f61a187dcbe35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bae43aaea8ff6a3e545aa2da44e74f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a24fa4cf473356c4a268ff6069a59d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfdafd5df5ae9b22bc5dd24180d94c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bb5c9be7b229cdc414053d503a34a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c69b693e467e27100b44869a8b1e0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c0c08509f1e1b50f41b5bbfba7a4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f195d4369bbb5cc9ed06c64c765d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396049c53d3b980c8cf7b8373d05a4d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd6ee33c798760180f4a22bada33a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ab77bc77144e0c36840250fed7d66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590c491ff7dd6fcb5e178d7f9b435a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20003b3d26512985ee9d0ce972aa733b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103bb733a069bec2324216f20a73806720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767312048b60ed41e0cb395285feadab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bf1a6f979fc11283eb3d81de5ba57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b6d3e64a3cfbe34d00c7095e13a7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add48dc8198773bbf4e99cce656caea0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915dd0021a6ed650444b4c1e8c2921d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99417f79d7dead180b91212f97e139726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cde4d1b07a7f21df7b30e8f2100ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335886eb56a8c5e6bbde3a22973a90fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cd3c5adcb19114f4b5a4c8d68f68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3104c94d9d570f3d35d6651a70e5475730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0833baec6c4317295aead5aaed1fb8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6a50ac54983e82c3a1d604992a9b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a8e651b9bf92cb7f507dfdcc0eb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833bc3dff0f64b97c085d93050c1318734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aca34e399e729f447b7976acf3d12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e3982c0a4f0d648b9692fc5efa0ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4cffe3a84fdcd76bf7b521fba32d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252c9c96eb59f00e6f64668003c5185738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13956bd4d691a644ba98a943b42dd2f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f7ee15c1e55915013bd63ede99010740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afe30c0352c4e444f11b4f2231b7e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca564bf51c474d539746e359440ce2a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b178542d44abe688da7d1477c0b4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bbebd23820b94576ac83b992c371d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c87fbb141c31bbf28921904d0c4dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1d97134420bcfdda9b88d835c351f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0217f594de558e8428a3ac216b4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269b6afb10debb871b5f7219b02b14d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b79ce7406016f0b5f98599e58531749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127220436835b24b9ae24015cbd2bb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab295dd37c5c814cd398b0a6ebf45647751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a360d056555d4eedf137c4cca8d52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac194fded5e4b6c8dd592feb0f8e8d9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf80c2a1a67fbd839e1c7bb04a366d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a2ffe67986303c1c725698f6a7614755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75769a770880ffe3e49f9420b1408a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c7fbb1ef2887739c4041b9dbaa243757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338b071ffef7caf7d2ac6010c658f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d249d72a7ab177324e6b688ce7a6955759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>