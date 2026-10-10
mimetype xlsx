--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d914b0b84e4fe519d97b2bc89b85ad11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b7ece2a79443cde64ad699e5339242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248786400953b121aafdca6d70408a9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb8fd53e301e6a010338ef4c397f2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb70ba953c52fe45354e7cb66988c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf0562295edc00f549b2d4da3d70986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f7958f3a86bac9e9e91bbfbefc927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c5c7f31cbf30b173b5b96e2e3eeab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e05fe26e45f2fb9e554ae798d32189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260fa2201020e6f79cf5f7277afa9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1732b5fd7e4bfb64b244b9205131d6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78575514050d7f501faad7791de93c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d718e45ccfa7dd7d4173b128a675cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d6000f79b8b9e92b4e6df88912fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f96d826a2bbf21a4328a8b8ce99e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130f588caeae1e9eb1d37ea872367ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f742a9cc527a2ef72d1be11aadccb6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3db8d6d16680838112507d00e6d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34c021fb8f9dd1b6b031894005ccc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c843c2af5f843b2964fa40ec90a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dbf9aabcc07424443856ce75e5e2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042979356f83e942f1c5a2aa01deb9ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc85595522c1f79f11d01d38045cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887e882e0ee59a4f92d04a9f86009a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc27df0d217a5c130dde6ea3d11f71425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe697cd3be962b71b130bffb4ca46a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29ce1414cb085948cad295b501978227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6a1174b922989bf429494870ff71728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff5ccdf41998fd39bd6ecf7ca1542329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f761cf0ae2309ab5cbb6ef249a504130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c678487e97cabf5c3dae65dc21bd6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc6cbbbf8ff089c32d1b10f4b22c0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650277496d3453d429d7f9849537db4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a06dc6af58c1daccb522bb0cc948534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f385cb8fa57a31efa82efd4853cf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a74060210de577b2a38034e092552636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d00ecbd05a59f83b40572a2f6d0b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093bbfda8c66e9ae44cc3514288a97438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436207bb99dd94f6a861481539e1a73939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d79da50437e5d46ad7a5c17b602940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5bbf7ecea33ca50d73f3734a875b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf74b74f0da129e0c8f10180f7ba7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f017d41bef9dd096c92aac0ed755c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f212d23cd93bc0f49351dc06def4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a922b54a3ee3058d8578c6bba98e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4882b0f737c36c0bd5f15e369d23a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f360879dbe5a37a0e3f9da5dc585247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a0bd5b1b3436f80655d11a9aefcf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee517b13dd63b60a53a16bb7de29d5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818bec72067c5332c083db5a647964450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5528ce342b9800c533311e9dd55951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df68f4da0430d8c263ab01b6dd18d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c12df6c3c3288bb98e2d1e1359c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf29fea007a8b9251202e695b085da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a321312143a5f4fca03bde86dd2a24655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1932a7650339d4c4fa464237e3b36656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e126957b85d3f38fa9662d02908cfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25481c96a8db9a76159ea7f0f27927958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692095e0e14ae32ebfdcfa286d42173759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e658bc65ae978e0db440994d74fe0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122af45d1f194f65771931fa4aee32061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43903e6638827755758814c3fab5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354eba9ec1b6f40543001c8c2c541863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d19afe0d500555918e0167e1794d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e3f42c44798b39576da1ac2237be865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc594097272f0391243320bf2fa5cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac1a9562072b52db4ab5193ab24e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504484bc70e809ffd076543b7d9720568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab6faf8441d3fac00c2ab6155f85f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32e6d9b791d917a16293634881413070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac970a14c31ce5e2d1dd5f99a30fec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ded0df2d61af02c4190699c7c7d77c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93609d48fd3be3a690216ab53202e79d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffac543559c09f169664016f063a5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f1a948b5b36bbb249bc9f365809675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9913468ceef8702d0037e4f30651b4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d0059234d47b32eb2226235a4bd6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458664dd3cef8893d23b59bd7866eb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e32285475fab13f01b937dd4c7ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b560562fab60bf4141bdeb54ab5c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00267d509a3f90be53866ea71f5bf36181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf77ff4c78847b64b26a334425b4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46805546cb019943f8f36bd8a5d9ef483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a240156d9f8b495e2c4a18b606dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905c9893d3f0fb458013f24242a0afe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fffed8308a09934464d2f7cd6482c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2a2e9839489f637b15af42c577e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a7e0ae6191c1a5d5d5486541c0eba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888aec15e829b99f564ca55e2d1211e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9bf5b3aca6ed9bd1dea7506c197d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ecbb238027925fb9b686e203d5dfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729b651f02c0b6cfb03e71665e5b40092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab96f7062a2098cdb31ed0f75ae36093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b4f152ae6289d080f23a5298107994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfcc0617b18ba3d5fe46652c9f48bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0de298c3368845db3d12c8a4d22f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bcc9d62f5aa92fddc6fea8efcf84897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29185fd5e9d3954468f2c9545ae3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a1acec2de194f9c999636e38d836299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1103913c515c8509f684ce14119cbd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ba7deeaea289273d0c731bc79d3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c74d0cebd4331375155618ac898b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef73e724a0638c601a18025909bec4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ba964ee28bf7dfbbbe4c1fcd24567104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2078fb4af448fc297171fc9b1b2fa4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053d32a23e12bb5765af8b04e0f8714106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef784e7c634e1bee3cac0f78e9cd8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f9b303a17701c5dc5a48ba336fdd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec279c0275688075d4b812bc5d7b4e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7922f4502488fe5091c97d63921b68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc797b46d6674abc6cf070b68190c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bdbc48e5f73f02896aefc0de7d582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29b7503203b630ee200c8e4b02b2d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840588d0780e96900f4cc0a9a26f2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb649c747ba4c83bbb90421dbb14b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f73f50aaa9afa8596c6fdbd2d1aee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276804231151d6d03cbdc44cfc7a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf424a0ddfbbc9a248fb47e693ca0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a929ca9c3d9241abe4c4b43c4709ac7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff6f9bfb7b86fae2dfd4f34dc76e68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063041b9d727d1b7d0378e22f3665f64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6ce5d99e4278605d18f2f8cea6f62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dc298893a8e186b47ec165230af6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d59c52ae2a8b5965bf032bda4340124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952397bf101de7bf4e16d0b249a89a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0a850536fc7ba65419ee4f640db13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2adc0ab02efe30ef07d880bdbfdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d52403b7136c3f64863beb9484774128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fef7b701986a624bf980d73ec2ab1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be96df301749d414a723ba3856ec80f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42922fff6c976c8f67dfdeaaebcf89c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e5287a2e890e8101148b7934a6475132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f4e62c4e90f43c8f89824bcd206a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f8b87df6f22320f7c77885dd17688134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870ce03c8deb729619fe8d4302331aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d8de577f2c2bb941b0309452efdf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec701aa14a13beb1594abde43b16e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a058efd93d66d02c956671ab7327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809fb3ae1759d3d138c09ad3e6633a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b65d1ab92f22d07ff15c1c1a50006140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96484201925d1dec9a0aa84d9c6f647141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6fd9b835dcd598f5d1f698714ad5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aee01bb6dbc191918480da4ff0e08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b029ba371313a38a78b7d97b9bb20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a226039444ef1f3a8c8f6b2cb4c2b5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112672a32e5b593cd08990b1446636cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be5788d56278799a95f86d72821e09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756f11c7c325777bf90b2ca86545be2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786c6ec09e5df68b1d7087448bc9a1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42297d7cc74bffafe3cb7fcebb9545150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf1e7cc6a535048397236ca46bb42a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63fb7b61b8add5a79546db253f67c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab1c817e0820c0d86e2143401b742c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72993456edc8843f88f6b540772849b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6458f180d770e2763ab40a9a4983155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eda0b16371389f8d2bdddc5a4a68ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e645b142fa40a16abf98a6afb46a306157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71770793628cab110e2f5a0e55c1fae1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67ee1b6a5424e94eda0413c8386591159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50073ec4ae371af7156446120eb0d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e760ceaccfb55cf30edfd63fa14ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124dd1746836d5cda9d242a3e223a96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058c404ac5b916fcca28a4f76ea07a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6168e2a00d4efb51061199c60da94e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8a0e9e24b4b429d25a392cb06740b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26e72ae550c71bc93eb799dc827ad6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a6a7ef4cffa6c62af5b2edae74c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38102c157c62f421a21108b9493f8343168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e47edc5335fd7dad1ce9d33a7a20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51146d65d34f231ce97f8a82a5b0953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98c246590e1a0562ac1c6dc352aff1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ecec60ad6d90d8ae89d48443bc205172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c40afa9cab7ab5aee1be74fc58267b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d381c4581b8a18a06e55762054a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f989143dc33edb365ebd6bd84e75c58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75505f50d0f5e5f81d9294f5d88b3491176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a6041637eaa4d9fb0b84bd67b489e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6fb48adae52eab5d27ed276cc2926178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ce90ee31d9864bbe68c0244c6c308179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe5d60a6546b8aafaccc8d540e10a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986f7081306369a5fd4679ba10e7ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976282f281bd40cbd51208dc4f5d8dbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eaa6e9f70ef865aa6326f456efe95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5ba670bd01b348b3e4117575dad9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efb4689bff2a06a715fd2cd11c546b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738451a444312f182500ef21171dd55c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a87130122ae285b487200b7e2cef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c94b883deda8f4efdebe8c189367a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f70b99289cf98d59024e63ba7dfc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0db970aa2143d681dce7af366bc8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14814baf2b1e4a7257fd627be959512e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420ab652f8ed70b9b7d6215becd20b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fa12552c0511eabedc1cb145c03c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e2ca80d264e2f04f09acdd6adab9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df091c9372f842b1c1d377b2afd9c55d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc183b2c35042934835c6a117ec838196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be7a20f5174722d3f7a60c0c4ad01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1a85f6b35f87cd86d3187e47d1f4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5394d489557dc3861975e09310f62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adb9797f5008c336de041e16cc6119200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc57e41537fcba2b5aac969b70f16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879db9ef74b48bdc1743ec7ec6b37bcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2890ad3fa83eece89248a361d6c17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e02de90493070b36be9b3685ab04e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7cc77b19a88809bf97867fe524ec9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ef5884ccd85fe906061db114747c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c13e820985dbf3b11d0926f0d36061207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5169d5c3c2d07d647eb6e3f7fcc90e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329b340e0d0749c35bdfa6131de9170209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc09c67cb9318c75528b2bfa544cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5309fc1afba20716404698ae7f785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9092cd04b58e950ca17a88e7b8f68e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48906118a37ea592b5cd8c08a88917b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560864be157eb50972cbe8804caf8f9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6e5bdf9092da4144d6bf6fbbbe83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8c4725e19a9ce7adf8f4e1ae829da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bae486ec5b78bf9030ebe3b0c4999c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f94bb4ae75150ae12cd939390029fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ad16c6a83ba0227ae00ce31c20cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157dea5d2b8fa409e87e7abb79089a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7b13f0bc2ff248e11a9ca5ba7ca6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b11cd81dce40bc875100e49df7757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b98454479c9f60ae32af44323a23ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d1af785ef87cb931f3b1d26b0ace224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca324df3171d99e81979be259ccce12f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d031371b4fccf9120787970e69ac39c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899674a2c9f5011fc01e3c853b5411227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e6e03a28ec5ab1d8c6062970b8731228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b58099bc44ab32407239f9a53c3b27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5acbda62566dbb6748b65ce396148a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4532435c3de5b5d17c7c5d0aaade04c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb4c7da856b9592b805789753fc105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b17589e36ab34c18a6509900bf82e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ea5c78fd63a454ed815fcd97ac5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb2cffb308f44eedbc033aea722eeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85197c13f5730d1d232f8e1a7e9d8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989291b3eb13ca4d6356c9e9814a1b0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aeed8011ea2e54be21165c15d66aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1185fa623d89701fb0855ae29fb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e666043e599e32d458e19f77c68ca5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf06f1ca3293969163cc50826fcce9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c796ec0a007ca6430cc3a1dd9c0fdcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e7a1d37d76a861f4be72017f684d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712d8713d580e50f6239a9dda5894dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99c372a34e151cde39b9f0f6781fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9029c43dd3ece04526267a0850a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb224ae691a942f3fb9adacedd5b34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff3b1580cda3827632f00ec417aa97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493a07cb645f3a9acb79bdfa4af3c93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5850a78e7779b111729127e222d36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8d5122cf115c26e2eb91fb1f6b872251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b7f4c4994c9e02c902ed9eb04356252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e3158bb67628b070b53e2501b822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca30d9a0c1998af5cbe41b5a76bc606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f915d1f4b7af8405888806e8b2ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64e48f1463cd626b2ab0e53c04ef70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8e2494021e3a6be84c43d7476b2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aaa912dceb392554b64e6cb5eea39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c4e113686b4f5a172aaeab18c6342259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af139297b659ceebd131074bfdc8081260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba066ee7e4841c121f257381edfdcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b23d39982a0bb2c8bd182bc0fb5d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7baec1e574c670dfb45ec8f6ac042263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3501392ba83340844e5b5285deee3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78aeed4e9c58f97ee6161df6cf61d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a17f48f3daa49d839671a90d50d56d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60804d48eba04d79783cedc7c216106267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b08eb3c917df5b1c8f8718a9fe04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246dee342f4619af8b096085a46ec55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596c074e5aaea667091622aecfb0f6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf73135b5acd74cdc8d7967b23104f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f698d23279855d0e0b652a7d7cc0155272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ce477db47b548bcf4f6693492b2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410ce6c2c1d6fdf66a6a93400e13070274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165df00d2e0bab5f1223fae6dc717e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1282b10a6b1fbe151e3625126bfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f45a20388577349feab5606ca806c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21560a8e23975c7bf7ce2de1ba4a11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d99276019dc4d4b0cd856f3e52ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177896d1d88dc020004fc218ded188fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d57456211550b928038ee8dce77f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade058e63e88b6feed2e8d78c970a5c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10078f7cbe9bbe2da1fb27226efe85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5b42256810b1e1214fa905420a79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb02f44be66c743d08b80036a7d2d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1533c5bebf676bbfba69b13e786876a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65b6669ff6ea9d4160a65d85f73bca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c676fc1e2c0c8701aca7671ec890bc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c15c204647a5f308d363d5ae519a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1df59015caaf01f8b7893df3baaaa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5734f951af91830d53935f642abc2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c116e7c9b222ecacade095792f435d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d207c21c70479ab09b671f17dccce94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994dcf983155741acad229fad9e5770294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f059edf7243188cb510932db8235295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711151b8b4ab801f52e1a45922a951ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f314fbb3db523257fb684a0c6b06f1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296c7f110f283a9dbb1d3f79f99afc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244df3236a63355d114b07ba684c2fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7b2d83aaaf492f730628eefc1d348300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609387f1b779c72800b24b181fadf81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007394cfde24b68bf5e1b18c723775d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd565016a1b66b8715c6a6d71cce81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28907fc95f4848a5a10edbadf73e8dad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee77dd198187223e949384ad7808a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ba16d419a9507a86e682764e27b04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcc9279f66f172ef4d037e949dbc92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd89e7731df7cae285170ce3f1a9f26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb97648fc37c78e88fc76bff5e112309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e72660e3ec63d8577d98e33f11692310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb45b12c1644396c9eeab8636976507311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9bfee78621b9e5c855514b1e59bfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf6889a94d5cefb14d9005c85ec298313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a752aec48f6875e9c19eed3b2671676314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edd3560b13344ac84c7c1b73ec51cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38285fac28ae7889c75dec4bc536972316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86705afcc5d6abf04b3d0771cac4af6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271fee6f3178e2ce9419a85c8abbfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7db82c0cb83e38df5659ac1cdaec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b97ccfca541dde1edf0301ee9385ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c052f2bf77906508445a2314546af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95657e09c47dc54a10f9c65db7ca21e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c184b99b1060573baf403165428f21d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a97754c2ad66fb9d9ab5424ec25da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c4763c1a468114d289796e93d04f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad52ff01e3299e66d4158e86aa4d11b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e20b2229ae3e496a8f7c7daa5c936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca4243bf86dc9842784bdefe66f71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213607726d38d49f2733a06679473b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737f4fe6ed5759b7a7da9e18b357ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821bf51d7ab456784c2ff5311d1f136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a5c36e7d73c3c1055481c82f6b35e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beebd02f9dc7f702fdda0ba38a0cfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296c954b94db5d5b4ae6310aba0c07b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621575ff9b9653361e728e8224428d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69109a10349d1fcaac353ba2fb8c224d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847e96420b7d1258f385ab3f73ae4d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e030fb970f39f78ba4bf4ceeb2d46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08799ebc90fa6c463aa36a034f7a88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad89d0b3b823fd385ab0f0951c81c4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34c7d4505c0efb725315051d45949a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e517a1bb3d79d50f404ab38d13aa6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316431945c7a799b687213f5b4ea9d3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb47155e8062d4c347cd646f578fb93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc586e44d1d1937eb0ca8dc799f82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83993c4d58afce4172f22951e588e6db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54082f47e17c1ff015ba08cb1048728347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000f841643de34ae2975ac516a8508348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad9c6c574ee2ab323674235efc151349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95441a92916e25f65663274eff44bdb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6e863a27658ad4aa3f781c8f34786351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed36d1965606baaac888444873bd32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509423da475213f1582f36a69973d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8a0dd797f5d2bbebf5caac9cdf47a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae55f67f059c4eb756721305444067b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197335413e398704d7b55b0c91258fc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd800b5aaa0a8450e78b6b3dfd179e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f539a73d22930ab68b93a57b1411c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7940cf1049bbc27968ed674b38587359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ab61f64a9ee1fa0b4f105e70e3f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e69055b33b342fa1c906e45f60a874361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c0d218343fe53a1954abe591db12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de449ae7f304fa8d1473e87c901eb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0844f0015b60a142845a24831fa7d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04576c7861583491061cc1ada993b655365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b1a421bdfa36dc7f9d17e55ffeb7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e30e8a707a0072c5106080e25557367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c3e6db4a51c5dfcfa3ae746d37f80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5841befd1ce7b956c3344509df0db6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8bb01d9e1d86b831298d43cb5e03e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d0535468b0b14a31566360c9cbc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25097883815e82bfe6fc3fadebd5b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d84a998ee3a0bc09c468ee16ba01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7c85b19c68eb53f1a9f556ab4348c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c04e288c2254f5f03bf7b8a0c021375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d53d4750c6e8bd9e5179d47b80314376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d572be706154d4c27a135e08aed01c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508ee7a260b6f7c757018474edc99e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f3d3af835665f2618273617d57206379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0168422ccad561e9201888def6fa2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca78402d1e5179a8a05155ffdfd23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbc7e6bddc07528d4690c63caaca96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b72dca49c5a2e0722438dd1ad4788383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9739a6969f2f7cbc3b9b73113edf70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928830a22cdddb2c92033891279c1ac9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eafa8e83ddb833117c622658d9e68d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559c50497bab52fc10489456012b204387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983454330a165709f4b93dfbd33cb74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c14446df77836a20ec06353aa8a0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06354e0c6b9c77028344d9c4c00d509b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709edbfa05ac5e4854484b8fb368d7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d16d7d193035a7af37292d6e293c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbfb894f6668a8360b9aa911625fd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2d4c72f95f8cc1393c3627d9f4591394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b746b7771d59510ee8052246700978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22701da92a589d920eb0365eb4d1c6f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba40a8926c3a7a1f14e8f72e16291397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6249cab669242e4a6ef922c919d27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f3ef26f24c324b46ee1b7ff2ae3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56b8a3b7ca94d01c5dad50c9c1a724400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25af17bce7ba21a8115521d219fe9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c688bb3170fa2bf807ea56487b06dc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73ec1559ed43e04a113751cd65eec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3bae1151f84571c7ef0425b5fe922404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0107b2d95b6f256d071d449dfe69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57e26efd566ba480c1f2c19d568ffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37212fab99152968c010b0bf03e983f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5632b73237851f37b97906fa2fe92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44afc233478cff066c92ce9a34a5852409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe47785b7c5d0d0d7f699156aee302410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f208571d441cce63f513797d33d50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68eba02a8894d444e72ee4f6db787412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7c80f52af9ae0c1d3426b83023104413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57427e257e9ac6ced26d10472cea5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2475980aeb7a974c3a5890074190d7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316278153914b7282ae7eafbfd3a45f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759bf9208381d1aafef3c6f43a31f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f030b8e7329db87cb1ec0e975a8298418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799e4b977f1154e9085b0fa76f2640f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57430714501ee94219374483eb8cb45f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5116ce96d4d0d75f03f678e740dc27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d837817900e0b76f25fddb7e0764b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6bd76fb9c4d07c4595bfedc47353423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b2536addc25fd031bac476fea932424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406057c603e3d00ce28f1a326f05d97d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb351aa0c9595b196c3b5acb8ab2464d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f2a8c905cf98ce5a290c3f41965e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a656040a449754e399c46fd7f53f6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b814e5b1c19c8dbd501d1db85c1c5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6017ca97e08c894601d25d998bdef3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3886aaf3bbf37d7a95feb6e1e4a80c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6339910116a0d5fd283d1931c82aeb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61af8cb3497b1d1e1cdc4a67d403b8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c18a18b503b4b1d8d9d7073bd4fff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a50d64d06ab285fe04aa6d13e26655435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952cceec7c3e4ea03f9c67da7a39293436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee754dcfdde5dab93117bbcb57a6af9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d3fa0153afadea16ab681423d2688438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b108b27a83aea7e49bba90645751185439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ccb0db23c2c4d9115a042485c2b1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773eaf7c7f20808b1b0e50b844b190441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261598ebec141d558b9728625b4516442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029d652f52f23899a083b83328d46c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb717912741ef2a70f6c892eb957d45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e302f679cebbe40f9dc4ee068431ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87933ea3e035fd41a64e646a50020b81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dacae7eb2e9035bc3ac1309e42bdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82fbb2e86bf89da68f9d44011789be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c131822231ab3906610a09b7b95a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1b618bdb7931c2309dbcd9a12383f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da1b3d585fec8d9e5d22191d15174451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae5eb618a78903e2efeee2caadaadd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4001edd82a02426e73411f6b2a903453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd41da445be84c926883a74433360a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2442e68169ec9638f6431c288d6baad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa22e8d58b6001a4a31da231f3907f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb8bbdd486475e84dd3b5ea3e908e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c23d2491a0c42f3ae6f8f7f13d88e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137ac32d09356cc1f629995a52b733459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7fca6ac015eef2e88e6a0d4b66ab5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91f9461bbe962f758c18d9f0ebbfeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7584b86e01782d002f9e00fb37e07fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635952b55825f6a629e8ca0e39ba0a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a24c6e768ce2bb3fecabaa45d16caa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f916b087826b2ce502cb64439b9c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba802f61742884755afd72b198fb5586466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3caf88ecffc794b14beef5cc8fe5fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e463d880cdbad8b770c011d17ffafc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a91df8d6978790b69a44ea8eb68c11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17f2de7a047edee76b2f5722764a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ec7a620a637810fe6336d943654f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6ef1c50a0dcf119bad2cc2bd2d5e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f404dfebe34dff4d8ead8731cc2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173075d284e66ed14030eb662f7cc1bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d615e26cdac36dea497bdcc4c23bb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccec141c667a7c599b43825be32203d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfc1f13f073dfcea8d81a9c50e869f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc71f99b36be24dd4a328d313938bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee1d676e6160c5a3f69c974d3778d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c05e1576323a37fe5fe13cd67bcc60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a44760ca25e7a89fcb9a6c1347126481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ef13edce214ad9888810ba4a4be4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d0528be63f29423dbe875e0bfdb40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff846594ef41831c46737d2db99e1eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fbc40555a454f0588ff5cd1e39e7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7793e97391b5f717ae43c53d7fadd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730448e334f768629741248b96d01571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e3da37c6f05990ca897e92343549488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af174d56d85bc434a2bbe259b21a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ba737cbc5f5b74d13e6855f04e277490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722091d8e38640bf605b146f7b57e25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0672332b0aee34eac0388faf00ee2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f26cc26d2e70b0143a11f8af96f55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d8ce088b25a1b60b5fe5983edf67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663f291c3d02a679c0a1fc228a13828495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4851fb15b9e2a7e8bf98829dc832f0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb1225172dbae8e2abc09e076130a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed63b8d88e3982b5e54521f759fca08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab85a32b648e7f7355caceb41f5469499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db877a7414dfc6bd8e2c550731de5359500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ca873bd2b51dceb56a3aea9c02b49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d61e15d79d77726c6803e6685b083502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301ca87ddb420f96069e14fc8da979503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b5a9f7719eb297e9e785a803c4346504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aea72092953416334822f723bd9eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017feeb5194577a964cb738c8dce3e42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917336d3a9447a5ffbeabda3d8cd4f56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca970faab774e6748a6ee8717c94f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04066f0324ddf6b15c31f2d06a6aba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78048a8ab05f688719248443f815828d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513d692daaab42f53676706782e4413511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795cacfc40e594dad24c1c528b61f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b05717c08f1764d0ac2b54f8471919513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b895115dcb7996d1a59c98c334b59e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09c209d175637785b5c9a130277bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed04e35be9b366a0e38de3789781aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abebf5e197bb0961ff93bd225a1769517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f6866a258060cbf8a2d67de00806c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9cef760aa35776ba94e58ced36e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccb94960f8b4ce9391bf883fd2a313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2dcf872712240c58a4d7c0e7894b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611372adeed682d0e553ddf0b85520522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b71a3f30e623e9f3bab9adaf380b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30091f26f99be68b34bb4286e36e47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8a9d9bceacefc8f625f87d386821525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477fa4ed9032c9ad962299a2e0fc4cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955df554b5fed0ac00f585ffb0c15608527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dda6135ed4fff25af081b39bbdcd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68773d600cfe52153334f1431e27813d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ac9352492a0646d4d0bca02ee4ad7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea467c3711e8cfac270108384a184531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04abe5ccbb273797c41b3e20d22fe8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66154115e4dc5b91cec234797fb0abcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3885902585c0b7ae912f6c68cdf382534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c7b5e4434d47f20857347e5e1ee8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057d7d533539854586ff25fdc23c71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72344cac90e268090a3e369f611e02a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94a1d703668bf02d2c8c02ac6caf8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e26323c9cf1c6a9faa66093051374539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61736ee18e9369d467ba4b119da83601540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cae74b5d5d17913c741a49fd84cdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a63023f9626e71d750c50e8f550f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25af9a40902672876878fcf6a97cc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f5b78da751daebab5bf9cb1bfb3c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede514e0766d46a3133af7cb838fa857545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618f94cf822ff27000583e582ee30c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b6c832c4329bca56816ec757592ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34eda5f1fe08fff4d5d5c8a823755548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95312f0db1a49f299a5d959e6a4eb5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca725f725c36de71ad6f3deeae6fec3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e397365202e28ab99cda103bfcebc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2893523d15b33c311996766ee94f68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d827e943381af5825230576053fee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32fd60325f554e985372df3c8777f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74f0b95c4e8e5c6e45776ab9043aa2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99f6249d4a148d87b01713c3cd20af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2232cfe95f24c4f9fd093777fc04c2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a3646ed10f48d96ab2f0f0bbbb428558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5925048f09c48fb3fde6fa4502662559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0c50f5d66f7cb47984bf8d3c592f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c8f782c1e2d5454c4c8ff67ce855561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635635d917ad3ddaddd4267e47f43c9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e19aa1dda1a5ffa810f77530b5fba1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef1ceabb405ea62f4c70a21c083f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1f9337a99e40bc32784c6d1d268e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843435bcdf8f9e297ee02318bab06012566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba764c62d4234b7a8438276c17e3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9f5e57b16a53a474ed1e597cc27cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e52cb18913522b6b81617c4a8c12ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b8f5719e5ee8d64250fc2bef54482570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb84eefb7c0ced102d20042143cd63b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b7d413e3d4310b36474d97b290c53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ec12adb3198acfc6931ce88934313573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e446d5df5946bcb32ee552c9f9905574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d312ea433da86e905161c78f4d82c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d30cca1d8e46d35cbe637670acdce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab47aca1a2e1193678a3fb2dedff4ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9d62109323ed75f1c32c619e982aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa354c3096f4515f552ae03dd525e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c7d337d6d5d6c341d678dbb7fdc2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ffb273f9e97310abdd10ca461040f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353feaa3ab5e129f695fee83baed5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152505c1580ffde5597b5998cde9dbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65757fcdbae6ffe3fae04a0f96def5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d5e67387ea06ae67a25a09224e20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10669a18f0c4d5e78ed1e1fc5b8fcb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a253e478cb52f22e255044840e2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c0a1361172b44ea003fa1f5f5a2fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c2ac7353494ff905a510b5e9f446589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138988670e5b258fd4066ec87a8817f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc11a08b97182293a5fd62c99e3b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d7c6307124f6619f0d7df3e71fc87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206aaffea26cf49486cc4ffb5bd4a00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b1112b7b8c8f941cee8913ac74a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eca14588e8746b8bace4a098ba060595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1740de49410f9587f426f1379b4207e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5a71a78e7e2682355ae4341baa01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3aac53aa3497577336f056a12b8e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374a8c06a2604e4944a708dd7141317599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9a014c686e36a4339cdfedd7fb1af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b274947c21b9c0fb23b449f032e74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7fe8b306f61f2fff40b329b5f7927602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a233dc268573dc600461d5d6b81b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06e129640ed5dfd209a04b92077e0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc81e51fd44491415a9d62be038dad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadeb704d04fa5b1b1ea82b2b126d36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6834a090bebaca8f531daaccc368c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba868ad951b3d2d09c916449b85094e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f122071efcdc24cf274151fce1b279609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4997e1dbb67b1dd12aaf298c076c95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80521d108392ee0732d5bb08d0e6a0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb211a4c05e57d4562afb7bd5a6f43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da794de0222389e8769c0dd016926948613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747640e93065619139ae220b24c297d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c58f73d79dee18a8fead4b1a1f007615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c440dd5bf5e2047dd2e124d9861c62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dca54b3f728295d5d281425c4df50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84239ef5461833df8273bbac4758a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d75d235f644101a6d8cfd19f3bb396619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8f205f180c0853a4ee057e52ccafa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f28039c08b85eaf50d99c4c2bc37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4abed1f195e3fbc6f9ee246ee0184e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4991b2a0796a78a0c4968fe7f8c57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee055f5e9bad614f50b05fb54ff7fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfa1db755945a73d0c6a3764631657625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb97da3e4ec5800438f6b13a157e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7cbdf83b0f967187f74767b04f9ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837e6ea0941825a6da213907399ce25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdc09b0ec86678c990c4c6b5a0492629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d430cb2538307a430b17dfb702c21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78eac2299c7d77aea7fc6def02bfa6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e983a39a50b0a19ad7551ae60d7268632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804c28e0009f21aa6b053b5e919aef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc3aa4a5a56eb86ef208ca8c9bf0a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def1ba3217089e7207751a10885d4ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223a350e28a5aa3383d29763756994636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c5b8bdaa1567c6a64c2c27108c34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abad1e80a52d5bc480ea06336a068e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecedb90e5d03e7dd145446387312fb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5405974851c5db788c649407c90d408640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51957f094bd65019ec53e9f07f2ad15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36496792647962eca96b5875bdf47a8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd1f6e5f969cac07a3b90d257127dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a1f1dbbf9c968808fd62b308949b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4231eb896f20071318f53675e9da2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75c75b07bde1871f3176165c800c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36898010ca8629a7595bbc0dc73be55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96387808a315d876cb8c539a8bd533ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d3c2a24fb6c362b7b24a9296febb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98789269641c8b4fa27b78ec399ccdd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d52b7a09d44c00ffee6877fbfbcf3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083449d5bf873c1de8dc829fe9d5c96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872eb8da9ed34d91b79c78d1fac19de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d74312d184aca9c8e19e4cc15ddc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34785bb9f7cc58141a5242ceba610578655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8ead8f430c88fba56af065f9a9f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917395122b2d3364768a0fe86044c950657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75084e6772ab5dc36e8375e7533d9f47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a72db614883b372ac1e51a0481da6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8392ea73db163a4923f9fe9cf5ac4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191151f513875a9ac077728fd90b2ea3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a66fae57aa3b0c11c115f0f20f2f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a3b5d15f01f3013dedb32a84d178663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b812c5f20a3845b08be0f81a5f7b415664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1625478746a5a62a15bc8e29141343665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f9afb250d05f102feee1b895e3dbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3506eb37ab4eaaa605f05ad29df646b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d84bd118e222312469166744d4941e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f711c5143af3606b60e69eb15db18a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c6af847829fd8e2ca01a4d9881daf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b603ca66b0f79f785836f8a6147c4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a15a9e97374d7dc7146f535e4efa0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0e2dad12fe87e174f9427418f0e53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68db4dc421fe6e60b0cde8c0851be3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d7880aa46daf7cdaad71667e27706675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12783add4f5ee85d9cb5eeb85525653676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af4d0df1b9bb97819a73437ea78ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e13e0e64aa5baab4797f1bc133adf1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ce8cb132102d30b638cc58707dee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7ad1c42cf078a3ca02a493b159641680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ed3cf08ed45f2c7b45310e03da22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22be909ddd7f81e4777f6c7ae439db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223f7f8a2d96c66edc28323ac0fde0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f2ddfa59b8c3ea3c8b2d5b6374a83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba61c669e5a0e66b161fcdfd298871685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8f0492f009c6fffcf7abdcbae3b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086daf3c2aa2d7383f18898da89cdd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ad4df7ac9a75cfc190f3b83597340688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f8da732b2fcf0c54782aaa049950689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaf6e190f67558520742e4c2d4d7c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2620401d540d46839bc2f5bb81e5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5125fbc82ba4c026a399dd4d86477692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ca790cc0edc9e64760b3c40d50136693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049372322ce4ebe534f31bfd15b834d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e1c2169d13123703f3a3d9263c8d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b79327ae257ac109e26b985bdf408696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375694e8dd3e39fb9c4c9831d43ff83d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d55ee932aec9024c4e758d7600f5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff55be9b3c5a242ecaf5adf7ab3981699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493abd50a9ff9b42f1c9fd5802fe423a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696388899e27433a31b96e73ace7ac57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17809655be7665b6877334df75918b1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088153a91c77c55a690868a2013b3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b29dd796037695f15fb083c6db52d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e645830d4ed43f66b4fa611989cd3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e0616cb92f9ecefc91cd7a154db92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171d4a90e81bd5dbc720309a6b7b9e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac21a42e8af1544985f5e20b25794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f3f0f42462f1e923a16e45d43519b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456c5d4556c79bf819cd024c578c05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0967ac058fa7cca1ac6be6b4839c11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080173eda3e2eed911965155e9aada8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53f33ce3744a5848948fb76d333067713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2819a0a9b16b464322ed1298e4dae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc88a46641b8e116555700fa402ebf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545cf944947be9cf0d36837d0fbcdf0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba02f8f47cb9546111cce272febc61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dd2cc67d5446022175d23ca3e9f09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd531b1455a8251d7897cd8019fa9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718eaffec83e12fe6dd8da757337cd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30814075b36b689bdd2ed9df35acabc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165434b543efffe2e330694e64e3ef9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a320a887b44492af657bd3b7e63901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51335bf40a9902d873bec952b200425724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae53060568472d6f62d58d4c1c8af7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951c025ff5e728a8a9600dfdbaacc29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24b6ed1a2ab4b16e0f6d73b344d04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136a0f8418dd359c077816a818533c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dbc9a0d987e692485e64ee3a21f48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a1187da023168837701927ab6320730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7bcb6683daa8f0d5fa53c80c38768731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eea4a6fb1b3a184ded6ef1b4f0dae1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaa1db706686778e2383afb2830c25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4975e437c465fc11fd1250ac4a8f8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308bab1c0afdd71eeb4a135f4708337735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a0849961ee4a257fb6e691621bb6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e1c5319fac45cff805e2fe093ca2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a998fc31da0a7855697cd154d1bc15b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b89bfeb468dbed15d6dd06b9e50a1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119a432b023a6942fd71ef09df07d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e14ad7feaea1e1641d87f9ca68856741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7c3dcae5bf4eda555253d6f28f505742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d926636ae92977618407b5500eba3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f6a619f75a9ec539ec694a4bc9fc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d561aea4e847ea4e0e4e75f2dece19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4332a80205411d8c132f1c090ef97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79374a1fe61a2ee5f40186d952252af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3dc79a57f62256b9eaf440340c420748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b951e5409ae59b9aac8277605718e71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e17000f463e9ec36628ba1baaa08b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa836ee114d359fb1051fe423de5acbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e211c7534a8097bffa4621776c48df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c32558e6068ffea3af260884ecaee753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee6f2f4b96caeb9be6a8fd823b2f841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f6835883131ed3fcd1e6c74e63c4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c9c21137d2a2d1f1a8fd9e5636e8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91008194c9d6867303cb52d221b0a7654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f503d49e42d3df6d7942118d7d285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9412e1fc6199622532069c6babd446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310251d11cb687493a73b7436bf3f197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d301c3bc5349b97de3a0617db32e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd562af80f44174f92e82f0eb4e06469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3756a0b016914c67cce7d46ce1d83210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30557aa5284d971a71e4ddb179b0f19311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b99e902764fb36b609f16f085265ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7cbe5ea573c0546993b378b925f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca770a6598aec495b5af0cfd238a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff4b52561343da975b7d47e122460715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f9893399ce7feac1cf9c5c4910e8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc108a822e4d294927223ccaf14586a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9110c474aeae2019bcd9723c5f2c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e1f5f57115497dfac827b1ec7f2f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b04d7416f726732f219bd9b12a980d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17f9ccfe86eed2ba2fc1835550477021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa7afbe4cc70fb7129daf265585fe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febee5dd64f8cc5fb42ba2d5f8f25ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ce04b01a982a19b88eedb819535324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efdb440da800e4fe09b0c8d2bfd85a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b198ec5fbc81ccee62e72b8e374426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f8dfcbd2f2f593bc23a516f59a04627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eb08aaeaebe43bfe5de0a704e742928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5824d3253d0a75635b2572960aa2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff429f891babe73358cca48ea4633f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554801c1e6fc8077d0f7ccefdd612c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb43cb6ac8a69f33cc411ff335d966132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a6aa680bc6f141db461cc45c8ab033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03a78c004184606470f74653ce1b9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc5ae4b6fd5fb91cda1990fc3446e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137947f0517f6cfc1e8e573d7d4074536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b09569159d9437217d16262d2e15b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361fe1667a07b3c2b2dcbc42c1d5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491a9bff2282ee49745f8194960ce1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dbf65bca6c83c529d4a962bb7734e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a912e84bb50654f63c70c475e29f2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24ddfc44531059f13f1b68ed84a99442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c138f5f8f5542d5e3c8fc17bb13743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c798904a1dc558f4ff4cfc1d9949c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03905d716a892cdf2640ac044863d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1b9cc4f237fffa69b87b326c82e2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a800f2b770b57e9bd8dd937b9605fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443e0f47da62ca8ca960470690e6ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7acda1dff570722df6345fd820123649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310c7edddab995bf62db847d2265f5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b76e2c701e7e114b0ccc88d419c1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b82106d7c08f94605bc28e1d3ffdbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fa693b4e155f078d20db96c8b4e5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9955a90c8a6d1258cc5f111cedcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee96737b3069a13f7f40948c342ae3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19454a7e238809ed38c41f430afa9eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f783c7c32e8457f6063bdf7c9233357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4b5c0081f5b3fa2fa197e020f68158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eabdfbdcc31151090404d680cf5b7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e25a7771ad1031dd32bb21f9b6b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f76409b3af9aa406533cf4a3c28c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b33e64ac9bd5d950c02fab60906762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a86d46bdc4a0364a8e65b8d45efc1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21c7c0430ea73a5127c6d611fddf2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caa49b40e79b9c04df38bcc80e856165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc5ab865a526a544ecb60a1f07dc5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46033dc77961c014bd0912db9f43353b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395b521e0d86a781a053bcf668108c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6fd3c162059024ffef8346c99436a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921efd57b9293e19d1eabf3314da8ea070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692391956b8d523d6b5806f792e949f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb794e04ab34f1245c80b8d077fc3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53911b73202ff76169d8852eddc6360773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893e7e0dee54a73997f191099fa92d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9165ef33f303d7357fef2853406c6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5786d69ef9915486f455f148b121c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1035a06cb9b3dc1e998df91cdbcbc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d811a37a3888ec296030be37226d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9edc217b26897dd19437e065fe66179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16811ccf70029b5c8c228d9a93dee4da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a62b4ba04340558bf3ff6ec7be73a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2406eabe678ceac67f92873da1768382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf293a081b397563ae03665812984e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a568595c78ad5e7b6448d3738d31f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5f7ca84b795163a39dd11f5e26eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625713c4e457ca3682c43005f953a8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ff9fc67db9115af33f522b103d5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944e739873b4e75efb7719326fc6d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d98a65cf562b44cc7babdd39d468289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b59f82c079176497fe85f176ed3f7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5741d3d57b40609d322e7bdb572432c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353758f5a7da8df49d3ced4571bf799d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb80ea57d27bee57f418c2db7102f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b59f876bdcaed56407cb8a8b108294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d47ba060b6f725f063a83ee7ba2dbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b745338b1755534e1bc6d783bec156b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca6bcc61759550a87bf9631d6b60097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611bf615f9a04f2c8321b0014a58a6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5a76e3a875450c53822d0db1c7e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf4158fc9db8b0f6b6ee79b112f566100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b490eb004a1cfac8556acdd2d541d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe6aba16a1b950cabf21b9a9a48bc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee59117551e8ad67f777e12f8be801103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4f0be5d3e91a33f9ba6d67f9d3dc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018780173c076cf45264f6e9ec2199c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a742160a119eb2d05d0534d93b8f84d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8b5b91f379e77b12fc157d5c8991107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fd56789464797a8e60009df7fdadd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643c364c77b54c5b26c134e26437ee0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e6de1874e5f086e4e107916cb09a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c2a2abd96720f3874e553a37456a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa14c30cf690021190d4a0920e559d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5294a6f0d8fe89cb2349d80123a740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a49beee270c3d98b3a5514a5aef5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7a4c4e160ef143b4414555b17b579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262709833e463368fd2f51d72188e35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883465b467e0bb9a58cf9232c9d9b61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431484fb40b79dce0f3a70f7e259337118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47275ed403ab063055833bfa36ca94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aab9de995c0cfe83f75761970f3e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279077a9e648c978206a46a838bd5e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9423ecc473d95cae06782946f04962122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b635494a0aaf789d6928fbbd57e0bfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc28c3ff86b37085377f0e970bfd6e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded20bd051640498ea54964b6862d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4076b6f243684abc8030d13d79c2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c89a888021bcfaba0583fb4b041982127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47dd20c2c3482d7137f8f31fa18d69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b565109a88a7db9e9885174c62f2fb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede934488602dfaf97189558b246bf2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931b6bd6ba000c1782d932f6c98e68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6767a7c91700508be0740189e15b18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20119efc28fd30c951f4f2dd54b844133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e24954056790494fe212449283567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e0aac55e5025b1c6906cfee0f2c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae95a3c19990ea80386a0bfd05a419136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2f4a89d6ac01dc0e7cb7e65be08e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ee5be41b687d19389603a3b54dce3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e527114df1c12ff6b1edfb65de948f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348de6bdc706ac08e5b3bfb32810d9f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cce15355e04b1a930d5db91ddbbaf0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56419f09278e376e366fe5a19a37ea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e151f9161045e72ebd9b25660f6d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7917ca255c649b91f8e20c6302e3f34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c720ec4e8f34edf3414a6606c46bdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d82f5641a48827e4cc8799a66979146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524074241444bf2f30330ac36d23b27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49b5c6a1304a19546386e9edaa76e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188e5294d723b4a74d63752683d1e70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b15ba02ca70f74bdecfdfc772b271150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330fe2924ed8ffa02702910a898134151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e438575a89e12aa120bcb1a09f7660f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f21062b5d4e738ee4484bf52a846153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd45321abab3125311e9f78e9ab3953154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e8bde4466385f084f1d59b2a4303155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c866ed56f0f3b4cab64d96df6aecd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57099a4402d17428c8175ca269788a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2b22755d3fba13a3be54c9bca21cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e129956a0c622bd5b91c3c0c5206d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c00dc7abc4f877b9ab3169ea7ca5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867c736c86beb35f01b2e1c461a4e8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf646420be5655b939dbee24c52ee19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b682f597f7dc50c4342129ca6d6d2af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df0a7f99bff36597196f5fae3c8972164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d4972537e37ee2a5ace6233f5d63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee4344c855a01adbef0582c7404ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadbb2be886106c160321687ec0841d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16da0f7cc147dffc82b153aa806f7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c42374e75eb719e78e0fb9291e861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94368c6e33266c87187a794fee66e8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985418fab173c5ec336fcf8a7731e16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00016247f91dcecba9e08adb10543b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4c5fabb6ab9e8c8eba3a8698ad5d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f25bc6ac19f574b5d1e6ac39612f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f7ab05ecac39a057133f5080a3369175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830cafb639c30b9f828d07dd6da947176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7a076e2f16d4a5cf95e154799900177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b026b9e023887077d97bd994b8d7f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c8a522b1b50f7de64feee4798bb99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b10ee31591c28ef5508b5ccf2701180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e687c47ebef50aa79fd64e245720b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e71fd182f0f5088eb98eaa24f6ab02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009bdce2bf2fa87fed82329e3a6b381183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550e48a3b49ba6bb7e3b07cdb3ca9c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f2617774891c9f63208fa99826763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af360cca7039ae07669bfe3ded673186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31401d56756040f4118e4aa38b4b81a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816e268aa7355c9589d2ea00924299188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2517c5155aa9c0bdcd41e8f43880189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd514506e476502641d66e6941bfa82c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c6ce65135fde6e1999836faa361b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a2870559ce8c5ee24fb34515384d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355a68317ea07e7d16f38e5c1b07cc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e9ed45ecd4d21db1e9bdbeab34ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ce1438b35a4f2966ca024ad2607c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c511c8ac929bfeba3c01720f39b3e94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734db42a39e86aa15ccffcca0c8ea3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e19a92d5575d0e94c97edbf23b84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e49aa23f6adcd836791eb39e07333199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dced7e2d6197167223dba1c8072618200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99039cc5eee8c8f64f5ff370a7b63f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376fc96871bc3af36dd40b4dd0ca302202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d26ba6710e7b4b91eb015107f2a8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e6df3e9b74a5a9abac1f8caec9bb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2daa3ca52e83453387f1b8c06bad88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506328b335a78ee1eb20849a794fdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0751977994be61185b7b8e7bebb34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f919511fa134dcccdc910c2bc9c8e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f600a471c4e54d9010d2ff55f710d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34949c0744a48a854cc7eb4d0a2db86c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969fd58ac6e9dbd36d0c6012dd02b2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b22edbd8dad34fe0ae59059f6f198d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5d830bcf936a7036150dcf3d70523213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ee3893f7fb4601546b3b3fb6255c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4efbe2b7d68a1e9773d9ce5be67ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24105b45794caba78cb27cdd95ad284c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389739908fe35d8b44ca7523558f3de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa3a603553d5e96b0123194588040a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e021d76bec5b351349b1aa55fc6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb2d8310a446f05c9dd80c89f91be1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd559fdb801d1fae1bbf88a529aeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d7e8e9497de01522bfca38afa9976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a462fa5aaf8e1a9cb388910c9338223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ed6f37afcfb9262ca0d4d14b4fb20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682b3ea1ebaa11e03491bbc404b934e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27098b97ba0b86fe09b7dfd98c5ec6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ab74ab6b72371600431c1c2784f69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed130d7e30e817ece07b2152a604c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d3cbd7b90f2fe88fe17f96c2748f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeaad4d69313ff7d4232f0cdc701bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391551f171d40d7690a5b7d32bbf3b76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05996e80a1c9ff05df07909e1a0120c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d551ff53906b1e04e19159fed983ecc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a1824843b7c82528c654bd72e046234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29963a3e56bf4d91d03ab42d32a46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c7c3bf5413bede757944acc2dfea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d429c0eea2e35824d451bd6f10693b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162f4769e00d4f11340ea9de099d317238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3277f0173fbee9af1ce7f062b580ee8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f134453b9bdad16eb6bd55ce9bd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301190ff9d854660e90410cb01b45db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729cb6a3ca2f6ba54dc234050162eda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669fa9673859df0692eb557f530595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734a149ae6c30a42e287f8efe003df9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed19cdb81e32cdde5cd3111116b232d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588131f535501ad46f7aed99d414eed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed46cc57a71a642fe9109a81d7cfdf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e02087e1abb80ca8eac0dd822bafb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7664f61906548d5b6c023c033c053249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd8d4669c44bbc979e33fe3f78dcd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c00f9c01cdd974479819646c0a75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbea37345bf27b63d39b8556d5a3b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329148f8e253847af864198670515f8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c625ae1cf47b71e1bdbdeafd3c47a9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f422a14f8a874d223d653a9255183f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fe20a17fd749f203a406e6ac1c7cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86737154bb3b9f163a9d558beefc943c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8125fb979be6dc790d4779b6b6821258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82445baa5a1810250264971239068d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67878d55dbe62ab359ca0844f0609e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4688748598457e72c57075eb782b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6a667044c7c1ca24ad7ce146c047d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38672aa6808b163fdff600f32de05c97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf92a6aa655dc9505611eb346e5bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264e815097798ff136b6e01af6ad26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee778de909dd0f334d7c670b8b87e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857184611fceec7ed939fcfd8e25fdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e1bb37a80b3c861a21df170645f8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf146974666c81d5be0857eccce46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757177a295400ef0c6408ae88658090270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179d367a9ac66a8fd3dd948b5aeae88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94355e66c1996306702b9ec500672bf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016a2788e46a7625a67c527d4788ff8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f75931b6df56d744bce15be9bc9b37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc9e9de480dd04c7dc42dd8dcb41b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4d0217a891210c7c72ad920e47d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed040b1106baba40b75e12837dc590a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961972360e5dde8b46f767b7dc989a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866d3192ce64eb13671777e32901c07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a76401b7bc4ca96ca0fdadad80471280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1fc919873a174376759a17d23ad0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703fea461b5e4df9eff5602b94f3412282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c5171c5d51f6569c9c067178d67fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f26e17087247c9ec3c3be5803f7fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a9c844e442e7516f483d223b52d17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61479140d6a1b01f4fd6dba68549c01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1abba8c453634f89a2e0030259986c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031e6dc6cfbdbb2c5a82b981d13127a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279983f0b2636112ae6f993384dfe3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6160359199d25a15cffb8797afba1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4731dc6d9cefcb6a1f63596409a862291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd711bc1cf7f08420fcbf7e5b4f77e9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25121c82ae9a5a51379136417cf0a57c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc33f6e0eb927c3e3e9eb3d95553eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a0e333a512a00f3c1aca1248299e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519658325feb2c0cd640775ddecd3752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f9234002f7a18ccb3fdb6b7fab991297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cedd972be1f96bc48d9b29e9f643be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc9310fd9981ff5e6049c5953bac0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f5c22fcdbb48ece635312bd898b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b4376402448c1c76bd5c500a47ced301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ebf77b8897715f4614f749b6f67c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f8cec5086c900f2f46a942d56f0c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab47e297a1f9c780c86a4081282c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef40937849730718434305ff86dbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e46a478887fcd14c55ebb034c8feaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef62c0472f11d24fb8a08be00b5f082307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143b7fe817e683b9b0c31b65020f90b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7f35f8ab84edd6170af4dbb3d5ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774796274668be0c4a5b0ebba1d4e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6281f2a76f69d57748363556f62bc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d080b05ed2dea70e27218f1d0eb4d4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495efaadf27d1ae0da5bc74d50955911313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba498bac000521a370aa53c9c43331314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eeae49c9c1a8f117d383edeadfc34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04f75285deb030d65b92bdfe1e239e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1da8e605638d9e6c5a70869ac7a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12674a77bc67abf8ca2a5eb9d70fe03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ad56dc0b84584c6c875282cb8ea3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ddaa43eaccaf87b12d8a23776532320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163c3f9429230c1ee8c73663d92a6c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0050f1d4adae4724ca39c041e1d98c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32021d8482fdd7ef1399a2935f2f5112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c808ff1ba68eb2ca1e1ed9d2447e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af34ca6a9fce4363a8c6ed54858cee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d39cd4e433feb2770b6cc4c656f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97bbba0a244323c6fbebbb35dbdae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7766a44ce73c6cec99dfd8d788f119328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa02484d182a1b5896b95a18cc89c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7da05fe215350c1d70c1b66c770f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437564f1f8ae69815d9e5c14213621e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea95b7eef0653ef43d0ef03bb92dff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaeb133c9041dff4d360f0c4f9d9a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fa12c1f8270e754815598e54e81a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5fda33b46c5434e143a9cddb13c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82b1fae8ef76c2be81d91cacc7a0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eec39e48cc0e987ba1b29bb961c4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e89dc5b585b448f016e063644297338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433b310729c7572f355e68a2977b92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86621af78b94b3aafa7551cb6db74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25c74a7ea2f6c7f5dc63aaaae87999341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e360cd28af3485d30b1c704dd38feb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ab09874b2aadd7435b95b47085ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7871917ee28531845ba61a5934424344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc5b7785b5276938ef89d8a1f9aad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43410a28ab0c161e5a11da388622bc75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b45428739a172f0c6f6a16a128c90c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2656b44fe1875617fff277312819d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ae06def9283c0efff3fe13490e6a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c7bace48fe445e8795ce5d3103c97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993f29bf41a819ae8ea3593cf1bf798351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8173acd6a84dc25ca2629ad8a6306352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e16980b7adb9c2685e13fbef22aa0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b318a9b0ba72bb9ad75b5d0b917c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef32e61e1b910247a77b7bf51186202355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976df6fc6c1e2164dd6ee70d92e487f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b3aedb5c5d54021078c730f5d2c45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c9ca478c981059481a75af974484358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eceecee3af69dc17c0e7ca5f87a42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc36a2f09a577d5d2a64cd11303271360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e028eef6d684930365755d8ff51280361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7fc63650dc291ea618208e03f17a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401ce0aa4f0623238bf2f33adca18d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5ff1e13d14fe1870a03a97c186b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee02d53afed3f6a67bdcaec261b0f95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e0ab071429b36c3bdbb238edbd52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eec25b4f75a01c8d5f674953aac04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c2102e21e76b5368a40eb77618059368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7c61ce3cc85360d6261f434bda80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e5236d1c0e032d6486921979f910370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ed673a850974f51fb7c7f5714ce7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab79f1a5fff18a73182242d0a2eac5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6124b7d4177a0b68eb0eba4f3b20f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b80ef24d10282dea4f791175de6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a90a2b71efc556493cd30a315b277d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913e5dd83f329fa28d018747eb6f9aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067978edd08b7f53e901a25b9ad68070377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842eb0160dddc61795fa582be0a2ffa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ef43792fde3bb62e7744aad27266379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c1fa81177cd118497b35ceaefff92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fd5dfedd31c4a46e97c601078ca56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ed945b306206e6dfda5689071b09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a85c2012b8a955e0ad96a74620824383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6818949bbf8d9c149f9dfdd0522cc63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999c3c21aa296c2391fc99d0911614385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c09719e7cfeb1baa785ee93396c79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc5286e6dd6d62a99e460ee093447387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e4612f9b606012c18fd6111b8be96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3f73b25f290a58a117e48ff8a6cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6e7f3dd5c720e73d83cfb4ba2049390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64d0d83f3788edf3b59b1eff42e6f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad1910ab8f4cbc9a24bb7d2d44d9df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46429ffbeab8d6e19ec9a7290e091b47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede48922c1ff832fd78d50ab5d4b795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd0bd6d7485e2e570432ff7d2d20a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615aad09d20a55d588e49a014c1560b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b201133cca176e50265e4eaad43a05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff59919e0f80de1bc5b69fa52b159af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa55661855ca2d7ac98198f598bb387399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f30819e1716dc7f112b6c12f2aa0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bdf55c6220dd9c8c4388e736bd3e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b831d22f61f8a07c436d6b1279932402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86204e63c0396ee12061a7bbd8f3ce53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf884366ad9de7e1d18208e00e5bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236725809a96095a79094cafec677656405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a02ba654d5d728585fb91e22bdc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b9a164cd0e1e98c9f65779d927af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9588902ccb6be3e3f8d6354586bea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e7919141c51094b7b0eb5cffce52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecfa384b3c9399bf367b0b2b7eacb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb81d9ee26e33a5cd9462a4a605cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f382440008d265d260f978d80b276412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969109562364a199768f3a7803db4ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697dc006844e13ba2d97473d747797a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3311a03b9ec2a1f2a5a83a6c6bb06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b72e856c9006559b6eb81d5852d90c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e46573ae6332b683b201b9d4059ced417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d6115bd0a6a29fabc4088051a27e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ee5dfefaf9cc10992f53c3c35ffda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc883bbdcb809ce73047bb83c9169420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f56ff7bb089eb0ff5328d1d6d3ee3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a36c592ddb3b21ccd52481b93199a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d792b8b4175d0d0ee3642053d0226423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919752421d17fd86b535a80484ba8ee4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc579fb9f3e81a9c1fa44407b042e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8888f97ef69ac684823f9e9336651b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff88721dfdf971fd41d7a31400f990427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3240939b2a247746f9ff91e6760d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a988c03f29caaca667ba62f067c28d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626479b29864860c047f8beded1c6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d38dd7da462d6df675c3b1c96673431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ad99098301b3cb9c4ad957723d813432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5925381bf69a3fef090ba7697c352bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970c99568d89e53f34542c5e1dfdcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb65c302bc9d7db6828e635ed2c4c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8c770eb3c0be7fd112ebe5e62903b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ee2785a486e7ed3819b68e214d90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057e1461cb906648efb67251f70b5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805928aa49e5b5c293105017fa028324439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0af29a5e17dbd20c0417893db82249440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455231aec82f2e8fb476fd4183a67e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5b8703212aee92eaa2d3b52c0e81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99056d74e2c4ed2fca26694f115b8f3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96c6cda1adf5f9cfeeeac083dda57c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54914436c907fad63993d9ca08de0d0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc6cae1219c72552adb81a0ddcff0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6bf075ba931b9c4c0f1ddd99c31fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f15e4e50ab0b7672836a326a90f53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffad82b81284ae7bdeb3220e641f42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254b612945841c220b1178743dcc17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4122342e82230ba93eaa043db7e660451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c237bc990aa4c147d9c17c6596316452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2755379cc2d2c82f92708c8ef431de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17de60ea341e24ca4755b66269af19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cead3a476d88a8b2629302c3781ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cfd66b9f0fcb80aa111d21dc17bcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f3c3a62a5b5e7934ab88968ce6011457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304982a064b2ce78387ac92b095d982458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8166dfd77da47cd4595ffcce838cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a385c1a7eb4863ecc057999105339b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db476e5f434234b74a503be7fc4ee0ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a1c02d0c93c6616749850ac69f117462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2107c5bdc9e3602bc12bc3c24aa78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9944297a987fdc08dcc9d6676e81bbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb7f4113b5fde880446c850a303fb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7f4bb9eb969a216e763acb7c53be7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898cb3fff909797a78a7d3a130b752467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf21b3a639126fab633bc83e031f1a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a1f6256e8a004cfc205bfb05dd3c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f201f625eedf53b296a3c7ac79d3ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f217228ed1813f4fb116cfd02a7cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbc9a5aa3d1de590908f0fa7d6fac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99500f17ed3a83dea273a2424ef0ea06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0b3bb1b3575e5cae8d94f721bc42c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751657ec399d767007ee472286c94085475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0192b9007f6d9e7ae7f193c7db317476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22a0bb40709966780689e07e004e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af23663764994a71cb9cb8d58c32f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728916e8ca29be1fc9eaeaccd1ba0b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef0e489217cd0987d37cda897755c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9087c1d6d0daf47c118a67668aa17da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d83cbfe2d8a33867ce9d5ec7f878482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441abc774a209ece5275a961cd42b39a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b17153cf57c84d8e26cff390158c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040fab9fbae0a9b3bd64ab48dd639e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907ea7a10f98cb774bb655a4aa0a628486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939d626f40fae6ae4e564ec51a1d173487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff351a0eb2bbd40514014d25fab909f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d549b34fac075c4f71c1e17e3e21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd2540d49b959725ac2af20eee6b30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda80117c7eb26bcc60fc719822a2cfe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e4e1119c824fd30c45d995989086492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53493b393cc699a52aa8b399ae25fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3245234db18d850e672f2fb39efd62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaebb65366dad7b5ee35f232c835a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bf4cd2a813ee8f5700d64604f49ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ddc97354a713a7ce282a6b949f3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0371ce2193d435bc33fea1c5c09041498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d409153cab41a5c075145c499839499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5dc620e64ec3e7b30923d5fc39684500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f8091b8935cbf8033fc3a292bccf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ff610d5e9c966d484f21d00b53b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ee81f46ac45f4543dc897ede602b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210016239559035be19c04e5a281cd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24d39c0726a52bcf591afc92fd054505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae24692f4f275fbdb5a9649c69aa04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bde964ee5d8fb1761ec8b62ab45a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee55e604197fe70ad45720ad9a611c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac381da3d884cb6748543c806662fbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcafa8d02cdeedf337317a1ec500047510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2425f45f59715e2ff0cf5462d76063511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740a8171338993220cd863f23fcc0be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269bc4f78508ba9526da4540c689dc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df462a98c173f0f2590b49cf432c0890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d16868aea27fb8ad8b326ac5f472b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d5db02f895ed511eee7540f3d60a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b022a471a303287e34fd14b9de53d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a71c4546853da01790f477511818518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c384f8e4112ba38f95d46ea79a989519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8630f7767a3bc9b3188ae77eda2d8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969cf5518b18283e3d93e34254e25ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d3e34e4eb66b92369fc1b63b1359522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c873b37cf3fcf7506e4d8e861fe644523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ab7fd0db32e5516d66158a724c86e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c09cf7bb6dabe0249350ed3894ad9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0836e60ea0b68cf119297c8e0217bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bafa1aeccef16733a379f39003612527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738eb2148f6cc8deae780043331a6f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67893de24d6b821adbc2fd905a078529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24912f0fb10aed8d80f4ab41d9fe08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431e3ca59444b74327de5f7772ccdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7acf41e8990e6e88db7c000eeb6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b366399c6dbf58e83e2f8063642519533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee316fd53f70ea4cf98ac19576815de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c20a11a5668f13ec6938070aaa11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7923c57c1d8759020f8508320bba82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9dc5b5bd14513d9316dcb5fd580ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f349e6eecb53f3b863c2640f46f37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fe62abf857de1a0767227cde74ea4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbe12051fb935b86204d453e2f34c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1713776e63e3643deaaa6e02368a06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a12585cd0fc82d319fad5f6f0c538542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1da9e906b6aede3f7901399cbc291543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf912d3604f5f7af62fe2a22d3894544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c49625589619da72bd18b455a237f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b9c7175384e93ff67dbc79340e727546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886632eabe54cf71f58afbe88421cbf5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cff079ddc08d36b266750cc94a69ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dde1e70a773188bed90129ab0abf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6459bff6dd3dd06d369f45933003c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a85b110342e00e438157d7f1c2c6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb668c72b91363f609bf8af978ab86a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312f43bb2f1a26a67afdbf4ef13dfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbb62f70b3b9fc40015060e47dd07b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d4b52486e8521b0730882ee2176c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019749c75b6b06622c3fc2a35e93215556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111435508760e7dcc566fc5b217ec12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f9933d71e7ed321b1ea475f028a7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3303511242029f668508e7f7cb4b4ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac716b2e13e4edee199bc61fc0ad39dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74297589254f57c67f62a7486938ddc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c903a2f6b3523c53f82c70c76d8fe7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b8d7909d18865b7d2ee74d6c5daed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b5b2a3cf736fedf2cfa38994b87f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629f040dbe824e47855ccc60374e530565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c99c09c727cb74ee118505d07ff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c9114fa41f7076424a9015028838567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c80473a36d42dfc7a4fd625d3f2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c562bf52ea17aa7581d31e1f9457fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678468cc39ed49a07ad5d314790dde6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01309fd3a5b535d5bed48197daaf9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f4dcfeef2266969ce9f056664304572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554cdfaddbbb2b66f3d0e6ca80b9bf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e88c6220c21fe9af06990c7fe11e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f7dd7b1bcd9a44290f4f4bf6fedf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f9ea2e11b37998baef6053f18dee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab079a47e936da911567a345cebe8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1930d9ea8fb229160e2af5fa28c57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e7405f93d03c9e96f5344822705d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd6ab40eb4743b63a543dacffe5623580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e748d29a2caeb13347908ede8d096581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278abb542f75cb62f3a0205ca6b4fe8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944391d58f31f18ae694fdf9eccf6a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13959e6a28db784a94254d5efadc6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3108eb7c570733cde47f491b6bcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf0404dff98ef0b0bfaf6c2c9b245586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b109bb5aa3946a5948edb0256340587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa7ac3fb57c24503a2ba90887cf743588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b24a9fdddf601243ea3f6155f15e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a762442ea8c4c50aff24460966c73e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b2757a672e7e35d234b11baf571fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d01c0298b3d1744fa25d5c4333aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae214a0278f9a966bcdf2546d26463e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77358470d16c1fdef8164b2e5a52fb6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24019205a480ede356b7adc4b113c1ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd00c97116a89c18571ede6f6c6e321596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac05eb1e4921bf968192fea2a3107b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f646fa228dabb20ffd1595bf85bf1a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6aef0acd3be39a954aeaf66a3e3a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f3fa639827990d26417671812b205600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0012c4bdbe68dc469bf32d98b2597e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d6c2248cb6876bd4b26dcb0abf7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b40a34b0de63da532ddf9c7da507d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d617ab3377968340503245e770602604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e36dde19f6efe27810a6dd385190fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eb6f9b7e713e1cbc55408d61345fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab93a8b91f53bb1623fccad9ccfa86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e2bbe6d622227aca40aa4dcb98433608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d94e903039c928127d7a406cbda80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa0dccf337bd04c73bdbda70edba57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb59df1e9e067a71e4088558a1d21b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ba2e45641f3efddf2ed9232e362c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f19ad45695481114226b140124d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c33c69254cb10905c438f634700a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6f09af542e9af6e64013e7ce011b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfe03cd683f38db6840659d1e658ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd1c29c5113ebc7537235242ce375617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c19aafb99f1a6210dff43f5fa26dd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e36c9948f04825329ca85c9352640619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe1d1f39664f98bd5d44b59a9eddb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478bd3ced821705cf8e9cdfea26a3af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08c9927ac811bb4c4fbbec0e537c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdccd3a89279833350155b9972f5131623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6080aabd14ba05e3a5fcb88aea1ac7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3f6f0e924418d47c08edeff454d09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f4162a5577f2a2af2f172499c693b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856445ffed927ea2826997aaf71fcbb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f40adb65b66f21bce9f32ce05caf24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4eaec5c9509d310efa485fb83706629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd81fb1f62d2e16c408be925b582a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321971a8f53d7c0dcff0c461fcfbdcdf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c8441644f24d533b5e9d289ca4bea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a939776f49b4f717254d05d6f47519633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca913dda5fa7a83d01d772ad35fd670f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389688bd5b83ccf1fa183098b1bfe99e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df67fe277c35b45c95fa8cae89208636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075cf156c8c47dc36f855866bc6306637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b8ca76f9d6d709987854be2ec8d3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81b571075eef81e9c394cefd3e8be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e69508ac5537bf0dbf8389316586640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc501a5e9205af96d162173ab91b44b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d710ab14bb4dc58b5a48fdb8788d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f9d665a11bd61229e6c84c7df5750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087802a499836493b59c9aed3988410644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395f66d0cf11960612e157b03cd8262645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e97d27081a97466eb979cf58cf91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca876ed373637f616ebb062700f2af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b49e1b06d5b8732a63e58c5d5fbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0099ed7380a496b0e52d86d4b86c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd571bf6d912e9bcd4b675f60ee22b21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce573c67ebb580950ccdea85f45fa80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b88ace3f8879c9f38f6ba3b8f9d6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f7b98bb60d5ac431b8d6ce2743b0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40ad600428c91d71b2ee119f071175654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afc6ff0ef3443bab7a8242b8bdb51c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727ac040ced5dc3471589c35aceb54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3beba9245bd0a6ddf4c2117f2da17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af2fee77b95d7ff16fb36328f09e80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6629d0bba1781d93d835fa35a5002659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a7622d82a739d82f96b51c055864660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0e5cd2cb57170a4e37bf38844ec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e6541fb36223ed54beae1d34e1f65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e3f9c4e944af6d0ee8cb5306e3be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020f1ba33c651d72c354a6f6c24a3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d7defb28e5f93eee6d523ed0f9cdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07d4ac4cba561a086df7f6ba16b728666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fca9ceb0ba225017b4ee63eb4765e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6399d4bffe87e4471e9b59696a1a74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc51e7de3498bcbc395143e2cc00f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938eb08c19788d40900a2a42696aeb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad585658818bf6016865ba943df30c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe415192fa9d1cf85efef39b7ce92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b39029dbb8c318f878a108b2ddb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68cac427cc5878463448baa700174d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fb5a20f32fad9ba79f8dd214e644675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ea82c4764c31003de17a4763f57d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b26477a17c9a999dbf5813dc601c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a946e50ddfb89d2e3bce799d2bdac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eac6f12a34826e83565ca072012229679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649e3235acb4fe4041a843205ec117b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec0fb1a1729e4d9f366a58c9c40f3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f228c52d1b05d14ccb7113fc1600156682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ccde3533bf2740d5e74a0d7191c6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553d044e7a0ef12dd1f2337884858e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89b70fe695a8a518967aad29361e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9d7afddf7e0fa24d68cda1d78753686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f220a74bc911a281891acf2b5391b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc1266a5e418869dfb209dbb1cf19d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd16620f054352a9732ec91a65480f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc170f655e57e7f01ebc37c7bf657690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ced4cbeed380a721c0caa23902418691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc00b0c6d52db2ee16f30eb593826f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b22f27aeb19b1c77d22b0e43631c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343690852b532f753bafd4ea872ef0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce11f7a6fd67e94cd18709c2a9643f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198221e59b654cdbb27fde008118eb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f637f78e6f45f7f4db12193e42fde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802f07bf4f82f461f10fc8d26ecf79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d728d3add3a57cb7caa3bb37dab905699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8185ac823c91525bcf69ca8903dbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961bd2de05ffdcbe43854d3135c8d82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d87237ad504c681786b087a25074b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b33dbc280c6c192effdc15816fab47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0446a2c4839a77f3c438ca2002c61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eea2b1c9d96624edf70e260fc5cbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcf0cac58d5da4b2324cb6cdbab8b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab40e812a1d5de431a0ea293fa61543707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4844e3cb399b537ea27884355ffe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158a2b93f82bb66be87b6c297d1d14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd04ec4aa1731ad8156b2312ae71b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e12638b8942c704bde27adca4f36a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860261896e294c01348fc8ddc82ba89e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4de5214d26d6e0b4a70eb2b891e8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd58674beba9052cdb51d53bedf90f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241190230f997189d3fa5a6225d5af5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012f8d2d32a707947f03147ba20bda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed02be43cfd7f1efabb7ac014e92d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634dbfa04b67b8189f17c9fa4dcc207718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b64bebf222e50383d5c478f9e694719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692de975eff40423db3e93e25047c69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e708165bb81b519d13dd190a41fec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2b8039f0d117635412432b6e42593722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc96fc8842a8e9426d0975b473a675723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978821c9de8a293d3657fea140a93fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd30d06376b7a12e376f0a465a8563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c01307c747a37d4480c0d709e47d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c72fa949c82477259118f9f97180727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c9d5ef4a6b0e0c82d384ca33090bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c2f56779eef93127a61fcdf9595cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6333895333eac99d4b66d58747029730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e86812859373e6da6afde8c7d892731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44974cb78a560bac42bd4b94c37324d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79339fb83da8e49a2134c832d16852a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547d34e1649b2629f49fbc426702aed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36dd1f5ad637f374f3a0ac0084465735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ccab9304bd6da002a3ed1edb51c8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ace742b9269790ee51382fbb62f43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a22820dec8a763452d94a8a5e1b4ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43359e9f13856be4b71ad5394e25a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f6b413772ed3991fdf8e0eae85d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217719f87ed5bf4163b5680009940507741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f9d1033bb99674c640ad853628d8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276d810b05767401681c25f3b3a6ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bca6e1b90c4b971dc7f58a4710a82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8dec7c5200733d31e9482a167b13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0e834f451e3bdc0c1acc5636b8853746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b1ae8c2a682af8654ea05aadca25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e11eb2ca47f5ea89d3783546eccd4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e52cb4e11ef0187f182dcaade117c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6086564c67e9d07bb5e5920f75a6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1536dc3723f9a30180c5dc53b908cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e349f719a1f1ebb17b4c03d51a51870752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93c323a8cbccd6b4214fb33fd12223753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>