--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65454d6e2065c4e7cd6490c303ccb6851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1351243da90723755a9f360a289bb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156acebf391e2ea8affea6d30f260ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3021c2c16b7f5d252cb9ed9e79664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6e148df71a00d94eb8aabc7451ce45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91060391fa007ce51e0e57fccbb3316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b90b7ff29792d4ee754a3454a6237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911b21ba40be7f6c8dbb8b641903e548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d5490435f6b66feea2334788e0a789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ae0ff5919c9867ddcf2868139f7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047842c1bdc0497f16e63f2471233df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd3bf43205827aa8c97c7b969bbec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392f7c1cf02fec91c8799c96a185dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ad927f82962462a1f11a7694b05214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0917bda614e0b927dbf07147c7f7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae19a63b69a6e1e01b66bdad304e5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d4b2f2bf9435b2ce5f1810f1db58117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48c6cfa9d8f42ef9f9ca01169c3d6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4763d22210f0dad3f78e20876892c6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c986e82ee928280e108c887c5c04c6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f752ca2bd336e30a79804bbdf2dff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e0648ba248cbef2213bfe098d23dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f673af7b2f25b936e8ca0dd01550923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e54c3e91b7a15023164fb5bfe68fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42ddf50809686aac558365396085b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a437bf61c2438b336ac5a138214af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e3834c35a34ea8ed78065d8c1ee227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d0e4a78c85634bf70744005de49b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1087233dee3fdc35ace7e70a06ff129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad758bb465c8818a453364d9d4b1b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c237d18406c550b656686d7860aab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8fce16c48875efc6ee2b6c1a6578232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5ae3108b4aebb985e0d2a9b63b3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c1ecad1c92a8cee83dbbed76381134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d7445dfe9633ccec9e5427118deea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d629c6d5c973ef710313448439698c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0c551b9574125ded2b1a117cc73d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f58f8b64798e12db3b49ba62dbe76038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd02dc4e4c38ca98a5964fc0de9f18b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5bd3c2c0358f5a75b96991b8840740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc62f6a754598ab6cc9e5122384b08441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6882bc672a31e0d38ecc55399e60a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428c91949fd464de24b5746d7ea49443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c2c9bbe6265d9f5a51a8b285b2bd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257be6f3a45a3bfbaa356df7c423c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53eb117365817a001ea6b57d02ccf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02bd3efbebec125ea8dacc0b676a4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a80e02500632d60974d6a24f2c33548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5fb3d8dc08b53c14a3b14346d839d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ea9be1c27028c77e3d363c1cb9c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2a21ef32d73c592e3df1df5e5d7f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad40a9048e6b6fa2acce6009ca40a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc77f38f7a9c17293a8435d52f89653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace843da2b82df52036654f49d179c7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac49f91c7ae91bfe1ec21371b413f8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaef39e3794845b6221ee0bec1311e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6975028b4be4aac0ad297d486c6f2a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0170ed84974f13d9edf3d3d17282958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3812975339fb74f0d2ab80b2ceed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb4139931ab42d9bd63e5645fe2d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06824f1aff6fa060347ea3b3ceced61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfafc10d4673ccd287814a74c18b1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b9c03dc6c2fd85cd844c816e13e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54e513babfcc29f0555a03f7b3f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024a412a9f60d48ac08ed06eb9875665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7e5a4055077ca4a41830368c565bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a749eb80cc89b5ac9148ab1b178e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3590fe663560360fbd70dbfd040d8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd290027fd2b5ed8f99e259c58596d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e692b6dc9a8536e69c37afe460395f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9442c882905715599682ec6f5983c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7882d8bf9af2fd451979e5d197566d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e560dcd24aeffdc2a8f99fe59dbab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975961ddd15a1e2fb81e249dfe12405d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82147b74eb0b668c7e156c1c3b1e3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219773e5d99d7c1227635de5231acb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b534a2bf1d3230fecded55a8b96dce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f01335314b2c3a9d0cc94944677e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b237f331aa488a1121b9385b655c2f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9a2c2250ac6c923bab5c22746d42f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2584b4a34504f4122c277e5dfa5754481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083026d1549c9cc913c9daed3214ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996daba5da44c66385c8391b9a7d3c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c485e912e53fd144b096287c043a3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab655c64f9132a895959b17e687fb2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef77db48f15cba0eae0c434864ccdcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc38abe3764d0f6ddb494ca62ffef687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e55b7e4105e32d1e17ef41b10fe788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed547691149413c088a41490e0ae5d3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5ff699d6a63cc13e73515ddbbaa0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f354a0dce2884e67d2538ff16ca7a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28d7b0a07ee269d136be156de2aaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa935d5b66999b0a1ce45c95cc3a5edf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d59e5c8fa14ded455a0af0ecbd3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a249a5ae30cc715c729b0561f621c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ca157e820855fa7f8663b3f1c0f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae73c594459c4eeb3504ce24a7b911897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ce366116c61f28b52734678842aa998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde193265af276a748c9f01396de31599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107229246fb4df1b1da292ec06340e5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d44202eb2c0eae218c2cdbe96242f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502dac95bd4315e27f0cb2b5c55b481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb528ccafcb74bc079b5e54ac7329a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a8a430fe7c8ccdf93db907347dac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3762341cb4949321cbbf6b49434e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deeca3281cdd62827ebe158d137201106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d21787b96cb14058977beecff7ea23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c9967172d72684546c0de5d36f675108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63073e8a825271c71d18d8e9bd43cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2908146417b2ed5962c697d6bdaea1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec41fd4692d8cadac25cbe4b74495111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263de4d643c415502dbf7bf14470ebd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1b386ba07538e5dafab887ba3232113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0692ce34e471bab25a0e1f324fca17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caf3a450aaa9279024c2b232951288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3556627ed152d2062037331caf816a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44cf3b83e1a568a955fbe58e648925117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c57d96290b88c6bad68a0069a215f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea16c43352f9da514945dd99ab86d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dccffacf40faa21371d7a9e30652f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545439f5a3f2fb41886a36d901e994f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39410a3a5259ac5a42234751e8740c86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66bdbe5b12ed541aa5f3b022943b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527c0a77c2ff02ba4af5e1053b4fdc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe31fc05e97482a8c0a1b27ad004db8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292adf291e8a8c2e8b15e40d4c0a11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c738c790bb18e4a520b93e2795c2c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e83adde4c185b6f718dfe85db9b02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c18a2932277b60ccb0e9ff347736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6dad334402c68b4446c73c1d11a1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82a79012fd3417e8575d72faa67ed6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd9303593f9a2da7013ece8f96079132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f2b98306022478d8329a3ec5be84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ad57a10af96a2b0d58ac4f2885e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b14b37f3c17874916ab32f9d083f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917acc06503880295a08b1a0bed3a85c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d061155c1e0a9496756aac292bf056137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1e844864e8896dd435969b0dcf25d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde72a903b1ea3ab652e54c67a3d7b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb0cb433fb7aff25be46eaa1c1797c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb3d2e3c07195850629cb8c789592141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb4ee7b1a7fc62098ede8cfbf7be7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3a33e77f5015021038dc799a88b1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203e9096b26f9dae41552c34c52cd47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf690792f665e85ba9dc3967c1cb0ecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60622fc52570e038fd5065f4b7634146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee213bb815c60ac272546c3f4d043ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325969c865ed368586ed06fe2feced148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f5b71b71ff3c8f5faa33989f17ccb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59e662ba27c3a84251e47f4139f5ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e991359ab85e78ea8c428bfca5cd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d7e9bd7c49faba061bb209ea43ebe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbc3eb4edcbf3fbb33279633d1d5f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff62346dd6ee0ec5b5ec58fcb7325154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f6d0fb7013f32f11e31d3068686c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ce8761b867648744c38cc1b9801f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362466e76c7f88cfc80a48687d1032c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31966d001cfddb4c7494ac71f8de2d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a44aac5f64a8ab913318cb01af4ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa25fa130523fa983305cbe424f783160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caf5f556e1102b34a34fc199870ad4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1c58db10c673a407b80870bce75fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b5edc8574b5444bfb1499898b6e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663fd4c51fd7ae1ecd1062d626f2e5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9322d417d564a15e4cc59a204bccdb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76887df62bd527e0565ada129df903166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781ac2afab8ad5a4c09a6cba6d08e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b496f9464e99a3992fd1489651a76e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee528cebc27e42e0b2483d5924ffc35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7bf916c933a5952c592c1f28e573170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afb1bc49af8c97c38ef548e847b8da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef64bee1898fca53637bd547e42bf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a154377175feea737dd07b005156b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ff5241d8fe8156cd607b67a664cae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51509a6f2e489be97c501e176e0e17e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fbdec1eb08f5ad6c4fe9288593c33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc57af1bb155fda6a58abf155190c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd150ff2f1dcff125a93f27681706178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61040474f8dee1e5852060f7d006c59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e5616064c30b2688299e6a071197a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ed418555eaa8ebfb1dfc0c6ae9bc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631278cbb87c171dbf029f8fb7dedc33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc625e5f6dfa9f3fe85db0c20451c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef579a2a578f031f530f32b20fc0985184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7760560277af8eaccc0f37fc8140d1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1a04e9b954698fc0e99f304424ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1558c7121f7efdaa092f3005bcda1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfcf58087c2bda6abe5851f7fe0d8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb159d9ea93c8328777b606f6907cd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1c9b33ddb5fd33e293ce881bb54c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b812c776278a1870fc16e50e91690191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf923b6fc6044274c339563d3ace2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd34f2c7cdb2ef799bdbeb41b02e0d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac180c096af194967f5123dd67bf48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6780f43684564d6e2a246a5dc23a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931cae1443be696c416ccc8d9c5fc64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0e14cd6e7019cf2d7e311dd5909d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87940019bb9686a44eb99d3177f8d60e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751efebd783dbfc3a7d4d83e45dfcef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c408fa821247e444c24f9630a0530200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88876170b95e5e49595fc608d19b2044201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa96f69e59738ddc451944cfdaa82ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd234ccd670a5a4a5fa81484257bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3b389759bbc39675a0f8dc698828204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ca9e8941cb2a6c4aabf032d15594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3762a8a9a4f6f9eb573d27edce09c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a6f25b9f09234964d140dae99a03e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3653fa0604e35bec19c6275ce4838208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211822cd11b21e9af78fbb9e8743c8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0e75199b0f3923696fe6636ebd05a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7adf40073628aa5349aa7c6a97a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054fa1395168f3b094036e473f6514212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47828678b0121f99749cb11b49c6e055213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee98fc8b6d6d1af9c59af5990f4d2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d794c56252e5077e07bd30e1dd7e4a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c03a56245f561b5b653e7b60e6fca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289f1bda812d4e5d7aeb85354e8876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949555991529b03de614bf9170ba1704218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44f6fed678474f053763917a50760f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8869155edb40bc17db0bd1f4726a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0d927cdfbd0d63ce69862022b4ec0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eaf0bff39aeb02bc191cd65786729222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa78f41c7e5b0bf2bb42523f051a4c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4ab8877cd9ff2b57d6602e38bc7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd48b2694172627c39ad2c80d84d2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de7668be0833a3e55b6e21c0da3122226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0617f3311e09c0f02a440c4053226227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ee93741127e7a41a32b35f6048e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d29f384f5a86622dbd12601624dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747d63204652291872da9da9aae633c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb27bc56badae4b6983dd31f762102231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd0cb3f48e9ddb8d59290a91120db5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3173630cd81778195d8806f7b508233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d017025ea3a426a4f498a64c045b6c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86f9e1439955b0705bc816811e763235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d19c407d84cb5ffc800f0d33f8bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6190e0a62026cfac369d0dc485b5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b2c716251d28a87a9d58d50f0d17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffaf3db9a4ac4dc6a941e1dafc337d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0008e5b72fbcd0132ad9212d0bb1b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed27d326083911fc304a5d9ed9d4a7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf8891c6a4528c8469c3523ea52ed8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e5a1e8d3cb716c01de5c58dabba9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796996a821942dc1351cb910650203244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fa9d36847b958e201b7bfc4fb83a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b79aaae6cb6f5ffa4a07c0c920e42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e292ad14b7691e31125a42181091720247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b98e592764b11c75835ac98b3940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5e1a441e440756a9ad948634b4ddc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868ebc2bc56a9aedf90d6eca77b9959250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81892b5c436f890edb0d7c4af05d91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a0489676d966ac23f174deceecb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7789af79c095edb65e880e300758253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7dff838e95207a75f2354eb756370254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2dc62a040ddd4cbb369da697d12fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f60ce0e472dabb42d527de89e282e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d254694ca4c28016e8f60cd0c0f3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f842d05deea8793b56605a8536a2c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca2d6e285042a7a3779188d7bae1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59e61b4227debda6702d36464c0a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3576ecd524d03edc2a682909a4fa33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d072b12576013178e57df678f5028da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e6a0258e4e7df926a2eed221e9247263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf52858718b8b466425796bc189d08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114740d73bb3edb8f8c121b64877f72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e717ed5506923734b6c6d976c8d14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba0516a8353cc6394636d05fce04aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f2e66d15eb069ead281cb5a4de55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0736f325d7437d8c0c46d804af36c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629236f4ba016aceedaa5834f0728ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa774e4ff684c850c3ce536bf4f6dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70742781cdcdb9679fab7046ac4049272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e4b6dff628f23fd0a70b099f802a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d34fc053f7584e2e6018fd7f2ab8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025440121aaed28fb0a41f111eca47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946368475686e28842c1414a6e76a9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721088e0949530b117814b2f3691e87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd22fa722fb288607f253dcb394093e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451dbf962bd3f346509481faf6ad3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba9d9f09ddb66e488d867d220f9c3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde53c699df99d25ec65e6ac682c2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970940391e7f857a50930aca01667b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd28062eef7aa796131d9e3779b88e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af6145e0c85ed87f28e6f0c0962dde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1ba07343d6a989f405621267c032285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276fe08ed5cdca4fa0b6dd51804718286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f37c8cccd71110a568173ff2251f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045585fb86feaeb6ba6c8fecf3a812ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73a158a3a175506b65ef146843396c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827f31195d3403e903687dc2328c65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c1b1776e478d24c77970f664b049291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1168b412b23173db6c0cf28338ae195292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3306cc9cfbb972b9605134bdf2de6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652228f532d6a0deae97d7cbe15ab2a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc786bfd15e6d9b02c6067dc1028face295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348fdf785dbe656e6e13c938ace67c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34097a191c548dc8dfb858982afe71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952accc6f53d11875056544983852fb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac03a9179983676a892649a7985e1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bcb495f4e7c82b7b66f05a9ea5575300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bea4a243a48844275dfd53e8c28e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6789c2109122900e54583c04b2c1fad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6bc55e467f7d7db3092683fafaa12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3692672ce2b7f2e245501c9935df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720780686f2cb06a4b706c9cdb4cecb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46fbd1eeece3e86a4a112982401d19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36367fbff3f6959c82552d0f05c692b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7362b887528e806059f6eb5452ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe0d4d1e224eb6b952683e968e418309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43301049db18edd2deed67d52ac630310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88d9f1d282d79419ec35607b04668b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba45b3bede4b4556c4ffa705d66039d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95e5feebdd0f1a33c2311e5b5a88d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31de3f036834415ec8c96df8fe1d66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d97190dbbd3df7701e39603f8433cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b12d3e9269c4bf30318e2e890197a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b34c2db082d99bb7742e560eae21b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95d3098976559d8ab720a9bd55d6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd2bb4616613d249fb31ce232a37c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9414145762d12ec5479040e93054bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0d36b842d083a64139e38080c122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f0cfe1c8a7030c9debb3387433701322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a08cd164e644237a32c526ba70810323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a8a7eb2fd2f74bd0bbf71fb04918324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f30f60087306905c7c91ddb73e1d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f963715edb90f92efe07a7b3017b7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b379e7124cfb7c953dfaabcfe63b6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed559b556eb3205f6178dfbe6050b9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2377bf93a462a134df38fccc03ee2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b946755ab7360e90173244da3b6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e5011efd9a92c6008837a91350294331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566479f93a48ebb54cb2049a5da27b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b2c31c78424c2918138dd2db33d43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897957be544ec7398cfaeb6c58d8946334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a861c1229a4e6a009f6982a59f0635335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0d97658310fbbd34e1e509bf1ab58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b80a45d2beb49088affb2ff01438337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551bcba9aa8ca75789c2e54561ecae5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb2a8aa8940759256acc746d1c4d38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf115133d33d6ce4cb36e49d98a2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413e168f8691c6eade9bb76eecd2b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b6489c52f48211981ea46f373352a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354f6262768ceef242b10046f8eca86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a1f2122f91303ebcfffa29e8e42d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812c785977c3f1c55a290724ed65401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072bb4767417fd6ff0cc513ab07eff0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349f3f6164d6a3ff09ccf7b5de79ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02126ca16003cf72cf00acf9486fc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b052b4b8fd3cd937c20f0efd53b12c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169cd61155e7f3753dee343792a79d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327792035b5e43b26f8734a8c03b3ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc8e1fb74513c88091c6715c7bf139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041fbdd4842b642f018f9ffa5c43f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d278fd7ddbd129989bc72c423164d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb435f56328cf7f13e2809a33af81c53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c243b0e7de329e42ce2f83c9258133356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d917457381a21dd6679daa731eccd28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198407b66881d4c8a043dd44410b0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656bd5cd388a88a635061447d2f90cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561d3e8c772a8293164ef954f32a564360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a9eee554c6eee0b7b54e6b4eb768e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5760aadfaa24a9af8964cec85e9ec12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166c63bb4cf6a077f57a013b85945b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eef10e2740eabd3b0268e2906b78d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565529f52576a21367bef656a3b1a330365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08042e10793f4e9573d2aa692e78a3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f2dc3cc998f09898bbfd9255e59f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1f653746198a0c7357955c535c994368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f553872e8db60fb6b49d8166ee892c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaff8e2d8f0ff8ec77b06fec9c4678370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abadeb40e05bf98fe933415a73402371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d7ccbf44c41e232b9233c3b4d27e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab08dc91c3edcf7283a01cd3cb4b82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0b8cc28fe62b280b3465d1eb86b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76aaf1650d1a1661c320a6c6789ebd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7845c735e75fe91d571e6cdd5bdb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355a40ee82d52b31936f5e7418c5e61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d36d70bce193302e25f220e5754f84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1141f1e2b6e46a6a8461fcc410ab8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d3a888e0b136588b4cc06d0885ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6526d488ea82d9f13ff2cbbc2cdb71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9832b7d09accaa9eb67ba60b30a42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e18f27b206f9872986b1fc058e4b42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90b588851423f5ab08ecb21655ab9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a3a84b8c226bdfb54ebd6ba5b6679385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32596ec0e7b6e7f1b0272b1c1380b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059b57c2dbcadc5c8dee3ce742b94b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55bde8b65f72d4476cd911ec519bae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2c1fc4925aa0f764bdf39ea44e9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253359a2898fb56d2b16b5faeb6152390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceb6d850b2d257d8d5316156e9fbf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba9485ec4a4daf78568b79abbc420392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa63cfb3585c16e3945da06ee974a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a10ea9f4c0f085f7da0872418a5da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b21953db8bf166e050d503fa309dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d0f5e39559dae0bae6a17ac1a21a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb28d840ba1743c1691dd618a9451397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af432dc91dbc6a9e045986f192a90fa6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19419de556014c5913dfcf6261239962399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd9f39d8d93abc7c8821963ebcc32a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207cd3a8a5343d9ba53ae053f7675f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22026824bf7f03aeb91881d40d1f27be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606829f80122dbc082b94ceb2e9944c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82021986f59bdba7c3e2ead48d79f5a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103155e518c32be5f383e982fcedd3f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1300396de496033f2dc9dc7cccc00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b9a3dcc981f4d4147a35f301dee5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaf3e2beede17190642f10dc4c10e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc893493be5e5603e206678de1bdeff4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07db9f5e2bdbb72d0d2190a8cde615410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df6247727f3d9ee378d671a060d428411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6412b552874c1cf345267c361e2787412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1069cdfbd09cbbbe335ad4c4018890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29344acaa08ac95d437d49c5d2b33e34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cae2e612eeaebf96084159794c119415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87bff481310ac7e09b3ec322efa22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd838d08eb074a5a56edb067a38a1c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0efd8d3f52e23b9ab47bc0e552763e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e97a87234d4fab3592b74251d4ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab90fb72630a134d046dd8c944604420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3e89401f1f7ff27939bb78a511ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b7388dde0ea1a9b0a822990a313c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68dd5028c46a9c01cd624e0b48aa83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533119711f42185569d44f359fbaef1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332c4a09b8cfdeee55c9b7daaa4b0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc103cb9ee3b76e2a1de56302fb5110426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb8137ad0ec5c929e73a32c2e0b56a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb061bc608b600c40c7647c2c1cddd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfab74cc203134ac3303268fcf7ad2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ecaa6a4d95a4209fa62b073236db6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f51d035c8cce05e40101e694c41b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f3673174d4f071f4caeec8d5eea02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d43309efbf1c748a816101d1e78c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623135c8ada93e42b00f16003f37c93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0687db31c10a9c42252785bf5d67ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c805103b48ed1184ecd29185207b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219567089d155426647ec5b4016ff369437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a53f9b4b9481a9ec802a03aa0250438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad835bc4da5a1134d0db608705409fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae8c37314f7687d2a5da5fce379f7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb155f2fce415a54292a35fb710c808b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c63c53e1eb7a77d38d2a3a359b6143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b83106bbe90abc24b098a57e5451443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401405ef33f6ac314b553d2e77e61e04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c061eac3b54e27b67bcd37056379da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bfa0a33708eb9d19f5c82152a365446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e609d933d8b785ca16a341f6413af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37668e191dd2cabada46f4d9c69d0929448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460d800e4332c88fa5cd073dc375a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069edae4fc637fea02d35a6e3978eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa16cabca76f5014c7dbc95aa63df86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1127825e667bd2e647e850a90e2df2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc01c6f5d060c0dbef96fb2fa9fbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df515bb8481194e534a5f61adcd08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2a075839df14f274333cabc29c332455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abfcac898fbaeb2b070dfe72b74f9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f74d542d2756bec88c868df4f6d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695cdbb2f0b029964b9725bc64377b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a5755279ffc092695800c22c4449f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82620e09bddba153dbe7eec645040ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df4b5560d444e4393593b56e2b0497461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2519d8389e76fb21babb252c296c5b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fec26ac0be7b4cdf84168a96dafb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947433fb97bc7fa7e3eacab3820d7bf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0abcf27b489ad774cbea0fff9d925465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f67ebe6a45aee6ab4550c372e8bda5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec16f1cd6a8d12c081ac212809679f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4ae826e8d1f354f5cce55bf33b6d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48d62b75013e0acc855d6d86b80598469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036669f4d8d9180c8e12dd782c65b6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6e1f43536fd06e12e0cd9e381973c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93500337e51b02aedd6ddca8fccd6705472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076529978d673520a1a348167f1f6ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2138d4ef885e56914374fc6acdb4b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e987dcf87bc684d79a54fd2c2979c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf993a67022897fe25e06ab0bbe5ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27fd619bbb71a8fe65ab0189f6108a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb77699ff7b0341efb98804b3fc94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99828ed6f404b4443bef5da0740edd7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457440aec92ade1bc1367b145178bbfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2ec1f10f7fc2f9b13340a8b6e39f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6396de69ba399e84627cb47839f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9f8b4d1373fd3e4476c9a504b553f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0740c7bbf3703a851191e62c6f041b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ed54c5096b87aa99fa247256f374485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea10efc07b237ee636c4f8ce870f59e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea1b50a6b85b68997275b8ef7f92e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f63b30155dc9d810b7deec501f9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f6aa41d857ce7563a2a7d8cf67715489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2db5f5dc3ef9f95f6e0a8108f309c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b46158c8a4d0d8cfd8553bd93d8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacd1283d2f1ccc24f8bbbfcca1f66d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c7198d2036ec83cb0e4022e647f4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dc4e05aa821ad3c2b0cd8cad80053494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122a3abaed5334883060dcb97c6660495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae473ef8b80c6028c4d871ee54fdab99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1836824b57d4df4e257b451d428d6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949709238a5a1ed1ea80e5320f73208b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56d3d4ff33bcbb8ed5803bb0922fc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4653e73d192883fc9ea2cb1ddc85619500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00cd7f35eaa94044c50e35e4d77e5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011955e140eb53ffbdb553ddb82881502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca78516e429d542a88d0df88cde647a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de737b899a3a71185f6352814b7b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64fc24a306d9a1931352f89ee41477505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547969470a971b8aadb2aa40e12d96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf6880126d28e1201ab271e894002507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abfe93964a039ffcfe76154b61440e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac5a568cf6848afabc2bb4c7cd9d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442be98c262ad63fb4d92a4540ca2b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a1914a31b0e19d9f00477687346c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96cf8aba08414b2dda60eabab96055512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a352edb2b7af8f87ff6eecb15d258d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d9327bb46e5c006a55989f6d05c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b7c6dac9bfb74590ea82164d3e78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b3c958117f3b8c57d0cbefa04f4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bc77bc2bba61a38a6100a22fb32d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d952c9055a522cb0f98d94436ddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8571bbe25cfba90dab10dfd3689dcd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea01f34ec369198eae91a607531ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02374f5f1ce1d1c017e0d99297f3176521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dabc545df54fd0701fbb54b1a02f34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64591accf4e0355a2acafa1cf3c4cf31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849fa9af7e5dc9691193c20825cd07f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2e559238454e46043b5e16061ef6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151243bddf9076f8d4345604eae3041526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d39cc88da07ee3f42d23465c767906527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61256ef7f1aa017f3f8ff1c90666c435528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d85037581f6de267a26f657c57315529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39276d57a9f9918f8e29b73dfc4c7181530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa4642d2dda25ba5befc1209297b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef069b33a943f753908f2fc2f2cf19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c67ce9734ff1f6c948de9497947d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de31eed1136314d6c47cdb851770f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daab4eeccf895c3d09728cca40b2343535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c8ef1e1b9bb359fae929739f955b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290e4829027a32fceaadbe8fc9f70d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497538f694ae966443f6c4453a53677538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427f81caba24fd308769dd5b8571544539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3280dbaeb93ee7fb6cb5b0a5cbc4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80428e3f93c61feada7a66ac61a22271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ec422b2781b63dcd87300d0641a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816de7dfeddfae22e686f53f49f6ddf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504ac598bab9ec7d49f3ccb740f21b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca453cd4e3ed66e9dbc9d9a0415316545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97ba9de485f7a3a271e85e80cf611546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22230a16352f764ed967232412e0a4d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae31ad50f0bbbe74524bc480221da7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406313a3d09727974c60aa7c8dd5150549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca7601b578fa4ea7596c104cbc8060550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42894916d000797637a5dc7dbebb43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c370202c3f5a7656fcdf88b2994fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44408b4c67a8ed8768262c3138c92bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34598a09fde70ae3001de98fd232d5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044111f45f4d2ad025eb1414a841463555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a80b111d9a1a95d69362201541dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02afac152df59d2ae0d397e6d152a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7012d464ef354a2e3f110a0d3aa92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660440cb02a9467e50b545e3d6ecf1fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38fea74878b1d4eda12c2588bbf0e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1267ee7192997e8b8039908c9f9dc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed646da00f7b705aaa82716b7115e530562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a2a487424a036e7c3bfbde4a3a3c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831409cc5e3539926dd11c97ecc5752e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be995ddca70f6fd820ee4bcfb1c994c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0757d136d290a7629ebfd43e9feee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854052be2b43d86dae93b0b8040d732567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d851af9c8be38d5026554862aec9ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec88a6b8124b2e10d63ab18d61e2c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7508389391bbf6230be65285ade37f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5aa272e3d47c9a5c7a50a0b1d6a0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573547db318abf14ba74775149d43520572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6169cc93281fd586d90e20b8ae2e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319669077c9095eb295cae26694eb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93273d732a7c966976bc9a0bba2a59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c7790329c059799b32a0e3ae8669c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6175be0e4fe84cd9b89a80cb9a70bb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f241a60eafec933743198b46c3e07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737ffb8655eef240eb001f8b1032d7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a2bdab2fa5a42d052fddc8fd138f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e508d931d21cea6202b30030a3fbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a241bcaf9059c04e8ab767edfcc7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b92b6fbe2df3fdd00cff9b98de206583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d95e238c53c59b48270f7434e6d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96576d9da5bcdac323c80e5e33ef82f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82458253d779a59c6d900d3b29dff2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047442c99b7a9e3236e0253313d225e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b03db66cefe02ba55fd37b4bdfe1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44112a2205e45213f1872654fe73d1b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca334c16288b7c26d31a928d8eb1353590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa322fa0d3c147e458496f3daff81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086589a1aefecd82b13dfbcc7aceb741592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bcb88b80c379d70c92d77224e68d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e9e2e38a00352db64af507aa8dcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c8e8b8f7e260432f222feaf26936595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dd271b242471999e6249243ace6d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f704e8ad3fe94fd98160bf899a4a9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68df18f4645a454dab5375f14c6f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d432d5b29a1036bc2afd0f58c756d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4d1f37238a6a99e8f107c4494e312600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31566c8c02fc42639a80fa9bd7c2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e4460790a895e3356e94edb30882602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d28e40a60240e451423ee644a6fca0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da1d9bbdd1c514182f43021a5264a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0952240992b4ab29a7520b90c1b5cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d432b66c81ec3e0c6504e2f7b50a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6431a57261eee984de98d4bf6c141fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4195f458c268aa1f97e9399bee8da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f860bf18fa31e6af67c37f39425ec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf77938ef6bcdd65422c2abbee9d943610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61975103438706ed2ab9a516b211236c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e604bbc154e219f3fc805bff8926f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a72eb00979a15ae300b15ad7b946613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353b4e29eb5e293c42d4c7e0e73801614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08431894f2ac0e5190561acb3e61fd32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e133834a1eee6a74b52cc3151a6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edfebb173f52fa478618aa30274cb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797295ba9124a87b8d3ff8ff3e0ef835618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24786610230bc8ac703b3af5ddc4d1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3eb66b61c663043607315c44a51de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c0a03a1fdbbd0446e369b6ef4ca99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db10c53c4cd8ac6aef0c9071b48120622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831f652f740759afb606d8390d3acf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc515f022fba29bbf9b280c27fc452ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1acc49bc275db48ea0626d46721c62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0bfed337f5278664cf9cd72345b9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d159aa13d3cb02a62523722f48e05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0e37973b26b9a244beac4878eeade628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07a371c59fe000c5ecf74d29e92671629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767badd13861dfc5e1cfe8f0023e3c61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca62cf428c085e90cd9aca08da7802a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fcb4d1616afd81609a375fb90d8bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb641ac3b50027070715c871b42ac8c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee8b381e65afc29bf9aa0fb65695e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98ea65e01d730ca006d5412d1209c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f3c9e2f8cba678a8acb79e5b0713e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa6c8fce7a530c76dff7ece4fe8f4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b5cb0d989054e6fadf2dbdb2e67a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69671aba8548aca0e468cec2df1682e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98668d7b17ba438aa27ad98414dc7161640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f2e463cc154801b94b3a47906dc36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5de8b3793e6ef248ea0bd187d0aa5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299e5ed17988318f75709e42c6eaea0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bcbb086b2196b7bfe9edafd0c26c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc0f980cf94de3e63800b1405091b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a8537a9756c3d5a31f37a9528cc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f803d2fb759b384f4e2b3eafd545ab4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd2abac19dcfd5e8efb0fbf97297a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdae528bbe26d702fe1f52175e76c0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade6b289f4ed5827df926e11772a96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6d50878fb92c87ac9b4d07bde6ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2049efc23a62a968206569ab372550652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9cf76ad1688c944ce861584ea90b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b22014f375a9bc1ae536a5cd9c71e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e908811dbda42ab58085a7b404c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf37d5b9c6e41d578eaac054f5b935656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea71e3326a4bf6152b9568647012be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee153ed5379f8f71d6b1dc0d1d7287658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0a835a69c9be00e11fb98fa242c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb849210fef89d8a375483f4ceee3019660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fc9a1f5f1fb34a254919ab119ec29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b24b7122a49c3a8af7865a97faa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495ee426754be0c4d835b29f6029c3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382dbed3c0748350782a28634ac696b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761008c6c1ffa4d1fded3c2ea274da2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855b7e7b8c17cdf588490470770833666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60160da7bf3cdcea3b686e15ad86b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e149cd29f64073c18919281f876601668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f24b47fa39e8fdca41c862c19ea14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765f50e0259dc6cc682572beb3be59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd1262d70b498ef24aa735cbc62a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c631ebfd8a81f26b8d7ed3fc55760672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369641a6d71dc544eeef0ed0b85ab48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986c46297b45db6140f0b94fffa480d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f436a329c28b8fbce442802f928798675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d5f4596d35b245ad91d4fcb8d6359676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540bdab0b803b8541e82600f2acfb46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff6f719f895071b9b6550e536e71d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ca691f2859e1cee10e597ebea612679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c673291a1abf708213efe726fef91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e330db61705ed07fca17e2e6d5da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128481c1cf71145334444570b7f0fb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af930f8e38cbdd012ff5e445c979e422683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eab12da2a924a5477c9c0192c8842684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60632f673b944167f2ca5ec6d991e1ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f78b936409ef57e8b516563b4ac4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17932f450005c1bd8d9eea6242dff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b0b33f7c9580ff9f4083d162f679d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc36d26a23bc007feea700979bcc93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aecfe0faa971ebf64882dc9b5cd536690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0ddbe5b3c68481ed7ecc99efeb27c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6123784b6babc691f9f91ec978c35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055d77788f1f2abe60026398ed6bdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c018c36874275400aff291fa84253694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee09140d7174b9da7da530848d49bea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf344188e97a266eb152f74336e53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537de03d8fb9dbd41c03b249c9bb34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba398abeaacef784d4bb947eb47593698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e7fe8440dc2b943c4617a03970c07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e266aaa2a9602357b603cddb62aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfffcaf178d6a276cce6399998b1dfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248011d67640710c3ea38f496f664a66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a242225838e8aa46f0c25b524a5e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c288042fa237f0e0e19b2bcea00ec3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d4194fd2ad02a6580c1005d425f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0c7405a938ac826d9679854e5f706706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5240ddf3e23efc361720d7b95c8af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f5b75e3f280f73d732574601c6908708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09163eb78bd2e06b6d684e0dddda6024709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e70426f7721e5de4409cfdc73524710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d0a7d8895fc3d7968de68d739c5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d323dcced4929ff31d07308705661a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59124cee7cb4fbabd512e42dc331f918713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6c3c14e0d6f8d2ba2938609e7f938714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5da4a9bafd63a387313a09d9e53fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82285e30f134fe90c6e6776f37214716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399411755915a5afcfaf74af4d1e07eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58016d3355462e10a70c6300ed9e2702718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c1cb98f526ec36f521f90c3299068719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd4ad0417509c5e66c8c52adf997ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d6fc1dcb5b8fd4a60db66fb849a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a5ffc313ea479138c98239fa54412722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0df335e05721f627843159a7e8775723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f9f69fdb2424f2a03ef397c4a968724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65098e7b6555dc874a990218313beab4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab50d7a607583907ec81075c97ae05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce3b0c7b121a4f953632ae65c22319727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5c8db54a0aa8776906ffdeb95b94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14c135d1cb8aff7e623dd59be44fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adaa9f90ef262eb1b88016ced74d5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a895acc2dd670a7a1aef2fada365d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ebbc5d6436c49ae1275fbe8eb91e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a2759e413f24206f52f23a2c5bc7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01a9a9eb6592927e17ab3de15e784734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f3d0ffdb9791c726c29dc1a76657735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70ec6d4b94af04023865d0a0997a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e940ae9c08968990e0c64fe6ba3c0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d4bf14c9b92b322a384790dedd410738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430e7fdcdd094ae11646831961667d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2609282779bf8c6187bd9014c7421740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2b049a75e40f62edab29248a136d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c124ec258f7f1902920441c053314d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3641184d8094f86e52948b509284d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a871eb359c9f9c03702be1be1001dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41df1f18d905190d4b554d6915e6488745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cea991af279050c3937c9a44ce7fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d140af61070009d88ed3055a332e55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42bf9984d00172c69895a4eca5f11c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395dcd94c16f8fd4e14f200459eed8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbb24554b9c2079629959838de36d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a224fd513b817582c8fa07e8312b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75dd87b93c4a19600826b6f053c617752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6be633f0a8e78cd7565660db2b4dc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187214f07cf7c948de12672c942bdcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1697ca08b1b8edb52cf73d410e6132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec198e5bdca7b3b462a5cdd8183c9883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd069fa0867ab86ad0c88b8040bc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd837719dd59ca69b8c413ea3f5a7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17045ac2dff3d53a59a0e3f34247f3a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e8d93cd778cbae10230be631b87d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00088d8c956152c61398517fe9ae82d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda6749740e6926559fb7ca1ec1973f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876270d9198ace446a068789eac3cff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f57367c379c50fbdaaf76b7fe86f8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce1a7e4c693b78fcedb869cc37131e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e345f08b54abca10c3a9a1daa54f1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe0919487b5ccb4bde586e6e6b6dd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794366f7ce1113e176e803f8d473a51e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77506ad1dc4e0fd4681b873ac2d31ade16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4ba6f602374ed20bef3392b197c2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380d26691fb1bfdb6d68c64115a59218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99767ded850823ae3108a198549fe12a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382f1a9aef39155fd71e591aa28b4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c51f94b2d8a671b413c243903c3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babb027d6500b68596fd3a0d6b0533922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335be62a6dbeff8390b064b1624a92923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91a67dd98858501b4a3b300bfe1b3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb2d8a199f75b33678975545c6a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832dc16e03f87e7c22b01a6cf30d38226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138b17175d621827ec4b37d347d7ef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc326d1cd1ed05b08fe673279df47f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d773425c01670622aea53f41702429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffc45f01708a2d5ccce5510000bbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6e5f20ef9c9c09ac09e6d3a878dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6667cc810d35ec7d90d243646c42f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f020fc9e0225eea295304ef9c4709133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7253aa343c82d44b7338305bf2619534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ee540c5fe10dd3bcf21ed2c8dd1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294e20f5952f58327c54e9b09d3fa3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e85e4b3832f73014ee2304d30af637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1997c847c293f3e518c6d148bd34e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ffb21682f9b3018ea4c8229dc8ce739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886eb261b944cd4d3b8db37cf8fe9fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7746f447639ad6b4affecfc59462f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea534de405ff26fdefb916bb024a6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e8184f810ba4acbaf494b5e52c33f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea29556d362515ef2695cfc363f92644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153c550ad2e0657a8ca83ec0fed79a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e5892c85f94bc6e9236d2e49ccc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5efa5eff411bf366e90a52a35b38247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc14f308548036fe93ad2a0837fd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02bf6fadc7e7f0e1137539ef3dbbaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a907a98091ca8e7e6288aff338e27150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0ebc49b5cc34f72a886857eff86bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc085fc8defce78d8473a43ada50e1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc2b07c1ae04854752fbc77569dff453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd29675a1360637205d2b49ed6ca254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8413fbf534927c6fa4ed43006fda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554481620f5b7f69068a968dcd613ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fdde777d7c19ade493fd2f58ed33657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d925863db3a910a8c55d4d4e353c1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456f6c184d6acdcac4e54a7bae89d0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514d1f99ff7e0941465dbf35393543c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfe0a8012735b71c2352dcb8f3c4a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d329b53b07814a46b4bd7c21779e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14bd7c33ab6127d935448a882c4f1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa645beb25093be3d4316325f566d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aaf3f4acd7e22a60c22d2830793ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0f74251db8d37bfb5189338fb9b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c90b245671533dd04202d91a0715d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793727a40f9fcf255451603931b3e99468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb2b9d346b6c895b1fc5564095925e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65605265a2e789be11957b7b1830856370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b96b6f7f81c1c4a5d7c8b2bd17bab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d8aae6c672404c43fb0843b70011772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227833a2b8827285af11d8d0fd751073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05495b5ac8bd82f4bdc0709cb253ec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051641b382da6d6288a8c2a6a36ad5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9584cab3328e09bb2e41862f77f6ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f379aba69bcec4daedd71e1b77ac8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf35bb1b60e42389197ec19ce226d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b146899f6bf6adab47041be4b3e59c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb855e902d5e535f4c391eb94f39680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9bce735db9f36c59aa6659f24f5b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab13d9f2bd7d6c68370c008fc81fbe182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5449761e05c6d69fa6066b583afc74583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd72978e90bf561881d11bf1efddb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282bda123af930656dd14f9cc526c2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e877e8e9dc0c373f4ed80310ca1af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d81ae0a0854e8823f8d82ae10050b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb33a130367e0fb339c849cf5fd24c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2e595e78a5cd3f4a334ac6566bfe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98e00beb31a4bd75ea01745f1fd46e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e66a368089ab30edafdbd3191157891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de226155d9bdbe222822f8aec576ddc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea90e306921e669776d24683a4114f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e65d52f8087a174722027ab0ec2b4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecec462337b876584b201e5ae6a7ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db71ea34ac2b8bc3bf6ef08e0a69596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebe155c2de651e7fae283c3ed9855897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e69862bae7de642e2b89f97f0de1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f137ac92a4d9e96e86b03faca2d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5bc51451d8ee9c4eca452e9b56ea2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa34b451fe5f4d95ead6c5ee5e07a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f725e2feb6b24663e9f081576ca6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c6ddf8bce33f37e2daa306b52f20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae8241c01e37c01502cf49d96fc437104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf54e2900cca439771e32b45836eece105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb91f087afcd269154f520bd57a2d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0a60b9c3cfa6c11453610e49e1e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c3546e76afdf720814246b24fb91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0060ad873584d9bab9490d28fc40b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1aa506d998521fd9acc7494e1ac3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf38c8de98044f435754d95904bb353111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea62a30c61fff445e195fc9f81f1454112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e3f5d5530f5aa2a13a9b0ebfa6fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b30c104301639f4f7a339e851d6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b9e0845c7ac3d6284d92ffbd6b92c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114702410af9f0ca48afcc53b29a2ef5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202ce8388457fc715c5518706bd5c4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89392e32d78df14d34a1bc9564ffcdbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86883550ca495553645d647c16ab2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bc3cf39e200930c744e27547e9a51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05af75347dd15077349bffa90203453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915bd245975f4d2b3774caeee6ed95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d05a4c7708e3cdd66f42c2fc794fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7a39ae65d43f610c4f7fbc04fe55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf658ec132d848471899afd7819c5d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81001720b969a6a93f142950f9d536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531461c64df70b312d609f993dc74e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3332cf814795171ebf0e55e1ace3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a630ce041f40dc5781c785e057242f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fadffc6290eb6c1e621d6f37246cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfac6469d9c1c77b0f89e02e14839d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e29c8b163a1ddf82b4585a708c721132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112cc89c3358346ceb842cd3ed6248133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a4bdb75794b38bfa13b53b05cb3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b5527eecb679d38a49ecb3464e53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6967cf02502dbc4aa7688e73d67f3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f31b234e82b043a530a83ccfb2093137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e9157e7abfd2d0afab26b3744d23e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd7c582c1b28b09e1471a46bb29a63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565b95dcfbf00e73edcf7e1b86b655140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fa006c63f5cd7e69e495fe6117172141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660e8ee4c175dd4f873ba0ad574ba6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d2c88725770eaaf2f815fbe7a2a97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffee5a92ea4b19f8eb4188e07a736df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419be6a4f6ec1d3518ea34f7a385986d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dd3a404a7f66ded45a53d39872142146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8e28dd8cb5c0bd1f7e1dc6045869147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3b1a89a115621e9f276afe2eadc5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd69d1087f7da44eb22b36054cfcc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135278e5fabfe0339dbd4c0aac44d8d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739220f67167ed8b4c8b679a7910bd27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935016829eda212f81a404b11672d2f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8635b0c0851b507918a3b0347660c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc9ee9ffb74eb3fd86250284422b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc12853de931ba123ac4fb7588d2d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a8e64f0d7b6794ed48eed6e0b64c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215907a9bda3276089a761feba8693157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3e039404903d04b231d2dc8ead2e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f291e1ed26bfb2cce18218fd9c1c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110846f9d8a9c3f35483a16ac6c143160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef70b281d18806583d2aa1553124e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877dc1ef776f895da2217be1422d826162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb0ec4aaa8ae9e10c181e4bf2d200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b78a378ea510c1ef6df3184c9b5c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db1fda59f34197c1b11719e75e4abd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878dfedb9f67a60ad75acc977c6942166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7a8b8846943abdf2b41eb4ce6777167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a379de3b0acf997cc83aec26536e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6426cbd8a6b4d54c40a0845426511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebf83ae30e636d79e77182994fc85d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0105563622807c5b600102bcf3f3eff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349be8c85528e304281badd08479dcff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c473d9da8d0383933f5425f066c422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccbb5682a90eb9bffbc28d53c62064174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebda8556ca62094e25a3fb93de1b7a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594808f711e3264907aa04355b0e59d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126aecaa8f009f56eb28b9fbcbf5a43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c50bf0df869dba8a994adac2eef9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a338453e5d448be3467f2785fa7561179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b973eab732eae7b88c6d269599fb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d763038747974af45ae3b94a743ba7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725c782eee5942b69bb3f1a67bf6db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baec96bca773ea0d37a4f2374314d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c053fa3963e58755d36f9f2daaa2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2333491bd4e9eef186c3e0b0015e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d71a3f78e55a886c2414e417a1337186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53250f7770109abbc9e0f11dceea89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595fe7f9c84162788e2ee4234608065188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff63d727d9bf5d906cee6eaa8bbae44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab6327c28d651218982baa1e0bc3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88401016cc07f0bcea28fc979e18b924191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879e7aabec098cc02c02385da55d32a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fbaed6d59e469fa491a65c3e5fbef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea59784d136259be7d4314e254c22b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20a4092c88f99d3d688c48f52c3522195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a193c9e0786dd193cddbd09f1db94b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d3cfb93837a6b0fe957ce2d403bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d416b46c97e6449b4ba5f8f1d7a2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef37f84a58ad0db2844f7d850f23aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf36bfd3fa3840101fa04dd4c8745de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61247b3e658ddd559d4721541f60220201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4c1d0c4e604ab60f26361bc00a13f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42795732fdb3b7642f1b106492ad14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68552e4a9db37e820acd727cf599c35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf9f51c14f1060870dee120e1f55a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aceaa06f452f252747add3069905d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf500ea91993c433b8df012d0b8e675207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3e0b3593f9c9c4b0ecf559f11182208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d230d73223f58ba44d1ae9ab2d508209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd6889725c30308c560f052187cc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaca5c29a142f12d8bd3ed2bf93f33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4433a07a7c1ce62fd77c99a727ffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75daecc10fdff7cfaab4aa30400167213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5a6673c444ce77576f6c98779a9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7982beb49652c7f08f9472386120d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28161e83085ced3618f2221a2887ab18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b0c04da9a9096a9db90f1f54f083d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07ec18bb3c2d6d8baaf3eec1ecb4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeac25e4e2aa3a4a9ecd84bdc7af87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145a8b7f0b37f0b9619e5b50012f12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899c8dda0a813c98a1214a9701e56e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b7a9b3ddc6761f2891996078f384222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848f3ca40d32c4a89a2f267e2c9b4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484df1677f47001f641b3ab2b085b452224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f3c99282aef62cea203e43707f07b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef75a689db4fd9733976ab403aba9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91673f54ffacf79db602e889680d1fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ab19a43ab4ec4c7d68a43d58cf4df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb15f4f3df0688d66837fcf6a6f5cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6196884035bf7a6d9ea9fd001f737230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead64b96ce5a9667edf092cf5b76a202231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfff9183aeb53c96adf13127e74a9fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832495468d12a6ec06936cb940ec4147233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efdf29219683aa336132c123aa17ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787b8455ce18ce47254e9ca6607ade235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85107227be5e7a9817ccc085abc30503236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b2bf0d3e3f6f003a72ff3ff0dba3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed63ac381cb36305db32b0e196cd38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4e97d3a68ceed7cde0cf9d054052f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093680e006482f21776d0fca472708fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a146b53f0d6c6e089275897ac72fe9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c54c118021f36c11d4270b7e0556c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6db5f16c10a1494aaba055481944a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe50c81018f8b8381b357c88ba59a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81781986132e7faad0dbc2d21a36085b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32402527b6e8ca40670ae5e5473390a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f101f9ee29f8e3752fe21e84f37db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf08d275a62b88a79204ba01f7869ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd788906262f1373e226605c85ffb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220c3d967e45711301484f027751b89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b99e3f227c4f5e224fd32e1cc4ec2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeecb0298c7814da1d66dbc64f3a86d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb34f25d18ccbe8ab3adaef3522ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5b22bbbbcc135d039bfae5c04a18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664748cd32b579ab6256daff3bd58d36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd313f0836f6792c3cae682b2004cd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d8769a1bffa704c09bf1722b9de9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bf8bdf04fa5f35951a3c9d3f0ec77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c8a101a89b896c82d23dd77d879f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16ef3c34c14879b9d04a93897c4be3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0acbefeb4c8aac9410757ae63447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0ce65e8c4030e546d5b003e4c98e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720f9ea28446c527d4a2700cf4d80f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357efc2e854edece8c562c771f49ce3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eee2e16603450088b49c731ff83c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b00b4a6847cdaf027cffb09f0652266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9f40db60bc06f2b75027652bba82e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0031afec479c094561d4b0f61f309268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2462a2e937fe0ad1b38b17b69ab32f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3746f2d909089b888e7878a37b515d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332dc9e41e2ebe7058ccd162957fa1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d388452bd8753321433c60f3671f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd686a791c8f9ab963543557d50a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fc80548c01b9b12fd15a744423ae8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11280525ab97ae27dc2a601e153d21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b2bb00f39ea693306a18e914d682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d0b04dfbc235c71bea3e55eb33f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a061af519eddd55dee4102d44dc5162278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638fd59c042012ad4b3d5f6ac63a6de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd9fca4b30e7467e3ba40336f47c6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098013694c73878e4d15d0a607e7b9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96a5a2669d48fb04c47fc40ba9544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24985125c864cd1c7a69ef293c3ff27d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb84855b276277ff0cdca8cd4f2eb0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e290923f302c9b9dcf237add62549285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa1e66356a4232968373dd8b858358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555059e95aa0da22e2e34e00c0b8d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09b68ec6f79386f69a09e1e43bd4c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b80f81f3e065b7ed5b1a97daa8fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0af61d2345a5822ebf50de81e76ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790f6d71d730cb741383ed482d04bcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a9a9cd0e38a024e0f80c25beb05cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93e2b18cce9cfaf6601e6eacd558a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ebfe6bdb195c297e7190f1981cbf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be065efe7d29da31573b3e22c9b51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1518c9234a4a8701b1231815cf9bfa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf3efc9dc42ecc2eec4b8d3904b4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b92da0afb1f6fcdd22273431d0ce5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492b704ad9e3d6e968dfdb0acd94b77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590085121cedcac6f9ead9009da36e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688880e061331fe4f6318d2cb551845301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8acabf5ac33016398e8009333724302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635167a51f3a3d82cb8bd342099398f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953e4e8f0c419db55d234d8a57cbdc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf6d2608c07b10adeed6e82cebc12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d80e646e7e0a49d4d589a24ddbc1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c918a72fed4730f8b6e36c976d36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76885f2143bc8f6792da14f70b7a6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ca75755156976f308a9f2de05c6b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f112d3be40f5145beabd5f5a53b1c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170d4e36c788bf2e39a524f29340a4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874076b03cf18207e1a697825d9599312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578fc4a5e33ec747c22c76ea2db7242313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226abbb31610d97461769709e3259d35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d3485e32a04b19099eff8293d4118315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004dc40a5acec3cb0fb93f70aaaaae2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65456f87bf440d21b6dbe6e38a0ba3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb1ab322a245d71123cb911243ce1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519ad430e9c7428bf93651ac43120a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb1092a1d11a02c209aefe6e040e74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b934e80f1349ae610326a7671ec5536321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5e1035cb2dcd8f78782ad8417184322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16f872f29b75a41fd89ca008785dff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9244a9a70603c282c3dfe05e5bae91c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a34d362d19716c416c7b4e6a178df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c03b4b2aff34a186de06957fe1a171326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcce121f481626ac421208a2c0c4c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccde26f3f6cfb51fdb30c2c54d1d2d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8080c04e5abfe33b1a3764720ab85db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198b3671af56fcab6ecfee53c1a358330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceb29fe7710a7e5bf71d8e5cda9dc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170ba12b16f7ab876318bc12d97e3de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210372dff386e13a02deec0f658c386333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089128b14fbfba2f2ae043eae38b56d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c67805458965f3aa1d7fc3b80eb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ac308dbed2c229d0dc778fc9e5336336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2f4e60a77aea3f6c796fac8e3e08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b091ddbea7b47dcd45a3c632046057338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7a25f247063ade0a0f138bd9dea08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c7473948f88f7f802ed604e622bc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d1dcaa69503b66f82bf17d9961233341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c081269b2a113a8bd032ef35c80e0d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff057f5f75ac8def922da63c78d70f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f303799a9b92619fe7aef9b82c4780344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b6cb94c040607321b061b6a20ee10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53779bbe0a014cea6a021d6f2a7070f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb47d0adcb1f9dab35407ef243f0e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7c1ea331c74cfcb2077b4d225fd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c7450524b3d70e1e712c6ca76c47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c7dee72c11f4b1d02fe72b95272a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19acff2479ffb55a2eaa8497d54f64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fbe893fe7689175e913d7cca72225352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7e2ab33c0e521b8e3bc1a4a23356f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8305f8b352f3172cc0da726f9442f54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f3107821f58b76f012e6d4f7dcd19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ecbe2555978a63a179a1879aabd4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5008e3dda132c3b621fd985755ad7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a034327ca1891701c8681a783c6247358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfc3f744cf9d16777149cb257b55b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f35b9ba2688a55255d497706e2d2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc99965f4b9439efb43a479ab5904e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd67ba7bf95f4ccfb3cc77dc3972a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e41c3198e14815b5b790bbfd990e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37110f68ad3dfd8e696216c8842d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37150fa2a60e3868e30297d05f67ddcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b8f5cf94d2668570d834049876f22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0914c4c3a1bef9547043b977bd25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70e029801e8bbef6091340eaf5fa98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4260f80bfabe0a522d1c874f663956369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b341f66cce1ca970a3d3b8891b1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef93371f3831b3309e574e057c76f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff553f03116b6d215d6f49c871f800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2640455722bef324e25270f569e03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beda254f0e2f9d5286da5e9ff9e76e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fbe89df8a0e6aa4d4f3b329ce8cfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0517516a6f9f897391a7a217e2fa1ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d862690c99c3582f26835b9f3c0b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d25abe14f19a602a1b36cfc99c183a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa8d44eb207cc6d7728af47bf8bd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28876ce46f73d5dd8aaa9cc0a7e9d0f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948eaa6df3ed3ed8d0936a05bb0e5de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc4a9cf5994fd0b5394480d3aea1c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d78001866cfeb1d74c34f173ca61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f011d2ea7815ce57fa31f2c62d6de5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a350abf34bdd2f97d5151bc03c0c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252c60093682859656805a70545211e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75889dbf9e4cc987443fe8d5f129b9a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ab59ca618d5d2518c1f42a5e984d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926512bd7b5d4cf7b231f55ab82506389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949de74213f3cae6eb6e6277f7455f40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d112ff1bb2e04357e66d36e21bdbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23609c973017543ad117bd5b48cd27d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98199d71ac9d47a68d0d4cc8ab1890393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347235b9f8819bd17f3e10611f5139e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292687e8c90fb263d20b8faeecaea096395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ecb2f171975ba58a87b7cd02f44f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd06778e32cbf8f7c5803337e930f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657c7debde8037a80e91ea68afd6a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7cf6b15ad466e3cce4e08d0e27a12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7e839cfa3767d70cb7dc4c181de56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18629f6e25877dbc5a9da6120676e0db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502451564bd62c77515de1c58aa8c240402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72174a28f16bd3e5bcfb6d3d7e8ae5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a16be1b92a85738baa3a8679b812404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765561f09632f97c3bd9b26f20906efd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69decf2b656bb2c5455d37d102892e27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa605072cae9cb63f883d989db33e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6cb7749553c0e2e09cb13497a68dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118730fb26622c9064717f33519fc752409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddf2e0e83c58f694978782814888c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a189bcb59b48e47d268e98cd61cbafa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9940c89b86a9fa2352174ed813fd016412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e16a7467eaaf048849b96127f06de3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55b2566557260c84615cc32616718414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b8591eb1df5d08027f40c3e88fbdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d66ad9059aced5c55abd2d0b00ae6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e19e7705936c20a4b438591345902417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626be9b767def9b1cda9a2e98df29b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a6149c7c2ccbb0f23586eca724f2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67513a182ae74ac192e726f72ad4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a88e0ceec7dac711e13d1271025347421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6fe58dfa9667807e6ad70771684dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53153ca389ba585475e9b6f54d69abde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59b3a5d44ffb310b76da7c3ce78ce5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce792062da0bd1c61d7837d7d8c00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd9ae4d8ad74af873151becab03ca5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd080f571df762f0ab750a95ab4c171427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac295e8fb9640334b49c5a2ea23975f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0b29496fa5cf13c4333b680c2e963429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df339a3c58b51b36f12138ffbd19980430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0736b7d6f827a14a059a377f3de681431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84366694a24469f6bb94139aaccd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f25b27089ef6dac3e8c2a18fdd8e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f128610ff321b1119e858aedb1ca4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b58914cbc46e1d1806f0a5d4fe0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d1380429a88d38a47e24e8c76726f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b01f70596e645e59594ea25204a0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fe39c02c3020ba020a422dc1e6580438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d6292b11213751cc0b5ffd37594d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390fb0838b5cf52ff0b2f3c263ab3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992257d8de704a2ab1d93916b08ca74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b766592db4e1414e69e21b400fe734442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d03e2d4220785202c19ea1ec60194443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5fd120bd3b83696fe49604410eac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ec6192f6416f014f02f6fc6b325fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a973eed1f5bacbcee5e924c10bca8b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a2a469216827056e823321d95d87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e09fe28a48c56b9238c8f704245c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665210936ad649b49717f208e52f8c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356abb6cfbf73b4d2f2b99704db43c02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5385bd25469de580bf246304b71e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cc4106c24dd634b04a714ac8172f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfceaf30c61245d8040aa9f0befc59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc59a2dcca48752a03c3c5155b864454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304292f8ea403f20c16b9112960b6eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570bcc685dd8263cbeec93dfd109ac7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba925e64e80bfb5bdcdbc22c84b0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652dd61b05ab510792986894f38dda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925f3802739ce3d3274cedf5d4fe3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e659b532ccf1653c052bdf5d06fcb01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd92996acb43f9dd31a9d5c9b3067e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f5b34cc52a036ba8671535fce3a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8a24db3a4f13de3f0e0810f073280463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3c42497397c6bb9d46c4e803cb244464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42d4a8f95cec75123b139134e573d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e7b32789e440cc79d77759ea4003466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef520f5ce295a8bc48ca18c5133cb3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852ee0c5fb8bef44f2b80a78daff7a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8491ba14c35e5afd6dbe0d1db00cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557cce1148a01ecd0276c9e07073d19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b5381e30d502786fc7e1d01aa8fb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f8078a70fcc644cc9d9a0f9b5e2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425743dda0831e550c1829374bbbcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10591c5bbc5e459d05c92c47b5e87de0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43a737a0ccaf720d59153dd6349a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ada66b53716428702290c2a788f66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb15d58052589e89e6d588ed3bcd3f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e3bd47a4e172385207de15ebd5d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64352bff4f78d670ec1717cba0fe16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742d414a14cdcf5a6c55fb434463ea4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cb31cc77a6f446761d1cbf49c8a8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b173c8a0a9ccf3c9e165c2aaa931c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42181448b1beeabaac1376f7dc7686ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67885852a11b5422d73c222b82885aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc7b26c7e6fec94246d20aa16102a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5447c603c6bd47be199fbe78815b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef1b47a7b2c25d67923c3f3b2cdd0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d571cd2fc84f29d56ad153acf8864c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f023eb4fd08f52ef09d12fae2df33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96603420d029a4f202e9e3765486e52c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0925a4ad6fb6c05b02588f3be38ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b3f5903058203499fc2270fc463db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac433d0711cabc179e90e67011f661493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2d6281a1c6567f4891464a84e49f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c79ed9bf4a2b6ccbc31ffef19efb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa11c8cb975587c1dc0e77128ec53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf8b5e2f31b77a89b2990d541117c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336fd08c7542df202e918654850ee2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cb3a7ce9cf74ac7a6cea4b8f1a32f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72993d412e516739c2bc54c0f511edb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c055ea995312415b453c25c49a6ca3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9de258667595e12ad53b79ef126d1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebd62cf8fc9d70c343ac02eb3689ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b3bcdfbab5ac364e4a88fcaab159504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605e047e907b0eeb2729adf82625901505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5d57ac49b87abae8eb263ce838bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ee0fcf9014329888c0cbb8ce1453c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440217c8af7deb22680502db577dff4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03da79eaf3c2b2b81b1bb965205f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab411aa3c0b55f0ca7729929c87680510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bffcf54b7553159ca17ce5ded982e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ba838a911f6520bb79e7700adb64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4be533adfe55ac6fd4aab0f3f434e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c9ff2a06c8f42e7f16d4040ff750514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac7442c8b3d72ab287a70a143ebdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb1fa8635b07e05358d48054e0534516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0e95d9b90527d5ea9b0641cd5a34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa201e17c313c26b38b334b9202c3305518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9111b7c2ea4c17edac19a1384a751519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d9c265e219474fa8baadcf9d7327a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd81d5dc7772e70389c2b1d145199b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940492e6a0e8f6f4a11708ec960153522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c61a8585b0f0c419078fcda8a3e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546df6348f127e3865340462bb8b04b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f1458bc3d4a6667f6fdbd1d5df242525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83e073ae2dc3e17ea15d4d95365dd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa246098e2dba4c50c1423e6cbf4c005527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc627a336d5778b424b18548460e3ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2fcec9a424690a47fecccbfe4b6cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a4e9e8a1d7da3b7caec4e413738bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fc8ee0b89965cd62ebf76e93dd892531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b27d55ac327482082d785f084f68f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba57db60361d0bcda1e982591b4792b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049b2cd535c7e20c3a8e1a3f9ce2ba5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3e4c8a91d5953fb1ec47ccf718aed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64422e04e71b87323ee142de98ea01f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684693aa64cfc5618313f608b2cd696537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e10e0fc4a8f890c7d756eabdc2d086538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d4ce8d7cb5750c1d1717dad42e5e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d32e3bf14c61369047c906f80fd4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d05abecc156067598e238dfc705a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdb6fa3013f2bfb7741286dd69a5cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121450087679f96a447fcb2c19483ee5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8d8526183aab3b1184588a029fb75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb262bd7a5aeb0addf388ae2158641545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd32aaf4e900d3ac05306cb47ce12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e8ef83ede3a227c317b55cd59a3d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687cae4568a0c2daa320a750e6aac70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc52103c812305839578db2d75ceb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e79203098bb1a1e1badb636d8390550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66078f700fde41725dd594029ed6fcc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba93710a281ca593f6c7f88b8d51b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62fe60d9374c87b9cfd65ae43259e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf75a1b5ac0948b4e1ad1e7f4e59d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca059edac68a76240fdce86014d645d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9481ba2ff298493a7b92b98c8a398d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf20e91cd94a2080c76028272efbf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efe3258f0f097c14b4864c22b72c71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ac822c3f6d471471ef0cdf614252b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9771a3e11fe0665e1e1df81d5fe0471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aaa36219ac10dd125734a01da252a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab6fcbd335837da81e54bede903e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d44313f6537f8d9749b35627b2e39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55cf48a1375db9e8d60ae6414c69be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8693dac774a1a7c8e4fec9f41d4cd9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17557f3286a177e87e7944eb20efdaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a8d19c44b412905ae145795dc46f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617924987d6a591d68294addea5fae2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307894000ed0da88f817464a1e5a1b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b569650a7f7dd516001e71b6ebcd62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28b9418f72a4949710ba46420de7b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e5e72d0771bcce8d1594de690c032572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0256b3624c51a8ba503746713a1d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fac159ce729e22d081c8fc9efb0d1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a5ad46c6dff2852f93ccba069858575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a9130dc96b2a0ca579ea7c90aacc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468ce4f42800535b20168388188e3f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a63ae2fed1cfe1783f08a9e9fc321578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2eb113ca99e77ae41ef4290eb5294579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1765f439c75dcb34fba71c4957e21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e01edf87006c91ffff2166a71b5ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b832789f6d11be1aa26e0918c0556a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110781a45497bbb454714a18572eed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c20d9828bd988f5b2153c3d44519f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9169af32f0caef89f7440be8adaed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a33e780cf9babb50eb17c243c45333586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f312d89e42f20f58e225164261fa136587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362a43c67698914184a3c3255ca9d2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dce841521f2441faf7ccce750be309589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f191d2d5d960bdd8bdc5a7c1f5062a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de963e5f43e749d18301498f817a9cc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986816037a790fb14bcd4cb09d3d74dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b847db62c95f1fc49ad72b9994f2d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725b3711067b3ca4d39c0528fd93e28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987ded3d5089cf09500b813773b98ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef44ba29c4370924de8f4ee42117f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d245f2ab193f5cc5ec7e97e99fbc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4174fdfcb7efecb8ce2a0718279b6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd04b836cd306d0d2cc34497283937599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bb64eb13796edd17d5e5510b142bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81240a01d02bd71229942b30274d64cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dad4b6965fe4369278ddf80b852c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4792d5f23ab477447f909de25d9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66588c0d7c689ad34bbf912053b300ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1dd523628e1be031be1bde5c6408b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87176ac3ae267d09aad4bacf94466104606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc0ca6391674b0bf94fe0620d249d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e586cab2c24c64de10e40acd1ac52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f8006210186b18fa18064a776bc3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d05d72ee82ffd2fab5dab24ca83bef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31f2359489c0d0689a26e3d81d1a07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128d25d7427d1b49045d1a8c6cf4bd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7d55b2303399336a0f09e1769784613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1253b0988678297858b045250a54f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120802d5d11df17b9543613acdb698615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a033bec8958ec193690be0b75ab4a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f73a369ec5696d72d607e581afad6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7ae388ec4cbfc8102c4291c95e3ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b367bcc49b34ed1dbec6736d172686619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5779ec699798e00468888146a836f32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee308108d92eab540a12ac64bf38be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d0c386f2163681c96ca34f271dd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa975839b16a006669433ea322e4b6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171defa126505c401188aae7b859035624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53014e5f1acb3f9b0b871853ae8c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da87095e3c6b413f6e8175333b9fe1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa48294ee5c7898c9e324ecc1f90f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822adcffeb4db10dd0639846ae613df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c899654a81558d2e02b43f403b114629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b004a6e136ddfce7a1a8553c19882b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea0f6badf044df4baba424ef121cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f2bace3ab067f8110a5e62d7aff2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14aa69cabc21bcd3af15071295dbcf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e611bd318bd5f8dce8b778dce7581634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac744b98bedc9fe5825d0de82d7a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a5bfecdcaec0527089e3a3c186f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20b0673b95802f6281252173292d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7bce418da1e3413c000377ae1cd87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c234edbfdaca4cf550cfbb149c98ac8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910748366eb3e1bc33c89b061edd4322640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eee0645d74f4445c89cae1755b7c9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47621098e692166fc91d64ae8f3612642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c720d9c069bba77ef7ca9048bceb01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca061eb5454c1dccf6526bc958d292644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1590efca6f67eef3e22781db3acd2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d17e08f4cf7667031a02205f27235646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc61d30932c387d9c47dd3a53d9914647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c9a9ab7416ab7b749b90cd756f95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb2acdde8c0007598196f0cbf52c5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8b79b730f2f266af98ff765ff258a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60d7ebb8be2771905d44c5ec2bd2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694cd4413bf91f6c6ab66ca92976960652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f72d45bae8f2250d5cdc8e27c3acc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929497c45feb3bdd73945ce0f25f3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ad78962d4178cb591d574ade13af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d847ba237d31d8bd4e2036b8340ca0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade07697a62b4617341792d3fd4d304657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f29d435859da33a78ad9cb4372b64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e233475ce03578dbdb92c7363bea60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5493ca0f8bb1575e23384bbff83827f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb14ee8e1d61fb1d6f3d19d519289c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a50f25c75de3e6d771bb5c18128316662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff21b069af9edcd531daee4b4f5013663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedad448fb9830032bceb0d1353ea237664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843125320f06ea9d8dac22db9b96c9de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf0764d854bfac186324734f770cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544d39a9f1d738a0eaad80d748b8e58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9e502685a4d99a5f7f38e20906e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24718e7e1e54dc30152af1521182d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f6fca8439c23ee6bc9d85cf6552b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da3448c46bec928f0cd59eb6d86b98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e009b1dd0e2b97efec49e30b00f1a42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3653354ae664a65ecfb6d098639f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c9b7afdb5cc3ea445a468f0c1ebac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fbff51a4ccd9e296f1d7fda9dfc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9f401452f290ed811096cdd055355676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e6d3828f2398d54b8102add0ee452677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa835c0f3c90163ad00f5436ca6dc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b96c95ba644fb75f1c0c018043d641679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636eae53bcf2bfb1c41a3e437d4baf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ad331faccda41b5bc9ae7ab91fb1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208608f79549b437c04f9ca7820fcf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0c047cb6e6f42a2ca72fe8d153e53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4759cba240c59d86e0387e3055b3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771b2283def4010f1996bab201f26f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf37a9dae16df5ed7dbcb33f6970e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074f5abe2c72d63aa19c7bce5bec9d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b691e93e899b6afd9334a5a3032d4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e044acaa05120d7b68d1985e01a579b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd92122dc81c7b921869b8ad56ebe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52375cd9320994977740bd5f070672691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da15c49690c0a197bd4b3c7336e23a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1886c91d6bcca847fc7ec0ea09f69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe45bab10fdd4d6a2e64f5b545100694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf31dae72acd9d6005434105b16bd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9df9d4872acd6d9fa95c074155e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a06686c9b807fe1b93b9b25770ed3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a19770262394673adcfb692afafd4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c4a1192c30be0880e407e8389e74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffa551fd8b298aa9f3ef791e10be41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36c6857d75c819e443d1b5250e7370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d456ca2d2ed3983404f3f66603d53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f446a214b456c803da29c0839df8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684944d611217231b25f164b815be2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cff5c38448d61be5240eb3b794e8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073809d134bd78b52ad7dced2976a49b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6855761cd2cad887fd3f7a6146c66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d05fab827b41e150a001cfa3cac7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d551aa1c386e3bbf0cfb0980b8bb1e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0a14062bdc399ae60783456b978d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8f28cf7213abf1ad09e705daa3c9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9497f4fb8e5acdac4c0266eb69fe2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4448a13fd4cf35daa6acbf2209ae34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88335020fec7f868c4a57485e547898714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b262502912eae4644ced50997c3c86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d276508c7ff9f10d3394b1956a2f15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a383809e9780b46e9bf02265a6c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0fcb2d67a1bc017d136c550049d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97a484d039242dac3800e60bdc714a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617ddbfc6fd32d80c0313a3dfb87a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf60856d4177556d8af04e477eb4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f1f3ce672607a621160232bb6290722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb5c46a22914b89de5290098f8c5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67706b96748c65486ea1001f0458f0f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be20827e1dfe005d0c7a412a4e6fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44dce2c8155b9ff2eebd6ebd7b78a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a55758a6bd4783d2bf38394fcecb1d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18db9e3341c359d52de787a6eb3123f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fcf6d0377f1c35d794899ee57dff7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb8a3e81f899a467ee3cafcf24ea3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4af5d95708797f8da888e7a0ecb12c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf7b5f8bcc10ce7de1b34acb3c2df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd3ec6bee07f684702d5209c37074733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ddc8a466adbe6ce8ef0450004d26a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877eb47df338a64a119a6ba8515258f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e51b4291baca6ea632c111411e652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50787c1f3842dfb884feac2f73ddf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142eb42c5d2f91a07685b5c7b07f3a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1f85368136c439e0e55acdd3d2d07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403245aec93d8049a338c2468cbfafbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a001d91adf7ada3077303d5fd5f88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1099c67b8d895e6fc5b5ae0126cbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f0c14eb35513c4f2577142c42b96e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d43ee2da8a021e7ffc8cfeb5abb68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd203f3e3c411aca8a77a1aa3fc0ad6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44bfb0a623313749b57e87e046e604746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af8ebe5ed5d7a88be7d9ab804c037747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3fbedbeed9128b8d04c69bc57c317748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf55e802c15bbee11bb108fa405cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8529e85e5d560094ce4145280914502750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0facf1cf4391d4d997ae5f6b190cd98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae690d0fd79284e4d1046d307bb77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d2abdfbeb7abb20bb15fddd6f94c9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>