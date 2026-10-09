--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4291a4302d08874544def13481fbe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a711ab9d2b5729da655baf337de802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e55b28574ef793f61222c191a1553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118e182d8848302f9c1042de46cce84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14de1b768ffcbce0190a079b3c660a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20982704ff6608f6c2fd215da5b18c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427da5dace8fb663ee34bfc163dd899a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93572fbc4e5098ca8f534c2e200dc4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db18238e70653767a22c4ad92f0e979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8adbc29933051380a87c06a822737710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561619aa434aca9f16596addffe9fde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33ef8d104dd5923b2b1d6704141f2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aabaec0522ef67d2f0fe54f601aa0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef358b4d0ab709843798c615cd699ec314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0ec10397e366c2c027aa1362cfef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71fb9e42d33204e5287743eafdee1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d12ed205ec45c8d0317dc8a1394bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae039e65f78c01a733984492ec0386418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a39b3867e938ea606e7953e89837e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e19a2a780d9c892935ba9fdefde39f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac08f5eafa3233fb1450d8506230cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0077d3ed70b45004a4af3af1b96f56422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a5f0ae202a111af8ad78be91f73c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8fb4b0b95f3ba4ebe81b3544ed05b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58efe90b67cd49269fbc43cc4add5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722df6e8c52f7d986dbf872a758a48da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821cd7c0ca7ca267040e7a336e2b3b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26abab91dba8e35ca95060b3921e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ff71d3fcc41c1b4174190c70f3d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bb2c324063ba14100ea16cef7ec7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c13d7d0ba6a7491ca3fe27af5ac6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7803c67f172f4020d6237d7a6d384232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f125817ec044a667be0812b4d1737b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e57757592f17fb6569051b73c3b9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b4eec54c12c7efa77cace242e46735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11053fac10bf753ae8df1a27c38c613236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3a6d66a252bc9ece1898684a7b3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da275ec1ee86337c058e324f7db7bfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a6b9dfb3fa7b44e12d486f3da00c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb2a5a8987f6f518b31c51b0d36c1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf80db3afefa940dbb32685426110641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6bbe797b775c524d9aab3f766625342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acb457b656c8e759d90fe3923dc4d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427c415707b5cd0861d6ad47d635f9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072736eceb40b4b534bb6fb96c23d80445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb98ab9ccaee33be076d90bfbcb5e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187d30d9e16a27a5a55f8e0870fbafe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a77fbbe0f496f6ed636e5cc5d4fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cd38a03852d4f37ac110d625a7fc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f37e9ec12b91269694664af70a0d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011b8e06c6821c2fc5309df9f65fd9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec9beb38ffbc2cfbfc8ea2805cfc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e717fd9a535466489a65a5cb388b4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97ee14ad3c36fbfe9b7d53c78f98f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13a1cd7e83a7b2268d2e44157d38255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ab21a480d8dd067bad3d8bce9af256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01628be61176f53dc6322c5972f84a7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079032150cb15efaefba50c684385a5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf598eafe29467447d967a04be14c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b5656df17d90c58860d1513822a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826944adbb97f1fe157a15e5518d0a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f57d4e20a84e17b3d218c16cf64b3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5f8ddf7e30324c7b3f94e35a9af363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9977df41249324fcd4c14624f543464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847b7e0d25dff81a2b49b820e00a85465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830296f7f15fdac4c0c2d0f89517298666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66d22d434fccca10edf321c480e44b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c361d006a3863b59ae8e8d8c3002a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77533aa7fe4c6040771697fbfdcef94769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ca71ee6c0181a46ef6e5fd7ee2fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d756ae335adafb499921706b764fa6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3797aebd061dc141c665d3c2f54a4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb91c1f500cc601e7bfc99865326873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b4458e4417ddf94922c5270cfbb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41195dc688aeca47d45363b8eec3253e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b478a9516561dc9503bcec632e8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf47cdf2fbc1179f587ad41e2bd18677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5371324271669fdda19fdcac0895fa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff9abac827dc44c21ef177a4025c6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5866a4ee7e14667322d40ab54d6d75880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d91f795e27fb21e74bd5d29f4847181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709cf63f0bb53530444321d20f26c0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf2aa676049f2e6e6ad891720ed0dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448c1a702dbe1320ebd42429d3414e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4db88d57b130cff832f1bd025d936f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb5664198cc987a2af682c0b0cb8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb70df9bfd4f986cdb9f4afb220d5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b595046657b3a4214fe98e160c8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ec0b4f21eccce6aac133ff46bab6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6337face3271011afe73ecf24cfca290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc766e80d381432eb603b04137101d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d4fb12bd7b3c6c002fe2af48dfb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f33ac9ca86dd625a4a503ee2bf0ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b99465ba97476ee0586ce31924ec994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3b95c85f4645e5668c9b6777cfc2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cb546290345c31782be30feb495ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36db11ea7205f00029df7922a2dccb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe74894c3b4cff0846e6ddc27c0a62b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279ff02767180050cac4b2a1677e3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf9358bb9540f093c977f803886a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f132b20d72dc6556d6f2bea8a35cf65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27df9ccb0f2398b2c6c4e647c08351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe34eebf5b0ad4b4d2cc9cab295905103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45144d42a3fdb162027ef18dff1b93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a985e920596c6fd98c0007d0ffee51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d62cc6c1211af7920bc9cfd0deb60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba031de0b4fe761ab11cc6110831f65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41022c66d2cdfdd62a03aef0897f41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02242b80f4645c202489357ccbcf3908109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdb987df2ae11ff47af430dbf206f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd936434205ac58eb4f5b8fa3a0056d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30832efa87cb77ffb346f8c75b2343112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf187ce673c56954b541ead2f0dea6dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9619f158d135e8830e794628b27af6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92369c43cb885b6b0d691e4a5aae40b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709146685ad14632e7e33a1c8a5674116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e7c6a5a56f2a15fd7782c47f9b31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272249a26cec16cdbd6fcd5699348fdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b9a2f978b75a4f8a697cb0906d3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74690a874911865d971d9931f051e59f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc09ea2ee941126fe77ff0a3f2dc29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa870d49ef0681fa603366978cfca58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f01bea944784f2f2b9e6a211483a46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d351d56cf01a9edae44a49a250a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c6c647c259ccd3c038fc0ba62ed7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd431ab9c5b8dca8bdc3a804bca00d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7b95eb986eeb721cd20d91e18d58d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4705faee8276263106b64a315136128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58846deb99ad21f9fcaa3233f96ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff3e7ea5abce83fd96faf25a05c416130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6dc03b479abd24b3c6b235cba77e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529733c9e76845001cb1ab78b408c4f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca92d80523871173bab8dc824795d7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbced790de3cf7fab8ae04e0adb62c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e475153f1c34da3d863f4e0554cfc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32597243e87f1ca7cd433439bb5332ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686359a35a95f8fff225244d7470fd74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2681cdc6420cfae96cf53d09a6734d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b92db65f437b4b877bc0a9ac3277c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067dc3d4b7edf2ca10cec54e1036c80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f0dbcc6d97dcf9ff3225337dedac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430e6b20ad7c1db18996bfa6c77a4a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2088f446424e3be5c2b044e72147498143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604b9aa5a2cb201479197a5bce3a193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f18b35ad5fde22f3fb12fcf0e6488e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cc4ab8a62efabe96924216ff511ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d55c261ee9f86052bda0fa95ca7899147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75778895e200ec8872076e8cd4ee51b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006d795f7cd649b1af23eafbec2f785149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7559d5e9e7078b43374cfb71aa89811150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224030e0febd59cd6d81821b86f3bd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bdf30068b0d2619d48c541e5629fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051472a96cf7d01ee43198793a0f8f14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1584035fe19859515be452ac2850079154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bdbd84b97b81398f0eee7dace678d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f27c4756d40a2b6fcdc281643a529156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e735dbe80101960ce4eb72427f13957157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd9b976ecb4e8620cf3b0a288d3ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69fc0f5b40a4d4297a2f9653f4f3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b67686f68d9461afe3eb45a8abdaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda2f719f7d9872b96491cddd5bf9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab0e1f92ede8670e973cb5c1a143fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ae46f0461f25f56855278c5c7ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28e1177b92c4e6422ad7b52e055411164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963b9fd17e0f3b0250c052f07fb975a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc023f25c91a901eabd9adcdfc3fa6d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e6cfc4b3ac9141dd6b4e0b3afc40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e29bd503a7ff94eba6a74dde8d19af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d0a47f9be9a8e8fe72f6b2dab1aa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34a031f4eaad9ed26a804e393d7c53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747d6e852e0618d71ac09c0e634202171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ceaf4619ecdd0a821bd283b465691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7479d58519f7ccb0d0ede4c9b3bdd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047afc6f48b8980aaa80894d3f8b691174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e14696a18aa85b34088a58600c73a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464eab3332113088580cdb6f5dbb632176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b059506e9e1f9cd0be6c54a13835177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e242e98f5669c895f7bc2e36835ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71a2de00b80a9b01df362718b6931179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9381914533cdca96a7cf9ddd3c1a25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3dda4ab5eccce3dd2bc1211e06e98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d56db178a7769a30297170ec3cbd2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009afcae759f6974c2c4ea21ccad1fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a4e061375c0c2925624c81f88d66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f0dfd799457d734ab6bd41193306185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20fb28333505211cd39234aff7016f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b61416e1f5804283d34a4c93f590e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5f153db53fb8d99a33ba1b738ef20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779471728f4ca058a7106c01aef3635a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe0e27445ef059e8a69b6a61aa1f20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80447716849481e9aaba13415ecbbdac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf6bd9d1f065dbcf078593c3ff92e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604530b8a55fe4465a7c7cf510458233193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c95f91bf9db49b3d21f85c7080200194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc2bc5ef5c20c23a9247a1d269d2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acebcc9af3696b7c08acff2416c1bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa34568688570bf48acfb9643041bf2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f6dddec3862c62040f7aaf5df7bfd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f028aec06aa8f58605f1a1f6d3dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be9c599745792f7a9e66804d5d47e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208703bd1ffbfcd030488f2fa0b9a7e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80b4b47d97d7491a40424f4049d441202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf6729230d2828012fa654618fb195203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f2473e0d109fb86b10713a345428204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c935b3c97d27cde64e2ea6bc4d72ba0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a0fdf336c4989bcce3615f8a4751206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a7a18eafa3d9de7fb2fbc420e9a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef76824d7df3e01d7477104a429c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb438c22cb6ff2b4e84495970c5378e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e579d16a976b424d50060bfeb0c6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de2e54d73b81207449f3e9a62f0abf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc323663ab664a74ed22f0a13dc370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7891d8de73cda471fc493a7c49493db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c80a6c6a473302364b23235d8824b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443f6a686685cceacd59222329f5b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d08dfa9fef4dbb80e83df76eacf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b42e894ec25190b10d61056552fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247773d3ada085299a2586e3390810218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed614331b50c0b753d0fab030a4addd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036df138c80d4d5cb1942566c70f5ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af145824fa708f912e1acadedb89f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79345857e070a8bd9fb13fff52d9feba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544952b6f5a7d34f1cd132d31cbef188223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e138560de04a637c415fde232588224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2aca15cededc31167867ed0bfbd8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce615ca0cb40c554139beee2c700de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c1296abc7dce72fea3769cf632b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d561050efab1c3cf27ef85aee52092228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db5a6a78340a3669630dc14d9c9ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d513ee7844b2785f755ca577875bae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d84226f203658c0aeda87c660ad6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ddf79c321c5d759345164d1c0493e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5406e6e401e16135c236f6dbd171142233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4299884797b0e497fdf06bb18062234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75a87a0ffb947a844db54ca79a1e5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c68cf57923ae090c23a8cee7f8f70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf5da5a76e96dcb11879279a904387237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753de0fc98960f6d8a42c15e2568a87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebc0778add1b00e4c13779ccfbce30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088dfc36e3ee27e9a07f7d442837b74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467645b39917641116e88437fd48bb12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93890e22e0d5bf2ef871d86126687242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134459d029ceb2036a359b65a85736d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c5912fe64389f6b1426d5ae051ce3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc1d1490b58b1af69dbddd00ef95f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ecbfb7c669cdae65145a1f3c64db0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdff632786e38987e706cca97b1bf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa40cd8aae0a0dd7eee8d68f2ada0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd232839100705f20922d9a04ce76f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1a2d508630400107629d869e0d376250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921798eb6b8d471bcb548a212ba6e46c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec43503a677130b7891e22f3b1c2134252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b8a8cecfe7c96b7bb13afa9344010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80c0fcb6dc4bd869335cbc3e2c62b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1c9f77894bb9bea83f02cc42e29f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe254e53ed653216d0a9c9a929c3e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74272a6ddc1d949e956e29fd704f0eb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb7d28be57916a061eb7a891bc806258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc94d6484df6fa905f1109dbb79d55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c12ee2cba8004400508c421f24b49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5fa39edc8cc85b265248fb418f92f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6cc5fcac438e199803289b3e5aac6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2e6bfe57451d1dbc76a3d6d0870a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea28a814118d4cb17f08d9cae4f6b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b143d26f8eda5a8da6b79563956d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7edec279b541f2f4e527de06ed9d45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7caa20282c41f0f66a4841e6977e5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28404de0b6f7f6482bdf8cf47dae840268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b45e26e6c27e7a50188b5c7dd98502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81c14cbc9d84652eeb67e1cc01a00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750757811c0c5d39760803e4c1bc9d6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61035697b5bf033c5a88c04f17d1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7da8a1e614ee48bd03f085e4080bf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedd0a1612950c40ddb9cd6272aff2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe757b7a4db979eb57f7cad787c7740a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f001f9264406b9fcafc8a1ac74ea68b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e816487c922cc27b1c3074385d79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bbc2a5bbb7297662a1b2d7f55e639278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f80c258a72dd028ead09cbabe47c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651e3c3ed50d1f5e53b37b5e66552e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb37bd6371a9a35c106dfefc8300cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8faf1a8695868780164a4430cea7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d370b841dba67e728002522264e83d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd50c063a82ffd0dc5617c66d63f58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c54293b2395d6ad93c157453e8f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a8e3a91c1928adfd46632d99dc94f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df32a0e081f8ef2ebae3b9a1b5ab3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb6ea009f9c258662da28403f1a99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f051bc823c152cb212ca0ed7318da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793572e2a21ce483667885669fb1526f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd1f49771d6f29af2ab62dce9600c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc1c88325a6e2d615cb00e18b4fe2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7777c29f3f562aa527582737e009b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad6304e77847624f59d37c31c9fee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3aa5877c61e0244d73b740cc26f88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ad0c1ef635cc157706488a9d3467296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b48c73d8f56e0bdd0dfe483eef46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8bfdd6aedf3981c414ba29c5b5bba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e57a8175dac3e15fdb837980c2633299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c108e26244eb42d719673a8f86f86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54816b53810bb8027bcb981f9a7c9c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a123423ef6a98296a771b492557a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f791614a83d1dfcbf92ae42811a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e7e681e9cba532354f9bc4c3ba90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb3a4aa1937f3ec5380a446b276f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5cb494be1deb1723b22547ea3385c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944828f667c8eb893403d9b2f2be838a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ea21c5f4c0776338f2ccbd534de7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef348ebfcadc5f849fd40e5e952c56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e1159ce147e99c5cd370cc49ee55d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc57db5b64256cbd82b77862ec1db9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdd6878eb291d6fbeeebada6a2717e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9846593c9ac660892169820f0c957313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7c07b3fa4e20b190359055783d97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42803b55343b3858f580be2696722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cc91264c7fcaa1f683cc6e4024800316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef45650505a4792837946baf809fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f9946c07c4c8cc9f70bd90fed8ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735653e1333011575661a990ee3300d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2a1130e3c20b77c67dc8d5daf2d93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c8c5fe4db0f2bc46441ff0080669d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206990ce40cce92ce8103a15c53459322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5060cef56e8ae9f55fec945e8a1c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f653d502d52029f66e2bb272713192324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747638d9552281c265e55c17e6df0036325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d839b945f90969f176603a8255cfba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2b70df6fdd4f87e48b56637e7b044327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec150b84c7a8d1a4262ca61b1b2350f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b57f55202b54ad94881a63ef8c7723329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e589fdd766b125e4ea252ba2842531330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc29195764c1cad06a4b1e158fcc39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811cb1bb4ff32872df89dd172074e8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ea627f064f90b4c614141b2477cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4bd25afca9d1939e5b9184b3eb926334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087d1d499691b64ee1065673efe0c79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78b7a9de728d50aced2582e3f5faa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5348840c4f64ccc662348e523e432337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c5aded309203866a64f67823d3fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abcb409106f690b71c3866b4afb16f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d80858b9741dc435ac8cc28b5fab8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759af07398a245277fb24275af3bafa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c232b2c02a9f209727d9074763dfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e821c6de298a7b7bf117e1fd14058d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7910b50c2d4d36f9457425766d5fad9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e858e39224391584b6341014742cde0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a3cedd338dd945b8b966ff6764247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84685be10f5df7153df5107e6003559a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041a126cc574e82985835a479929a89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc3c898e68e6775969c8f3114c9b5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ba556ef1dc6a4bc6b0efd25863400350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b326107049798a7fd81c2edf4847a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42ba9b01a6abbf26f42a3e3301a51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b927d85db8d42bdd1832ec1fbfdd34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba98f58ba3045015c690f09fd80ca9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7ea127f06f1ae28ebc8a19e0e89a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddfb76e1f2d22524842c4e59d1d6c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6a21afe4a46af06071b76fab11213357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4e56b64164fe0627e7260197c0cf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a9ee4dcd29326a1a80bd477bc4e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2388ad80bb0cec8e9b430b43a8a3f01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c37572a40afba9c5b474fca7dc8617361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a2d0215e4b1345117cbe408a3b33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf8df879fed09a12fc9933a64b27db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd87dd3fd299042e5cd5da79a607cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f10008e950205644516b3086289dd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad034ddf48ea62ef9c4a3c87e5fd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7781be9c1c0bfafade604fbba485d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb6b4acd71f383402c8366d5b6a26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defec5bc26dbfb8ada23591ffd9c2d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ed774814a8de385b3d90b50f34dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba46d6d6ae399d4c587cde132bbf10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671028da827f61a119c80a9451b596d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e984f6063735ace30f8bc7b9f85a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7878d3583289e53854c4ff5d9a6c94d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68bccf2409f18fdee0422dc2db4a79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e43b18cdc38f7948a114c1e7d49e72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3fc9bc4f9df604d25d066eadb4fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a7bea689cffdc4fb0d8e5d78a9f46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da731f78c1e9d4c5b08af9b6ff67b16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce863f2f4ac5bfedbdb6f3f80a019380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aec634ceebf612243b4bc254921c0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53890a3d8caaf9f743f96d15d79b2ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9b4342f1516cf194a7c6feab16f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4477b234139a7f5608b3f85baa3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705abe4120c227e9e12b75f596ee12e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44aeb3f9217285e6f42ab03e967e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e543c5f826ff42f876edaf70f9e030387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e50df3b225438f0f8b7553df4512388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17af9d4359898b89e169594e607ac5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30540d51d4e6e5d725e068813f3f16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2d9a8815284bff3c3d524fd1c67ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d557c6bc8879f39af20882d0ffdd47e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934a42503540f0ad43a803a3d8f79b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55396d3a1455ec7b6cddc330ab25cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda70ff238a96c44672c65aca5645299395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee03bce39c37c0c68a53b04ef8634c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d562e300d52b877b3399e686d779397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9b6557a5928e4a6d9c9dc30d402bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80773d245bf5f8a6090857f91061f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d85a0c08f8efb578493e10a54251d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021342b089d551419413ef26c41c53ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee0dc314c9d949cea6d9dab1e0a444402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf13f1d53d98ba5f3c50593c902eb35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837bda666ac8a5893f450caaf74183b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e76c9e59567b5b1bead5998a5e225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31048e9e5bd39cc15597870caf22a4b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca68516cd2591990d1ab4ff443a96d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1078a4c2f5ef66a04d59075fb6410408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd25886316ab0b305587606950a395409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad2f9d3e77ca7d71634dbea1f084ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c161524068b2e16c5a1d94d318e32f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149433f31e4f5a6b8a7674b904b14a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363809b8701452296520cb5343eb3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abb3d80af8782dbc0d2fdf5d86b8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a36e18cbed0f85538cf9bcde692341415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64e6ba1a315b26fe68365a389f2e2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c610edfb0b2810abb6d5dddeec4431417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f093ea7dc0d41ea294a6bf186987013418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008126d4496c4a6a3b60784cf855a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb22a4c7f58f7646b9429f5b9f4a9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dde0c9424cdedca878b08b25ccd942421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbaaf4a96915e5b2e2d60cf4f6311b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fa2e07bb0d15f0edd45ebc0e2d779423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc3d65c3b2f68ec215913f2e205ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768dc2fb3fa6ac93465ad39f123fc7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54fafc6fe6b543d932e6ad5a09cb0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012615c79daad974674e66a90f6fe812427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2c9eaa15b5136699672ecbb6097a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9dec0ec41d18b4400f76d44fd4d2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f6be6c8d2f85f786f6cc8a6c939fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e04c041b3ee1b8f05d8f89b181bae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e2982568e7293f26246d13847939432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02176f328a6c6a14e03ec5df403c3e18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c61af8ff3611321e834f7ffcfb57b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a9e88733758a4218af2233c2602f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e103bd038a990a24b3ba5b33d24c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61e6d3995a96e13cdf76c31a0ea022437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5c8b0576de020a9e7f759bbebd8e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddf2e1f82db1d0e2c43f38507a0ea3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b4b8a880947676d623afd4dbb0bea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f6b44832beb33c8d756534828022441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dcd8b8d79aef170e418ac10d95013442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f95ab5c2127472b5456db764db99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c2a09ca7a7a8632134bdf1a29194444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee5520fb37147292b78ce9e373f1be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a494cbb9cbbae23ded5e7de947a64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23e48a3c75c9c8796733f68270747447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3d87727dc3cff857eb390c19b138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53c1909ef52e58105e6f0cad14fb95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47844391d444b1c141339c2c5fde7597450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d4ca6d0ef93220bb5e24a4689f57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368afccec54ec863f9617d920b7c44b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a4f15a6d3847b0b2fb834a75dc7be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed0c538ea09b49588e7ae28a8ce837454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c7c23dfa23befa55f8622036b2b1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e322f161e7bd4b280644cab8d0e66c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d485cefef0200b05c6416d97d6d84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc04af5e6f8eeeb89752b081e9af72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8948c52f714e757ce3d6721b04a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f0e7878b771bc6f222fa7607e5dd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a966a20e41a366391673f5c09caaa6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a8922e586fb548f6fcb3e420cf7ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959df14c3b540372b8d7fdd4ed4335b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7207f3143df6c76b1a84bab7954bc4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4205e96f75bb64bfddf02f00fa17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded6cf33c0c1c1401d6ddde11f2f9be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ece53235be25b50cb099bf566157467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662a671083bcc41c8dc38c641f370d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e510c6f4c9f272d14ff3252e21c704469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3cb9bdbc6e625987e0b7688034fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1cf8d804691ebfa5181b1759fff77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8371972c866bcc0d159856a71b5b3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaba7dd2065e01478efecdac5a1c27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4f011a792329244476fb3ce38917474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8addb04dc34f0891bfa3f38c7f18f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad535cfa01a8bb69f7e3ba5cc468fe3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fbcd2cfd978dc7d1bb2ae7d36e12b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b2c3b183d95d509274e104b2a8cf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5de3847721e042f18fc7b0fdd24b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb885674c3b60f04cb3cb8c72902f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b14b25617cf1df07a81c69f690dd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653e8b417de547549f521293f2b68b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674691cecaced6380bf52b35a5d7bff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962164116f099723268435d05594ea93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268d74a386586288484ff0c3135292e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac3d69d7b8ccda2ebf3901e49db85b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91382661eca0bc4db040b80d2e2775f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4796cfa00a7ec9cd0f2f4f0f45f19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c24311f46803c5c38517b89741a5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dcf52192ef289cfcfabdc287a3952490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba04f8534d0db6fb87a0b43e78316d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ded4e69828016a6a4d6a678c07295492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4c996dc22e655ff1d20f3cab56e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f4e2d158c89da07cde906d85bc3f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a75a36d499fc0497188bf45b58db66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624f211ce53f5ef90fdb96af1512f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf5ba8a8e5419d85e9cd980edf2e81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee004d5110e9e71a473c692631dbc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f5ac7746604376312af9673723cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939778a733eb50ca582387fd408bfc4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba847c90d515c23540106837e3581501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01665d4ee6129abe577091584f65f77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f6464f39d3af20804f0e54630fd1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6545096db5ca64a76e31840c4ba5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27036ee3d862990ba41999bbde2493f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0879bf94aabb12b09bd73ced0a8744506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45909129c3ed0e9df3c094af671c1008507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52641f5f435f8382ce5a4203c7a05b29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6850dfc930c4b9f912d66bf3a8c19c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb810c4df0e6ed8eafa1b4946de6793510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e29dd02ed6560d3cbba2d5c7692c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e386bb941c8bdb7832538d2365306b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054af127697edc1e1cc3534df511f46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae01c4fdba0eb41006d8203116f948a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f99a289524a61860bc2f972df49a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4216b0406ac93b2dd94646cc6b237c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46261f462c7ccee875f975fdaca131b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2010d5a987be9f0ba22451e4c5f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e1785338bfb1a3fae42faa5eaa63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019134e11f583ad41599bc5a1e880c47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26986ce1a9061f63e6ded1ccabbdd13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ee37e49541b71bc2d7989db8ff4de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ad14ca628e0903802b7d55a167e82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79111dd886cab670506075603855c12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af7e2946cd800e6d90045c7768d2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ba7fdde6be0e5a27b24d195867f2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e384dcfc2bf7f30f2e3a8ea14250a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88dcb0ae3ac70fad5837e0de92554528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1476922ac505b65b0e4f33db468cdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c549d2e9133a9a8d07f801965e127530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b69b80b9d17e246c865cb146d7dbe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934f106c971a82c7511f08c5a32cee7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1078ff57c9c3c31efc6cf66d0bea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83176eb5be73d41d6149cfc9285cd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f833b1157f84b094df23ce70c02d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804a7e9a68276dc3e8c901c62103acd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24403e20f70cd2dabbaa485c3d70c7fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0fc32ef97247c2c119d9dd600dadd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005aec56899192a1b90ff2409c90aea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378f79a6e0815987bb990d340babed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082e55769e3a32083ddcfe695fcad3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6cce756cbe8f806fcf67ff11878a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829cd17a50fdd1abc193a3e96c2fd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd84be330abe5ebbccb0fd10c896b40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a91ad777fdafdff0654ad9870d60f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2003d4e84c48fd1b4df82d2a3a01529546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a34d597d92887404e0915c41a49fc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f1b068e540ca3cd7caf6241aeef79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a943bb3672bb8fda79a16942232c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0949cf8700bc73c657bfe82ebb52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fee55c99d68ed53a52e5afe8f0bd59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afaa4d0aca215da372520012c44969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a36ecb4cad6fd197de91077e6561f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6bd8aa93655e1ce42c2a99dd7a66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b1dac413bcb16d84578a5f9ee42b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a01d94e61eaa43d01c8b4cb7e570a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5a7d20f4573e52036e571a474d38b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801318f10bdefc28e2beac42d50825ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84ce019a150c9a62b2f44f3134345559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577172c280d6336c479d414c2a4b9133560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474abe7e0262128613a86f55d54c8c01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e2b5998025cbbaaa478d76015d2bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc080224135902cecf955b41d9cc99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963430d3453f28bc02d7800bb5070d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac28781a37f3dd3b87ab2a77b2c240565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cc21e10d3d8968a0dafb94e52b972566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34eea48e723dcef0faa0b40985e8c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0169bd0a3e02aab3056fe9bf160ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd07a67c0f4cfa13e06000cb16aeb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551f5913465a7b5f34a126ec2145dd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c9c8401494bc96892f5afbd94beba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866c40c178e30163d610521f9ba596572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57b5ec17ade40daae092fb6176aae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a12e0fecd9248317011f0f980291f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f429d91ffdef19752bf6c3bf738929575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eee5998e6012550beedb3a2b94a0c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddebf0a6baba55ac07d7daa91f90ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafd2be1d17ae662686e078dec73c44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67088034f25e56b3e3ee9ae09401df8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db08c90be147c40fd518fd86f84ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1861d7d39731f59194f9134e33ba3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fa72b668a5866eb60bf2699044fb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1180eb45f51acb18eebf6bf8429a61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c404bfb426deddd605523a6be821584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b272457e96dcea690ff63af148e8f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed5b3fee99e34eeffde00afc9dd834586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3da3f7424bbe2193fbe657ec3c163587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e2797aa0c05e5d1abf51db519e94e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf13410ad88386113bf192a9f57bddc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f058c8d7ca2962740886e0602852590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda324951ba670356229afd5d78dec0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc36dba07045b7a7cdd28cfcc13bea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf789d2bcc97335b2853268123c984a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c633c8faecd0c4e9bbcde57d37429594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a70d35af5de19401a3d564c0fdcf3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533cc459490901d61071aefe3adc2a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28d3282a448e5e69fc4db1ace28173597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9850af852d83509e1081b1ce72b6c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014af4d4897f32ba9a9be51f9d458b81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f97e5272b1790916cb1e5262f7f33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90806d37dbf5613d15b6693e451020601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d10c13c5bbd9339fc204d27d75dae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f0e0300d0c56fce4a4de1f207d889603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b8978f3221508710704d684530df9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98bb817699914867759dbb2daddc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325feef75845b9ca05686580b3ce8df2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db8488b5c8510ed5656b9ebf8097a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65285a5c425d894363f44636c357ab03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a3579d5714514f076cfe25a0b670609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78e68bad90f2a4d78c6b149723bfbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5949d3e39db55ab842a8e061936b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de1ef6c28030cad44a1fc89bcbb230612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a878df5a40e3e7a2bee388c3ddb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949edb0ee399ccae2d1879b6ff980ad1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec957c222de512dcee3ba58db781802615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab052abd88ffc98d372c9caed73760616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceb5d58eb53aef5651ef725999774f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3febfdccb8a8de9b8d088e1042e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e0d89c11273ea37aebe8e16ca0e1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79dd2f1dbe9d0f0404bd66932d4ea1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b1c9410c2a03804f2aa56f9716a89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5edd7ea291ff9ea26f5fe581ed2fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7b6e0c5b42b2683d75b197de1ab9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e729021a772c614027f7ee843955f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe32ecded64cc7ea443f6be297ce22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c8eda246465796e62394b33cc18a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaca4b83d83ee8892e3b22af91e8c2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac18838302be4943118a3d8d372146628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90b2c06a51cc9ea7f9894d9bc624a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f48226c7fc1bd359689e1806f8f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345364d4435ebeafc0a5bcdd0a9b7be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ee7fcea4001cf95e13baa003b78bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf964eee4c38af05bd9568a4de11fae8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c6470bb9e205ef9c85bf29b8a152c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2352e86b812e3c4a4d6de69bb9d47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cad49e6093377f5c9fabc67aeb0586636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc414f30af724896aceb177901c654637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2d49922f4b392aa5fb5864ccfc057638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767930a3c7a01cd3a7a79f44f53dc2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7739f77706c842936b66a0eb46fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e67df61b89d766f0472a775b72a44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29656ff1c6618ea8fed5ec16850bd364642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be69408fbd3390c9b19f0a62f0f2f3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31499fc77bd0a95e66d25abcbcf9a618644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc8b1e665d9917b4ce00f920086082645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8979257a968d2480fd11011cdcb91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b050bf0ab897ec41c4f96fa31acdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ca61bc53dc3ad65a83858bcbed78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb68f247a5a474ce0e8129ec9aaf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75dbed09f318c2f4129a63c49ce8da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8fcd09bb56c37b94a67b92c0348f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a684422ae3ba1afb45719b94b538652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91167afff17e7a0d5980c9e83781118653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f6a1fd4e9b2e8c0574be6c09be50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632a01d8aff67364d86454b0758eb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55287186a8f04cc70835d2130c3e35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180142260e1e208430ebc3dde250b46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39ab06ec9f87203c39c8b695e119fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c305086b31894ad9da24dd71f1e72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5926bffe6598f6626d0477b4b4d271660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfadf8335819b17d4f410367663703a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b245414f679b8a587164f4bd206fa0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a77dbf318a77f083afb9b1c74d5481663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5290259d484b62299ccd61f6ee419664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9931b77d1c3fe8e5e7e4dfad55a69c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2568a9a90cef0c14c36a6c6d38161666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580e9369b89c6460423f2e1c1d724b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8473679d0ef858f7b62ca58044ca65a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af23ec789da83327a18cc99e6c4130669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b668e6f2c0e5dd4b2cde3e6d073af9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da9573610fd0a68d2796bde7a115f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ca9c9f618c629febd2f05893cd6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbb1bb648c83e1053ec41720d99eca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6be1c35974f060cef8334ca86a05b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815d49f172d08668daa9cc47224f70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc7df4385e54265c6d9e01d871525e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f26f8bd2774e6bab8bdf0eb0fb3b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a5b4f24649fdeb7c62758eaffcd6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be31e0aca94f3a1bc5d571817dc215d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7835bc25d21f555a494aabb2f44e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5d4044c275faa1dcc5d19cde33d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a47a362736e218ac0a622b61512d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722888b24dda31302a7430532335cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03e3ffee6dc4cd5bba0581b0088e47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8fe392dc6b639cee24765ff76ed8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c737ec76a358a8b8a3896a740fa0fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79a998fcea8d930105fc5eb30ff02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de8fdddc6836999a7284b39badd8d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55922fde07427914b9118f83734cf9f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d51b5cc2c96377d54d9cc759a74972690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d19e6b4000192814faef04960189d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e8444d261346bc2aec461f927863692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d3a804ca40e147c267f81cf3d3b5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414813bd823ffeedb9bb59d2547fef53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047156bef2e2bf9e44e4010a2f15b75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd91dfa769fc1e87293b4dbb4adf565696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21fbd0aa3092395efae18acb5961f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d309e8091c4c248e0b671cc2137f31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979093776d6bb6d9c1c12004d6bd60d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cba58255cc5dc465f5a9cde27a576700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92994169d98bbd0e91edbe597fcd68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676b33b9ef284cdceb74352cd9828f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325abfbcc349af4dc648bd74c7799653703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146802a1460a8f6859a61d260a55848a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9402fc193b9a0e94e7796883def8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c87a030abbf8392e3911dff1ac4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88990db72dbf5ceef1f6fcdf607e7ab4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93beb22d4e70d28fe84b12c266c2cf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da2d81bf7322e352a825012c7475b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2f4fc5f1cc989ee28b36c37a00ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe1dfbb0ac66bbab603fdd4f93009a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b113aed344b2d406ab17e665dbf1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2627cd25e5210a3c601cafaa34316713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a68caf985c4325adefe07d510c1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c594ba1f164992f9117d435dd1cf9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36715bd9586be7114aac8c2c433335b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb333655befbb4185c167a210c479a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83fab14950e000f8f645434ce0bbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7b2d556880e30c483b5846f3bb8d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce568a1735b7cd0848be0bdf356ec6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef593bdefbc487d68d13b4f445f08b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a3054153c34626396bb9ab5c43ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673dabfefc5dae434476e9094cd81f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f9cbe267ee8cb59b278380a430ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650140c8a58d2b368a2852153da00b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fd6629f22923b5645dca20456cb84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55268562203829a10a45e34013a36c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ebe26ee195f1186c0ca68480a193728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc0a50e620e7a87c2b1142a6e31e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36795cdb6acaaac1d03ee3a00475d58b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81a529c04e4eca193493f7ce8d49a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02736430b677c86d17860540358ea441732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f14de4e066738aaac5ed01678224ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1388fd82c4fc98777bd6e8856df5baf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef1c005e55b5de5eb20e8d30bd8f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13676a8f09d563133affd40e0a813f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c5ae8318ab2cc8281ba4d912a2bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be32dc0d79a6ac8718f58d19bd1ec64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c9d573dedf14a9dbdbd04f338830739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99787eb67fb18cb9a233741d6d87e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18fa0084e5b44110bb9d4084674a6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a967b7da3fe5a2762ed05a4b12bb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2aec8105281376525cfd328978987743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63321e34503785d535ca7e06efbda9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce2622aa47edcb69c9c14fad778928745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda58e9593fd172986d8a213ae1dcc0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084684b3c55feafb7a87cf26a7be75e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba009dcd790d16f624f2f0b5fa40770748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed9e9c892125f19f1e69a98b7c30b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915825eb9bf2464ba39e38de27df4a38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df387ac31dca9b4a963fe7f38f468751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51242ba6f37515d83fb1642be2d107752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3afbea5c21bcd757778100daac5d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bcc8ec8f73070741a9e5b90d355cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458e46730c723c3386d28ced443648755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274303b2df936c718a34c2d5c6d3a62d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04236f89b468ff2390e34c93d6b8af0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f069aef5987c4d4b58ec8933ab039758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f8182fd126d177f43a9182bedf83759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a9c0afd09ef0a3a8665ba8562f441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc36b779e7279826558e9804f597302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0609776c311af49893bfeb2b63f1083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725851a12eb662624aa87e521ea6abd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536c6977586cbcff81f16b1be224545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284062d1ccecdc7a6bdc99799e9738376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fbc3c889f37854da58590cc013cd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9061decd996ff7ff2ade7619a7e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e317917a835d7698636de2f31b4e849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593f2cdde7a85f9ef8420247a5681b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c9c7435cda87365fa9939d91bc65711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b72af4a6e77277881a852ecbad90812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f89ef0c510c2ffb5950f4629eef3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad3aa9f27d4daa21ac052c64e34f7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9edf7b90e54d4a1bf1c9d16c5208f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f54a80e551fede94fb4bdabeaeb23d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4357d7412e3b99d0dc0ee7d2e112217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad15ef5dfbcb839e64d49b8587bb4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec50428a1ff04c086c07b69ddd76e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683da0270a25f44ce51212c4cf483f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5feda7851a8730c44423a01843b8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe158db50d8f7d4d7f440dc58ace422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196c178b4b3703260ef277195c3d2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731e5339641ba0656037b08e031ae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228388d2238e874023dfe6749fed1cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92578f86776c0f04030270185a3ceb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba530d5157783884abf4be27f1b461b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ee3cd59abece6975f0efe806788a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c7d4c48d2e2c7fe95c206031d8ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7379c7cbe99a8784677258fbe02fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461dc48fd438006f9a1ae5d759e1ad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf2424ab1b1c556ac3b7019f13c9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc75e736eb734a62ba79622374b08833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb4ac3c0f6d5e47a0fa10831d11e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78d82d8453671ec8d19d92113882635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42db671c364dc0ffaf424c1e37324e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f3522823705ca74f9656b07ba3bdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f8c09d4668a3c38eb11c345fb463338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ba4f25e7a972e28fe6a7b44f121239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eb9f6ea83cd4edf62309cdddbb33b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453027b5f40422b3c77a747faefdf69941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185523717e0c9ee230b404f0e729dfae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863409c951d3d4b10e490dc36f27aa2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6cdab51437f0b5f5cf597ff3f8a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78646c7de209cf3608b2a37cd4524f6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7ab3f09440a653e78cbc336accb0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ed23268027f44dcd429d3e8fcacb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4bbf596106835c5d9c4a44cbc583648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aae7d0df45c35e305aa84bd19d602849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47111f9bff7bf9f54b328aeff8cae6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b4bab324a4fee467b4a1b7a9148eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae114effdddd91ce19efac0ce6b3b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acf29b3d07d8f1b88feb2fe6f253af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bfc5f770364b3c92a168eb2f6811654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b780e57c48b509481444d1dc84b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab1b7060a7dc0b6355ebc48f768ed656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281490e1d3f290c00d336f5af13b44857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216c33b4e5ab9f51e7f4c219ed02d1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab610f73466ef2509118a26a66099ef459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d9a59bc15a32a27f191336d2e23de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559505962a08e4489480268bb5ab1a6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52022968ced70c7a30def1b40a03a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ed78c5bfc78158b139421f83deb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f36c6b0e4f36141a45ecd93912dc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182836c48c4b6f04934893059c915e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e5855f0b3e27af3b1ea5465cceb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a61124cc005dfbaf3fe65f3978c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f655b41637178affaa40ad7562391f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da67fb46a32fe5c36bdecceb93d29669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d766485ed4a657603aa43cd9084e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f7126386a2ae0cc474927d1b748ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563f9b3bd003045c6f440023fde9aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f6b0ac5eca20b604dfcbf94975a6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026555fa7da9b64355f231d9f6007db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e3e10ead22fe4568022c7e868cfe975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08710aae85bdc0b2a23a786dfd6b4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f75dd9a37e13b62f0370df84b90477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7fafd41023d84831abc722718e4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cceee301e46c699244be74d15ca8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147d6114da2e150219f41bef897f4f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc2d92e71513434ef49a24e99513081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedee49a08dcc1032990f2fb2525decf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd588caf5c34c52d4a380a24fabd4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6e7b8fb2c36fbe9d20601d446591d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734005bd54973585538ef39e9cee1f2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458cebfde6b57d45445a5be879931f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a378f700845178d47a70ae9aa8d3af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb95e176981e52ed7c64834d1f32df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e248cbe2eab361e8565dadeae7331b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ab8a5efa2377dde49e77cf0f5ceb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebac7f0841977523521d42af7d115091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d1a99aaa37b84a2a0ae880cb350b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35538ca9528712cd6d92405e6c20193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642410f071273031fce8a42bd6c88e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1429ec40240d753c57cf402a710feb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a2292f22a1371ceb7a7de050d3b0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af1ecf5031e8ea3448286f216b91c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437e4832c5020435a94087e959c61bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb1d08409574a87d564b7e3d32de9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347a0e7ef81e7c60cbd47f90047b2f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa31ba28c6f053e9548ef9dc56d8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec63d2960b3cec3e862bb0b2af49b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff85709b316f20c6d4985a9ff631ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2c124991d9b5d8c476dfb857c1fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e184edaa255f009b9de5fcd1020ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158826e067795f7379c6a1bd131bce9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e9e0fb72ba1bc6d251bd92388f1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bc22e2485d1b912018cf4b28114c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd812f09ccb451afa06906dc555e805f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2735fdce0700706a8f46d16486de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a286093d60d4d99f7e9083e5ea3f46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13678b92377358c8fc619edc14acb1ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1d7d4fdf9e99933ae0927333c431a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610134211838480e501b7968180f5185114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8794e8a8962b12c8e35627e48518a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53ceda34c3a92eef21622bdc36656c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d298bc425b9996927c5de62b10b82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb82486cc8206525917561e554ebe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c382587daa822f68aceb6225ab3bfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fde359b2dd4ae120d2aeed666e3c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c40a4c7d8a1d8cb5de7bb2f06d74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f3539240fc35809349db0ed976c12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d79278d7981399c17799a4731c0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d88f2e868b3c9b9f74bc5f72468a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941893944c20614091ee074111e98519125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4992ff3acc267439a7da152ca6ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06a2adfcec61e405e13ffa24f1bb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f513d362c96d44439ef958f38c0c02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876520a8c0c6c655551d8ed48ab7c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bbe431607ab7ddd549112f767cc06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f96e22eff37536faf455f6b39a0105131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7fc94653ed422f5ceb22b16934e94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923caf53b93c356ff545e9323eb29d92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f17aea8fc9a7e8fac143d0132fb83e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471043e99bbb4adec7a4fb1ce8f39f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d94010a9044ac2e59a70c1048579136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2da91791eac9b0e9c587a2d5a9b9ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c7bb7eece26414d96830a9feccec4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f1ee7550f5d195bb6f4786ae63f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe700dca72528520a003f79ed93368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5d637aefecb6838bf7e81db483c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9e39360a5cf1038295929e21e101142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee354ed518ca16f277b5c6ea41d4a712143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009707157e84aa3b68689f0cc2559539144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9f3c0e4f4b0398218db39df0116a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826941e766ad9a06b558e9a58cf1e9e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28536beb3ca9b4040cabd5f9cfd088e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d46cbdfd700b61ae09e58616fa7203148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a6239e4a0f57c078ec6978d55eb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7c9af787cc7bbbde4c863ff476cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352d5c1516aa2efc665c257860528fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84746d105e1c0188e1073f395bff26c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c554d461e13b2e89fb56dcdbbab3b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9031b811a7cd275156eb8cb6f48768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20866072d00b30e53ae1ab839ddca75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda534688655932b620c1c3768e5f6a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16279130e1726fd936834e6478d20b06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e146ded2c81bc9e3831f6e2ee9bfd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a3a203da46d83b5a6d8c4a80270f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e0718e75d239241dbf230056f840160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18a1818c09809e5461a731fa3980d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8652451b1a4ddddfdc93189d0aca9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f56199fe2b182df7e35123f37ff7ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21b898d76d2c068ef7c698793cc148164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a94d5ed8de81f5c4789a728c4ebcde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02409daf0fd8f50891fe7ebc5625b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caddcbf6f9a2984a9b2fa174714c91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf438d9caa80e713a54fe718a0eb8dbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f21f368232217ac74f1974b305b53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb451ceccfba620d31cd57dd2c89c63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb964b1bdf722b39b954549912537171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a04a2fc230f266767fe2fc1b26b5f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40255db629d95689ed1da607331af6b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796dbe87d49806f4c723b0acbad50f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb5ececa7289c18c3d575108d748d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dec033f74da9616977fb0fd1601806176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708527d5e139776ce93a0a2a55f5f45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af786e6299bbb3bee6c8ad765b271c91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e2555fa35c044b4af16df8b190e3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6220b1a27f5a435dc5115c79499e9ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d3c99b32f5d9e2ccd039fd788d02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb034cd554be05c398cffa5956264182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca1921ccffd1f4df700022e91f5f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f8db3f4376f84a79b925e367a2eb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea2ae57f03260637343c46feb6617185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e55157c0c8b0651f481c48e67d28f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd265b55bf344f713a0521397cec0bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ebfa6e6198f3ad69e784cc13702bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caf37e80b7ab6c290d2a2838fa6194189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d0009d3786804c60c56d2937b94d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f5a535bb4b60d2537f220aecca9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5edd6ba325f874fec2e8a2ee395ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a620760ea69ee9af9a83b9243225b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da2746e06590ffc4e9cd4bf98bbe32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f8be6d35b2207a5246adb74cf1375195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232c02fcab1c6623a7e555832a6db14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73151b19e8fab181606d2c7aaaa134197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f1d46eab814f046c12e8e238cb4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57706039ca5dc8d76b37215fea10f89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5927fac829c5d207bb0c2dfddf9b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb7df7682241fb8c3b2fa0ddcfb5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbca6340d91e2f634f8ef0eeb61331e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1874ddfd49188b0ac4c1b3c9968a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a43d58b7d152540bac7b705b57fc00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12f3f39920ae9a86bfa87964e7781205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2f57a602b0f5ae5383663dc358b20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fc8604603b1826293a749c6e27ed9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52fddc6cae58656f03c7f66a061896208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0763ce3ac4e1064edc23a52b35ad07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035119233602b708cabae4a23dedb577210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416cfbab57b97bce59c97499b19ccc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f05e155fcf0495cdafcd20e33a0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf7406b5987160aad7fb7eefdcc6a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13506522f401014c55cf971aa313d410214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba193a3f5b3995a03f3100cc7e9b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7d5791cb2271f4cacc487418c114216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64145cb7c6b349218cbe8c40a71f2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80929df5feec1179f2d7e7b51dc6e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e091c91afb50af3861981c4b1a53c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c3fe2a58cb95cea4fbed9d454f40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487e99b17b4020c9119cf55f095ffd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a83fa063d87bd55ec9e6dd9062e65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2671e26af5c6dc11d683041bb77f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a9ecaa2ca1fc49f6a698c8d1d82a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b132f62cebfbe3ae1ee4f41439cb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13bf6bc802543eecc3170844a2aea2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffdd35757f75f24793e5600b136c76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a486a5e1dbe65ba88480f06d2a5598228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893069858c4cb36c6fd4f5dc17c29a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff557a0b32c18a3dfa42a76b573c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f4c3e9d2a708189c8ac7442dfdcbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f244f959b312e9d84cee34cca4f3bf9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47063a623defbbef0e8e981e00de6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a1b3ad9278d3f87b94bbb67eae88b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c173ae0847b7193c14ace8db04437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434e43cc8d8b0f0d3992b918f32846f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5c972b10a0dc47ceb8c2f91e920c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93855d67fa147282eb4d397b3f67675238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f3395e5318e0028466896be8fd274239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cadfcfa7b83cfbd73d48662c4da53c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb036af26918b3b96d069b5251a15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a66de3d8b3a7d92bcd0bba229be6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c49a51d29e09224b6754fae943d4d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6014a5d3fa9704f04436526493eba45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2145fc7de84f23fdc488d20bdd5b5d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557d72f2826fa3a60744fde5ac1ed8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3847098351bbd14f57bd5f63ab6c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f2e2b7545d633b3aa6af8a4e0b825248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3585ce56e3011bfaff2b72a9735ba5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a2a14504663360cda6c41acbe9f5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02edeb62571ed7c82d21ef767cd6f58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948d0e73a30ff4a210a1b10b9f856f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104aab807733ec278140b565b4454bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071774ef7a005118d18ae574cec209a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d436a20bc03205a2d15afc920c07ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cd8f0746237b4d23673df6bbe6e84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740f94d1f3101575259e64909e5bddb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8653e172ff1cd9d0ddc7eb88878f7c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c869f7eb6b4a553161d8daa42816eef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82250bdfcc6f94869b6f2957d61ed02d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13564acea11fe4e287f2c00a526ab40f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2f7f368914f4efc4e22edb80cb5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546584871394503cc7c9d879c1aa6394263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd7a574fc5fa6936f8cd366c15959264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f90393c6b64d5de111a8676d0be36a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654b0c91a89432176df559c484fdf26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1929e85badcbd26dd4a4722df1f556267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84aac0c3c1d739cd89edf5b6227188268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666d1175c399719653ac624112bdea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b4ae2fac215e25a073ff55db8b19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9fe1ecbc7772e9705ccbe945a93c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4618bc6fee0d8b8de80a7aea220b2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54656575d2e63af8b449789e625464d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1d11691f2d500c4d6b5d0b9263e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c14323441b4cd6e1943e2a53ccfafc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bf9ef4a52511336e5c9ca8b0440a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7921b97f8e562a52b661c78f5ca7fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b609954922f2671783646fb43cea5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac7ee095d7e3d2aa043511a53c688279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf0aec59991de196b4c026a77901db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7f592036a3a93f27cc33bad7358f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0e2892fb521f3eb0abfb5095766f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082b3256cb9d09c5784c4614226b6e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c974a4c965f304908418da7d3ca9a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80015b217ccb74d8361f2dfb5e65b157285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b3306a6531d37ee0aedc08f22247286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c267371d9df634a524b7bfe2dbd502287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec2d79a4dc3d0a8eeaf4965850695c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c5fc63f0c7b60d28d7224f4691dd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db304061cb81a4571f964ec649a0e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801bfc526b6c358e555b7f6cef675d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f5262bf24712f80d03740103d6f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937697e344b641a382a793e0ec6f97f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1950bd61cd4587027e9d4032fe650294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b393f69d0f99a2d6f73d733316c6c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa73d36615e973af7a92e703d152a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f4f60ed747ce113a8d4a6adce4fda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f55ef7555b0ffda5c40974ccb8144298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ea21803407e7c47b1ce18c8919db2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576004883df796babf8a6918e911b52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999316f8dd9c98fa50b7d88d02040481301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ad19f67313c12fc836f1e0772f5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecdfd17b0150f98678c8ce0f8b78d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b5d5fa4d4b8bb35bb9700cf64bb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed710bc77c9a4b3dd38347962ee472c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eca0f31e8ff5e7ce1c6aa78b7afad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bac1a106dded605f82440dd966507307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b93a8d89876fb75313f93db15c2c64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281952c34ea2995525294b740e04670309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534008cbcabd6fd691419740f4be20e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a89dc5173aab7d7f3a05dedac61a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a326203e09d2a10c6217f29ac299c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8274cd0dd69851b4a71a06e904626313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71415e6f42c3df198dad183ecaceec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e5fd06197de68bd119fe41fdf0b0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e8ca88925281e3584e173fa2eacb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ce6e70b86b8958f66a15c66f225c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f742b6171d8137b4ac77e0169ee2b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd18a6b2ff574ca9cfa61e4859d086319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b257ebf677e563246b3e33b922233320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657145770098b92ffeca110118c56fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124bf00c336f50d78728ea952ef8d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086bacd757fc082c6e2e66c6f221685323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e589c1da1eaddddffd7fdab23326324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b4c49cf397860a4e82347d769d060325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490680836de83d1f37b3c40843a4be8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaff0b4ee09b3ab25f9223c42b427e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f93226a2d545ff4a270ed79d0a4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398d43cb4a4caa53f26443af09565d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb55a6e35111a046b459f12b29328a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891eb8783c7d790eed20650068bfe17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00eed648d783a9b3b303fa9f69abc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e457565cc0a2a369ee8cdea8ae8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff43924c09d19a9eea389fc8fd6a8b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a53fe890eed8b103f6d8410938cdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0edae51fb5de50e8445ce1555d60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da768e69a8fd1509d9c7ada69b48ec9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b90391d43436c5a82432ea8f5c92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89349865fc57d1c789840ce1742500339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63468e94b018994a5240d9f0a5c9608340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5eed8fc56334d2c6fb7416f273969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352b75b150343a2a8210a015b701d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad9a1e10830689935c709aad1be14b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368bd8e8111f095faa69509d598270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a2afa0a3c4e05b66bc19b0c8392e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d82fec01328ea87b1f4590251b5467346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604e5ebaf44d33313da2cfb98fa5de0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98837fef64924b8426deaff0f2391fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4555946f20a2f89a8892062a8eadab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32266022484ab0363bac74ffea4b29a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257dbcab06494dcdaa02d26e8139088351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cca2f945aecae62eb9046191848a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94255f8fd91dcba81cbd4b43c63de47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adcea5b30fdcaad6443a06d134c375354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d18d02baa9e1c1b5595be3e8820aa3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4cd7d604c25042bcb67f772e0b6f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e33828051740a688cc69388e8844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d36b809ccc32bd3d575d74c081b07e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba8fcbea538a43056eafc89ab8bb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309616a156268fea4c1c477d24d69780360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2ba92b0131d8e8b74ce8811dd738361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0296fea1f82858af65476dbb5b69e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8637e543c61c47ebb45b7bc49f8d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa116b62453211d14003ce9ac58385364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354a05883d23a8dc6b4432bf53e855365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1e0954e5a0953ef37de1cc05449f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936855232c0f30e44463e1132c5eef84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a117a0c7b448ac9672d9afcac044368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fe90b40881e19d518e74aec949d28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844756337be004d0a521b0943c5c6422370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96fcb0a0577f2c11720e4947632bcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49cfb76f19d85e1d4a891d7273b94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee65f9f62e9f5d92ac6dabe5be51e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee408486d0379ed9a0bf41199038c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989190cf6b518ddc2fe67fa7622bc8b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727667a10323ea4dbd6441da05cc5bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf51b43c9d69680c016972be38e7df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ec630c9b8282001ea823251848fea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f54c18f7e14b6ae64ff2b267c15e81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f8a2a8d12bbc909073b4c15ac61b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67a7cfbc7973c656e226e90dd1210f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c1e36d1b4e1c2f8e1976e0a88f3d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448058a129faaebcee26f8eef95a4dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aded30942289b5c6fa7030c42cab0c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd01be6ad0c4a6b08e95d73adacdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdb5def2fa76afc62146a28d0a938d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a602dfda12abe722c1ddc76227471387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072ce55b99df6eb3b9875e6bdba82ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e046fd3eb4ba350eca27d6ffe0a5dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac003f394a24530c50ded0b3e4c12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263e74c2457ca4500f012cceb2e49e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d264ae7107146ab8979324faaca3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f7a2e4177d956bb230b439f408e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb98bcc5ed4055401f46284de39aa6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c81d5e400f55f4660aa6f9c6fbdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6205337d5adb8a1b162f7334451ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4db54faaf1c56fdb93aa57c7d2b3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05afdda2d2ec0c5ed9ab3b7306e6a7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac5a985ab6049002e3372398616e24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9585b36830448f94a919f4c539470c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135a79035f25e09c1798d2ccda77ce2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99213a33c3f9d9cba96ccb9ba29e8f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47945638f0787a75a08db0818be2e78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366373a027d5dc140f92792fc880dcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4142865586bd65d70c85139d7e4346405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64e7c6c1c946afae0599eacd992b46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52932ac6f230d408c14b3e6ae1c670a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6730b76a575d7a74311a9e5a88ff9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1981d917764eb388fcbf278f05dd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ddabf98b5ab660738cc01df1a91fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77fe57b18663428a7c9ec8cbfc746411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffcbe41cc966240ec948b395ff69c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f97011d27162c96707cce89b00f31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f00fd69a1241b4aa4701cb48187a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dec72aaaa62194c7e326c6acb01c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a17f2265c2b1d123b50aa37b79fbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba54252ceaf12f9fe94610c9b0b667417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b994ca1280f695fbd6ef0c9f8fa77a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72286d5f41a414269e4e8278183330e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97497d7a00bf95d17b3f619ce9d8dcef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86b5a8d99a720848765d80f3f66b32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69119b969ccbc00d68d8f904b3e830c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84683b7040dd0f639e387c05e1cc7418423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f369926245b09b018b789342294ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fbffea1ffddceac93914d1799ca2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ba7585cd696b23e6b9b3bf4edf15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ce7a7db452ac6cf43be9716c8b6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c5cee0eb63e8e5ca53c7bb6d2748d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ec0b3c242d5548b7c652fd052071429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752309822f2ac739ac67593957e7e48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c7f690c7c896e170d6588895003e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d210c063d2e4cf6d90d008494a928f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd143201da02384d4b7e3703d3136e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea0f921e7b9d38558e0e47f1507f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161caf78c4a4df35909dbf15e11382a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2cc59f7b4644ac4b1c2bc3785347436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fc21dd88c1cd4050cdb6201a8ff2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2a2826b44bdfe01f0658b300545f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da25d6076c296c2b800855e5078e44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a414d59f8d4e351577cd013b078889440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485bbcf2bfebab31c0ca28316340e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0270d6a2b300ce487bb706df38f7cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fc21fedbd3e952860087966f315bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24e0b6d913379ea68df848f52b457a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d3c29c982fbed344bc908f3316c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022b3b0071331e81660f30a2bfaf338446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803179a647d4b2294167883becb65b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f338c4a897085f0479c77c9fb2846a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3bcaca8adbae9650fd620c353aa1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5df74319b0c182e4ec57509f449805450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c42f0e431e69e6bdac8a57d460256451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c813010a3fd24c8ad607a8316807796452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2bb701e5bd9bca1ffa0d960381c8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22716387f63bdf4a7d76edaa0410fd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49bc3c1fcea824d3d4d8c78728c304455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a60baddf0fda0a6f59898b3a373b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a8fec9b911b726fddd133b376bf21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f1c0d4e59eeb73fdf3e01938524ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723a27270a75bdf3db50df76309c13a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcec95cb3595ab405f795288193d49e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e26e73573277a0827814c8cc953e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e86650e380ea2514c3513902349d08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b337cb17b9353879aabe39369c08ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed9eb21692a1b3f81370c93661d54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fce8e1b7bc1ec0a3c9fefdff2cf8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf19a74a53bf6bef375aa5915fbb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea01e111afe433ef50b66c636452e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a577a951a23fed8dba58a9bcc426f76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193c7446d9d038fc73a18c3abe888a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf534c06dea36a6ad1f59521eebbf33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77e76c9c7d694091d103cd711ef61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6fd1177af96134debc87cb6a125a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35937915c39483fc38c71fb71602c916473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf524732c068e4243753912515d01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c270c4e38e0f3a7fd4aa5f42fddb153475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a048ece5c2842993b67ea2a37eca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49bee0fb3edcd2aba441eb32452cc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4bbc8b3874a30071f55c96e19f845478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aae2152d1db38078c7705bb920c1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467fe16055bcb7993a7d778fa8bd8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d47ccc52499648c413d6a8b0f860481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed5ca1d3c7a09952ad2beff3924f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496533b3b3f9024676f36dbc6faa9718483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b0c6c30b1136d3e7e40cb0e08e40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5fe05c8d5c8aac271a44f4abf9971485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df257a5ea0786702992aaf0074451486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7edeb6a1d00b9c54d2a1035cef0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d5112e0a93e0e254354bb4d866db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b503bcbacf7ea1eb75b00a2a435df4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47698d151ffa09a6628ea4d306164ada490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f05b6c890343c4c58348e31d6dff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88617cc91568bd49c449a53f7e5b193492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36941f0963b5a0021fb31525859af8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b659085ad8e13292fd3e3fc4cb773494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d384c84673cea50462da468e3ac7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9f6b6a12f7f1d27c7eee42d36641496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f10258a710ae35748569aa272349497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d30475b15865f9633132474e5be38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95deab7d702e9cb5e92f5523a7da12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a753d3d6949ff90a82d518d6f663d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b4f67a2487167c351a984d63c6ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b52b24d91086ec36fd34e552773cf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ecc57c61e8bc0affb2728d95b04c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ecaeecb2c770e3c4754958c0fe52f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565010f4c3c9f66c0665e036773695f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d916b13364373f84135801fcd8169506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c77b28a72bdfaa9ae31469ca863b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4493055a9dcda212ee3d72db77b826508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd703c36a5691d63f99df82bb51ed5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b49a7b1cf912f9059d0c41b6cdb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec01a8b559233e77b166af8f29b55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa439bb209b49ba404ad359f5f2134b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a72176a5ac718f79c5cdf71d96618513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b7a4cab8c604d194b0a2d13258e4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15b52088b4ad9fa9b988edee4d7608515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0dd9a317a2ef5db3560bbf8e67de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061056b9f1150f4bb7c9fdb365df2e68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db2de7801f4b622ba7f1b1d844910518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed797b74db9915c525ba129a14e82b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e906fa8920715368f31844316b07e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490f63f56eda1fb434b476be86b290521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce772c12230da04c2b5f0f112b657c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a218886764323f773d9ea1a5f1558e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbdca70715c4243401a10614356b9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d70f8f22fa19be2d09e9df1ffccd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcb86a531a584c7ed0850425696471526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6fe1bf7c01b13ff474914b95adc60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749a9f08392e7dd1247d7fe0ea9702528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81cb39654385b93748d8e0ab0f2236529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041158c7e6e4a658c3454c23a2851fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b214bfee2c7cadee5a074f13ccba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef023515d7e848c7883f5825f99a0ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b10182d167944288737000ebc1bcdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91bf57e8bb99622285916a6020c503534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd23bda55c87d121353941aa2000fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f2fd94dcdfe185e51388ed94ee2bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003654e8e097a1b788b16fdd3593e95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2627ad318bf57459a123089ae597b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bded187589b25651e89863e2887f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef1ddb2345e8c684514abcdc2d4e90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee22c48b00232a6c34a1568b731d016541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50041e9c4742898f2d856eb26fde749f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e3f1b3e9c79edd1ef357a5c16cf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f69e6073410f6fcf5ba8e2593574544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a71d45058780ef9c183737949aa830545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db2f4762e9fd64dc7c5e876cc1ce3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46df22f75ec2f5f517d92335cf2d14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e9e6c21f3f2575593de5daa8e08f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b563d1670f7044ba0666d63620715a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e778eca558977e471d6dfa3b4605f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918a560301a83ca45504717ad18fb9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726dbe29b2d9bfa2890886eff3ff8c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb74c2001dad7e82d9be2101ae08b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d71b10aa519f8a9d7caac155c30fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2794b1900ae9148980f8f1a796b24c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a8ed22a73447b96cc9cccd2ff66b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df93125d02f6fbed44a5dd362b6a2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2feeee219e248d7e25ac679834233558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56b857fd9c5f1c7080692505987f68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6694ae1252397f2863a2c748cb5ec3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60af3b82f56c7614e0b923a1ef8a00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d2c2c5712f617667c83bffb30af6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301954f011e3caab372cbb23254b0ee0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8190f33e8a12a8e60ab245ccae317564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f5945b1a8bd68156d3880f73720ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc8ee166d904fca991c6f465308f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec4348bcbea4e31db1d5d029b6abc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0343afd305effa35b1bb754b013b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec487bd23a51d8338fabea60fa07f58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50ab623a89294c9335f84d3d5fcb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fc0bba3d694bf32a185b2e4993a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597de1fe470c403cb8c08924bb68cd47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521eb9873d6c68283cd6131c7a73a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc3fa981e54c28c71409ecb824637574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f021c915a00c55e9d7263bf1367c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5736e43b4efedca45b36b058edeb2c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a41967c5ea4410e5171e2dd55e3a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae3f9bd24a6be3560737d3e8679d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3432faea2f95c47ad63d98dd3dc81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee7f218af8f9ead721fab3c9a358d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744d4fa59a5339115e4c3e985e40145581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df81e35335293be3de0bf289fff05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98657c560cf4bc1db21ee547e40e725b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d0109e1db3a47abb72dcbc61ea56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd1ca234579e9146378a5c5c6be8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0599843e9dc9d74550e82d6fc5431586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf141c7218e91deb9568db1e069c50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9a70f0f9f549894f500891d170c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f371eeb6287c86a59214fbe7dcf556e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec170a3eaa83367801f9c7ee678c476590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051859003fb8a9e6418bd85d6f42056591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7b73051675b6d37606dc0af24ec3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b38d1fb0d3841571520d9b4a5b95ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065d0f74cfd95ce4284f72d190f1af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f27826047a782648005843229e649f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8344a28ad35f5abfe40341a7b40067d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a67ea3776240bac76e5843f772ff0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db543e1b974104b637493adf0be92fc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f131c2002657f306037bd8d9a8a0eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa919a5cd16d934704edf159c66451600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d0974c1269dd016e2a4709ba83be9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9ba9a7172db75b0e024275a04361602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f362c8d77ec359fedb5cc3da1dedbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d02688dd96f1093a0f3879e2775b5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db91506106d2fa0d7602ab6174cd398605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe6411cdf04a3d8b9e5d66b31dcf1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc392abc48f9e469fed5991aecc843d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf3c766a215e735227e2f7ad580b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e3d7df0d3d7d17a684bcb4a525f2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6732adeb8a0c1df09786855fdf826d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25594f003f5b39c3e16fe15315d5a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42d1904ea7d3bfabaee0d95f25f410612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08697adb9ca75aefc5c6afbd0b297763613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dc503188e3872618010e00e9fc5f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068884ecd1a1fe4439f43f0193e7e9b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bab8e977cdac4b7bdf2a52066eaef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22327333d28be6b45f1754f49fcd8e22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b62141f92526f4677c380c1c453e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b21766ec3e6fafa2ce30b74325bd45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d8975cd5f68c6883b7ba7851a950e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d18520cfc4462ebf0c9a210622240621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1131526361164fa75525c801751811622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33033c4b446ec582eac87b08eb942f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f7bdb8bd5442a3cad601eeee2840624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165d7de7fd2676b46fe3d8e836100a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5e93482e93e9b2978e559b1b572c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a17464456b0276d1bdf682df9bc6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115b1229da87d53c736c74bbaf6ddd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e49703ebcfe31603b8b370c1a293c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f3c55f8c39eda6da725bb148e89e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa1e2d54e009b2d59c84c45303b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f345f133db1c98eb126e767b817a65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66644ab5b38af1386a26723df8c0f8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df7ba30663b9514a950e7335b73f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213a0ba55067a7c1cfddd09a869279635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6243ad8a7be916b766b2f43a1a3950636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee740190a2391853d731bce9c1b16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d05196eea631a084288f79e059a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30e692e95d01e8a3082f457427e177639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a18fe067ff5cf8d4c6beb3d6ab2a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc459166fca86af577e18e94c29e4ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ed82d8f641cc285a8cbb74c3537d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a901a1a2aeeefa82173643f7d9a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f2c3eb07891e8a3002471d4f1ddf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aa403253b976d969df2889ca02f16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c4ca4fafe6d2fe9fe3a8e3155a151646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8e90a556e78649ac1ab2e3fcd0ad3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacbe41204ea228764839b290d15e34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746d69b83617155ede4b24d03d9c2a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c62ac35cbe82ca8099af2555bd9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3646421732468b432577b6ccb7ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bbd631a90db78bb7ac841ce21c1be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34c91e23a6c73ba2328ede3b5f7d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d3c982579e6c6a3dcc197cbd1456654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb754260e62500252bab802397a53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05cc12b252689c8218e1b7c22608cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae315a0185ee9a008b6f42b8a5df3d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9498b2e5bbcbbb25fabaa1251f3628658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8354146a1db65adc2914c7c998e33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b76ec795e051a5b0aecca287a9c0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987b4d3f87341d74eb6b25a58ae274661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef884e272e4520c297cd72391c41c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2e451f49bd051e10b9c014d6198c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b140a635326424e0ab4e3d03d8159664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457767e3cd8bc1b0b510b1232d49abb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d075decefdd0a473a3c23ca75485666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c744a6e793f7dbc8b280948a11788a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43065afa8c9f466f3f2b21117f694b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39501ea01a0822d6e10629a7d26b5034669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4df20d411bc2606514fe8647dadfb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e9004bf1f11373e4a45c140063d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc6360d14aa5e042da6a1282f75c95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db96bc661de43a3dc18d45fd7408c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57635497677033fc2c54338efe9c19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9bcd36f5df6372bd9784fe696803675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8effb6ed0b83efbfc810c7fa7c94336676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4a593539b8165eaa023854622f6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191031a43f6a4aebbb87710fbe30fde5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f79f1cb9458011cf2b4bc12dea28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a901b229a896bb217f44c9627330b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a5c72dbb0f492f85d7966d648e853681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe860e88df33fa695a8ae3dd15395682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd696cf36f4954cf9478a17e56f97fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06595f7f22317e384b347400f60baf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aefac99681ed6c54c5bb16f111624c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1ff25781106d902f3bc875c489000686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af03ee30251bd14fd2b0e716ff70a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3641889e9f8820e329a4b2b6b0bcea0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995301a0b85b985f2b676ff8500bc0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891dc9e06aa907510a8f2b6f9a32ee9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e04def1dd961602d63cbb306a3211691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb981f7111260820d006975f71bc1e0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a8a0ac221959e3534e5458d243715693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeedd3a457f0019fc3c757f3f6aa14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47685d402afc946c218c24313df47ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f3dbc2a1341241de2574426585ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40fc4a06dc0444c63dda985afc3bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf631fa485f49a86709147cf6a11af6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173b53166153f00280df990773ef93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce7eee262481ea525533ec3bd88bd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e5c2d5873c84430360f4e173d5aaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb8f01d8a13ffd3a9fdf55be522e01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e03e4680a21b24bdfba9298ebaa96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8366603c72fa4a85fcf1b6c438332704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8d676b63e76b5762b3cd5f00b920b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a76bcd8be5c597973adc9db62a51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a92d7b95c2510fd0d24f6387ea1081707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336410e982e473a12755b4f097cedb61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574a9b34dfc6e62a54dfed811e63ad5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859078a0e9d55f44080fd59a40725c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136d37faf84400e789f5f9e5892f1f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87909a35b152ff65d64de2c0e2209e0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5425545ccec9b99d11768d934f18bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66ba48939489c8fcfc7845f91e590714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dca520e6566d2c8b1d6b1bc367f5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99162c7ad56892c02545216a2a960109716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c4e30cf21e470022800891f60748717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c74aa36073b0247a546a5b5b2346d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1faad0ed8be4c7b2e9fb69486ac9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f4d9bbf241affee5d5844b29cc24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820c3379d34fd048ab3de5311aced7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc866a609acf3c2f9d7e95ab9b3ebf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f53e92cc913143f59c9f00a28a9cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03308f7771d7965742bc2e410580e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4de419bbe3aaac54390200c4f0f0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607d2c69bf55ad642afd5aa6d3952d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2cdd903f2199f0bfc3edfdad2393e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eff9c6887f1a334b803acb2c1467d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a97f44af7fdabd7fac79180768f30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e28ffbba713016954ec360403ba5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737e3c77fa263ded1f3a9de49e6b06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5daddba6ef2af30e9002ee1e625948732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d555f07e013fa467b70c6b233081f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84173e5ee3c336689ddcde67b6547b70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b78338408bb449c3facc1b8163e5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4d7c4db89a7779aff8e73d5900586736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97d8b702b039324c6da18eb68889d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ad5f34c0b62e3dffd34cdc8915f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02192793a4f96b69f6c258b58376942739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b12c35b474076855cb7a2bc7b38ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e65485b0e8b23a7d386c7ed6d9b15f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2739a5654f1621609217da3f4505e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee7d26d54437a3578eb99fff7d69e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d3b684fdefa08c733cbb9840e234744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd7bdbb7a0bc042c0e84edbe93b2fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ab765cd18f302cf8e274261bf54c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f42174ea6d3f0de9ddbbe7e04e02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13338a8a3be467192067c4e2e3717f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed863e81813ed0c2274fa57e3c7b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a448b892dd3be811bb13943bb05823750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f82997e7b27c9a895547330504b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee62ed90e7d50fde3c1b01028fc0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3337815188767300ddcbe7c425e7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea32b928eaf89d894483f81c8b83d35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f297325f96ea01357f0810f70548755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c60b3f5e5b3bdc35d944d38dd441d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5403ad8c97416dda1ee20844f532b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100648b3db1268ef123d487f95ebebdb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8f8c826dc1fc2cc2d7554874c0dde759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>