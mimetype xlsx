--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fcd9539c155cf8b43a17137a742051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f003e0f9636780107c53dd8289df8b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded666b85599d3e23bb198bc0ee6abb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e670d2fcf106f184892a4c21460284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf44bb71a495da6df14eef41819541d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d5fb549ca4838bd55cd5b9a5a6f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab215f208898097dbf40e6422fcf9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c6d6fe38ac51560ba78c411b11738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6056d63314d5eb9ea7215c7003b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe1a549245e3e59d0e14b8ea8879110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a16c3fca7b7abc16c67966c5418311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16764c49fa5981c71010130775a9c51112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c08f7ed3e2ca1dcb27f8ddccf87b0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfce7f1af2bec025e6e89626a84b9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1a8c363a46c0cbab9af3a64c6116215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f76ec66f91c3a5583f7f91b6e4ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6be6ae7b937aefefc0cb9db95f571b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe27440250743b381ef559d3604bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6642d409e258cb1f06b6c20f3a97e6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94980c0474f9bf9edc7da103eae795e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572f0ee328323b299d757223f2076e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15046305adc509d174008ff33076157d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef503252090fc35ff72a6bc197a46d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff14a14d632b5d2a634cfde934715a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914d06402bc95c8e1cf22ed7f6792925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d471009dd9274586ece111e6db7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd837460d44deeb5167fdf1ff9505a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd74ab7af59601bed6c6414575f432728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11005d52931b28113bf440a78f7f0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa41db982e328f2e40510ca99f36330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8161d4d413dae6f46a9bfe2e24b4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829680c089682f72eac3b3a9dcec48b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29813e08930bcf85b7b287a7f6e07fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd639657863c9f63500c192915400434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fd8e4ba7a42fd68066f7f45df269135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b15825aed2b00286656c4f8ea697736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf86a517c47efe7004b9ce8f5359437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ff06cd46456abb8b543747d0668338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d238ae2f693862030d70ab86128fbd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a3854d1b16f20d434fbf87272413840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddac4a6435b36987406194c9f92d1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051977e8553260e0c92dff25468cfd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119173a28d4c88ba6655f9e0d87840a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed3973615799d23937df554b6f3d3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f346ce3d832282f09179f6f3a789fb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36864caba5de7e729fbe4a3cf8190dcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033779a57c2e11bdd2477bac8303ab4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a0203fba2e08e7ef7cfb6f5756c2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d01bbd845bccba8db715979e1921549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36468803ebd9ed116a947fd65f283c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d34e0ff4c6fd71737a5c36e5d0dc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769e673a611e2381dbf8083a66f8f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37578311143abba6db8afe856d8004bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff5fde575655df33586d9adce3b1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027b24511c023b66fe8239c948c1e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12febd6601a55b3a2c4533203a04a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806d4402786cc72247befa1fd6cc76a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab61d375a7e442a53fb20342345320c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3121bcc33a88077fb734548c873b7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f85cc62e97ecb408c0b1910986e4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c72a5bca3a7c33525c144fa5ce34061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8511e102e6588183b38e463ed5b646862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db909b72ccfbfa49d14888b727703bb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715c640011b4f489bf9267efe6349464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87edc3939abe35d72a4c34ff5b14d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043cbe996d097520ec39bd1d288ee5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620ec8ba68cff28d53490eaa89630867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b916b1ccb97fd9a5d54c60472cbf0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7513fbf31e260b4b5a4a968f62982769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060a75b3ef16e653f7695f95df77d8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33626b5749d1bdb127b4d90714d40371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077da8648f0cb5d5cabf057816955d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d47a2c5537f09b00de36be4998ad873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b243551b49bb5b668cd8bab5307fcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e119bbfe13466bdbe63f9b8ade8439475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13202e9f3fbb9b0b5c26ee142912685476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39186721d3cf2fdbacb83cfe1b63783f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59606d1fe18f6db8aa69820a5d1fbdcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e246dfe6f5095bf568108413ce35679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049366a8ef0b3d4bb62752a09d66577d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848872e0205d27c36df523983c2d2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af822946f851fad844bbc0aeb830a0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aaca38e38257bb061d7014918ee2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd636465bb3df5d2af0ab5d8bd20784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92dead8ce23bf688bbf2cf7825d35a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfbd335de916ad8cc5545b783877ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b9797fec6e559ca6c451080bb916d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36adb4af1deca39f8978cf9c607701588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380063d16f9ffa0cfa84dedc78dd39989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08223e107cd79f823e92ceaa79aaffb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d021335efc3bdbb68ec7520b45926791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316840dd8690260e37408b90f0de02092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99df5df2c88cc08cdfbf84d84b1f1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17db960e91c435791a6ce17aa9064ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ba44997d7dda0a8025ca3f80e322b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cac5ded3628d0f475be486a6a1c1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79fc945123132992d2a3e642ffd7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4cf3da522af8d4f501e77d33c061698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2847276a05db0cc470843c9c5f6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45695947947a7c055f2c86bcca79f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8796d0a992473c582a7eb27ce50eb82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f762554f7576d95d5907420ad1369ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29632ac2b11b1949ad40379932fc749103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41d1b7e93f7e1bc15da8b43d92742d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef2525e9bb41eda341fad63d5519e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfaa4287071b065730c75149190291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929257bd586807aa7bc1493852692dd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18397a3533f1444c9f0709af658e85b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f6322fc6738c319ea1cc553a02c1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993914dbabe5877b3d3b2a7c9a6820c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0825826aadfd8983039f5746e0fcf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f6cd9239e1f1c36db3830a767b81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188867b01e3e8c1e838533e70078f7e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607005c26443d86b31b02b98678ef2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e15d33005dbb5df8d1cf9c9bc2de5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05881e661cddefbffbd96c81ec0275a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef42055757b6345bd98df8ebdee48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae3129857ff49635576c3c0639f5d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffde715c7c7dce3341f2edeae2199dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ef917c39733229fffe26d144cebb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360059ac00678cfbc7a6d19739784bde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9f367ce6d554d6eb350b7217fd96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82884d56b1e81c0e8d1514c3a312741123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843fa941b51583b8c153d221027397124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fed146a442b52ba07331ef2e899fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777586ff2d1c13f41b2e82197f9234c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be110eca97abfce2e3d5522e003c97eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252edf44e61767a8e619737ffc3dd076128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee69e27618a7d910e7efdb47680e80b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686e2c189e85dd7750080624bc706ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d25f1fceaa79919a2d799f2110475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e45137b2bc790994586ed1eb8438132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbee9a0953e5cecad344d2e4918192133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208629f9a6b3b76e1881e972c6bd26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17523c413ec0b201859105c147af82f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a1052711e6df5d422fbe99b6f8e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690efbc95a4dc74ca07cc0df549dbe3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef4987ff7e112bc033a629b9efdd25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770e8d73e3cf7fa203c104d4eef83e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f8bcf2c4b9521422d06643caf88a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b846a545e8f17d16667117b828ae9e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c47006427737dc5cc5378e9e9b43b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af5441727fa283c989e12a1029b45a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c227b350bbade37c3813f27fd67a31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f24bb27017ef551cc273bde540e32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa6ed351d41086f697a0634119273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f85a4ec1b696ec20f783dd543240147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b129ebfc7f2dc65654128b248f97e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a58b7f71cba77764fc5a66a30f6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a46d27d1d677681373cdad0d59c05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ab3b755d8d60d7bfd692bb27df0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4fd6a746f92b395f160735c3669be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b663d1b385e3ae701b82efb37be824153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b76e96cfefce1ba6e67b53f42ec51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188c0cbef673912ff378a535e0a56c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a39db90ebc62ebc49afc2d1d5067c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa078d233ad2cc283617a70d0f5e0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1e8fc9376961ab7fe0d4968f75af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629471ecc1817e13681158c2307d5d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22862df3d687ff8fee0a54225d6315f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf9f412282bd36de3c70c72fe9353161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521d50830b7fe4e2986f0d51395e81f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e24c952787da4284dc21069ae713163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226875dca37838e68243b2b168794a4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdacc42ff0bcbf783d820d2a187231165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd143d1fd746f6e4a9ca66af196c93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a017acb2b25274c18a1081e08a7d36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd04ea7c18f87d3cc909eacb420817168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39470ab604988615077ad14c070c32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f906b9391d672dc84707d055daa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526a910d572e3a84ec5d62e62488b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1fe7e4bf526f87736e7962aaae64a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae2215dd9a06a6d4173ff9dfc99af2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cc20f2635a9207d1aa0a57669b274174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627a54f5babb24ad49f40cf027cbc82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4788536029c1d1d01c177308aba81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ea4d368b4ee04add019368adce35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b62af3db700ac8036d66f89bbb4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b987c737b6114babb211576a1a10f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d06d0920c549c229a2a72d810abc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc373a91954694d23a0025d123e2374181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b68ebc25658a6b73736c2197383f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2587bda921da0c4d81bd22b5e346f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae41623f5a9073115e0da986098b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1768e09cccce13514575e6956625185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017f48c73649bd581a51f5dd166746186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef27c54a5baaf9e5976d5d7e73c36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a17046f59ad93d54b76609a05ef49e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c80d7b34648616c028ae85e46ddf7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f660605afde86e553bede0f0953f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00dce5fba82dfc9662c4095df9b80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835d812bd4b05fe0f68685b23b0673192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d9bc42295bc0f56ca8da20f6ab3a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ac4bb5fea0bdfbcca4df4c51c789194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b26786db80aa20b93e46fc7af6e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739687359b1a9b1d3868c7ca46822176196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158787773ba7189f48d2dd6986f5a7b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c238e55d3653da54aa46e3dec3b9a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fb5d28854761924f7022e37a0e181199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9296fc18901eb47fc4973938580970200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d0192e23c7c9793b72bd21e09ab1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45550c28f256a6e0c157c19b394f83b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421710a24d7de15e6d6560000ed49ed3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52264e4872aa9db1aa53a00f61a2cf82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309d280ce41f8d9b42aefa27ec7b820205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ac9b1c6c32e817177b1f3df8da9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8083ee73ca3e26d4546bcf01f2a30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6794f95a274b3cfbb26160a8650b58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f225cc7d6db834299675152c3e2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394ec2886d91d439f5486d8b6981f04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07874149e8a7292957ac2a24fac9733f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf1e0b096440102d98c82d7bbd44d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2f92b9dcc9bad1563b7de75b4cb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aacb8644b6e21f79521150db83d758214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56dcef351aa1b3a27ee35657a88b1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516fbd93181915c9a612c146bf60273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b93aef85572772f91d904282cbb27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562cb69bc229dc7d91cf34738e88ca0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab47abb102b115fba70619b73c62be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f0da308e41801af464a2673657905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971391b26832e1e3bbcf0d183ead7cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc496e4cc10b214deaab2e8352f0449222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730477cf5d2b5768e321c7fee74e81f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd484b2ff0ca10aafcc47dbccc5578e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c873da441e3a42ba8b5e8d95b8d70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae0a0d51449873570a263e9a67add226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96227f11535742c4332d09ce515dce31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400849912eff1b72e298433db218a44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f8d3e4fb9734b15d138036188e4fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9358cfc30202fb639016c01d1622d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44841f96e3df0de561b499f1716e1aa8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f430b54c0e81fb4e73f3217b20863232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003b7e583e379c39c969437673bd85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b295391c2d264b4f850f5f901d813e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cad054e39f3ff45e21fb82addfa28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca268e53ffad8d094f06a91fde66b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88950805d0554b2031e8dfd80cc4c56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe40d626911473b9fb0ef74bba60b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35162119b1667edc6b0d3fab10049807239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14778ef067c8596beebdf2ce931f553240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79669f36d2ea3ea2229802f03d92742241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0c0d95b1c66241667f812700cb406242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc08e1969f712e40a294eea32a0a0b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1ee28bb95756451fadc248a7ab087244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575f9b086c4c1f379ac041f27c77bfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f927b17e4566480e81285a3ea6173d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e50cb90a3bb5308223efea43f28ca1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42b2b435f2b7d51645417c007f0e62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c393372d6d584414beac7f82f48ecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91205dfaa191fc523f9bdc7f56ceea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a8ff3837486887e2244846f6352d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862498798956d50a5b373e0ccdc142a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58019a967fda66a8f94ecc8bdc40f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9038faf397a572da4bd692442adf84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c97a39784a0f800580d4570cd4aac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ad9bc5fa5277847ecbdd20aaccb12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ecdefde2363cab2d1a30cb975202257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e5dd569716a168cf7932be364233258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e858697c96957d00bd2f66de104ee5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08f2586156e77ea8d0556f4bfb8709260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef944991e3f3fd3fb15336684c0afd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b269eece39cde8c4c7e1f70ac7a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61105e4bc4ced0ef22a91103a031a9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b58867a647bdd08c8b43438eea1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf917660abc3a215a35b7a83a56dbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7c607d2c71417e8eba5e229933838266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b13146a0fb8939dd545a32c00e5f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c173a34b3e99b9512823ba7a1662c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71753ec06eabdf8dfd510f631b6f9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f462889b4cecc8b05d817b9f7afc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8499274805c7fb4e67713d8ac67852d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb22a3b3e3d92a970a4ab12cb383541272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10dd863f2f8079e1b58337003f8230273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b4318816fbe57957060a4834c829274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b208eea27ef3bf1dbfcab1c5d75563275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1597dc4ec2d6f35db2c762767b744e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec4af67e53204e353143efdd1a5ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774dd6f2f7248b95a0ff6e0d745ae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb957b3bd27446cf0c4c8a6c0d00e4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0514b03cbc3d3710bb8705c1e26c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a462510a494bafb09238c44caeea7f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78292ad7a11e38f11c20608cc4bf7e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff653db3c77c39210d0ccb60d84cb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cecb5a6954ff6a589966cef7601fc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c671d2a451d18c7ca1545326b3e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c0a1bc7f390f79b31ac6eed85a2e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6430f1f117df80c1fb48d4b60cbfef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090025dea1ecaa466eeeaba10e352821288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf9dd1534f62b75dccad31ab5cfd42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2292acf6a6db4ef7b11edc2a32258290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fa0a2d5a445133e641ccb0285f637291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9133551dff0679386ff5a0d68aabbeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3172178921f96d8e93c5ff894e6dc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb85720f4cf3f3a705ad55acef2a0c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60815de5aa16eb8f116523683663be00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631983b39d7a8645c8a3d43bc1ed62c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b1e81c2dbf7744df5f5d5cfb846d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f13ac67a1349c94cab9096b0b9418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b688ceadde37a209532f563c1f5ffe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68137c5f3d2f084061d782ea37d6b58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d26b6b1615f5f205b2142ff18e49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7677cee3c192edcb8ecca4a2e636302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b4e84a4214075a5cb22cc2f18c98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab421f1fe577d59e966e77fa58c80e2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af761a71862de7f26bd30d5d8ac9f513305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262ef189761143917ad9f05ca343826306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec5fc4e54579d21eb8e53aa4beac0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06204f965c196a927cf1cf2e74ff41bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c62e29cabc7412f24202eef061aff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ade763a9782f3ec1eec0ee9a13fd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d72532046d3dd80b2c46cbe3302a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fab991ddd4d9b5793ac111b8b49c53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae5847956eb779adab5cbac564b8a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c769ebe4f137700eb6e8448a8eb45af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f128bd325f3ab6bbb82df9dfd4d501315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b42f102ac95240cf2123539ad775a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee142a22a4e99657dd6a799b1cf33f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a146790b7dfcb7cbdf91c20b2f1fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eedbe0dc0a8ff37ba6bc6b70941df2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c3e3483510ba6652ec8a4626276d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f8ea3d92704993a733f1a722c921d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d086eab6200343520dfebe026260322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220d5d460537bbdfb6e960a86e7c03b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80982c4b1933249b706674de8b815491324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8510e5a3024e30a5bcd5e7f5b404d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2bf618ff62fa86599fcb1a3987f6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebde59e0ac5667239a024acebf5e1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191515a6ed312f1e88ca1563f56b0cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f88a3bb05a4cf37111dd26c802fa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db78babc44915dbff950a6f09859f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fdbe6d73c3d161dd7f5fa4da90cc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110866de365858ec28343d6a80406ef9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0124229f6e3dfe0768fba73304741333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef9ab9c90b46051876561ff2b1641f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597a1a7351c61bc29aa7f469ef6aa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0853a5ce1614f156f72234877f0832a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf7077fe018f7465920a25fac073f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91421ffe6bbe17ae07520c402f2f4ace338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a9f98f8291633a9984370f1a7e9cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d520d82f76e8324da5422bd3477b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f0baf6a53fcbe55100aa3278d2e32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0bec4252e4b9e9d90718c0924b3e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e890c5ac35b37d103b8af6665a267343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e1817a86ddeebe2c4cf7283a66e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccab55dcd2546125dc9e1306b9ca12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175a6f74f21933daeddaa9429251d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d87bf6116997da1e33fbc18a1cdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596981ffa42e5b743d022f9f83e4039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af41190db2bc100455f161a354b358b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dde4bcb51e72aa9119090cf229471350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30cdbbc700b4cd2e747e2b078a4a88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503116db0a3e5197fff6fc1978459e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7410ff6b2f0f67fbb2a29dd7d22589353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb4acc02faf8f0ea49f59e171cf485354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e901beb7028c3316f9f103d5c7ff12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb6f740f7655d4197f3a2ba747ee34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0058b6ab7626c038044ae00252eb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb47f3456a9b4b81a0cb5e9dea74c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d59850cb1b370953f0e9f4f1b798d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4dee908150d533d4cb8fc5d39fe4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b442096e26b04e337ecb43dcb5b2023361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248fe66f661b8404cc186bcf32a440362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea67b18e561d63d7629181c9daa6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d660553b42eedf043133726652ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef0499e419ed5966b26fb52e58116365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bf18a15919d39ed6598ede591e1a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c89be08ec73b10f63a875f81da13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e71ed4a5d363e8205dd49fa87b025368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f210bfaf944749f5d391ae6caa9973369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62f9a3d6b26e2ed521dde967240c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274766be39acca8a24cd6c49139e3b64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f9d9ba35e159162b813a72459ee8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39646d796dd3fca673a24217281f750373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f202d93db93e45b8c4c242016e98dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ba9083c5d0a1bb5ab01c3553479ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0eaaf3bbd53a943c9b1d822f5884376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e7c108fb5de5836b2baae33cab158377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bdbea7fb95cd17320791abd2810eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b94cbb59dffa2f19c92861b4275e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843428d6ae9ccee966645d727d9eb76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dbf38dc55da67402a47ca1ebf2560381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c697fbd95ca7cc211789accc98c1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754a25ad923ff7fc68b225f6836e23a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f204fc9a1f9b02a2c4effb1072f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5037ba228308e90088a562e28b4f4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3877a0a51319f47c8e3990c30fd302386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9dc334d104ae77bd65a95c610a725387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07391e84a15ba288dcf0811fc39b99f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff9be49bb7d9b59d2514d5eb21fd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb649563e31f24a6ad89a159f0614a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05813486eef4c96290add577b37dbd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e98eb03145172c707eeda4cc82900392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca00816fbb75f989af94b175eeb6789393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344894ef3b60ed07073e9340a01cf87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de045cf3e4ece6d4080a2f6cead3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3664ac978af1bf9dee89be45a65d971396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a91cec8fc48df67b6f3bbe5004e6ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a6088ccd07ac983ea0639a210048398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae92e1d18e1638a500bbc7963a4d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec78a3b36b7511398ac3ddd67fc61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e1f209aca5872ec17ed1f436f88d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242322af2ef981a3c0ac7c76f9558af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebd3622c0a57c65b968441101c891403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf3abdabc88ed2dfc754d53b1de7f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4c4aea1e2a7b00540df9c790f3410405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c4c0ae40c1c09206ff5342a6d512406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32e46b0b4f49271675a2b8cfb376a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843490d2c40b32db494389095a6c1dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d70f1a7e62984619d7576fdcbf19d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e2e6b59e6bbcbdcfb237f5bbd2b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3de80d8053d0d460a6cf118c52f0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024c9d2ccba664dbb63f0d53450b6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c927e94e6de6abf5efc2690626b030413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084504d896784cf23304b8c760324889414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a6fd124d8ad307ff7c815745c1317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406200e25a0530434c2970e3df70d087416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb05bd1def1d69f341bd99add3279d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c2b2a8cd0a036aa41c25efd278ba4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba5d8443b23ba50aad8369df173dad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9af4d25474cbba00134e8d70887c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c5afcfe820fcd870975d9905b1234421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752eeac07de910854f77eaa7f107c77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f6c95b4b416ec306ebb8b3fe8c5c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6cad5ba76fb13af802b093e97b9d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217f3938796aefd8a1cb534231342cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756579a917f6912790a1ce9c08b6807426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db94c3ffd72399641a39e9b0260814427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c704096fed46103637ff5766cc84a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18378ccea0ec0f0b3e5401f8d166ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2001f97a417a5c3dc63f84a9b1cc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b00b6fcf6b728e1c7c7928b83ea94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594b0e187c9222ab0436840fa321d73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41654ffa02d4ec343a093759b22c8c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feff5ca20d2227287e6c570c91f73f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e72ad9b8266016b5cba9dd56d8e5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a845878cdc9d6b7d71a40d6ed89c02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb28f1df3583757c1e919b527d0c27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a71d3afa07bd8882b566f604b2c335438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7e79ece798dba4ffab90ba7dd5c48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749142ddafc4c7ba309f62d894dab0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869312de0a437ae73c2e26f4343c6dbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50822aef2eb93fcb3241774fae92cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f40b443bcbf07e0ca7e6525b27097d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fd7e0a5a5b38dcb546fd0e7704b2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa37b4692a53b9a83d482f520b3e946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c897ad6920c6dfe17eeabfaf5dfc429446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a33d6d5b664e0e0caaa55b907fa96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a96153cb72b7e02022f3689384cda9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee9c22e5c276ba3c2afd6e5a5ee03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76a56783dd304b5d7986b08f505a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a0d28c7efda62f5ae4704a383d47a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f71626a0aa85be45aac02bf82a7732452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0ec9743b61a957c6224b4647e719453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd89fefabe99f0a34dbc876432666e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741077c57864f65a2881d181cf65c688455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d95391eadfe8185511f40ec0df8119456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc937bd5e86d41e790969c40b40c50c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167537d075b16b3739f27bd57c83360f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108a99eb5da5d5cff65faf3050747b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df354292e686d81d00d61ae1e583f00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d6b8877a620ca5e8ff4800d0571c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c8daf7a12a43671f0da27633f6f25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512781825a47c1ce5b9cfc9e327f9cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5ce97495b145017ea5a91a9c14a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f08f3d0674609057d2265e475eba1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52186e292c778debf8d4446862f8ee32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c975a07b872abbaa7a119e7b3e44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f5753f51edd8c33dc92471a6ae1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4725caf3201ca9876cad7b41083bdcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d53d4d66fc56ce97f3dc409abc870470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3a86f1c0d8bc3acbf3f28ad0c5e1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539253deaa19f51f2517f838e21f2781472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2acce8ef0c455423cf81a11bc0009a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7c95eb54cb142f49359d900982039474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a52af02690ea3b71e1ad4b883cece475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5264667e5bd51d9b8975939cdfb98c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde0d285c38f2a402cbc7af3d4ad95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf42229f3162666c37353266cbf2ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37af97c778bbffd0d36d61369eb6822479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a5e0251e4afb0592b930347a4be59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359921166bdb5149e0e1067488e168aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a6769127f943a51e503bf1be5b8f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b72fe7f7cffddf4b29997b2c8f044483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66307f914c151e886a7ea86bc989298484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298dc6968170a469820274c610ff866485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e3fa22d4555588f58326110da23f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf07edf21301afe25517706916a7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97325dbc3ee80c62bafd7bebcac55a0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff879eafad1b8b32fc9f09ed7a640e56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bbdbe17c8e50ac831b10a02a32cbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dd5ee31e2c0f55b9d472d16ac78d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec40fd210328881c9d066d01ec7c3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a5f565d2f8169d0c248c3ea2ef76b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff419f34f6877b589e20e78dad2a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb268d7dcf1a3aff670e3db8f67ade495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada15ebda33ec537f14ef07d5cf6f826496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04623d0ddb815fb63ec329bc9d8867a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb6203ffa08f37b2cd1ec00e525cc3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef16180ea2381cb7f2337dda9ef80df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773bc6134f3fa62275b3b9ddb19f063500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1718f21b0e0d632f13fff6276c3c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd03318e0245e4cf115644ae634191502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d03156a4351d116e6ec4db1fc65f99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ad65979808dd47c7aaff8625ea2e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8602fc2b4d324738694c04921161e1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16566fbf800d0f5a1bf00f3a9bdc09f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd947a375f2face9288b59e2880376c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e6c4016b7f61d16bd4d0ed0ad197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce41040bc68d49a6fa298537b126e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1139eadadcefa95f44999ddecb2817510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef4da31300c56c20a5c76a1dd61ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129be7194d0b437ed76fff66461f262512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6171d601ca3963a5a1ea7eecaac7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b49aef10c756f029353855b77d12b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d679a5867c9a20f049275cad772a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a07ec082e721a53bcd6695c29b70af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383cc48255e9c0e1c3de59baa938a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f838e40b72af1e72c6b854a63b61b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9f8043e6b68ee8fb0bb3517e7c656519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560764d6617f07fed64bc7ec7cb097d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e446639b3bce439ab2e6205ef6a24e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503b119a04da530fa5ad002576bb053522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf09be2ac2e3cb269b30319203fc54d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53498073a8cfc7e1b257d5b578289010524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e73438b513778b360a7c57166b358525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa36165e7a06b291ded7b6490d9271d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a80a45c7c1fbc45f34f37a5fd24d45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ded5bdcb1ed21809710fe8d4a252d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c86697a29f502ecc1858e279a321ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4038027cdc828784ea05c51fe41ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d4d431940dd3cf5813dfe6201726a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708755887f3be8dc67ba111edff52db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f387433ff394c3497a9f919356c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9537109c5ec1299de4d3840f635d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca21de92fbff2a0dac29c4a66672ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15004f388b21d09147adf2ba766b9cd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548593b121e70abacf9371c4586797c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a6669e82a2133f312166f93b4c8de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bc51070ff7e7451c9f8156170f87b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7ad3332e65ce6822149c8f2ebcd84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cec6851c683a7aef0bf12d9218d69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea35a293f2e2ebd12654ff404a93b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1715fcdaaf13a8b01471c00e4cd4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734b1a405a846e8fa22c2956260a95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b22e6617567b4baebfdc0acfde9d09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0341a8439084d0d2194017746fd74a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2e1f7790a870dd6256fc4112746b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1590c05fa0804e073a667b5cf28e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e19655f83f38c50013aa1b9f66f1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ee94fa0c16a5e903655f801697e63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91061db33f1b2b9e775d4f21f5aa5917551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339895e5bf59685d522e8c8885e9eb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a75c112a1260bc5524a3124e58c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693ae8de5fc09e6d543dea5001b4f17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb886c1cc8d50becaf80b6ba5d0d15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0d5b7b38131108e295addb7a77b2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfc4539be44d603bb2daf98e82b4ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a86a6a759c4633bd13159d832faac7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db1d38f63d4355c90a2d6b881a9a25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f567002a5492300e584b73101e1584560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459697fdab91180dd44ec4573ae6b166561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383101306fa757fc052cfcf8a1c7372562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c716cb918e4cab232998a722dcdd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7aa3215d81e0e4ea31103e1dd14a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f109a8d56d7597d041abe269b707565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443db24778ff75474bea378e2b749a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89793aa7342c45ad5cd87985bdee7d00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cd4f3f6ff68b287cce20e38f4e505568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e7fcc7fbdc2aa6f5762cc41fb8fd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b26508f25697e4af09a66504e0ccd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb87c32645f33a9196b00c226813f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a3dde55ea641c87ebc0481750b6ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5767039619fe642e1db73646f74a598573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0e0c6c789f11366f0f4d1f5d1e87a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac1f2a067478ceb80f4a66febdb6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c60e7debb182dd4968e2faa0b33b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f67f5665c08a39bff9da28e5364d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1300f472da814aa3a371850400152578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9af0a336d7f6376570aecd4b689b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb4084f8fca21bb200c88308d1c89a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276f8cf86458ae2921d3137e89ae58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468a107c062ad37afcf17727e981566582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c48116389fdd77a39fdf14c3fdbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d116aea8aaade0052e37e8c0e0c12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e682a3fc9b2e6253248f2042a8ae3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08dc31583fb405cc633fd6aaafc0f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0aee66e2b5bcf7361d490728123dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29e52c3a81e7a1f494ce2d936e6f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09198c5afd51bc9de3c9123324576fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72142bf6b031c1a793467bd3f47c36f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad8e2b03aae491e2e7bd835ca6e498591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1d063106a96ceb5ebc2d192ace560592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3552252330d0b3674628c0df7257593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a93cbec354cb7a606153b6d80920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2064ac88fd61221263c052aa241c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3251587899e1c85c9542f37e1f62226596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d37e3b2dc386e114f1b9f1847d33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854e1149693d4d7b671c1d3cdd8e79b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf825fd1b1d0d93efaebd23610da85b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e17be8abe178956b873d130b8aabe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa4b8a01684bcbcd34d7729de14c69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ebc864cca402b2110734ced29c47a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cecbcc8fbff549468271f7b689db84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089992114e6a84c978f384630a00c12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f753aa55221ea0d39f6d9c1f169c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc406650c09f3ddc19331abf4d9555606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cd67c038fe2e5253dbf04606cd8ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a420480a3cce8e202ce023c890e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a7077cf2408afc2b5a058ac16520d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8e9ad0262ca911d441852921d7aaa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a80dfa9d5ab4135878f4dcd827ca73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43c84f68fa66b6fc20108212fe6bfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d522f972a26245ca6c7b19bb58326613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6d1eb3d0b27dd853817c8e003631c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3ae4776e2294b1df1bba2c0e14ee5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cb7276fb6fc44d307d345e942576d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f72019defd5eea87099f1a62841635617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3948055b7fd07e5de0b510ca3e5b3cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4d90545778be8f8f1fed87838eb83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa342d83f6a726e5a6a43e1b6ba7e71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2893ad7c626e1b3c98fbcd10b00a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb746bffc489fdf61dc481de47687622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a6778a8ea961097e89ba9dcd8f7fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f5c6ab8839c5b95ebff3757e25ae0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05799925f01f171114c42f5650afaa3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139f41d84fd4560d1fddd790e347e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8edbc760101f60228b6048da2aa2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03194dff1c18af625ff0cf984acdb01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a6363102fd23be390d055ead754ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f289887c1f7c59a716de832cf2871630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6429273534e83939c92878885b6f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3c3462755aa951417899c94b624e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e8742c6d46a8d97dbe59450de9772633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830bc7a2a9ed4a55251c042243db18b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8999c24b95331b2f7ad854b3c373d8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e777c20565cf54f39b03e7e35c60c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70937ad586b065825eaa09b7f2f4ec5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e16ab2f9ff6008119669ebe9e705638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe863694c581f7d2598337319d02f7e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb30f8dd30288e4df221c04bfa05b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03046cdfc17d538a753b94c10a6e2cc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9866a5899a2570b35e26b7822c3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d140045ec960779e652ab87b7c39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad171b0bb956bb4ff5978b5bcd3363dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34cd3bf8a4254c5b072db506d0eca2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b9652dcfc479e59478d015e92887646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a310add00514e8adeaf7e5a7f87da9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932940cc9a20af3535ec2d4adb8d496a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc3d2c36eb1513895e61f469816e54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a8b7693efe62bc5c68c56d832ef0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69982e68402287571875b568c676d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf1119dd5ea4e6de622c6f3b5cfafe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ed57f4011f210dad2bf60b6c6159f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db5e470c14216dcd5e5d375c46002654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1174ea98f103d1c889ddab46c91746655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730580596778b01c0ebc76477692057656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a967537369d2701c7c5e424887de14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69519a88b624b0404aa9e114367d7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d284c61fe6817076fcfa758e48402e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e238c670d3ed330679ae4fc883831660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e55f5c5a4930958ed5e373b547d12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd950a04b452bf0c751ae23be7648ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432d75a059cfb7a4fde4b84c6a51e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f11b147c943f28fbb855132ed2b2c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb494cfb90177f9f23b49375d3f309665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc1ed89329902abbcfc5e77c692a99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734690faeb1e445ed1b9ea581aa72c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce71cbcf0a3f096798399bdfe50d1e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2f3db3062a1c3b2fbd471f47bdc91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8bcecec479a90647332e83118d06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c350965abdd99fbe6281727b82aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85333e80dc821e188e8cc3326eaec47f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251823caf0b11bfc1542ca6ffb4cb2a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f9da6bb809e1ed517e524e61e03aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a6d4cc7d600d61d19a8b0b7d3e3ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc731e786c985b3a5a3c76a919c31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6375cbb89213439247595f7dcaf98b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60799ea15e625f1dbd3de9f8c6068415678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532da5821ed74df022ef0dc3e396a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32f7c275a1267308fa1abccca8405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8eeed594f86ed92d24d2fcb9e473e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4d449c92843b41d2ec7e542ec78ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb365d6a4a2fa1d442c967cee489b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25e99a1f9ad2662cad00fd49afd4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd914b17400a9521e765b08e546a60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d39d700facc417e1b55437e93650686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278ac53eb1c68af116e98cfa830c5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f9ec197ef4809ee29e556d53b16b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de78939f30585101a40fe4d8fbd16d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d3e0069a4ac5ead1296d120a5a9de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88003fec896e5c3107d8eeb074afa8dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa0cca030ce37dc61f6c7ab610a623692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95f8b3a181c88ca8bcb9a898960de0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0678ef1d64d164f0fa6156664d995694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b31ca99590fb2f76f6dfeea5c6aff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c239b7ccb24cdaecbdbd66d5097c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20992273ff6cf35da0013d9fa84338d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c51ed99921a9d24424d7a60395dac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abc2571563f68adcfd2b8aa535799e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dac7579ac2496a56cfcaf411a0254700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40de0347c7b13737c4b7ea2d60e0c38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32febc16784286cea0dfe2b5b5d459e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f1491e033036614c1e84aa88f35df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ef0d48895cc8674951db4c3e808b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee06aa1b35f7ab3c63e0a22e1fb36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde811b5b2e4fb2edd174145164c012706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecfffd8b3676c87b6c1045532220fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9fa8f6e2152d37c856ef29f5e29a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca32b9b6be37e16b9ec5eb1a52fd9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ffe410257b75994ff101c94097cc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644027fb41573950c22c804a935ffb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0bacc9849388fcbe4e95c0e2f12a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a3f6d3785c0e535e60d3262b4e55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb393dec6dcfc7309085e61fccd686714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd87a0364d4a7e41c40445af934a5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56e6af5faf720cb228b1d74e46cf0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a486750d7f95b200a396796665c45d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f8412abbca2c59096cc95fbce1ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebc8b6236ac99c672da69f60019d69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa14738d8b995ee30045ff310276a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed63b413dbd137a75c28a4c14e71c87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37ba877389d3a2eb539b409a594371722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de49aae4f29cd14e51326bf1c4996b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9187e47808381e1efbff61904bf99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39830cf3958168a3b6233218b82f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb0adcc342c913c8d9955e2c4cc58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c92b2bd6fe3a9325efa189ffa149b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61691d082d157bac006e34352843e89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e20524a31e3f9e47a50b8c0dfe7d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab559afe4432b007f6a2e8f79285738730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943669c336d0d27610836196439d81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535013d48ebba04439880953b0b212732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214886afa4c821f9718e33f30d5daefd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8cefc282ee015e30826defdf3ecf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec20ab1f617fe6805c031273184ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02756768ae8a3758406230e641917cc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8b21b6da82ff6ce23514e72be2ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d1ce679ee8293517425ab4b383324738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67a30d69f4ca26dc2d0af57d90f37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea28083533397bfb8243a2b37eb774e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04415b2db74572eb3e4b83d1d038685741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e24f9149e1087c61a7098b91bbe9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eece691fc9e0f15aae12009115b75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb06aa8e0d7422b0513200106d8dd03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6dc6befdbcd13d4b19aa91dbb92c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d73e2c80a853c42aeb2be18843655746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838483e14e5547c98aff83b9d325f3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131170ea2f9e6488599ef5e64cc1fedf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a5007fc82985d909cfdf6465ae20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569de1f4f4c63dcd506b192c0f8b07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2137698b3fdc629a87090a3adb78c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3096034f281a31492fc57ed179701752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a47032a426302feef57d34af538d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7880f43e4689029c6fa6aea85f58f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf80bd6f6a153303606674560e409755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bbfc9fe368b8a879ddc137177b4de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1896ed89cd16b8e0de74d38c49de2ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c039150f895d7c0d53f41922a6a09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ece838775aa308b8896c8a129df5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ce9a3500b08f29d252dd750c1b8a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca1544a3d0c7507d69a2ce1c0df532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9233bee634131240fdb588cd0b46b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a033f863cefc90d2e360a24145c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145194f2df4cd8324f2fbe7228b867d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd8ae9e52b91b03cd6fdf5b230a636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3c9cd29a82a255938ce47bb7f0f9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a72ae01141e843a5ae99bf35230cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfefc62445c96e90fefbb97c8e13ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a917999bc8eb85d8e78106a9a04482310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22af8a7285ae36fef980937465ac2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161535728532c7289e4aaf8c412895112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b7be33468a1a9c8e74a1121cf5d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc71061819f6695203950bd7a78aa5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc8a051c2e44600ad99615a4f9036315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ff4f2bcfbf3b4bf855714b66a74e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a51b39753e1b330736c28326e274e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4101fad5eb06e135c9d4002079404218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc159c42efd36387b751e8c2f65bc74719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8bc487a6e8d0775395a4b2cf795520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46fb171f9607be3df539bba4d1491521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54563d05baa8b952f60cfba14723d8c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd20097a732c54172602273cb8c436223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac07bc468ebc739bb8480b4265186024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba575412d4b0928a557b702d5eaa97425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c93538a2682cccefec2e3fe6515b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8749d840dcc11b7d098ad9ef8f313027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c26da4259ff0d692dba010cb3712328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48df57c7461237df6b564103853760929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f51931a7ac26d63ed01c3380d0ab030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b9a54ad9706aae0516d4965de8f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9892fe08caa70c5bb71fdacdec4ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98f7536851533ca01ecb77cd14ee5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937efac03c9d8480417b6e0e1259448834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2c653fb7b2804d2104e54a99b847e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8137a5a882f232819c406faaad178d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f712962a1f73ce77aad602372096a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc266e6bd294930c4fe16726ee207638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bebbde81dbbcbff467540f404356839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009988441bb8ac0b28b57725ec2c54c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe363b5e6a2dc2e00325e89851f6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06338b44cc12cff5fdec3ed0d96c767f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db9acae4cd3e50e7643d9acefefc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c5c62a1ca6edb195fb38540a1a1d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e165d448a5f817717059604f045ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093396c6c9832bb15fcfe5f3cb95d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae419e41686af33dbbafccef4ee10e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa667eea6e198c3624c3bdf13e4c80348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b80aa0be60a1a0332031f2260de149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67dd8cd2515ce0d453136fe22bbf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3baf220dffae5464d4b4d5129f43d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2fb9b12649faa1843a915145ea6ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be67a4d63011d1fb181e832beee8f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c442157cfd279a9c4d028b7abfa4da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b4c7428b5749568f2e69a2cf487755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034445bfee96689242a863112cf0eab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c7f15dde9a7a52b62d8c5141325257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277872b696dd128dbd58ed86b0e65058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50102dd3c6e005a38796bf3c73e31259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599001c616b1e06ae9f9b04e349848e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6b880caa850236a1a88be1060a3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb62bfb99aed3db7477222eb59bfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd4d4e73e2c92cf651db35ac197aae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c591682e65f206632b87af9a729aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1992494da53b9927f1cbed6b90ce665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6dae026e65fe3ee4dd39b55adc18b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db86c90a515d9eddc23037261791a8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc5748c81352b276c16ccd7bbfb6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81fd05b02b5a337abe3b9466988f2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aedb6d54fc11c4ef3e6259abf39bfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf045395eb0d8cbebb19e7f4b18ce571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461bfafc638969fe16e7a2c635a117e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca243f40762577ce5e5c168ad489e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8603c5d4e7dcbf0bf7c749a0e97c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c751313e493a9409aaabf4b84484e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f276cd7174bd0d0a2b8fe62f536e2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ac4e5a8cf0c24ed55b2307250d9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7378919f136d46a71c5179e3517d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde3a0e7aa2c9b915020d41465b87a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96085424cbc464a376050489f943d0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ad29f86d53b07bf110da4eb36c2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25d270e8f501952332b30bf50e8f0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d80a0cded9309583723bc4279bb0b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d24847b0d6a4921807d11c09915984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb591c7295cea7441a5e90c48ce9e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad51321ddb27e4165b84c158fd396a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a94b2118d6b0ba0971e931af5fc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e55d4d5a573c0db6fb244452d0faf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf08d9b7cf3a4f36b9c9912e5092ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86308bb196cbaf7f57be1a07c399750490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f69ae5cd718629381484ee1cb260691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98431a7451109326bc6deba6b430526492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4a98b530aff54ed9ef18f155b7d6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037e5dd27b12f0fe40db0df169500b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e0e7f9cfa08f5ea0b46863e05a1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758feec5e39c4a72b375ef61faddd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd4499d11c66bf86f6703d086ba8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e9f3c1cfdeab770f4ba75514987b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce54e38b5a62c527262e8dfb9e3f8cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467456217de90ae2636f4e84579a59f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d869c1923d3d373fc70123498010a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a01aa4126ad9ee044352373746b074102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd2cbe35e9047ab6f20d6a642c7e03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fd867931d9895441a102aa2eff9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31331234474575c7b2103ae14aaf5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072ed627815b1b4a88f7da01934cfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd8d3e0e1512f9bedeefd4898b3ef0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d048be5c401c1e28df712c2cfb0f03e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805992822a41d4bafa7d3ef154ff9b77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4723fa4bbfbf24e725215082bb85fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf64f91af347492dcde6de9750e5a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2fd1e8a21712d4a57e8cd0260cac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812bca80113037e50a7b4c58c460b99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a48a4c0861e9b798930bc1be6449b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf02414748b742e48b42daed32e6e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e29da286795a32d25f8ec294c04bef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee758f0590f4627cb154340e3ac74db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c75a1a96976095118f3edb2b7b4e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1b61042c44d8921c5d7232f61560119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd3657ba021d76c251ed3519121d51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129f8095abd27841eeb0f646cccde7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef1b9d3564a77ed575bf5250f42fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e579446828add5fd67678cb09d5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60b5b0722b114128bd0e1ac5345c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56224bbd3521ed4c482580a1addd0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87822ad33c2a5151b016d2c90d1b89c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c952ce29d49eb498ee8244252e4122127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88351962d03738101ae4329b7949876b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6eed20d8490a7e090e1d26af13b05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d99d7392b09c502cb813f60962fec2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d6b50b02536ccbb78ceca3ee31fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66685b97b37605cd97d6f2802b047f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f6e8ba37d0a038b3373305083b87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94ee2c4a6097440724e3885cb1643b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b17db41693ac4760e1da68383efa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9a5b1fa92ab051bbd245116b29b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846182df2226c2e39b2fb32176ad69e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa3c33fc0f9e0c51695c2ef6c30414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c194d40da6b371baec300928cf179139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1b0bf06412e68bff5a0251e51bb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25022e428163bcfababc1e8e3bf56ecd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9195485d1b4459fb6fa949daff486d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142917ced0834d3f9fed09bf32c95fbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf26c4148e028c83dca58ae564d598144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb34db52fe1a22053b7685133095d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc69afb7ab49b06120bcefd51ed38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e648f060079e360df2cba8f18afce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687193da338e9733b8021ddeaa0e66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea62de0fd994ba346eccdf0fb2b5f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e35671de90432609a01d57c1c47f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3cbf31c988d5d0dcbd6acbf7756c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0914c3f8d9413e66eacf6d820b4167152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f377b79853af514afe7f303a737c885153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aa7891f4b4b707ecaff2551b7c6f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250572f37049f49f1a5ea89bd3edf429155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce364dfc43a7a20b9171a5088847770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc3afee88902503c673c011de76ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef332cb325c86c467ed459e62b0fcab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28e4d215ee1eafb8220723f5141cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6262128f101a2114de9c4880e6d41d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce736a65f8865f2a6125bfe77d755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199065118a617d6e1f6351974682452162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b46bf9326511e81d9927fdbf473981163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff510258be364bd4789dc2aff6451164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa0c5855c537332a32f274316ddc08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aceddddcb527b259febd70e0d635d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbef931cc739816d12b3c089821ff8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814806b3fe7c9db838aa1f780d04a5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ca48c6d082b7e613aaa0836f200a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f44f17aed0b0b21b514fc9463ffe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569feb3d923c2775c4d11a7be8e26f8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edac90509384ee0d96ed1b4f098bd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674870fe3c648cf45e079cf777b269b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f9ef05f8ec992fbbeb69bc10cc806174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07abdc9dfb5cf28c15a8886bf8466e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0c0b20991f870694696248132ffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf00154abf9a3a7d0678fccd196f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722f62a8adaba3e54e6c69887700753178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957362e85351e149ed5f2171ce9c6e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6b3b3206fab07e088fa69a63c50b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a5c4f2c1cf2e60dc5bdb33fe1846181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c2bc30df0cf22bc903e941f853e76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb0b82385dca71dcf1ad6c241fbb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f57fcd995608a37a7b7f6652ec84ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0c2ca37db7e6faca62c449ce15d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276775b6b4df243b0127b3a7c5c0268a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113136f96637889676d4da00f8d267e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545656a1aaf000b0b02c3ca75b53f608188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ba262ac30603824be20907259bf40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf240f2962eaf6a9dc97f1aca761af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34123b7533a99dd2db1dfd82b27790f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334e7800bd946fb4628d82db202c9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3a3bb7db7639267570e40f41d3b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e091b781ec698906b136039751cd4de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb140047074a2755aec82eb1dde76b41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c90b496967594764aae5ea21fd15bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d5338969e272c239304197ae1f57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9541f655b58ca6be877e7ea8e4639198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc85e37a09333c98d1b4cb3f04b390199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c63f5e5ebbc39d4ff0fe41cb714e0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e0c704c87c7abb58de2ff42628121201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359418ed8adcf3f2186841e155a2a98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4400043dca8bcc336dc57209f7db77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5227bb14e869d871eae05fe8f26f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76145d49e7db9c4061a165c0062a96fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237703d09c74530db998547ce88a6f5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca17a3c445b09a95599118b3c117fbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84870e0e8ca5c88ec1e798fb4274b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25f88f0b3799be81bf8badc294d84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fee8f22d2332d8a328f89aa392831210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb8d8b039855df6b4d71caa4dfa8d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc4b61a23370ab8f46ddd5bed98147212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb2e8da117944bac57123fcd3b3f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341e7d7e05d56177e79d3541d52e1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e57465700209278cab0c56d52ca5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d91b7d978c70eb47612154c128296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710f443846be8aadc71d40eb1d262bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74d6f7f92e97ab5eb4e5f913959bc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4092b98853ecdbb2a9fdc9e165f74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590027b10ca3e009117b76bb5a07384220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa9bd04d6cfd0f703d4b8f125968f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a4e540c55d0c9caea4ef4d486b8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f6897112f5340e824e6dac2fd24b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe4a129939135336b4ebaec0e95b28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046bf24398de2d1fa099b530beda9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b361c6770f4205ce5efe98a9b249f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb1427de0c58657386e8e75cde7ff4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed3627e4251052441103a26fa84994228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7a54acd3a9a7935b6cf2c7b0e9e7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0437cd1bb35df1d59d93fbdb9161a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb84d8b9330a09274bb3869b4fc22f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943ab6382ceebd855c87b214ec9747232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad878f3479979a33e6f6148a214ce14c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c4f6c291261a00db146b750719da0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ec63357387c37e4366e0e597ef25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa4b9383fcbb859396d2fc8b77d23f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70966fe17438f321c807f5eadde9a155237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6fa4f90cab445cad5c78b34bc7860238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78725e62e87caf590f5e03af5be1ad9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8199242f613673bdad43a691e620a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2e55b1d7e3a76a4b9c34e64f16f32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9b99f566337fd9861f7437fa6bbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacebf4fd13d8d51dbaa30787ab8d5a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f74db16615ccf883e05d1d7eac35e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43286783e1daaa2e9a158b25ced54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cf1f126f144a0e5e9caebf60d3f78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ebf532cf629354a6160aa6642df39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f576610f9a915fa1f18174ef926be5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd2a21228f9803772c4456c835b968249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651050efbfd539c86b68f193066161ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1889d2751c7b3efe54cdd89be7e0d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b40afae74be813a702165db6825dca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c10d45571e68128dd5f982a7d1e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1310e81fd15f03dada6de3572e787f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279a571601dad1ea9d4780ea775fab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98349c9789ae922bfae9f1324bc5e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199729cf7f922d7cc31468973c6eab36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed878a39bb12f5d9ef5b32185a7b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772be0e35fdceff1de27a7338ecfb4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e6f53e456967957ad638b9765f99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012150cd5f174b6a2efcc3ecf8c23c20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d44523dc35e82f9890a25ecd84a2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ae84e64dd9221f0da2d6e3201951263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ab6882ca0fe9141376d3023483d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a6898bd8da6fb3ad2cd95a4f0b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e02d4a522aba7d4786424c40b61df4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f14727fea9c79cff9308f49299792d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded7ceecbbfd7116ff194e7e0cbb60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ccb0314626a323e0defd54b538d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ffd7168269ba4df05da6749f85a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4f0cc56af061841fc0eb411edcf5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e90bcdbd0ccddc0b1d6f5a14a1c58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296a710ed4b36be64354b3f2f146031273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c565cc9410bce57358720ca5f83f0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ae6d67944ca06e1e2d31fc62eb464275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da7c1080047652f828c9846bad6a95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecfbd43e594eaf01c061eaad1cea30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f20a0733791d8bc859914c514f76de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9efa169218416d0f81291bf35d0b83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32230051bde80fcf8f0bb41efe58d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646469a36415cdcb1af90ccdf3be7e97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dbc831343563767f7644d3c882da7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563a6a51ed8953f03a3e8667130a151283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b1951122a03c0da77de56763d1127284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38585602f8d15b1029d1b9426f2c77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984f73779811de07ff9e964a1a20a77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21099d3c60dc116ee52e6552aeff97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d2b18974f9917ff1d2a712f0d8e03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d21e7aaac88f8304656eca931f3dae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a496ea86bfe4f9cdeea60babbe63e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870b6656f1776d58ec56edc7b54bea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3187aabea5ce7012f431b7a6bfd87e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f925e9936cfa5c57b12ce4721b0192293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a207a08765f9da891cb314f191409a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840da4c6dcdf1ab01422ead3796abd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b79c41bf08dbbb01652216f9c817296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597e494256e48ddad39dc1e085c0ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa150bd07dbb95dad61cc316fd28bafb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4575750e9d7d0a09206464795193a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbead37e4c99ec81fd138e60e05f37a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f31179b50dd097d6e409141d3693c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7e9a8c82daeb0baedd267a2b0f874302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb89870ac02bc2bb25ec2e2962c2ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac04a90a5d858ad6f3319b8ba7e75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6188d4f433f3c4384da593c333b63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194e19c158f4c93bc8ec93635e008d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b90cb3591a2d605cdd04d20d49d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7df5cb5c52310a3f1c8f5ba6a157308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576209214b0d03e9cbfea0286e30199309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288bfa0940a051ae9e42637ff1cf514310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9f0ad94fe9ee9ed61dc50aa05b302311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd8766a66c2696c3743a48fd5f6bbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b88f110a010f795e545e46f6097894313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57665a54e5324c458c8d28d88a8d8d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848af939cd76feeea7b429233d0d31c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802607884b23bbde62d479601949d8e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f47f9bde501e836a0ef161d4c6d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e22998b588c56468e28776bffa102d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c4c6f47ed9601d98391ad7ce9e39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcbf2c9ac732fe9e0bb6e34c12809c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ce6a102ce741e5734d9a8c4e55db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc9d671738274c8284019f18f52f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fbcea4d462f8709a234466bde13b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc584b25707e69a9767e42b7263b6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187abf526645824e36de220e11e476c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530186e2967db7d879f766b8ea30cb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6801af80d807076d2584fbf9858a5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1a7b912aba777d7c888bd51cdd531328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339673f8e1c9e0a107f78c069eaf7b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a645d72a6c7c6f3496d08bc151bab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093bbc7988de8049ebb5ecacd722fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbdf91b7e08e700dba83c330467f9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4b8a1eada9909558cf887681e8480333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aeed394518ebb330b0c34b329fec6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d50e37b4ff1f488e4f02b0c15251df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f8d940b178928eb21b21568f765b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e837282ab0ad1d0bfefc1a5fb3d1635337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceed5481acbaf1ae7f9031d1f2f2f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e594ec6f77deb619ad8a6a765054339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e06533bc4752c526019320f511486f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eac28e59740a0050883ce942fa7e76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb887ce58e693de0e17a23db3b3747342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dbdce2c1b977ed63d05234aa57c1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd56be143ff25ddbe689ef9030dc0fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b0e8e4d9fbf062ac68779e2017b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcf31576e732ffdc60d8a342350f93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b7af66ab102f4130566bfee64521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f4edc61081f42a221f353fcd10ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97891a4292820943b37d42159186d9cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc4fb9433771f22ac13d52f467bbb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40780a675f24e2ac5939d0ac68e1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c648bfbb674b5a48eda3c420a0636352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd3a3508fffb091b6d6fd37f61c1c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e112cd6e10a11f691645df802a12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae07856c0a405d8d9680d57cfdd4336355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b1d29ccc357ba6183562bba95684c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b39fae89f469880bf97bf13fcc05a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7bb11d21519c36664a9531eadef86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b5fc08706131ceca6676c9dc91c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33784cf1c43e612ff5f20a489246ada360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb278ab758904b77532a140062dc5cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b46f2bb07922f3250bc24f49df86c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33000b783e7a75b9cf01e906b98b1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844290b836c1525ea2e96afdb6b7334364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f687c7f0c83b8be27d1be548eb1b19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4e7e709cc497bd293557e2ee3100b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb875807232d863c8e614f32e5291c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d1e23e037b27b796c99bff15ca83c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892aa06f0a5df6be519b17b1dca64cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579db21fda2cce2ccdbe00c6717545370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8ed1181b980dae91f4a73006b27c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e31b12d4312ab1c4749ca2f069d986372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796c09047f358188b8d39bbce8f379a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd41d197e6a6c254ebe86f6698e313374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f10d019e776eabd44c0e5a10090d0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100775aa058ba90bf6d569ea9fb41ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b83987286b9b1c2780b85437ae84e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bcb6ce0dd28ebd05c294c1f08e5b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70fd456772099494b7ac3f8423a44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee79a6b0a046f3d5fb5ffeb191f10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42150dda6dbaad5c3aa667010615903d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b2c3cbbb314e0d85e43ce4115a0ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5cd8fb824a6d229e5162b79ebef6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe90790b012a5637143904f6c0cfdfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c084894061290ab5ed830d248c20c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb3f7afd893d97916a1ba53091b180386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da7b626c516bf7db69a21fb0d97b7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac69f3fdb89bc1aba807604f1c479388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee92f646481d645543047c23423d2e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defb1c7b232d618e6bf19e73853a70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108968a4e94f9e4a3e3f7e3e445f094a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554f07156c19f22e4192d7cce9c0a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6d55581871d6df059676efd7e40eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d1a9bb5005eb8e7caf763a3baedfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deec3a29b742bdec190bd0a73027df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748963a490808ce3d54ba4bcf5ac785396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af883f84eb9613a726bf95acd44f86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc957890db1779ffddba4739e364110398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896c4a8c89e3f74cd228bffc3443797399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98030922ab199f14c2264497f935057400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b5fb31a97e5ca797c251a358eb57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd707fef39497b6b55eae911ae346d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de5381adfa5d9ee0c23713e9568a49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12865d936543922157b5dcc805f48af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f13a56f24ba53048d96b5a2bc1729405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafd7214880b62542d8186c3e01e2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56273a3b3dd0c916d89c642471a74071407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf36a9434416b4cc46e2b5f07943a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c086de6a44fca4c78ac4c195a533bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662b14f25bacdd94003e87cda7e9c43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a758f7cd88cfa619fdf53744c04ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767af1febc6bdea0d3f21c94166d7213412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fc28fe591bca4d074a699fc315c5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a21a38dcc16286874334a8bdc0be3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0cd461c044fa7c3170cfb13cd9ea7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef19edf3ac7f74768fb9ee7306aef2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb244f8edfac53f71989fbbe4e84dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b9080318e091cbb2030d7522ade95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e2689941aa34dff51154b779f9621419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbadb8e4058d84329d1a97db14ba808420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6319eea86674019d96c452a5885b0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48150e0a5c8c7e4bb4962671a3d5c5f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd44b8c9ed14972e3cf5640d52b8cd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290964a60b4c863363f25dd0d1e56b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae2120743e7cb94f410de0ca2db62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d196cc37026b0365d166482bf1b2650426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49223a24458f14c7393588cb66c00f76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd7fecf63b6237fe00683292a7150f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca677856de7c902d3579246af7817429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b79c28425b209d4531bf2c092e7d82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffeef585b85c52c9c97806ed27ba5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c6d8df475c83f771fc89fe00107a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b6632ba5f790417e6d85ef2ce5b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ff1a4d8c2718f3174ab90d41c61c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae8c2229c31bef54cb9192c9da616435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa484b1ecbf940b2917c45a448fb217d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c76b3ae49978beb9b27a8d5941c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b310da800278ea0cbaaef7a2603cfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93195bc5e01128361f75148f45e7d80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad9fecb5c5183a2621e3b895e802a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5713f94b815cc3c345cd8f9b6de72af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a543c93080a5559c614836d7b72049a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e09946269bf52bca5f2b7816b427443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d14931deb6583552864409a299f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24624dc586c217be3fa5a9167b3c4675445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c6432c922d64c4372cf926e0e7ff1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b726121a8e11d94c2e177bff8e2d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde4d3f0458f647ded2adb3df1dcf22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168c7347a428e13299e7c6a463db07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d82cf8039a799c8da360f8519ca5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea3216d0904009f6dfdf4a507a430451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27392b6050107bb9aa7fb799fabd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a862109c3a47d0697f85bb8f1b2df4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ccab2eed99d4fe5d044176ed00bb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d66fd96e970da7a1a2c00756665b56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f7ec98349f2b7b16c48589aa16f0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64160453d03dad8a266b624a93215a83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae33392d6928f1e605c2a1890ac9ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774426db55f478e063bbf98e2dd6c067459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c6fb5eff8664aacd4618a83be7ffa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc6805061b4622c15c172b2db1880461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6686609423ef406787758822e3de0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa32e5a3e3a04775b8c71ced21f94d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535de4ba48e6bb0f499733ecb5bb4ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea830a03b8ede1a690dacfa04465aa0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab9da71af934cb36d5bd56c08b06e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec8a04d54bd4e14191698766ea396467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8a6e27c30b2a45a40c9f4afcb73f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c3094ca26480484f1b952ff684f16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c459f71a25b93ffd2741d9a936e49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be69bb8575ce5e44ad1951dec0e81b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ef95b5c14ec88122ab834178cee6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b77c911484e6b801f10209f3f4367a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e339683fb1d6ab4f3106fe7903c5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1722de9cf3a8043057b38c612c2604475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143c1d96a488e9177befe2dfe4aac4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737e0fdb5eb4d732ab456cab9a80e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcadb509aafe559a6640388d5b59b16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f6ae91a77096b96ed5f46bc1684f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e84f85844d8c66d6b599042cc7d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669d910206d9d549018e5c7aa79c0be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd2f4b9def4f97e4d75e2c05411c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9978f026138db4594c43c936b531483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7f75faafd140e7558f40862957727484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c8a7b039d92d33e1575c31b805245485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138848a3d0278998a7e777bf33a8656486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34fed57100a8da20cc1c2bdbec7208487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835421f033174581fb8135a7d0f80f50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da103aee5af517eb742dd36523237c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac77211f4d9c47b9118e1c4b77ed3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db23e2d8aa915efafea872132ce2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a462a04fc1b4b6961d40f4ec011d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059590ad390afd6fe0047a46173773493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede1bbfa9fb0b7e466a6b596feba4a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a828ee9139cb7ae4627f4e7fae18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d40c0f4332f788064dc32a105d4c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca26b3860172b43a39ac6b7d2cd1de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2139c129f72ffacc60585e17fa285f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ceb8b5b499ebd66a661c040581d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471d97c041550f6431edcc9569d280500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e301f3d3e12bc506fe99af543f06d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843309eb02dd645497862e38a65653e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59e9b626d899090c45104d5f99f81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb699245bf9db228f21f966890cd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa544fc0f89f346d4b413e47e8b187505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a90c3f853406793992e9a86240bd64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3b17d011a4769ddccfec1f4cc8f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305caa4787e5428ea35c17849ac53895508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078fd6246bc1fe1c419626199ba9b98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd219c1262307847f68769ed15213510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20655c3935557e0029b9c0e47806e901511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b0d590fa9234dd2c255fe700d5ac2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bdb77e5763cd381506e03d80cef5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739874726e8be719e5076c3ba9b454c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05d56747ed0c1f7fea79fb58684c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afd2675de8ff14430d3c0a3e9b5170516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0a56fec4e92b72172f8674c82b419517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f060da4ad906f01463b6451f169b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb0829b9bd07252fec7bc4a1f9d97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af7284722b66d3a44ec7b9b48358f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d4df13cff6179a551d8feff430f0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10d45d8d7f973b81931fb1986ea3ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb7897ec2daefe8a29c4c90d01ede5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39973ce5e33f265ac86010c0b37f9464524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f013f6a043e3cfe8d49c95786e3ac6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ada96849b81046b891029d48b4f1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3f33a07e196046e14e5ac6079264e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66892d13840d65e148e762d3aef4c601528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b3602218b2d97c4f887a27416732a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd69cf257ca3837b1d4554d6ee29736530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42389ba303af4fdbdff12959cb72f823531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ee2b786c4c634b751471ddf8a83c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b19df8f0b6a65c0c5b640b13c63fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace156150de7205781a52fcac288bee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb830b46058f1f2643388350074be3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045789a0353b5c6409b6dee6fe7d4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e185d729f16cc8182ea0efc49d732537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f89766e7741fe7cf92d46e4876ff3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b661d377393a87b7ae76beeb4b877539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914daedc4a94d12df5a4e35fb6e139540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78823ef11a6e6d5e6c380551409cdf9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5ad62a7638e3af2f7ec618c2c71e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cd5a3835d73594abb03ae69eb8c0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875b7adb249da95c8947ac60fd9b83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef089b1ce97d6517c57fa73f861a04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a360ec90c80064648d577cc8d6c76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693eac569bcec992d1c970a3f8b4a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a3dff9441d23613ff77e7320d2b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee99f53d94e61cfb7768e2a15b83c3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d8080b66ffd8fa5fb27a6feb7ac2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7355ba196fa63b236a3452b33b2c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13cf29446dd05f261ae74f55efc315552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4f04d17ee955094c9fd55d7c6d07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da322630e62ada130a3e0b751cabd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0ee777d6079c6f21db0d54357ac01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd596b17e43ac2a72834ac31999e2d5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83093bdb1fe108eaf7fd1ec7352562c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad58b1a1d2d047be90f7a1a688f06e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cba4b3f7e9190646a45ed7931a5039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ad21509b7e9db9488ee86506176e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799552a32ff995137ef72b8253a231f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33bed7224e84214f32288b0bb44e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aa60c988c6cee865bd24b3ab4a32c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4ebbf344643bc0fee301b0198903564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc7e7acde083bdfdcd9c0bdac9f7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1c9375b971456c02fa79cda4a461a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619bf19c60d5e15b5aeacb3751fad2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed10f2d1e6d1ab8caaa6cb94c4ef4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31591fc759ed6fafaf33e1dad19aa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677fa8e4e1fd81e659d4504b384321570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd5e6ad2ceb9cff092caaafd3a79fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360e1d982a66a7147163348b1f80dec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec8b2eb6dcdee709085951a70f1a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3748af82af731137d7d59163cafa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e50e2ac9c72d6d99823cba2d159c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a9a9248461b987bdec5def5fb91df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c6f4e06885403b14f49dee9c62b97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bfc35ca56c836a672a63f368b404a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820d16b0cff4208a3a60b9e10c4aee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf19ddbe543d916b947017b91a8e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e054f3dce14069947049f6ac1aa27c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcb8b88cae8aac680259277e9877ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7674f3e1b0dfd26e78b050f13d018583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447b3a5e6ff6ef77e5af8fc3320875584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad09c42b30b826c6c812761ea5165d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347eea4f00ccd1711df9ddafdd45995586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea41a8c0766dceaeebeb3f9dcfdc7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059981eaf72e956f4f1a39fd2efa0e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c5a3d6ca9f5fa73d8a5558cd46912589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acf26c2eaed19a1ea01c17284bce65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823f6fcab9c28c6a2997557c425bde591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e47c204009f5862429c5a84fc9a6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bad629fadfd8d0f73ac1bafde3a569593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1aae7bbfdf559d3678f3fa853c817594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35425f9c3d23dfaa7688e8e2790034595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fa46aff8e80059c5d5425c832eea0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd99d5f8804eca4aff8d9318f13568597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd153a6650b363e52b4e592c7e7707598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769061b13a4ae2b880234af96f4ab11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6be7d3fbeba815d7ef1ccce3f601a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacef54eb74ef3c83837459a12acabd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf4ef0ae00c1ae6ab3b1b665f630f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700a4094fa592660413c926ea4051d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf99eb7daa2177decf5907e57faa0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae089e677fc458b0eb9d469800e0a11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af44f75fa21dcd0a510e7f2cf0059ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed27ecd7ef7cb37b426ade472e6dac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef2a02c8ec8901ded84a155feddcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a084784d3506b7b1ab1296f69dbe6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85755505f1cf620ff03a4220cf28dca6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a31f821f64d2244e2c7d4b70c3d9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29295326a1a3e76380349248df8622612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec6ed0da23ae72cfe6de915b0c7570613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b579acf9c21dd051f492b67e0ea9e06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b91c7ba16d4ca0a549b0979c5bac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0dda2054be2df63656d88a9a07802616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447130f994d4a253b1d85403d95d058617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0bbf13766a67e46a16a16c92dc6b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e732eafaf59a4eda8da0f68f7e10eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af9b7ce328feb899d5d3150764f0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb5ea38c81f88cc58f47840eca2a63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f25d9fa8a7b6dd357cef501e8f01a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ee368d9f6826d1c397ab2c2ad7b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748851375d6ea0ad5edb1cf113b34a40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c6bf952b49751281fe52428e97e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c4f59ce90bc5ae7b1e8f0a90b4fdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7929ae5efae977697669eed53e370627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187c729323770bcc6df8f1620050682628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3795554b8b24d10f3205fc42788e77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622ba60704e9585e0ac1b1931b5b58f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2126a6b2a51f04eb3d29cef93d0931631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adfd3ba2442822ece3ec8e3797fbb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c73c8e8cd37383b8cd0da6ad979c6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ef36645b4848ad4f893e90a928654634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da943b2e0954e393a0dc53299d43d22a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75b8e81d29a9ba6287f04d08f7c8a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ce4bab737f28e08c514ba73bd0abf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27dc47eca8b328ac06045169f9192a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a628cc4fd2608780dd7f7a98eebd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a74047fe3946db22373b54f590cbee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d624f270f9cdd4c61ea477b1dd8c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f0595ee2962789c7c7a6993451dad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a62bed2f2b61820d7a6624f8a8b45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030613648914f1b9c56738a80dbc99c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb17e349a23f94653329a9964eec7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52aedec59882d3a2092e54060640e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314abd0902725fe9f0884b53b8d3f13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cd761c524cb177acb30b1b7e2f16e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b313ac543749d04ee4cf3c7d4b6339649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d1593453b535bfc5fa70dffcdb214650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a84cc62a7970973915ed378a57287651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704a1a5e088f303a7c03fc710a641b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5fca23490db399dbb0d791436813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5bcfe437436f99155587b1bf556d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5a57777a28ff8a78118a4f93fee9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f78bfcbd8f1bce7ea47ee6101396656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598458dc63bebc06a4b2bafa70c1bac1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6719204ee7ced2b4e3fcff767f9318658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6bc29acfe2d00359799c0ed62414659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0461d2284bc208a4269736561a6a64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0294a0813dca3658d3c08eaf9dacae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d53b6bf4c676cc1cbc3606c70daca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3630cb4f0e177c7880d515f1f73fcc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db35d5aabce236975577d83c51fb143664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4047b722b2cc49ef3d7f773b5fbbe1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec885ee0ceefc1525ad28f8c009f6b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d1480009e07d25d896ce20ba6e8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419baf2b8ea5c18d4987cc1ba48af7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84ba87daa5e4b29702f3ab035c633669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee0b06e3df522b457befbdc2e1ccc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613041c540b4ec489e61a6c178ea9155671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2876dd314f2fa4108d6e54cd97f107672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaa5611885242d35d915ae558462b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7174e0b7c367f285ec6a4e76417a93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfbbd6256a3a64142e38c161621418675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d19f99da411641ce9ab346fc5f0cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15f11da2fd7bb93ce7f560896a6721677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214777a7c77edf53a1165a74e62ccb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecf7eb4b3993be6867db446931b995679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229f5dba3174b09e89eaac41b291c3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab7eb786a12bfbbab01c6ab97921a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b1df260b0bbe5a494bb1b9796c3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e49a44428a295ad4a58ad33bd3c641683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3cf35968aa0e787b0bfb1b274686684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd92763bd6c154841870f5e7d16b35b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6b8426a8df1a63d41c5b8476bb301686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e730e7ede03de038e7b152c03520687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a797755d4787ac03028e38c2cf8785688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5763ff4d45de491ae3a6cc07febd0ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b24f5fab032d0e8cbddb281c92028690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c40e9b204c8270ba4b8cc0d2d849691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ac2c7001d89f050e1f7d3aed418d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301ed87358bc117afbde77cd4f8bd69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ea9e316be169b65beeadead184cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dde981c43f18d6b0c35c6ecf1b0ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae741b1db24e2a3494f03c82b32b338f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854b1ff88636ae8c4589fda89d6d421697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ae92c4cf18d30f0f448087a86df3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a131deb88a5fb1d4246c8c56de431e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0c27301ca91cabf41e75fd5e8479700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25df8d01a74e5559819e3f538eb7f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282200d19aeaea898c87c094944bc378702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eaf55f96c6121a152c0a9598738f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32e7c7e914068e7c1872240eb9622704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5489abaf698e234883a6112419da87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9e9802033c5070a6097be68d3dbf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dbe4cf9dee3fc7830c607199564da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf6dae56559a1f1eea63591e876bd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12d9fab638347686bc4b0cb5bada24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d3310346cfee55117cf9371200636710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccfcfc82b3369e22668e6fb6e2fc05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599a6f850d379beb50bf65817c24433712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354bfc4384dad9f410a3361f681bbd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ec66b5f61809912b7574aa817e696714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581339427a2e96337dd057807f7584715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4cd7516145284927b110523a1640d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ae0cc4df14d9f829d0a8cc361efb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0832a65485cbf1c2e883b3b3de019718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f362618f4ddab2d3a41ce2889b74dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9528b8a120e74d94565dc031b072e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65664a84aca9563e1744bb125a1de07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470c6c27124de0568de7d9ffc6313df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c73122c7223ddf9e8ab1407041275723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f9a5e5e1e591ac93d88b7b315e6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9805bd133583c8b8ce8fb9c791cf7c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2c5b04e915faa9a9de5e71e997b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d11ad124b0d97ed8428a46acc2a6f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc299f6861c14f34933d2ccd3b38da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4e2d5e12a414eed71ab6ed2f201cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eace73eb41a07b7da4a0137617a0d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a3286b3675b71679e705cb022b709731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2baa95fb4b51cc1b59645d158319f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d948e0dd83c86e8b0625223e7734733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c5e08d7d3c2543e40e61fa73d943734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcca86318541d6362e80bfb3519464735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45450adcdbec65f4ffe314743ac539736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac332c24a6671f72d1ef4f3075814737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2bdc9c19c00fa954ceafea602f0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f337a165ed977a9da37130560222739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa05b28c931c2a3c00c1b91832695740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51df5ba3891f06d3ee51b4d61c9189741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b936912ac686301bbb0fe3282807742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87888f5e5ad1bc16c251402ed212b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec573fb595d1de39f61f0786e1a74139744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f14d72b3ba8cde9d33dd7be788a02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c831cd2554c8f13fe72ae8d077ac4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf05ddf0ec166514250c94d79769a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb58b6d8a3fcfa0d4e86380bbaaa47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afa2af9a40ecdda785b0b80246fa95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fa2074628eb06924c04ba8354f2b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a57ced2047d36de23dd4984289457751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7421146de62cf91303a751dbf09998752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee56c119fb3919bdf3fcb1487757b4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>