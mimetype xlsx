--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e413f327e6ce45a6df734e77f4d9f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a22c8af56d3ed9aa43addd74feddb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dda3dbe9a3242bd3ccc2f35fb9c32e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c9dd03baa29e9f9a3e30450c859af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e25057a54e1c05b037e3803acb2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af18bb47af96080e12f89d53ef15fe26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc29bc7470b583d0f11cd4612fbff697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88e2109b809a80707838c59fdfb028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b729506cdbbb359e14c9a0bf36109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38c15936b13d9616a47956fe4c00aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e8c613c5eb5de4e06307a10ccb07211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece577e6ba0f1a9e7fefd8a45596f2ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb5a1ac4cd6749c6bee6c5c801db5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbb0e31a9d449c43a34d561ddaeae314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3ae646821bda682b7c29d70d5173a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c730c50bd7e996e163428d99fecf7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5759f737fc4fe4f00f06ddc3ffaf79717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ae80ed943a2bf90302a1d84f67ae618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d9aabc122f9c770cf014ed85e8e7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7882b8e03cbcdffd7328fbeff03ee8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf908d113862fef0f2146ec056f65121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a813d290f294838aa40d52ab3c0fe522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7fcc60b34452c5de0eb48ef77e7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d71279f6805e886223382f9c2c94224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf9e69eff5a83156e80f0b07b2f41725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a660dd2edee611b3f6822577ad4c1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af996bc98529579b987109525c87a4c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0f7025c425925ded2a0f3d2a9e6a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f9ba1de88aa8fd007aa02808d48729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad2b769c23b6a6469e818e0896d6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf02208928727be0355344115082c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c09d3197f5fe5f7f9c23c3c5fd8cd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3f1c2d5834aaf2cb3a2216454e1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f57e023da455f9547590449e8f36f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f36196c0f21cd16cb764da9bfb843635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a45e62c2ec6efc1639b3346b984ff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bc57f232e7b47843de4538741bb9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c703d2bfc41dd5b2efb484b5b6cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3657e57e1be174c52f2c91cab8146739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053ad6f49572874f463a77117eecfcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e506c5719901b3b142b86eaff5d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eeeb622fad7c8197c991842fbea6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefae538fb67139aa00e56acc3f725143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7f682678c1096af3d0fea206ad8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad99993dd42fd7d61822d0b6258fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becef946fcc476220dca91a80eee9ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2cb1b8e596c4772111cb38185ba047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63988902226587569fe1fdf9d713bd6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52610b4786ddacdb542f156e2a0a5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc245817b18a4f2df58e07ff37325c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11587636e44edf74cef93bcd97e89e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1cf47c7e5b89634c3915626f90adb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb8d620e2c18ebeb330ecd00ffe8dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa3e799146529a0806bc352ac3ea8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68eb39e11aefe00c3ec8446152a5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0915e4aa2eb8a1027388ad1ba4b9e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbc0104de636fa91540f00ee90f6c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29690226835637d03abb11b9a7685a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1390103c81c8ca39d316e945e4e4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ba2b1eb59ce065905343b587bdb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f48ccbec48aa855e6efa5a5da73c0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14faf3b5edcb3538518f74411cc7fe762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740129d8f8249b3b55713013c621722463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327511c4a6fa1c20ddde911fc6ef763264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa01ceff26f3e2244af2af3c63ead365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52429dcdac5b85be2603ba8dfbec5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ae34efa8e6e5f9d60d8dfde874e7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9f414a785ec87e3fa2b965c969b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ddb96362601bbfc51d9b6455e6a0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c047903df82e558a46505c9c8dea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d11322bf33988fdcab870c855ec071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac90296566580cca3786fbbf084f5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e6b0fe63ca627d3a5f869bda2ab7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1576214c8be4b4a779db5a50f71fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5dde2e64cfcca9923137364ee3a6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a60477a0ae7dfbe09cd9c086f617b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599bb2be22831c0e644c3d8eab9d7be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f370f72cc389b5a6ea8f13008fe29a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21c94a14aa32d09abb8d8a8223b6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446a8ca0969e869cdd9d2e7ba8344e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a6c16136f05d24d641e0ab7b4f7f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790a601dd736f5e825f282324a6120882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0db72621f3fd151a20dea65465dcda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db24a272380613de995c5ddc9f03784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a08a6b4dd106f74480ea2d7308156c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc3b2657b34bd275c8724d948307f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028aee5c62df70612b3580f88e9345f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e55ed3e1162070497d70ac76cfe4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173351ec05214a5493a0b6b5d813d6d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ccd5bd61e5eb44a485ce3e2f3d28c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcca473c5d56f97d68e5a9aca64192a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d20019c69388ba40a9cd7870b71192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa35b92cc15911b8a21af0a725d6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1f411e67fbd5568da1a0fa50ac06994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55442c8799b8f5965e388f65e584595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f121f37bd39438e61d08fe9a1960196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98b3e16280029e73a872e9f8583b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc0627422940ca363f75bac3b1d24a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eadc7fa5146ccf405c7afae81260a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4591d2b0b0dee0581dafedb3a5cdd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206775e796b4c20b8fa61dffe72d46cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf1137019ad52fb46a57cc3fa4083102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780862043378e8ea738423acbe9f927103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceefd2739cab4adc0fac3d1bf83925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b342c833d746ea82f1ee8fb96eea61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f956d7e3ecc563d2468a87c96d594106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2528c61199526b0b8c7cb90332086107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6711e5144c3c3f85bc835812c924c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a63c823ddcf6f61dd97af62451bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d6504bbf8a0b4cfa5b74aef15dc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6fc7ddb9c6df609058093fce68ef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba531218c74def0a055f4153e43ce8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef22fa29ef7f6336bff24257f56b6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e02078315702f633f7d0699e2e580114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b96332aed983a95df56d45b886fcb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a75c3db60de42c9da33af51aed74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01912f5563092e81a6181918fbdcf38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd7b032a10286df1b8976924384b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdd607c167ba887d0153d0bce6afd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212cacb32035eddef985e383a9fd8f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f48492267705e4d97a69352913592121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6163f155cb654d836509307630ed7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec705c14b1560bd65f453a5187ec96f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd027252ed64dbd173fea6b87d70c11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc4d5193c91ac98e5c96ea6ae7966f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc295e7c157aa27c96c3fb5b8fc9dd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dac9f7e4ed14017f94ad4d29cc3b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669051c2b447ffe0686ad7212e8b4ec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a506a5f654d925aaeab0ddf7ebafd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b34736ac982a1a735f23572ae7b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894097c1dc92411026871db574769c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc599cb9bbf4f06116c537eada89e24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bdb64c6baf52a905be41d35a69cd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc19bd09c735b3c2ee450275386bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74630f61887b5365904fca5ba18a8b7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d4a6707562f19a7ee34cdffd14b07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4de7e7fc9099af4d429d9abed4189137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7304fc4c9b54c9101b100bb9c744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55042b72780187eecc8d81aee510a62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39be1b80ff57033cd5997d713ca9816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd15aeb1aefa5c896971299cec0fd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c9e1f32bf64a451a1cf20426ff973142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5922800acf0ef384f2302d833f76ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8636f42398777be77430f51fad3d250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f210a6a790e3452045e57e6db24aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b8eb1c94bd3bb2267223a69b87071146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac5951fcb05562bd04c03e6f7c679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84497f122b1a3995ed27a090ad6a7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906264914e006f1da0f803f0ee3e38f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86966e22402dc52ed5d4b5274543e336150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7101ab24ddc7a5003d98902defc14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bca28a58d6fd9836fc38a4e2017b76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef72c737c91fdb3095007258991f39b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d454ee84f57555d24c737edd21eeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092faf261e97a0372bb5af67697ad9dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cd77362d9c5b7791ecd933b09e2d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5fbc9ecb156a02e9762d3b4979b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b060a9b386951696233fb4217394b3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70746267b0b8c65e54fd91ade0d8d564159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20b8644739c8a02349b4ebd2b1be17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d736d45c23f9a79fce2356709fd6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080e50e527cdcc0d22e7eb3bcfa04b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdafae25f62ab3a5572b7e6b356a66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44c599f300c23d2cb0aa4e349c16ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ab3e8b18e3498f4a8a65612986b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ec90db4dc1a85d570cf781cdaf740166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2985e18fe27532a706ac0c22dc567167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c6f7efe21f80673102e304b1805d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72c2977b85ff8f5aaea3aca086e852169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66207ead5bc16140f0d182c70db86a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39756f985f60b23ea685ceb72cf21ccd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d20493a699666d17109e675e70dfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa465dc54a67691bf845b3457f5c2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b99221ab86608d89bfe86754f606174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc28b7c29b75e686b11cd158810d010175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab57448c9c1ee7ee88ba4047f9613a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908288baf8e4583a2daa1ede70caf7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f066f8e2f725bbe6b205712d6a9517178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02b795d8166f9932ba5d2e3eac69ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b5e915a12cee9278bdeea8ea2ceec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aaf0c9e89c6cd017fb2d2e3be6fc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d077b9f25455ae9ed85ccdc035d0ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253247dcf2c93ec8c9979edeae3ae822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bee8493cf8f08a018c4edb96a64d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5611bd3172c5c70196f456d297b74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee6078c9d6a1a38aed11b63a93b28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e73536ca7ae47473161675febda0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968fa2aa9bb53553efd62513eea66f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4713ece90e06ab921a13394d9014189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56a38ae15d04e3b3cb42f047b6c2ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b943217b5094f1b481f2e0600f9880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e30d3d6a97f223260dde49377af6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3673f9c1bff50ea1ec8d4d50f5533c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca71cefad6397dabc10f595546ce74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd902528e8d574c82c6f2ac49d82a5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a4412df43b57d1b10aee47f07f0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8daa6d2c1dfe752a86a96e7f5cef25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf50912ea03c406ac6fe6e74bd913198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a517a6451ca8ffff07d49e4b51930199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849796dce58a257a34269aa14442696200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e955a97932c1f6dc5091801395df29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ac953f4a87066244a7e7107cc646202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356e11440778fe4727b9d359a51aaf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4fdfbb744af565a75fa08426f457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c0005318078f64a93ca0ee2312fb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858379328c7d45706bbeecad13e6538206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e722654caa1925dc1e63f94718d90b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ddb20203c783172e8c3cc42a4e8b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a830035df418a126d588f03dbde7a71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00abd5eceb3b102203cb24b8654ae2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21058f174d03a7969b8f50193920a46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfac20bf79164450b1251d609e9e8fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9d95aa2e7be99931913d1c2420115213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28159eaad3ddd92b72c589cb52eae5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa91faf99bd8dfaf5d71262d7527fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9714d340c76fcee4b1114bd8633a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4733a32095510dc634449e90ea7b371217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd961986b64fc18efb74e2e3f9308830218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8a3dbbf39f8a2b9a72cfb398d7cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecb11411d730c8624a2271dedacd4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1edd1f897cc58954b95f735f571db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f6f50287fc6ee889a2bc10a44677222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b27dd864680f9562b6b99cd37221af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0e2ffd5fbe75f6981ea42165cf753224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780707218390f24cbf30f49112b209c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68594da3fce5c0becd9206f8e4ec02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7208b52c7a5ff8e24701bee0a8d071227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2000ab37e06f456e42af9df6cd8fa84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57e855e6a2b7aff74caf216791dba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00118780755aa4807424d14f3130687d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5d3998db977b352eb2aa4f744a2be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b08da4fde8573d057f6b7f92529a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668744aa7535586c63aba614297fe20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa39dc49a92a904bb541ea98b65d57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc7e61481016b1345c24e1346169f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1edd9be30f98496157b2aee731c01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050747ad479152cfb7b1e1b602f5993237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fc081e240cb67d79012ed7350b13a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3f8c62b67278146ef88cf3f2604b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576766f05d09d5cc70f68852257bcb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f9acd05b644a54a287bea08061c35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5dbd952706b4e74064c6ca28313ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd8e156d2cb8330640b93d8c3fa8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d9cb42c01e1954c192c1cca40c45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5365fbc8def3f1fda0f641e87ddb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373357a93f5e8832e7c3d1eb2401e6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6cc50767345946ad632661be8831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6bf75f46800f7fc1f0dda0c92edc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853d56830cce9c0686395ffbce79f79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c402798d30d0c60d1dc15f5d4dd46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcace3b9acb1aeda8b96d23d336b9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e2b2050087905aa9e029cbebc06fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab782fe83884a64870f55c9db9babc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abfd671fc5f6428c31f445b215135e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6e03f2efb7a3d1edb0101c97ec10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f06b39ca0687385d0d809f34bb172256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795bf121820333a3135a740bbf1916a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7fb7601dc04ace7c43f41d500e598258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be7a63cc92655e693024818383749259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d97f3aae68a990710bb7938cdf18e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6880e96101c3b513ab970925ce6ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd140feb79f377100a7565486e27d0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1db1935b28e75ceb794a2fcce0298263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24e68c788aecade9af71be05f5a8da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fe45b409dd4657169d168372da0f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf14dd1a0761f810a7a924c5db8c5fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9b5593f0c26b28aee532cf6e07ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2f64cbe22db12f59bfe640238a62e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a559d8f4455a66ee2422590ae064da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb633d771f11430b5c3287bec5db6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e28e81145266bd384e8cb84dbee7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517afbb41c65ca33786c26dc861110d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ab72a39d4c9baa2ebb412f5511b2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9b12d537b9f5d2fcff5162cf1091274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff7d68b4dc69fcce1b2662a8ae045275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022996c969b4b852eaef07e2b6af1f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd946b34f1070c2d1e60bb7029c58d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec93e11d2a8619813c59b244ef3ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ccddf4f1da97947ec70ea13d3a37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c8b7f36099a0c67064a80adc56cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90940ec3bccd9954403ab0b0bd130c2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a93a2fa56b3594e55a9e56b5f5962282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f3bf49d6f4dbcd607a68288329110283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d68f95831058f5c2a8c93e431450b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96485fcd1d1757a21210661db88aade0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43257a5b38f3e723359c603104326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5549d938da60240c473a34b2c2a1dc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bab988d483b127b186a16259ee53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b860688e71acf92847308e0170c6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f338f1f2ea490b9d57f749f42f23b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514dc3ee74f90aa6471e9151b87fa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c50f99a101207d08916a2a2ecbf226292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fb684f4f601976fa2fdd04dbba1ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b04ee165068e1e6be0792af06cebe7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1320a719d25370f2ccfcea77a4c47d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49b74cc2fc7845229c994b74bec6a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0af8aa456528971a94dad91e87470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db0842d77ea637846ff9719ca1fb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a485c55531a23b0a99df32651a7d75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982541dd9f5144d5483970d241b5aca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432214f4af89aafcc02f5cfd18e4b8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ea2870e7b7a40cf341564b4b14e0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5774b6ccbf20e2caaf6f769c4aa700303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c71df56fcc1f293a0565bc5fb8534c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212789fa57921ae166131126874554c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eabe12fd737845468d335a18df71e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89646c1c2cf32eb834f1a5c61ad828307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be72834d232efd94b78265d7abd1ec2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de935f4ebaef1259b18b17917d344f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72f57cecca197a06995d1f10dd3b6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e954d160aee9c0d7c7c61b79e206b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029189142fdd74e1af02f3f00a50162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01294af30a1f092616a29c597ef53a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e8580c4c051e7461ae6e5d0710cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec055a820ea640dacc46edaf82357c67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309957a9b8e95ffcf16065e31822686316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758d2eea118dc456c3fc6d855b45a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab008ede1f6639867c99250f3b6e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd785aa2216ef56e4f4eb029e74fcca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e856deca198523f7efb14abbae064320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11b0661d2a8d6e67033dc11dfa376f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0a57e74e30e287789ee07fa2aef3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119880a1c49faa01dde049cba12f0dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd839d08aee5e564a4c75936d206f23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765ea05b7eaf3de689ed3c177148fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727269a923ca2835d6551709494bbb2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ab3499dc44f15781d92d33e3b4425327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d6cfa7648a2be6fda2e6c395a11e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa13c16e4ec0fb9044ee36fdd95c2ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f51300c7f1688224f7947610a302d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807941daf0e8ded4238be9cfafe88b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab6d64b233c27a357dfe66d6dcff68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ec51eee5a58b6c16151d62cebf815333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bae8e09ff9bb50f34f0e60832f987d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4921e370c892d35fcc0ab9b308e6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6230c7f002a7239685465ecc6dba629336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac91c93227aff55db67dfaa0e8ebc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccd7ea644dbf4b825d5f366fe5af9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e33f47a9e532dd30a6a8eebddc70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c254a790dcf9f6c88b67630604254340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e78b10589a7cfdbda873afe012fbd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c8564d0c314c948a7211267ce0caa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe66f842850f9c5c1e1992bb40001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f0bf0c6c155a06b3bfd4d4791f21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5665969a35d61448afd5caf93977345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854cba30723fef3c3f307c18e3d7ac7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a924a092e8fcf96743dfa94912495347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4bd07fca54218195a92c47ea450b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ad7ee779ba97cd5a6272c24be2a43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd1a13aebf5811e6a7aed7c9b5808f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c3613456ba5180be17f9dbf17ef26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f483b2c5695b530269f622cfa23b6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11f5a39a3048bb74e7fe64ccd8b75e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18421cedd6951f2471f8f80df955427354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4a48c26b070453bea5dee89e845a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bab12bba7acf0c87f9d77c6c79b11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fa8d366cbb7c8b48b792af109c4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fce8baa12b4cb08e8d2cff7e86ad7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ac6877074a04838454dc2c8eaaf0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c50be50fbc86dcad0e4d20cd29dc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aa9905c31beae94acac0c8b415836361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b5d54d635ecd7480cf6cb8a0b1ace362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ff106d3ba779be8b6f9f7aaae7e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f4222c8a500df2935809632be0597364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881996227d2a5a38b6604bd3a3ee7af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae44f43b3b988700e10a8b40cf75f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac9c84bfa1f3dbe169740f2cf2f0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e910e5b21f1379af57bec45b09b6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cd758f2f54af592414854a31b0c71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2e779c750abdb148448b4b6bd5f5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d3bdfdc889b11e18183d21e89cca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb722814f46933f051d8b16c999cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47eb699aa5bc9e08e0fac92d347e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc6ed1d0380f427ec769d0c66ba4ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21a21b56958484c9a7b274de9077e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ab7b2584e7a93764c70487ffcf7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db85766cd9f60334ca455f589427db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15d9ec4ddd777f2f507003c76f1326378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13d58c2bbb7bd19a2c08dcf020b0b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073f12b507718536df08651f91f3c79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6175a8d8fd7311de9f417ab3042b75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf34f87edab4a1a300eb4766a336f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53b5db53109c886c2c819a219208a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495820b1af9302affbb9f11cd6906657384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b64a14af31802411381d2b57cc837385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca65a0ee6ffbbc267072affbbf9aa8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245e4af882692870914c52fdd7ad03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968e88dfd13a91a19c4f1557cc8e797388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fcee906658bc16ecbabc6c7c8c8e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed5f5c019114d831c7f126fb5ab298390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab632ee57aaa0ae1351ba113ed9ee07c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13de0943ca1c3e0c52b4112eaa7753392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5095eb3d5dae0115bda3a2ff4c9ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c719d20238ffe96082b15249c8f1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6496247de97919bca6b1e85e80e2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529ac31752a890368c204fe865ba51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497149b8df1bc80cee041d9ab042688d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b95c6225a0a2f21f13e10551124a20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47077486534010e60b2e70af38dc37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660793782a5c1ae7526346b379398ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cac0bd09a5b46ecef957719c6f90fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec79d61c462ba51487e7ca216150c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c0188ec9969d6e52932953735682403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb1cfee24445501b75def9652acb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d328e1733e87d378a8580e8f66bc39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc988d7b6a095ba134c9c4e2c68bf1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f59891b2724ec21fb691a285d32a2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba51c365f6aec0420f3c664737178408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08230e8f95337dc439decc10440deda6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6668853fe3283dad3e1d84444e57d23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54db23d0f22c02c8228445a4d9a9c96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cb164668b05d94f03ecccde11bafd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380db2ece3791a1ccd0c7cfbd8a97d14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a976ed71d803a47c70102e08cfc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c48f7eab87414aa26a721b5c66253415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d82243a28976beedb8905f32a802b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a66bf1c886cd681d62c028f6c7591e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6fd0f86f3a77cdfc1ec669b651c9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f99d600102083a7ed5aea8dd3aec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571cb0be5f0f33704bac4913cfcb683420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a7b871439553b081ac27a0c15d7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d41772209d8aed8c76ab8eeabff2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b246e373a0541ad669d798fec253aec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849de2909e6b1af131b6ca2c269d91c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ce1ed73dc556e418d4100dcf71486425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b832ccbc8addabcd517c17614d909e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21849e05bf9a4eae9e6a9919c8622030427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdcca15d251b4a3dfd485273d1685d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b684e32993d6702a57f0c3c0d2174429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f749fd069765054ef11b6668614ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d842d916b4fa70b7f2f9d86244dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef838fd04fc6d729851e482c68761432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80228782e6346adbad2694c6aeef184a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d2dba0c48eacf446ba8723263c79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5b6cc64ba3d7fcbab83a7c7824d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169fca235d2836bea702ae91db7d9b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f679b83ff8149e590998daab0e0ae17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c9b63a85dd0b88c9dabbc72e5e746438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19641b7a797dbbac7d21408c20c3b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971ccd447a191f9eca23855c29d46b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251ec786885369ea6f71ec33ae438b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c876344d821c9efa9f64b99b3ffbcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ba5b81a98b34de42cee309760627443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154ae7826597cb2de7c96e8ecc3ec0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450d058cdad1c587c418bf59200206445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f22ca9133e99129812f46d47349d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9f2386fcf4257c33e7ce9329f487d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5364a1ac7d2417607b5a823b2d357cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e36dfb1df9f560a4ee1c7b3710ffe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e950028d9c4490578da6c6f724f194450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae685535c5b9010e581a9cc20bd663451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d04642a0a34325fb1b41ae2791e455452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e931d83f092346e6a46e423684eb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197821a28c54d42900346292f1979fab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afae86c50655cd78dfd919ab113d28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cedcba65b4494cc9d0fb2b51bcaaa7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d007abc5a14278ad5726ce67f268c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f10d55f54eb48e1ef2fcae3929392458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2709594c3c32ab38e7040658b9f2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac759baaa41675dbb7cbbde5da994460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da11edf5a0b72a6459847a31997cf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7511f8642b1da629122dbf0808a901e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19430424412c630647db115a046a66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee74dfcd8ae6354307cb9fb4451aff7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7865323864169f65b37ef6aaf4a0585465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b08cdd334e68e76646aa2a65091a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c27313dc67c57e3da313d12a55aac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72883310e4bdbaef067689afbeeae668468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631cc357748249eb9a970d2e715ed6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043ea1c2cc2c372a37c8db0ff537b58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154982bfe97a4635821d5e6af983ae9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59361e958154dccb6d88b3b71379b9b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad094ebb95ba1ec9027135263743ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d734df573b3573916dd9557d09ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a5a88d2d1df7fb6862fa42c018943475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12737bf97eed79707c11056c9a296391476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994608a2a78b3801fdad7989349a4e92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b575fbe19fc100d95a72b17b90e28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032800adb0751db33232661160782b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62f67e52647fdaed10ba059ce0a3a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6530aa711a2bcb807d90e4e16fb0ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58943c7d4ea3d26312970d48da2c64e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf98d2f346679fca1a1149db2b275483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b005936ded339f73c9d9d9fef182ffb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c483a61efbe931781a503791190f6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00807636fb2cd2903cdd14f3526bd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2653645656e2c96de410612daa2de4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907ad3b484ec1c566f5245f7fd6119e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7999a2ab60fb0d715f7404d253da65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d717228d12a27d9eae4fa0c9c05b5fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d44239da2c76996e354bb397896e83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd32144483e8499dc084b4e57ed8bb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33cf6756b3159bfdfe5c5921ab75b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44418bdc1ab8e3b6f285f49fb629f7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cab7b87edfb1db2168c043f7730fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fbb77fb055caf87588fcc4bec042a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70833a2e764d0b4eb5d7dfa1bf191e68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c8b856d8ca4ab9b8b4463ccbe390498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799fd1dba1b390e9af10ecbdd53c20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572683ca5a486f01a02229ef59d604500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99d7656024b7336b1b07c453318f7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bc4c75fc607dab829fa5fa38709be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd64957b243f9f9a64bfdf190687a25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d40a6201c3b7e50374105fa328ba15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c6e292bcfabcc86eaf4a1309511bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f6eaebd842642a2b2edf91640ef9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baee845dd047f419d4d8a2eddfb737507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9b620fad0d9aa0cb34e9a7011ac09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bdbba94a330cf693a57407a172d99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e45f73d1823b9d5981d99c0369ab7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f43c0bd9028c3efc3819efea5722c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c681b5a68b48bb3dd1eafa00c610512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c18764f7ffc70cf630ef000bd95508513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271c7b917d80112693b855191ab383514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c3ce406c8fa160406dab9f355ed6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba2bbbf6b221681ac763dc1966247c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010d6d5077a14084e7556b038301d8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842ddee5375ff52ebdf6ca0189e0c1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea0b42162f5270c2cfeea851425d84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451480e6176b104d4838203275fbdf11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82df25d771ad0a5c982c0a05bb3a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb1e98f85e4caa8282d3fa5a009aa3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b24a24a33ce0302c04da4117e6cd93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294cf77b9995b18ba40d9ac7d88929524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e31210d15deab2b297b2e1d5dfda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c813b8ade29728f64a52122cb792f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59573c7dcfe71ed5c060fee55769b0cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de20b3d3717caa3638cf6263b58a024528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eebfd98d52d70def77bd770c759226529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23fd67813088469db2bbaec0a7a74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fefbb6990444f71aef141574409bbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de638a224472aa4aa6e4fc9a75f26d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f089ae12a443f1339b92225822028b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92b2f28fadde1ee9121cd8e72acd70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c850ec4d488848189c3a6cc63350535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cec0b680f974cc69dfd60ac8344e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd7e392924691c674ea2db2b78b86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce4d7fd3719b90a0efc7ee6e284dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ef4c7c590f112f4f855d58bf0c76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75af4c3bceebd2ffa35e9274f48d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5824adbdc5160f756b92eafd01de27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec394cab9227c6b612cb568c41cce96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e4cda635658640bc650d9fddaa626543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d40f88eaff5fb4405ac5185d36b5e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5852d7df068a745b5dbfa42e93b220e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74cc53bd415ea651fd8a4cbe526159546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954acc68f8a986e5fe0d908bc1c72e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ffce2332ce50fdd2c0f8bbcf750f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d495e0f0bd2d680807fa23f38adae79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cbe5e59e57f89764746d4dbce1ad2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc0ac7c33847f9e30a17a5004a980551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23be6aa778b5b0cdbcb56a475cb2f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1f0d8d801edf2f166e597db2a5976553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbe9ac30111ba39e2173fb34a0ba1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d4400b1965cd6bcbd077dc522a4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e00535bba41eb36763d4234ae6331b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05afc5199bd2e7b895f8b61062494ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e77691e2d38a45c51cd6d133a61d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc947877c2cd9fa507a78444d43927d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2b586b766486ddec7e94b1dfe7ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fccf43ca4ca4e1e0d5a60d48cf863561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d80c06cd551cae7c2b6f75bbc0d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb695c3b4588a4cb6a1c8322708e936563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef711699f4b29c9b6630778adbd827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ace68a01a3acb086428267d094f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d388be4abe9360073219e00fafe3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbaa2715e8ccdc8450d83389bdf386567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae2e1bf4e6da782dd03f6f7f02625568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36471b4520f14c2ecc2700ab8bd8ff09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac5cd2f535ae98e3d990f47471c95d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6289d317864a000640f41eb5a399c1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aa023550039f744f332f4e1d7c20c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968b2302d36caa48b9107ba9ac33ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5b5e8cfa1ed9bb197cbddbdcd8fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd1d191e2a4828e284ca4d4ca6a002575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8f3646ca73fcf25c8a6a5f58b2e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb094339a360353b252315c56d8d1cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8972ac94191ba6553b3b0db13a19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78f379a2c945658fef7102cdfeb8a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026596534cf19ea023e74b3033557df5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacda84421c6c15c888c9653227d790581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d86a6c12c20c36d3913e16eba05d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6353b8488814452236c7fa84ee5c87e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33701b19ddd2ac3939633a3e03486a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b9bead9d6022a26e69c970fa26ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20786e58626b93c02a6aef3935466e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf0d20047b5a4258e0a5b7a3f7153587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852c8496631bc9c15330e145ec7a9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520ddc31a2d6a2148bb1a46ae3b2fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a933ec1b96fa7a46919ddf1290426590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bf42d93d245535273a230c8db7ad9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660fdc41d7a86d8581dd1c92074cc03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e968251f3da50516b1b27712f97cc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500a2503ea2ae566b2dfaac645be89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52119731d43ae1ecf7383e9b9490f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ab821169653ba1f38522f8f29576596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26c17042d110c15c824d961351810597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688c6a354f7be43fad00400dce0f825598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493cb3ca319643a6ca834630bca1716599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d4c31bff79ed73cd974440a017dd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b110986d62f18bff3498330dacaa3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8da98374c52634322b9dbee0f0cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ed79a12e16e3d6731738e8e010c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb72b7e1db063146660b287de74de4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c19de84dbe725cbc5bc5b5c48f59e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead337a82541bd81774d21ec0dc470f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405551a5f10d3c743944c31185ad599607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8c3c3a90bc1fc5c8546bafd322d2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d8b2981ed32ea93fbf58e5bfa98e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17f9f664d43013bd9d3f2745d9e22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522ac1051553e02cbdee68685beef29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2f8b3929698daf4194812c370d986612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571934506d6e2dea6861012ffe65a8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bdd91ec04c076f77fdd88099439d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8a86a8d27742faef5130eeee92c53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c44f09bfca32af633f7c9113ca046616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40280818618229a04b9aa854ee23b8bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631ed038786ff60af34c7af3e862bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6da37e35e4371825561cb466b7051a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf952769e48f972a316c4db2f9a3dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1512552cd3ba730b7054fadc1e209621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3542fea7284ac53b1335a45705bdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944eb931efc98dc8aca3f722426271623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f36e18de12784d38d425e80d0379624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5d06609e9308b0832d3925e71216625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2141f46cba171785322f550f82b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e6582408733a292b1c6138bf88502627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0351c67b726aaf44878d0bc1a83e200628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7fed7edb79f197dd198679421b899629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35928b7235a60bb6996f4300e2154717630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee12d48de0adb378ea409dd187185631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af076445a4734063cab07b89ab818e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d0d7d08006cc7b6b0233403005b86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde5a3c7023e1ca5bfaa45b937d7a0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344c119d89561f0ae81c3cba646a614635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceaf80d33ac031627d0fc06de0e866636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1707e9d8e4cc218aec222ccf42e51a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a36495fb1364cf73759e68681b9f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7c7cb892d557d195ab74d72530495639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c555f0b22f67b010aa565e92df8807640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56304dff0dcad7e85dab33ba949d364641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e6f5f9e143f970f9b51ddceb16e8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a584f2f370454963aa4e8e01adf4613643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9eb2fe83de776c820457c6c97d8e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620718e2b8c434adf67e5bf0cb2bd938645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f69af50cf2b45104ff72c1c5b925646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb043615e2e188067c363c8c30a47c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678056fb7205b98c06bef6236410bf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bef2905e2f15ce45b21b8b816cb08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0a9a2fecc37eb435a80d55ebeeeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd93e6103e8a31e7e53da53d61fdea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a141dcc1e56be1bb5ee9abae8be393d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8019608a3ed8f78559010293f025e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f0a60d939edf4c58038b1b87459b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb5185d4bc341c54aab6c1362b4d83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a3667c3399dfa11b41d96b9ace429656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad219f5bafa55c07308cbe30b832866657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19fca8d20ade2857555e2b2c2e70d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d42d3cd54ce2aff8c644689805b71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0851ada492eb715bd51225b04e65b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728908d00ab4f7a3e4c5ec6ed9a3cc04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a89a70f726aa456a6c302dd2da984b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99bfb036e2f2fb52580dfc6d27af6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f8944b0b0485148a50e0a311a9ba2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732ac537b99fd6780f56a1fdcb102cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c7ed293218c4e60e0b2579d7a9398666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab906f9a4e6302827de8b817091832667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce990f8f2ecc540cf63309e53181b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd572e2d9058142b81e7ea7c3ff7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49808e77a4a1085febe05f67ba0b56d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697693729b70110fb51e105be79c1c9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee857834e0984db60a7a23af8c777c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b335d84b4c6a36fcef4c7a06e955081673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee220af64f8132c743d8d6611ef25f75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cf12b5e6ac70c1292dec016c086a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31faca38af014851b1483610327f7a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e89760319def137730904bde3fb7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28ad4c79ab68253e084b245da89bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e9395bed99d621ec7cfeebf95d80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879801c75982470be8a2e8593fb084680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a63314993630f780f8ee92da3d6e0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa952f5a5f0a196d0117773b626e201682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c73dd466a5d914b2c1491002cb6686683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f139597fb5b63ac012764820aa6105c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c4e85555557b579b478fbb3d4c071685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb67f16d3eeee6f786657983d83d575686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9c565c5fa48d2e91403f7c10b9904687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01dc494ba3bcb86c891d64e1610c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c491ea78dfe8e783d21741cd7bd12f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc33558ee238d336fe62f621685452690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22227f580637555bf70a5f249551a3ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3af9593fb9624c8f0fe55d89cbdbf9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b9cb8507b9a8ff81cb8633eb23859693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511ff23f63da9595a76e83a43a0f2ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4b691c80db45f25717ccfaccd6f29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8b03d9e2db3d9d58862a8bf6f33c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b31d117d037dcc01b91f6bfdf2e96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba69c74649ae654c0496bfe5dfce4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a73e174c695e6e5a958f01e3ffa40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed433a63f265a6a415e32ac6bd2e1ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cea0dd96f344449b44bdd9b125b0f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b76ee20396d5b3286fa907e051cf9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1237cd1022bc7ed35e61f5c9b688fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4876dfe09a3250a864c22af11569087704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff5917826ddcf601f0d33c27cb2b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51be3b36799c168a8223789cb4509b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8e6c8223c9ab8250e641ff73fc9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc451ebd123269fe5160be886d7892a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e148b2d351a4f1fe86152296c81be3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39701f3f43c2458b1e68f01e91bc934f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6437da820dc14a00ca4ae9e8fa58a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7bfffaff4fb6983bf7baf2f84f9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76967bc7094a995b0e7660b14bf6fa9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bad613ca9e71601abe4b78066dd31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58e16c7d677d821f45606c01c150f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893e7ebebce1651c94967da76417dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b1dcb0ad7c048c7524bcad6472bd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e16057d48292d37a2986519a2e2fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd5856355043324d487df92e9cdfaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c765274a731552117b4de3e6d7420e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c48b84263f405bd34a942c299436721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9a1a159474d0c6791bffc8c4d06f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d3ac7266094827f97a82150af000f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5fb6b840ea8b8be64b2e8cfb09c6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54267aab666391d31bbf1d34513c48bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac497e51120ff7774a2beb8472dff94c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f6c2a63b7c93796c2bbacc5ee2fbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc4f3b2d6b21d8f382e7a588a3dbe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e693cc165f7bc22dc0c77f3e3d92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9caaf1517500e8b62777db7c5c2b9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024fbeaac60002d88c409e6b8173ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8ecb621dd115f6c7e4b3a9ec55f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5918e2bd755cdd4588b91065af018733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6dcac0968237a358a683d01019cd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516d393c167061931974fe7459b600735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e35e84c833b157862ef62d6bcbde9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cca906e238afa9a2e841e0ca2cb19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bc0ad497ad60f750e230d8ccea067738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797180bf5711c4fd88bb31b8563815b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8970d93ca8b2db3b22626f81b11e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c4b442af068a547ecad8c24d3dd06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c39a8ebe7e20e827debf3e4df5bda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff31e45c795116291340615a1c46dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f39b53d8e356f6829c229b06d3d3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e5c1141cc529723ffd9b24f3eef8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78024bf9e154ec618a6db82c7c371c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90e98cd18d72a4cd2579512eb8d46c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcdab40df3aaed3a9250128ccae016748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9066f2b46e525b738d2be31af619749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d61cda35b1e019944d11831244fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb960eb17692fc6995f8376d8ad433f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ea4702ec24bd59be27da40fd5585c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3b4cd6927dfd2351f7c81ab5cd0ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc7d04d10675ba8dda34904482b25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efface3c21bd21bc24eec7a5fc19b05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48204aa8707fb11a235f1ed98d52f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd544d27ed27a2be3bc982335b625b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db9b21ba76c5ad5dfdf9e9ffc3dda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f0ed728ba4deb868c0e08e4b65d86759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88551b55ea61d623941f2aad15bd241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af2008bf8a06d67031659f8ee187c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f026ff675afe1642154f7df56ed83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf351cfd9dd524d2305d4284fcbd2eb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99579490d9c9296664529840ee501165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53cd8f258233b6f66f57f2dabd65f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8233a459ba91476eacb7d026d1ad7687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa320257bb319f64272d4b667228eb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7627e7a29b1aec9d942b2361bf1cc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327818895d47f9472044cdc70686cdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11fece0149f88b20f1124b3321dd3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25447cc1ce4ec9ca148d94e6026046712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0c68b1ae32c03115e85834109d3c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b53be97bb87da3d563bcf0c8f3caa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ad13263b446b941ea4270d73ceca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b28d57ee43f776b48a6921ac29d8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257fb918501e9d3eb0ecac2a1de968c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf64452cf2459ce6b6df25b1a3e069018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf638e8a71d49b5e1470aad2279f50d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a281c0a43aeb4e070732e6e5da6b53120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff455cc5ea81a2999137de1b7d82a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1a53b04a4c56c34e43fadc7a2583722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeae8bc9d1d9f0e4712ff815cf1a5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0c492ee595a4ac34d30ca3b52aa1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470810d2600a68fb183dd207883c24925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a3bc614bc81a966c29e42bdeb899326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22e3c2c0450508c0c327c80d3df7d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6efd3726b8603194678ff2acfb32528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27096d4b3d944bcd19bbc93717be80629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0de866337f1f6fef2330b59f4356ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb9fe1da61cc8f8abb0c22d52bfa6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa98cf647e378778f99b8ed485eb3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c537af7ea9931703bd52538dc9de233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3331e7bbb87ee964e8e9f40e878bfe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ea19f60d2ec2e0028d8e7ce7481135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eec35bb8afd798fbd295cc604c5b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d649f1bc8ecbb6d336c2bd6e21bdd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700c8b4dc94fe52e131e7a787480ca338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c45ee6e3bd5af8dedbd11be65ab1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236e315e5fb81faca361537decc3f0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f4a6a940436e1c91393ade63a20241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fc2c0de0408a978066dc10fce6acc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659011fffd55a3091fd66f0f6300bf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdce3d0533ced84af648490e785ca744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e209f7402925bcbd6f5e5277016a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6c498792053c3b028ea6b1fb8241f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec67f33fffdb21e9a3c72299ce711b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d763288bd372592b2c65cf7263ff26248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b84e548956e2a6dff338fce6872249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a63ee5cb08d381e534c21438b60950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593eeb459bbee08d60b708cdcc870a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40941aa99d9be8845b8015f36b1da30c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7980f1458706061e66141c8ccccbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f5e3c643c739a4b17656d097a14154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920925776fb616f6682fcdd85df67f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d18176d5df53c15864d6f618c7b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7f21aa090174517ba8c0bd2091a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51acb15b8bbb4ec64fd9f02c42c4eb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b7804f3e925e6ac4a4e0ee73bc4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8eae863e2038a9f13eacc6aee0b0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef63f7b8cc8a02fe5da0d535e275261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268836f1e97e10bc35dfe16cc46fdb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8dc185c331e21539423ed82d5b65563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b518ca3c3a064e7088368b0f89d0c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a850ab31ebd2721fd65d675441be065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a992d42104477d4c2efc031bbe48766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee0813506c37ecbf783fbd21bdea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec1e439c6725433f7e0658f1a1aa6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b930ce59c497fccb17934e14c231d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe44fcbc408c2e3d91106bb8862f5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41d4bb848fc8c65835f775637b45d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d3da56ba51be1b5663e112ca704f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b62b988e46c301551f277de4289373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19423cf34c3e8322291d399f1622604274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e318837837e0021cd6e1b67176a4cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6956db895066afa086b23988e047676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc53aad3aafa7a5e893a0181d55cd6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d481c87a7cee34a48f81402fed9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb56a17125e7e934c3c0369598448979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8595c45dc57cca6e35979ff9f824680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a95b10257a89e424a866650c7edcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b306c1ff2792ab37fb2db05fbe4a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca97d30f79ec450fe06cd17625d07283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2ffac0129d90c40c898cbf56f07b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6282598332ec58a1ef4e35a06cadaf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76209a82f991e0256f7f68161c7ffd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11091df7e37d72738c2006ca5cbacd6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85546b69b3a471941d4d03ff076c3f2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ef28c201ed12d3f1e4789d66458189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a127f5f2b4f1fe153489d5cce9ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004038b7fabfd98e28328dade8ee75f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e027b6cd18a212706c5e71c74f17492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa33ddb7a7da5a7eb4e34a56c60ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6f0f5a97a393be1892e8e01e45a7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce0c4e2989e894f16dc2f7338a1f8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bbb1623fd5ecb28eef11d41df0de596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283dc78f976bd6a71ab818f7557f41297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9d8bbf04bbb0d17a944f000172e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d6b83adee8246d5d58112c0e5a3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a4e43bf76c84fbc392d1ab2ca78dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e6113e8457277bda228045013fd8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ddec96ea6c335aada7aa9ee0f8420102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f034b8f31b71bd77e3b2fff03392393103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e12a777a8a163330310dcc5053c419104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f90857ac17d09516263674c5d9577105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac3724be4af1f6ae885a6d7777f29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf7445228b9356313a588ac89ef0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284e0cd3d4239e181a301b3a3289fa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e449e606def376c411a6b7372f299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f4161dfba4ae4c31b475249e7217110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317701beb58ae91abddd4b8eb289fd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106f13cb23a78d41202e113d16aa3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485e0e11e464fc015bd86c7653c7e98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab8f34cec20657e00a0ab3a9053cd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9eb53e7f05d6567d6601219b2fae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c566f2bf49f29b7d69efed52b7ad1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3d8897673014362d4bf8b450dc15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc46026bbff7110cf4aa61404161317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65ae42f0e8d46abca6baa15ee0cd0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614c4549fa178eadce156c34fa7abe7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9045afaf62894f92f80b5efcb99d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e78ff3b9c753022f118a05f2c340e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766d70f8cff3b5e861d63ce7d58295b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986515cb533add7bdd3dbc70beb8277124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410e42ebd18eb2c4dc690cb2e065af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89069e8c16770a4c9e267c331b19a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1afba457a7056c49bcee3fd0f0c3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463289ad5608dd5cf1c85880cd63241128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd13f689cbcfce9ebc1b0771eae68ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a3ee699b0d3cc204a2c8a846c2fe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8d0e557d82d318cbd60f432f9aca2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8fc993826bd135c9777c79caa5f84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb29bc505e1c134e4ed0eb0bbb991133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef99b8151d5046c8ea09b46c8d83b4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afca2393567ceeff9723efec41e01d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8abf2db2a7f3155434c8b2204071136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631f41c6b964875524829c1d0bbbf7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33753338cf1d45d5b9913fcf681cd626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e429ee117d37032c34cebdb84fedb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d90fe3942015e194674b5203f4815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464abf4f795031b2586860de7fe349b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420abddb7c4a7ed30c8d70d8d7ac3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b5c9497cde6df7297f114f369b9f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1973aec0e041e01729d77032eee1d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5efccfca2ed06a4d175b88d996ade2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1f3430430da30280c4fd93c7042ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85982d79a2763df1628c3770402287147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d23e52f0117bd6664861101c0cc99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156916eadc8a6039feee40a4f54e8ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c77ca89ddf470fdae246759eb2959150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb27ab0727364b597f8049022da55a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957c31b98813ac801850bf09fac243d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314260b49a8ab3821412cb0bc8af9f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd4c34947d417bc9f0af3fd916abf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893902896edec17fd0a2fe824e58cd27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbbe53522f711cd0ff518c9715e51d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c249e9a6f37751cc9c6320ae6ba3bb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd7c5faa0861f7c191dba531fe734e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f077776cfd8399cd4c90ffe0c213e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a0087b1beecc234dfdbcea7d5f128160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b794e5f087e25cce4e350a2091d036161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4e758c4bcfb65f62204fb849f6b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ab2210a3ea282de4fef0c7c3cbf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee552fa815ef135672c03575bd1c92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e2fca717ee1a2d3139d54efed433165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3f928cee945d0751bb5a5e7c29c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6c837cc76e071dce3abd5ccf6b5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39a867442bf6b9146c39980bb0524168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b981a0eaa1a6991107067f3b5c7690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73fe238b10a9c322b2d1316857f4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35111614fb28ac07c6a9101bd33db4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256d65899b8ebb9f78faed71f4a79d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836159f0630b9b552599f33f88e45c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3be4a4417ba01425368c5fce20e05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5298b4bf1d8fb76158cf8a2aa25481175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999973ccf610c77d5bbf3d1c020e2ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ea6dc8691926192f0e9714f565e20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1792a6d31b8061c7b43ee009c417c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f7a6c2a5c58fe15c515e06a980dc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd3a840adb09d1d584472d7050755180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14216fd02894726002b435cb0b224bed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c70d7a887cd7ec3bff9dad7af15a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796ac146b25bab16168cd7c0954483d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440dfbfbda06bfa29efb952e4ca7d57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae342cf16ad751dc21d438a4fd2476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c761dd56c7285f0be501c21ad22fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf85a9c3c5defa08a62da83d212d07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42df3764d9f155d6efa6e1ec3f9774188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b72b5be4696316687b82bed3fdbeb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f91a5ca6e7b1a00e12ec4587043628190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e61b7a728c562d2090f96948ad074191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27cbb6cfa5a2ca516f0901e9523091192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdcd69b32f2bab686e6bc29da717bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976c1987f2e5792089ab1e90c73aa5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488aaa51a1a0dad3709d82218c0b8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924630a1beff45741fcb95579782e800196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386db9e53a94dc1204264b4ace35d68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dae533defb3b5c56356206d032b8c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c01e5b8511f8f503ed9eaea4593fee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2dccd1fea10bbbbd752808eea5b76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dfd6b645e54fb087c37c98e9c9a02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a785cd7a3826cf3171499d85c01dd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4698a3d7a13a8babaa75029734ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721cf06c20024872ea0a7059ae3d5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd228532126a559283738705d49bd53c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484658bd616e0e6c029a96016370b2ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d37cdc4323f2551692364168e1bd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee86de72bb34739e23d6d1f17419229208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51140208de10b8257e811d51cecba78e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b1cb25f8fe8f00a160a56eb6d434f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967893395932f7e2086546dd7f3684c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcdedfb52c0135bcac358d1212dc7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48232cb707e830124b10ab4626f343213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1af2d4e18939f3b5acde53adbe5f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa5781aa69f2eca7b9ee24194746e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3570afa8e67d2be1939e49f8763c76f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b4accbf8364558e4eda720bdfe34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20bd2de9fc36bc24dfaf640bf6562a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eccf76a1e24e4ec9c447d1626d5e30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a02a74dd2b71b1ed45d62b1553d5e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3cc21c1e0fa5261082e5c34d6dbbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae543bf29e8d491ed634e57614f906222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3a0d82823f990c2b54db7d55e6a75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b9b33d7afcf4b596c05ea3998a4fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca2626e831ad26d8582bb48f82f389225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53028d32cf59ca8dff2a7a0fad31df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26dfebdc20f8baec9719fbea2297c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756d75a8e5255daaf75e36993629bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36885a70b655c857c782d3907569e749229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94c007f2f9f5e63ef089ac6ce1b76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035368c1d9ed120d423b0f33abb664b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a87d4a1082aeefbf94df06ea368d4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215eb4e6d559be6d927fc19ee6c95a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe8b1d7204bae13edd1053104d28ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6027a6a31b63ca5c2c8d6eedef61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03737b92018b8d308d80de0f677f37f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b37addf769bb6fb62aa627e0f6ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c77f1c33aafa9fddc5c9f1e4754172238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e127538b06da56b51479bd6f350c90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5538bc1e61ac123a446cc439015a3ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9940fe58a357aca74bd1e98af12147241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fb21b908858fc6c8075269dfd9ff3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8941a098bee852dabeb5696e0d0c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ed148f477cbc485b22868f3598c8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371a8b5be5bd03d1bdeaf4fd0d0de4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c804db375c0161b22a06573b8844d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218905da16e21c164d9df8e5012987d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a037a26436d792df0ca28e518c10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bdcf009cb68b70fbe31260d9f3fab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7646ab3e90f7254eb63e0e13c618a27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7cedb3cdb8f2d2d8a6fd9004d7e7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb68ece27d18514c84be90aac06c03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c74e2449bb94214c95051caa297421253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8694152ef286b2216ae351ffc0dbb92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd2ec4cd8b350cf45c14c6f05e77a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2d39be3ff8f8a6664883a5506811256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd471281a6e414e0679cd3f0cc612257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc5ef9b9fc2151d6a236471308dca0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafb78ce056e34ef67ec0fd6512580e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f01006c3c568aa17393b7c263b169260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219bc4260bf7ca8a8b8241c299a17cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366998326a5033441b986954b4873fe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a5ecd7c185b58085441e26d066d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f381e97671bbe5d1d170f9d7720fb42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce22d85e43d62bf050297cc288395f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059b66a4cddbc2eec77d2c63789a32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c113330a040159dff5281e1d81b224c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482570513904a5086524d2ca86ded8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3668d6c9b325059ed5b3f7ba6d568269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e0231f9ab5ab7fd7692e60887f1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b859efc1c28debe7958900fa235ebd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cf415272278a12a3eb9e5247a2f0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055698349cce1814a27ebbee978b570273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba56916e08ac9afeca9453a20eab79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c89e20d725616b93352860a1c2f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f516dcd0a1343744aa46cf5b77bc17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413feba0dbc4ff44380c7be1dde3346277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f74c111cdec865e4f4917af45225278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ef86c91c83451116792b957fb370279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333ac24291cb092a3d680f92f5e024280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cf02074b8ceaf81713dfc2f879fea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db6f4a6c74766d8c668423999a7b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e9e507ab042a68adf9ccc6e6f8364283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb5d35d008cc3c2435cf245079c7e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108351526f7b724b98f15ff0d6f06bc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08c4313118940d8cc7e9187c0bf972286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94762ab7029967e4c59a5a3e38c9b8bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8235e95f4b16f0d4876167e24a94f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d0ae3c9b8697414722c1879380c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf050e2846a526b20f5dd1986eda4513290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97449a87a57bb5ef7da96ddf24e68f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a5598d3043b5cf7519d4b941107d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42b945d74f04d09eaa0cf589fd6336293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f59be4372de172ac009dd3eec5ecf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b621638d28eecba1b7b561dc1e69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a47bda66c1c026658b74588c45490296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebf3160e52d9ad7394f25380f137a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47bb902aa5f49156bc9100a53a5e6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44882d603941e42b6a874243dbd792c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b26358ef59ff3527cd1177c1a2e5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799368efe4a08c8d266092ea4297a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd91dfc59da024cc02806158ec3614302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a0b9265285f062b4ad5cce7667efe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee5fdc153fabcda4d355c6b97f41a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e8976896d8648264239fdae07a02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4333d5721f4735a56324aa135acac7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a46da7d3a8021ab70143858d2da345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2eb7d6aeb58e23a3151215b5c5cf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88070f3ec4108fe330c065c17126d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92701d18251fcb8a58001c4373123077310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb558ce69afeb4440f5487d7df010ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff9535bb0dfa9ee145c0dca8db1f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946431509d334ff666aabaf279845d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dce964add108a4609cb58ec304655314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181b9a456b18bf36d90c7041ac70aec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba05c31a38352cdbb31054c820e9c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499dbdb2b9bea08844e8fc5c7d6a514317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2c513c45dbebac28c6c64a088688318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe651d36ce8dbf46df0abf5d30d99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd9fe9b124a0eeda096649cbdbf7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647666bf075f62d35c662c8c65f82e99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e0b1ccfdb3d7fce9ba0ecf4906ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8092b34bff68dde8142089bdfd4d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d980041d12f9e42eaa33d5ea538027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ae5bf9006a6e30f984d9d91c5ab56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795671bda9adf55860235e8669fb496326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d34b735091ae8f6e5eee8d7c4cf0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ec35e45733436c9552f7c741a9caf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e4277aa03d598b6001e7ac36dbba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bf141a77105bdef516a140d4fd513330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd359ca7e55a5cbdbaced1f2fccd8e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76366f7be699d0a3beb406788d86dfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1fba5e9a500bd0709cd90016e9f69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f2b6619c84e997b9bf9a0eaab0da5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eda6b12ecb02877d5be64ef205a6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92224bda9907f9a830dafa8e974ab098336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945b7c377f24957487c8fd44a45e6fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36712ee631187f9adf899ec18ef237338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc098f1bc64e40a73dccff937b6ed6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ea29d2f8c63ebec163d827cbc3b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e92b6107b4c00f38125fd1b70c67f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326ea22bceda26d27a25588aa92aa88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0613f69a581e1115351e5d22ce5e309343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e64a61755ca5beabb2274441e9f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f5eaf0084ff182719d4d133c7d38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86833536314b432780f2e1c8d0f26c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22cb10faa21574ee27aecf553a4307347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16775a763cc32cf3b74492d514f6d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceefa34ee46a11369ecd0d0b94103d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83b106efe2e9baa97a8764512abf3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe5a3313fcabd78a137656c1d32b27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee492a9b840daa6a5934744b51a873352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef20389c873c015a94838c94245d2f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccca10a13cc26344d071642aaddc631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152d7d31b55452b545ef8078b52bc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b6fda9e26157a6e0816d971dbec3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e585fa4323c8a27271af09bc520f359357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e9bcac285f37acef0a3d7f796042d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d7e75294e1a1ae6999338ea8b2c92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa099fd7ac50a383778503f7fa91bd5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90f201a15424d574b6e45ca5c36910361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c986122862125cb1501278f4012439a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522228e22a4416e4bc5c93a7dfe28fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b369b4a0b808419d0316bb27213f6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521b1056bb00c72b67765865356cfbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c3efc565ff0f65bd7a3a4afd92346366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac719dab5eb3420f2946cfbde1c0fe8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655c07453f416fdf3544b98138b13d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfafc50d03cf897b23cdc2926d122c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c970b7de4c586a6b0efcb4b1625ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152f9e423cfd7ac1b190b7d30ce0f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2595bd2c1f1af6c448ff2f3277eda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c016bcff903d26151b17b75cc97352373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e7dfd1814e67083bd4c4537f12363374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b7e1e5dd6f57397e3d850f201054375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9708a70705d25b8f0955f3728c71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250332abf8d90e75b77fe73daee3da13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5fea9e4d0bfef6fed8b24c662102378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df77a7648b602645c0e637d01cc098c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4d059413c22364f6eb9a3ed5c4d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c51c49adab9f545a107ae9f2b8482381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564da7a61ecf43970d9c011c003a43e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb6269ea3821502cf1f88af242767f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b555e684b420e6a042a9ef84f0e80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc76913886af1033e020b809fa6e19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7098ec5d6beff51d01ce51b42b01e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704daa4b97e12a09091e34654dfc2d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2523b06b06bb2621a8f027c7a5127388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4a61faeba15db321e1c1babbd783c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a224858a18d747a0ee2ec431f4c61fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ef668b4420e78d9595626475fc29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aac3b5cb882b9cfca51620f3adc44d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70762298f468bfa8d232c699eaed41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1193b956eaa47af6c0a995336f16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02356deccf80ddbc19852c7069377189395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96571aec451c97bc2e2ada3094b9df79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a8d4d9314ea32d01eb810669e011397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04e81ad85db8ff1009c65213471704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f4990acb0c724842861a6cf4ceb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f3ff325020702c89b0f0ac879015400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92026c0c434acfc994c97c57c8fb28bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47cd37f6c30d434f6c305df3d3ee16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2f8dc17079adf22ef713334565c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37af9aa147c0a43341cba27cab6bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926d97f5003b510172236452519e37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714316a0de8ffebfc8c95d6e6c7491ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e8088ad836fb20918bc2924bd63c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f0d3b572de04c666c30199dded830408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12408c2d68c733326894581701617d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa55efb03ed9ed081a15c02881ce99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e24e0d9fa64984f550695ffdf663411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ef51e43810344f498136bd58cd64e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d50eb284ae0f2b2001558e2786764a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b10c1e398e08b6f722138e98d09e98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc625bcb9b68605b3e8adde5f68a547415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71240af86a7fc160d8938db8f8b03550416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b514e6c80ec210b0d5a92b4dc81f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b4dba54a9cbf0358ffb8253c37d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787cd1859bbe7f178d45ecf485d9d8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d595e263bb1eca47c6a4434733b257420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ce65328021710fef3abc5eb853072421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d352e088c39aa634ff3b4635fcf3d9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15408c97b9ffc289b81f0cc6964bba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec37a2e3aa114bed6d87d55093ca341424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fa5388524b2e3450957844f7653db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531bd20f33e7de83d7c2215561cf8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced30de8b6263a5cd7fdad951a8d307427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf162cd70ec36a8f77498ca7b0c5f9f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f0e3b3ecafec16361ac5aee68160a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b52cd31caa9bdce790b8c06911c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071be64886b447abb12b8d1ee5bd99b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0160984dad608f123905232191031b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d494d672eb51bfb239c7d9c2148335433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1049d2401ddca827267222f8b6781f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eca7dbe004dea2bebdc8009c82426435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda90f657679d1ea9ea802fb463616436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f26be26a09378fc2d7ff26460ecb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49491af8f6efc83e6fa274a7bc39e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5a2e5a0daf985af17b9764aae3235439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61312e25955303c9ca7493b6a856541440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a126068758ca08ba102a311b0ad43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f492d019a68ad30f651ce662475fd41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40caff29d9861795fc0cd0de3be02c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313740a496bc61dbfd278300f717bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab543aa9a07859fe3e8a23749c20ec0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b22619ea96853c2c7a51b71fb1134446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926e537a740c162523f1d70e9f190a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23f012416d45a86ac85fba61537447448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eee86d56695946b1b461e02158d58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401663ee437ccf12bbff2258a8cbf23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6acfad8957d9aa734795b86e9966bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcefd9496e59cedb655ce4623ff139f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea77e51a2e7f6a98d455a766b84616b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b93d4ba8fd06e7140ddb844373704454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbc5b158866880dd1cee7546ce67b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874613b9590c0ca9e0be54e0a2e8949d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c952b84009a6c371184edc1122c8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bfc5fcd0e66cbd7f32e2c86be329a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014681663f388b3ebd9fb2bcabf3daa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016753fbfe161fb63728d842ffb35336460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04849449221d0ca352c7464f317e7d28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a758f5a1c79f769304ecb3d5b4e24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7c5bfb0a6edcd9ac0ffbb08b1c606463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad96291eef62ecda717f2eb1d0c542464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c55aa5dbf9cff16e4f7438e4bcfce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ff9f6fe2d7343f1bbf049001a9a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a5695b507bed94b1645711c99be05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19c85d2faac9d32c8f8ec05f9180cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3519478c7fb00dc5cac085c7742465469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a220735c5e3864dac2443d8d481ea9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd26148a995249f1e1a4346e740fa8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53897f7263cadaba9704cceb4d1e0aa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858bdc5f43c9807af26197743fe20f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd1b1b95b11d1357bd1922db9f654474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa46dc6d6eef13ec4e77283ab8ba1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0e92daecea0c82637fb11d76f22fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71985d22eb575eb800b9a50f35353a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a20cd2acfdac586879ba3d60d1f65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a655d5fb6a5d9e14ecf9deaa5ea2c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724a22c0ec1746ae1ccf33f462dec7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395ebb5546929ce458a70389319a1d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372471ae9da73fa16d692cdb596b8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da8211c2568913131814e1fdaabd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b07a0509431c7773711aa8cb7cb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d1fa7243256910c82722fafbb3ff3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c204b1517cc7fbec90ef8076a5a02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6184bff0a7ba33daf84e00c25dce38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbce80b018d16615642f6ea2ae84d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae658891b79124a94a7d75971e5ac1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f727a360bd8e5843e41c3605fd366490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cc62230bc624d57e0669cf189662c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8aae45c573beb5137724c6fd796a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9c500c5eb68b0aacdb1a4f7a076a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29921b8408c67a657a6cab8135e940494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f75802a76d4d16ac7cef01857f06f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ebc541265075d3362fb9f96090939496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5539fa35ec6ef6ab83f5077f971d054497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b4dc5ccc1624d0a6b111b35eeda6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b73d96ea43d23d0a1de49ed36100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852add8f1f1630c9aab151b31394d0aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75817efedc4ed7bb51350cf1d9b310d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630abed79ac79bd0cffefc1b4e5595502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe9aa9309ddf169d55654c9f195a9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ef5142b9cd33b927e3fba431cd4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df34e3a7ca9028cb998fee5284a18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0cd497ffbf8f3adf9e6bac7881bb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922872da2587a075ff7560c504d75168507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4870e2f69ed60237b2b99baf0483957508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e92470b4a3b2d11d6f055a55a9ff0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092615af0468e32abc9a5c430445d7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a0a72b17a18a3d23b96686287605b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11848fcdb09d747d42b2d23185412bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535aa035a3debc2afde7530b46d532e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6101c776b2a885ca8bf0f1da9710ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ac464e8a286ea1a2346297cec1bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ef1bd2a9613c6fa103165827dbf0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a79d9e1cbe5694d3f33b24bbe84d18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4351e30c60b38eb6a1701e9b533fec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f105c85ee74f59d16a331437263e48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4623474b1a12ead1647777d45cce34d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0881c37eb45a5b349cfd7d93fa9b09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e408f4235fc205132e00ad2c352e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883869b6711a1873ae8a37d98c9a85c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b5c8344fd0747dca5c6fe2a3e8a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3033b673d4c0e5f63bdb6e7a347f084525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887662a95b5d839e0ca5e216a2e3fc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580e2fb378e9e79f6db2d80ad3723c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916877ba3d8392e6b81298362973d56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668605628cc97afbdd2227bffe58f64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb84930931cf6c7824f11115087b893530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35106ee9d9a1826fdc24cd26b4ff503531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237beedaf4cd135396bb3377455b23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae147733596ba4112253720edab47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ffc76ccbb7e78ca2e76722da1a215534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904066f2a35caa935f1164f2f685eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9d47ae5d414048375ddd1ca0d897536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a026077a8b951a7045e0e319dca4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbbf9414eb82731584ae5cdae77f85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff928f4cc2367216c9f72b63ac8b574539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a324f2ebf1e5b0a8dffcef6fa458540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ea5815afbf69a94388c207bbc2919541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f8c61a92d34289dff409dd0ed843e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c8a46b3c0aeb2ea2f705e2076ce22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cc471db7a72591667a1bdc0f5037b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dbff453d49cb22be9c31b36aceece545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae160230c5258e290b6974ad679f155a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ea3ef0a96024990f660cbcaac7ca3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce8df6103dd7ee8f49f34bd3cc1f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3208877772166aef2edfcbcd4039f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ab2f3fe1cb4fa55b343aa41ea81ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadc33471a28109295c7e9cef63b207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3ab45e84529531e43156b40f8d19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea7664607a87fc48a5cec83e20657b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676818c8d140c42192afa014f6c1ae5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41aef1811fc79c367df0d92a95b50e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df1fd5650213ec2289fe5880679f7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680bbe440da956f83b7d9e3650725d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10ba5ae38e1580643e212df98be054558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e1ab92344b2c24195d58a0a07873559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac5cd72ba2de229c5350b2046fa29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e82c334340db15fa9becb698b3f7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6e0ab27eb692b37f4ea95e3b2274562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f78fac1a397dbe84f4a6deeb941bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8e92b6d6ee60e542e113b3e1f573564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9cdb65ad1c5af6b0c77a9b2c620ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdf119b78cac96d5be1438acd8a413566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdec44d24208f26e9755614c6dca67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395e5ec7dc30aceb18b04100c36f281568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd7d46d218569275eb8876e14007a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01843ac0c2c0872b4124e21ec17b3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af60955b91b80472633a663fddb3ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2238c38f86eb7bb655abeb8a2632be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fe0865f0d64a080898077f55ed79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefe9b0515b090137a092c71e2c44c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a4016f63db9085194546d1daf27b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696ea0dc816fefd18282dfc0af9d06d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47dca5e945f13ad278de3dfba95e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370b7ac85e6a56069c7664e10dfbe3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb419912b2dc5ad761e0ed69f0d84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6708d783e5ad9f086ff17f482bfe8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cda0f7e5e43738aabf89f87673d02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23195fed8b459029254a88051e848a30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6921534a894c6e3f401d3b6b1ceca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455da8304f5b34a621ba8995ab35aaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb40760acec3d2b944cddf9b64cc520585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52cd56fd4ddb22a7e9eb48a09cdc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70034169b1f0aff6b151cd5b2e855a15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860422990e72db02be9fc5dada8311a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc421a8114ffcffd40ea678ff53e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238fc41e71d2287374ba72a13c64ea4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a15c7ea7e4020c4355c6e683531a0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3988866154c9290e254843c1aa24a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3cb90da924d522d3eb899cc6e5644593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a419e9dcdf7f036368b1bd93ddfb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864a8cc6fea2976fe86be8c54507da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c063faac28fcc99a5f99082fbfb2eca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0051b5119047f727cc3f9b3e4445d4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e1adc8f02ff8f1fc1f748440816d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a182e626701768e4940add85259ed50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36ae0754bfe83cebc4e55901487bfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a26abad9dd6af02e967494a762bd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aafa6bb14630f8e0e1033e13d036f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd3374ad83f1d7f1f959fd54117bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc682efeac60dddd3594675a27eb72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ee5da0d01dbb39080bfba105e19d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a302706e8ad3477edefc78a8ba44c8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ee35ab7c05d2b4aced8ad67bced5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fb02588ff6f3c0551001e015af53d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da73aa998a36b8ad5f53c209c88198609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a1c3b0c0e2d874590f7c9e61c030610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293849e3bb7a8e24e54d6d9a7f3a31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f466852ffb52252c691228e38918f5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b66172cf4a1c338088e6fb0917159613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7d6ba1ccd349cc440b297d0da8932614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a11ec523e7bb2972ef2b6a097680a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6efafac12d2d0c0d46d2cb81adad4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccd78ba63c8ef648c29be7f10c429e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640753f65d8fafe65ee60b3b3883103618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3dfa621a7f00d19d7ead16b7bcf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c04892ace50b4a2bb7fe3e61dd8d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb541ccbf7d9a232cc265f7b402bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5084aff146134e8d18e7003143cc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1dc1878fe1e95419012e17cf99cba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0caf3c4538acbaf0a0348807e000cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06a02598664e5759a0261afe100f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca408df146d400e3bc06cbb828d54ca2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0f38a7ffd94667aeb899f3bb99195627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ce7ba3ff489c8a5a4ca684fe9073628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76efb13061fd39bbe5e4b86104cb8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8b7b5fbf31e203cefd8eb01004fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931033775a7421a7dbaea0eadcef925631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061382da948f5960bf25c5752d7b533632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031adb265a64548b707c491cc82833cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301944ff8d4d43c82f9fc4eb492cca3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4ce838eb6b30008fe9f49cb1b154635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587caed7e685870104820bb7f7cd21db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f285ef63488b305f76b3f308a0c75e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d6d66d7a8c94731c7982b3c154eff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa01bb1485ad5cd2c41843688ffa693639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfc855f13a485a14c84244d94f4340640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88efaaecbc91ae74cf1bf42639f37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9481b306d5f3ce8ed8531d0429f6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944b8237110790d6696026d89a81e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6666f38a9eaf5e9cd058bdd6a51528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802eff63ef595a3b2a02fa10eb8c24c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab2fc7cbb2bc4d19dd3e6617aa894c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1038a5f2f013adc27a4d8d83807eeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80605ae3f5a777e135f2f8e35c964d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6419a7f2b91e89e3accefd2215d9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2369440cde8900b9a424c713070f91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e4b4f9a1fafd608a11ade5ca769f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362ea55692ed1aa445f53f02282f73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a8d1ace15becfbfb203261ff15b5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d701dc04daaceee1293b058d4576c61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990845b30da78c01ffeb13eea16d3f6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50875f67ebe9c13592abf167aa257a80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349707f466400bf57f420d264680945657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916cb753bbbd068c950342a955a4c18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec102adb0c9b4726c38817d105267659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f8218857e2d274802c3f533adf1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226992b61a4e36258a45ab0947962d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fa22039a781025e70a07044aeb8af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531f1723d73260aaef5bc2417a9e04b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d429c8c623dac445669e1ac1ba097664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81792ed05e11b4959ade60653a3f25cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3644d7aa05617babaa059c96a2c2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635c178f8a7cd8ea8519b7ef8cab3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c579795d4741ddaefb042b9685e71a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4a9b9f590485889b50dfd98d2345b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25b7c992ddf03276289a15cfefc86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad022778d48447e78a634c9b39673f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a364d828ccff99a6d098950ecaf30a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7642402ab4a0698627db35563e26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7865a5e9bae8aab9a5ed54db760836674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d10d68b837bd3619bfe6ca1fa5b28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd4b37c6ea73f72c77eb5b37b8b24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727142105ab15fdf0f48716193104dfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda131425e5fe9312910733f88a991d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc7fdb9e054058de658c7441701d56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54373569d1028756e468873728330a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57290135f044a9e1feddc36a7f9bcb4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69b80c551cf61079892a6cd36228c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a02983f48498c6ad6fb319502f127683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c686e47cf84f55971d7b5dd373bdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910288608ab168503b4bc372db672b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359da72340e3e116b967388d86ea81ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56644070897e52f3e0ce9137ce7fb6fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820401d915e86aeaae1c236fc8aaddb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e07711384ad4e280dd89baefbd4b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4f46194d0cec14b4c5b0f858120af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a37d4e35281efa3fef9930e78edd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50373cec03fdf62eadb32ef5ddfb357692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c926413614d94db27f758849ad177b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f081a8a69bf1e9b4f7a09ccb353a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135129ff6e5140b8810e81f14e1abab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23595fe7a04c6622e44e4fc1d963d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf02527abe70860ed693518bea1be0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a21969b61ce81d7d4addf3185d490b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f557a6bd5b19b29b488d506f0a5bac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b60ab3a4ec0a96233c807919cf8d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1c043fe6555be6d910e70a834cc22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce2e8575ebaec52102315af6d8be9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd5d45e256686e7a8142995fbfd27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f0494a449cd1544b01d52c82e0aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fff99abcb861ca95aefe916c7647c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950bc11d42ae85f1706880d77c37560706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd6c968a555a45c54a3750bfcc906f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a385af90b3c7bd65d624298ce3eb65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4d01fec6e8b392ec45616a45ce72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c6c83edbfe19f89a6ad596ce2f6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63ce5d2a5a3d78c1d1ec05228677f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d005905f03ba4f476dc2c3cd9c7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5babd2ca1e9ac578a3fdbc3d815d02b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d5d50234833497a36f0f28df1b934714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a3c9b12b5dc4e018c30261ab0523715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010ae3e309ef82a95e77b95648e6795716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376988438f477566138ec6994b1e0eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3d3077029307d0c6ea0c24e62a379718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1b4527e6dcb450f76d9b7e85dd1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47136b907070ccdf94d0a1478e0ad0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783ca2e66bcaa58ae1f26f242aefde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb234b706d786f75da47b7f5b4dc77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26277df0f320746a407aa63ae923c91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdc2ede31f9038a97476cc2efd95c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e394a2b616e0182c5bcee7ce6065a6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847d7a9997a70df5627841e09ac9ec5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106aa3aac18d27643cfe5c56a0bdafd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c72c072705c86ca4723b37cada1cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc43993067584cc77cad493ba2875da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f6377781eacc488f57feea957c4ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135e43e95d3c6e9f55d6ed02186212731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6107ad56b9fe82a05cad91ef3d8fe24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f59969b0b2ada4c47905aa4882d22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25fd1d62e7ef91bae0ff88bf39fff7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f147a31b0ecceb89ea451e4ba4aca1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3d29ea87ddd3482c3663dd52d2d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b30855b9a767b69f30a40aea157f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88de5bbee646c95214668c2ee7284ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bdab809d79e3b73c334a995877504739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce69828f64ca906a9e4bbe44e5847f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0750a3e27e506bb9c27d82633b8dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bba7962dd494f09f50d798f506a1b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d134b7b40cd90c21dd33574ab5c603743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb24d1f29af97a9ec4bc60975cb36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110ecc91c7d5d87ae3393d691e5008a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412ff6c76986b42f5b31f145d19127746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cd514a0802a3c72c9de3177908041747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9da1357a93d8299a59094ea8eec851748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8916bfe482956cb8cfa66f3dd273ef2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c2a04b8004e8d47e67e3717071eb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adaf6c01253ea753d696725e628e9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667742c236bc57f0fdc38005da44c662752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf39d7d0e07fe6921340170201dc0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3f7826f605243a6c96bdec745268c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346790784f867e98eb433746d87050b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726360f75abe8084b76d1b0d6edcfd91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe948ac3fc1d808947cf5269b62a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2e40ce5e11b2a9acfc20ed131c9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc099ad0e86a73141ff5d954c451d43759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>