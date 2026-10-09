--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70649028341dc33385520c2b7b1e7ba41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdab334a94eaa731be2e07b1de137142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b065537037b886648c9ed78bcb63ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486beecef9bece9966bd5b85bf3fa444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e5043695180201d2ced9b05b8cf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a15d770581728b72f4e66d570db9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d9a2981f2d18e15643fd1b025481d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022335362006c4fcb2e447a957e988ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819e36d0525ff7a4649d6978e8dea429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d496dd0f88e6be5fd40901a2e59b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7f4108d2e11db909e35adac4fe66911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0481ad17a423d53534edc36f56da54d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14483000c320271dec7971e6055f5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c56de4602ef18685fb92406167fc1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587bdf8fb69c74d64d78f7fc6aba9f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f534db6130e792d8b00d4cfa3b8dd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91c1169c3bed5c622ed9618b0fbd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8a85a3be54fa2a9dfc96fa0d2c0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5095a82500985580ba552c3503c91c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ed556929b3d7acbde7b5929ad99b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6349b09750e7a70b7e61ec10d8d98c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105684f71d50c65d8a985689943def22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b66a70d392be12fa85a654a053e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c5d7e846b96c68454f5e7fcc361624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2676188f29a1a81c869e334ff6a0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d291836031ac2b6173ef0107864422726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ff8c91309625d92993592c5e5acde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d65e9be65452f4eb4a57fc40b4cf3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfc781f888db58530e978f493380a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9ffcb66a7c0e33ec304aa82fa84d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f5ffda9c985c5be7a845826000bca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b220e895559521027825151f58ee2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474012dfa6abed579edb20024d59324633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7ced1d443a60b168327d4a0889aec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904b755200e9b8d7df30cf2c7f9765235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9ebb23dfd1e1e1cbb4c7ce4d8bc1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab66fb2c41bdd6d1e7f019c5f8dfb0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef204c5d5dc74bc23ec0878dc782f3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304d68f37ffcbf070218d1bef929c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fca19fc299da4e6ef70d4963b9c4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b2f1102d3fb6ead0a93304250c9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425339e880dbc2d14d4f0f1fa61097fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7e18ca858f728d26750fcef95078f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932fe45d644721895c2de1360e5294344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936bf83a408e228f45fff2d9de29d5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535e6115e339824519778fe309035a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c508ef4a48f82cb75b3dd0ca92767047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b84d3af9e39128229091421215be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860777b941b12d60ab7ddf582014fbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252e2f664ecc7120b21b3cb870fd1fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378a76834f50b3a8ff939ccb817b53851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9f3c4120d3fb5b8c6c225b8c143d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103956279204b82319031b6783785b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bcc7501f70e694d9501587ef6c5a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca35402e3d3530e728e221bb9fef8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a56fa3fd1fa25229cbe4dd59642d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08b553d9943a8749143031528e276257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509cbd7a00f14129737e55fe56336e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9009b00c33e60ccbc37ac5956a55859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74c460412e1553d3364eb54d3d1c0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fddc0d1331d2c63510b7136c50f45461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6073b440b425b62a572515a6dcc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838615dd1d56aa8afaa695d152dcb40363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a87921d8e69f359407065af750fde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0337ae82f2b8c1faceff453856494865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776f105b94e8130306a43a5bc1c7b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb039ad88b1488f66b6232e1cc406ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be529253863706104782475b255fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe0e16f337e84eb7cd27c193b1e5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035578a95506a7c5290174543b49fef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738013e80ee37c093012218eb79d06271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a62dac183d973023ccba9b6f009d6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba663d62a4c8392ec1b2b64f57e38273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d12b709bd46ea738d214dc0167a32674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243cfb80852309f0e1a16c1659c311275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cdff4841e5f1d5993e5c50cb1896e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e12e52463a300f1f10b1f4599241677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b295b7a64b95a3f25e4b96f69a517b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34488375e071bf585018a4f08283accc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48c6123882f1e5289205567e17337280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf206d97533d072632863092eaa17b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b2b831be46808a839a8ee1c27a4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242de3431d1a014efaa3d5a8fe1109e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06611c81cb21305577d1d4f8112f9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f4835f0a1d77b42a69c59e0d3f98385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb4793248cf53c2eb6f919da440f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80691ead6445bf3abd2d0b57919903b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33080a67cd458d0b30d6e72442ce4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c622afee87c59a70df5c2ee40b82f4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d8b399f9863de5688286e7372674090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334adcadb753399a91fa2945f1411bc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e1d3364b22b8045f4c7fa13b4f05f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40c676d5278eebed83078eedb53a8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7318dfd6f011bd6390bb2d1098381594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f01d3d785a96381a3e79f2d6c6a7d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af21dfcebe1dc94a5d10d5900ef2f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2ad815cd31721d10d41381bcb59a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfd2349cfe642b170bf45faa163bf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1884431579ed2a597ad92061093aa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b982b27d69d208104e3d0efce2674eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520391e038c17083a66005d5bee06c85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674532523963cad3e596a725d4530f93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b807aefd9e8c1a4f3351504e26c2a89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85873b94d48db5c2399effdb62199b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464db653dde099f769d6c38a622b6e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ae56252a932a2eef192c501ad592106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08e278f4e7fc598f62ba370986aa71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a73f9ce95e78a42c4357ff672e493b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f1d1327347870c49371f82ede7f92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa2105f0cbff4df499c8b23b9ff538110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b502973e770e0b7bb2056a413bb93c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e0985737f5c6b0e4ddb7abccdfac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4000a8594d29b2ff84e1a5dc46d50ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d87212b2670ee0c8a0559429ee569114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72472b7238e068adeb8b052f97788f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23087b438377956d01c95e01d52bc8c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd3fa389e51ef2608b89913928670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb75f8c075b7ff37f95c65f530428118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8daf7f42b24c4e1e93884d470b5a87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c6ffbee33ba33f63a483ea5fe6eec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd146f8888ad794194fd29fe8e6fdc71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6556aa78c216bd1da36eb71d65bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c134295a959a3434a5828bd5287bc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce408e5330ef3d751619aa98bf4daf07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3d05132b24183a11ba931f80a03df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc12123f9897f9aeb6f5fe967e3fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63d9a29c8e20e715f13a188516ada7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d019bbef3b206c076b70e037d9c455128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a92606fc69889d281eebff08b31657129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd33fb1af42fcb161c0cf94343f12e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda6578c9b6c02939231bc18ee5681a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed27f350c4fd4432b5f5e8b06974ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01bc2f76912dbf73433a652901c914133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf3d2d38a464182341a8bfd3753bca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b742653626753e4318857d8970b04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909051202be1a3511dab6e72dd65ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec2d53dbe5b50e1bc60c0929a33514137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254ccb4498319499248153362a2ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae9e19fa1cffa7820cfba2b51acf86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a853156c20a57f338fcefb1016e633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e87e7654676707c5afca4a623a1dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd194d07b42bd134ca351c572302b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ed8f442fa2b4b44eb8bbad09964bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd51744aa483da06c3e7af5dc87593144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb494de6bd51810c8de36fe700d7fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a25ebd1748ef6256cccdf69825768146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df61eb449e9b9dd730b5a7a3cbba6b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e02a60aa403e52c0650b261c58b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c0d968c5da5607bd495c45984140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9dfc47b21f0249405f66193ea7b6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a234985174192527433c1e99b9ef9e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48350b50cd4146fe8036e4f908e6247d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b8b3a6b957526558059164c6c09a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec0352475b97c7f9e4a5f3d2e64788154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f593317fd9034e5f9661c49dde07a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fde9021291ee86e93a8eecd2c2f3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4ff128d0fb929410657fcf79c0c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c2193763d46812c7123a456d24911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea6ca23f4a7fe41115b75fad788d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dc4c0588e4e8d22a9b00c0aae5ba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce7319fe2cde564a8d693d5dcfad4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db09b2dddd85852b67f8bfe3d692cb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b6e48cb94d284d4b7fe4e6b755eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a5a23b1f4da1b8ea77cd75923e06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df4b55414792b031dcc08793073b4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9575f610f6026139e9d88e5c00a88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba002ed315c1cf71db389e4db24e421f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765adc94a4e2aaa8b8f6626d43419180168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95694f458df82fed1ce126426fbc5449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b473f78debc84c0e33976f90f61ec9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a01b713d258f2cfcd72bf90d7a796171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cbdb5e2b27f36b6e01c245431275a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899b5f75433356f579afc3ab82e56f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe225f8105a69f0a9949993eb26e691174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64439073c63760b226439143148cdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3759b70bf68f27a35002a70dca198b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a17e12745f5eb316637938032209d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a31ea06f8f278a61107abfc54d37c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930779fa194c8de47ab303af1a2fa778179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a941bd0c95a7e3aa66233da273219180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075bb244e02dd50f69189b91e04dcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3309adf5a808dddf74ec7aafd5441d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db16411c0a46554ca783bc58a2949f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5f03530e03b12605baae6f8d2be3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e0afacd9a765ecaf6de89116ef201185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceee5c9f91f2b05a4dc2843df6cbf5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759799276b93460eab9e2c384e1dd4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec3b78a4149f59d8e13069f5d956e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8381be3e75e0c94d263dac70f097dbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b211397a6442f2f2f6dc860047011190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342a1e355af773d6ba456bb90ce8198191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9ec01e7cab8b1116bf7be438b9042192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec013e1303380dcfb757fc04008c57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4ce607a1959774608241148e9a568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d4efa353bdfc5cd63222c279b603195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b119bf5d4b2922c48c849493d64e063196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f56b6fff1bfc9a94afd863d4b1f94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba645f748ab5515a0ca355a0bd516f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795acdce3a5b9cec8e5103d5cc666080199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50019ec5a45f1fff98d7d2bb00fcc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca80efbd7de3950da4ddf2b94c2a31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edabdc92c413d0ee6be1fc11873e3ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a22dd7c7657d8365da8dabc1278b29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a885ebe63cf94f88375172efe3c6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a95dcb161abd2bc1cbf8854e49f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795033401f2ee105551a3cd74dba12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc17bad2be6cf50ea1907203315ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b6d12a00dfd6797153f8ad75b5e05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eec359d1e32b265e7138fd78c744e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ed3c34048c5af8935f3ce3cacfe56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4e4a510f0b390ec80f2149879d66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd47c2be119652700febaa5dd94a0ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b21081802ceb9807c42c19bc76189a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d95822170d1cd5291b76aebc94cdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dabdb4e6b2ecaee8de5187dabcb49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fcfdbf8c2fa6154261288f0864fde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb5a4dec652a67b31e874f17f3421217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd338f76fe40ff454b73e72f27aa38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e4ee9ca5b3b9e1e399312327cccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596c7ad5b05e1748b386e89e1e10e2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5721aa2a0958cb4fc339b9770d44c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b152dda684048e55667a0ac245483e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23817443d33d31948f69c2ed52edb63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e49d5d96a0cb112f06ad39d26347224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f852708006f1e9721e8165de6c26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab63d054273c83279fe6ac2c05f74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e871a9998174965cc9e9d2576f31fe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef1e10ceb63204d3049b811b3662a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b3448d5bcceb4168a48c7b3dd6b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161613f450623f156bc551e9c441c54a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9320d02e1a1af4731463f4489132e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586d6f59f4b4ad4d1fb1c9c87fb6bfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3689cd8dedba8b2a5abd568fc6beac9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa618a35390171335e8ba2ebe508d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03707b9e503f1c54daf32e8f0009cfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6554a85e38dd28719978e1c2ae88784236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a42feed9d628c403664c7beac0b4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce7d39d7b1fcac54dddd5d039876c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d1707012efd8acde338df7bfc6e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982d82d25340ffa0b99241d629502a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf42e5ef708b6e5a484b7bc2c6e3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fa0329f5f029a142e3734aded5440242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf06a3026bbedd31dcd521d7125d21a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd133fee51d4cd62805c9dd2ff18eb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ac847ca538f3c1fb986c462ec3156245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7281006171b3daa7bb9df6f1e9d10f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c11437bc67faf0bd214b12ff6ba36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268555ee27e6b42149ebbb6422e0b053248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0c3a8db4d65e680b71d9a50759166249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d371584365bc31a656135deab3d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c247d63bfedca5e127fe3f31f135251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510879d36ac84c7e4893d637a5bc3422252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c1c7c8597d5e283c207d9b888fc2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f905c5ac27572b578cbbe2e1c4f66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ca49ac41cc8ac1351c02b75e4009255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84cfb6bd5bf7c4f8c3e04db296b0cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799d1cb62e4e9a87fca78fabd4b524f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714eb62ab7b9c17862da67ebd270b34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d686758524b9537e943d9ff54945a91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf5a0240f71dc8aa782897b3bd11d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797194a5e9080cfa6e8842e03eda8145261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c9c5bd354882e6e901e82adeaa31a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87085561dcbed79a097d934b916ba0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54094be567c4a40d4b80c630ff8a4bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c1d265d8afd2809603267eabd7969265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff86ac393360a3a837e989e29b361266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70d7f78523ec913d31ce058ae04d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84a50472fe1acf45011e8ef2f9900268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae38c5c9faf4a417544bf971d6edf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9cc88f2b578d1545935fae3955e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e7013a20ff1cddc46c5a9929b1686271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a592d73cd80d971417ea542197025e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8d9b8db9d1a1cf1bfd143cc777f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25050abc7a7eb71f19d026ed7de904f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5760427bbdb649a09ba9e4ca63a3c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d940f8243f56bad0545bc06a5c00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb6156d94c65f1ac26078d3631c53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170bd56c642859611ae62540cd41898278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6b34a10c31f237765b7ffa0c602c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5253cf2656b33c77ccdf778caa957d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f5248916d057ab64160d8e31b279281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1249f61b5eff4baa21484f1c9cb564282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa4573d8f983be861584de80f44205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e5b8ed891dbf9c55eed7338ab2375284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe1fac9917d66158e80a2199187cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d381ff2f80a18b8d8b82592bcb2847286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c97f05a1eac1d745fc1ad673e51f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bed1618d746a7fcd5700e1d75fac61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf3286be6ff656efd7489d9a19ced6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658017bbcd9983c1d7926e56f1fb10f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0024020eae734d8598001f97abebfd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caf2f9d81915e348babb05c62ee307292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b33492b5907e6cfd30bc2ebff5fe5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925120e4bfc10ce093a26b279af963f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3a2336b5bc130cf2b609b7f5b703295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046776b9e8894a773761b2edf56faa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db5e22f0b906fcaf9478bae20c5b97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5035cf7a2ac33150985fe0cab097e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ad379f10756cbf9e65c4890e7e2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e190d296db84e3494148e3020f4d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780ffc737343d52c22fef3cad399773301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c4f021469393c314872c9677e3237302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6efa1e9b3077b100b0f015a632bc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d8cdfa2f062e5f41d18eaba640ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d60da4a300145ced4b72488001283305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331bf665411d102da6a6a27d87018ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766b61c355358286f862d5da6dceae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103b8c0bf26e3d32758f43ef6947da6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe915b189fae9e6b86678a615b7e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00dd9a20884ef32bc11e307cf5b61e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63049367340d418cfa5a75db62667b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61efa97c10713e33633011e415f2979312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded302c73163d8f1e9b950e861db3dc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786018c1337e85ae23471f4a742254eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b9dce0b39d1e4411e16b8686cbef6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c880e37b0a9e162f0a2bf5a2207a91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343cb06c6a8405bc41e58bd316529f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa3c6c23f13f869e7c0c0f3940e8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deb3c0dc13aa9d964ec2370f9b6dbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06872fa3d1168a854a4d568d6aa8b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae59f464ae043f5db6522915d0f657c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e9bf06ea5123ce13f34e68f616fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26e9bd1576402290ea51fcbf1d9315323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c71209a1c1ac8b8f11fce0f5d5cba6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b0a42adf2019f6768e96029967c0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcc3818268b74b8a72964f2ac2609e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd49e43b46d73337e3b23547944cc82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c06a4190043151aedb7116636e536328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541d2b2d5e8b7d8177185dfda6ae60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b750dabeb32b9ac4f21cdb0a47ce8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de69d2213c5e0a27e449617537538c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76ae8b6d9053617b5cba557fc57c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76550fb05977b386afcfc37f68c0bb37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653bad85b726f64f0c5ca2b5b3b1b40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cac313863b4419cb07db7adea25dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d967e328451d752306a85d29b1877336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ee3c7c16063f5d96548588b86c4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04947ed9903f6e8ddb647dc868e497338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52464901536a49c9bbc845669fb72235339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a9c90ca3499dfd592476165efec3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2292dd5f045922fe3ab2617c321db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6844381f14cf4c1e3e021b47c46ac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d219839d7f0f9cc11df4467b8a090343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456a4ab3ff10019fa02b4b8226f9817344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d26a64382d136195f57cbb61e9271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27526d54ea5a002ee98aa63b4004e419346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12283d00bba5ab4df81dfa28846a44d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad1725b04d76f7c924899ab0839dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e418f47aa08d4a4e90d511785dab77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31993434aa7d19d8eddb3f17a219bc2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb32e3b163b1a6ebed2ce63cb2ce56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90eb611ebb16cea5381e3034c2c80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf9c6dd1344564596870028bf76b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafef1e996b812ddd512a60bd8c9cc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca09373f7c66e45dc36c06595b7b9f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb99ad360ffa13bdd31fef203f3570356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9dc2f9f83b413128d9ef0a8a1a6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35216b3e0b329e8c9c418dc90a51e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638059206c0b13507a1ae1b6ce43d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3030d934401027460a6a9e227673b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6633564750da891a4a0ae5a07411d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a18d15755f6056da1f73ca3e83b65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4eec0ef9403161f415f21fcf1f3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91c7bc97e91b6cc7e0334c8ee9b54a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22c581200ca2fb1e94e24dac8927c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876201380307747c6516a125bee3ea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2e8719b370919c9434954aa3287db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eae6cde5e06505760d566e5161fcf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187de52dbab8293197e5c334e913495369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930ed676be32c2f2415dd7674bd99f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b572c7689a7ec6b03dc801868bbbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f980e31ad088c7011639a38487fa262372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dd32ef88884b33e39b8a3804eb4be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84476275017c4a962a928cb4a0663b05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8628d99cc3ba3f2bfac2f4688b24f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794d79c8d42af3b9906081b30032751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ca7a954c9e570659a3056f54f54a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b09415e302be690257cdd450e8ad7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700fd5aeab6c6a6c38d89b0286edacb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00b6d904e0d8bc612e5868b03b124380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609f9c06e885c463f40fc163efa6ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfc42c8eb66b13b05cf93c03312ed2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92976caaf59e35ae5d9880d56e344103383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217bc09113573020c90489f34e663d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c85a7c102947e621236f6e0003130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd520f656cd3b25b7152f9c216d1d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7dd2bfd97c942dad9b14f84c2358e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea20f59ec9f8600ba78c77cf12bd34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb85661b2ac3ab36e2b62fd40175f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78008c2803ea4961bb5039bc9e81607390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00036bbade6b0f49064dd61ae88a008391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc6af70b6a87336beac30684031da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d806dc85386ce404129f2b01b9183a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612895bde16ef8ff974f6e0f989a94ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810daf0afb35950b78b5f12d88cee74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfedd98eda9e22770108b68169d583396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214931559dd847432b7641a79b6e8a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99d49390d6b50fe62b1762e14da1eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c1b014e237cb0833ac115202a428399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa078ced1a699dcf62dfac8581731400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d08f3dc3d11cde681dffecca7133c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90c5ba6cbddef47f6b4b959853156402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2865117551f6b9a455573e577ba38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e882e7cf3e6a2b2f08996ae5a8a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd94876945a13d0848cb2c2bbd153b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83db4da16e30e58a4e5695af09a000406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc262a406e512d427645b926017381407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e114eee486a77739d745b553079b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f6bc821d39f6b581ea8c9b121fb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a9e75667143c89da35cae60df5ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8733213ed1069be2a6d65724268d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79e79e0bd33caeb65e128a9b4166e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619912b02b21a96b0fded07775b4b705413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861be9796e35be4a46c59c4831d203e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b34085b59d447d9701ce2fea2b5cb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dd5b4e0a572852293f4f66ef66a46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a20b016fb9d98e896bca61c5eabfa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c7744ee125ed745d231fadcb1ccbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9320031645de63263288d8571fe842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c73de6fe8a300953a0c43f403f195420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd8364f5c1211220af4f9c6083b217421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ec94f6dad69671834ff03cfc11be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a4ce5bd601ea3ce10aeab6cf09640423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838d072764cde941867728b6672266d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b947d2c4da6739f6a6ff7ef937b6547425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e48ce948525c2dcc12e1619c2ac8ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa5a569b5bfa5ff990272b8891297427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb08550427b21eaf4e19a4ce671766428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156773bd9e6d090ba14c166d31f77aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb159a87b0f5d22ca175d1f7ff162b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65ac2d6a67b861232963b52a87c6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3220dd89115cbe1dd5a8f6bbd04e08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f5a28b3dd7002ec60f8641156f525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a97aa6529c802a8b56f8c57e1698434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b2581436c57553280bbab544e8934435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e8f6fd024b2f380aa989012e71d7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05353b7f8042dce74723c4f016ca43a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e44ec4f2f5d1a437731dad87473e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a863019cd9e529c38e7acc7c38720439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c23d55fd06709de40969952882634440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42dc24dee9c55f10f8a803c7ea0f02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13342d154bd31333ed686c9103aa0dcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef668e1cec62f16ba99db84927ba14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872496546c620109805d542df589e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb459c7f2bd9e747132961f6e3b81e4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316fdea4dd710d86a174d9eb2dbda9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a50c172e40ff56641e4d8b8c0ee8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c78ac0aeced35640fcadeb8242f16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d273360f3a35b123d99358c7e561696449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808984f1c1ed46bd89f8eddfd7467b55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8c65a1df2759f390d20200519f7ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acd43b359123f79387caabac415588452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4e4694a4a52f5e3c10bc304b4ff2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01bebf54539d9b2425ea444a5d9576454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c848fafca5f8bb81e6312303641fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03869f70bf74c8a66e73e9a52f4da7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6e3a278e7b1532516327ad2eb57c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca72de46ce308d0507d565f7ace916458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a562b3952be67a7537d2e3dfaa44e5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60545b5538c5aaf3df482ee98b2ae28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59b29e75e898dbf04790494e851a5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3911e6334de6bc4bc4e82787af4621462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e87a26cbe42b91a662b76ca0518a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f6a6234f02252f71d1c6e4b928e54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eca651c0321d32115c98ed19b4ca0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e364a1580144d262ec9fd333d585d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fead24951ddd75f4d3dddff56b5e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74603acbfb2438ea96f2abbb5e7de5e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5d9d75a5d88c6e777b0e737a9f45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01ee24f6a05886bddda1a989470b58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e4f116ff40237d8a0ae1b64756dff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd8af25d5aa8187a170ac81d448ba9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba807caae6a4dbb07a00f56a42b0de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e24ec8553ef457d829401e5f3285474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d56b5ff9f5b19ba129b1f3a54b348475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d78a2012f655995348cd7d68de4dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17061e0e3637a74aa06f44934e20d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7865c8af4fb57e04da508f2b2b26142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee6cfc640f78612123251c7410826479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835190c1d7124fb0f7de29d76d33341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67789c91164dc91903ce943fa4a15572481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9068e16f541046cc32b60ac628fcaf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecb895d6ebb5071c87a77bd1fa289c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c206ea062e1a7407f5bb650fdc22b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf839fa6e482b6371a2160728c1939485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9da86994e62c9d7065366adcb97355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a975c2650496fd40405050d0a044628487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405123f40ea56085f30f9745782cd76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb78db067a7c897de41c6ba5829fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b19d687c4b5499876d2ca0ea392158490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbbe135cabec7fbdb4124eb52e05b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae446ad7fecc22ed57ad7320831dde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553fcc47bdc9e2fca7dfb3d1d99de28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c98782f80d094b73304d93f16023c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1487f4453e42dbdf525e9d3ce2f2211495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4dc4da6c7d788a9ee45134ad71934496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f61ac0fe405ac743376f4b667fc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141a5c552f70a771a2e05f85dc0b84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3348254df915a97421c2b5329c6e4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514376e546324383db26eb666b0a7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e327187f7a58e7ce0b7522b38666f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49544f796e9957d6730443ef0eef4398502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd7dcced694bc696a3dceab4c52d3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e0c69d6b513b552b7ed34591538c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65310e08b5b45697f4e3567e4d51d8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767403c534cfce005057de5be629872506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a761ec43b1c9eed4a1429e2923964507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e2325176e5fd0ae6179cc4dc42530508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0764eba8fe1715458098725d1d8315509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562144ff11747ae00ba83f36f8fb5ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5cf22381e3749366ca3163576517511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee83f4764d4db078adf61bc94a72040512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75971a77442d2d421f8bbe9e41c75eb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e0689f47ce27ab7197f8ff5fd314514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddc62188b3adeab52a5afade12f1af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca428d0b3125d2539a8e17e9b0ab97e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec02359ddbd785b7d0638073e47264517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba7f2788d4dd7e5a088d711515560e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f5b0045257fc80ae19aa10b0224d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c96b7afdca950744b80edda1054b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de012e79923bcc8a46c5f6a1df7e2de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5067585de168978aec2504a54098493522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bfc4f926076e0ff0882a044c68c4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f59fa703e81c053905b2d078aee77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af117ed43a8b6492e6d4d8a7023e0be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a1602cbf5c22d299c66dfe8a1f11a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ccee12e0ed03f37fc7a5ad868e38b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34a632cc55b8a4288419948fee007c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3302d75fd3c280e684a1b98685d487e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fece672481f17e5f4d6a0d6624395c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe517beb4bd25beebf4151fd5c62a93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53dc500f737ea7d1505a0d5bf35c6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbf4406b327b4e7327fad9244eeb41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5899c053527105e56b5cf73e10aafe7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bdd48d5c73c8ad97ae09cc76e4a63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952aec7f150324ff820f89dbd2b18a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4599a1b50841ec06388d6e7b0c8a2fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d635a11f4c85ce559ba01263062d062538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8b620fc0a09c9b87764555ee469b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49c1a745c4986624b8163f23a1e85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b1352859e091108296d42d377b9e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25faf357a52ebabfa7d1842ba58f3b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20070119b6ac36cfaf8e6c29310720c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadd007ec1e8c7594b394be2465e9b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c104a59443a0a899caa280145d46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7782f65ee93dc8aab7dd106eb691f20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd45d22f959ab63ffaed614cdfd3d02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eab399359d4e6b20c810ad53d85e96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061202b3b9cbb9e3b8e74bae4637ae4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e16ecb89c0d98132f212fe29403d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa51a829b9c05aa10991998fb237d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad55c0c7891cfde5127cca6fe2cc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820319324be4683fa7f6f5b988c81bc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b8bb8da56cc12cd0526f6ad171731554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207a3f088e3144ecf397f491d79d504555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49400f6a3eba67a0cc6702c1348f64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c79650306c61200fb8837e01df4abe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4cc16249d8c555aebdc270cc6249558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e78531e24843ecfb702809d0f24ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda027fd620a799425e12b4d242d869560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213292888279536213cf65dc04de680e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a967c6602e045b6a6b04a1ffb8ee5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccd12b79cbced7befaa7cd188a9668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2f07e0bb7e0fe07ca6c17c33e1691564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b5b6c587abf9706535dfba1c40cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88ecba4b44555c3e55320e6cd1917566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba65536b1247550b41448b83c196222567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ca7ec5288ad7cc3109cd1d1f7f2ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bacf07442cfc63704cb9cdd693c5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b3c4462099ac2025e9538387a96c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bced79f19d99173d97124bc0933d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd75f91eae2d3b79a22f08e3d0872572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0134431280bcf690b1c24c536cbce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88745385a506d38423e7f02b70ce83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa98c66af2f371cd0572b637109c65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c689b245e657ea9e6c6840f6d85b5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5890e536669a171277360b1be9c756c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd74a5f89a71981743ff60db676d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a3fa0f6e87ed6a2a344010b268626579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e474ae410eee510ebf0c39c88332580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b168d25c00eb2f2ebf90a4a9e250fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dde25bab4dccbba5e952622198160582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d324b29b1ab41aa60f3259b165ee02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d636ef282d98cce093bdc86f499e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf544969194287ea99ea78180a33b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929997eac79ca3d27a75d6995b75160586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1a958cabfeb14e7d97a5f5c2bdb28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9fa4cba203a4453a4eee8d149f8c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489025622c2196f61b5c8c88ce5a293b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabdf42e0062f4a3823d94c32b967d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94262409232f878582686955827a3f40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e6495f711c5ce19fd49f3e54d890592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde62cfce817b4022e4e3c82570bdc6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c878add77638d8a000a7a5edae804594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8e56370836ad3799e8bcbd1dbf682595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52fab59a4f9b6f8b04682c8c94fce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f04f196a0d1480728aca7490ec039597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a3c7e8b28b1b29c6d9dacb8398d17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec1300610a6ac13feb57b7054619d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88335eccfbfdb4197efdd54f9a3a646600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081d229ee4b97bfcab74b330c1a2073601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe81a9e6e28118337444cebe7f253cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1847cfcbc851b57b8f70cdf01b33a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b6df7c87c1582b4651e6c3992c5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add4ea21a50f39a64097ed2a9ac6e29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ede4b246a19973fddf28408941876606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4164655861bc443607e671c7f67d0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c0a7d8bd2224caddaea2db03e14a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f7c0832f22939dcbab0b41c05d65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb8926cd18894c4850e2eb97d87fdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de4ac08b3e0ec6b4f75a3ee883941b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb3fe1af45b2ae28c5906dd65617d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1c824e60cf34cbd0fd5b4388d834c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71733a383db5ee38bf694bcbd89ecbbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9abfee8a7f0c8a8bd23eb173689398615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b7722c7be2881cd9ae897b9790a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7084f72ede68b1124df192583bc016617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746d48ba337db5ce54467afc996b586618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e1e6fd8b422c368a816f6b22fa2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff637768e6852d949fc7af4af6c152e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950d8db247f6750cd81e008719fce9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd16bbdf50b178bc49497eb1326e78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae4f8147d8b135c31ee8e6a78d952623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49a1a47d983a92dbe0fc9c96c41bdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e797e776a1cf46cedd014e0e80117f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3930d287309da8a427a3fe21e7334da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b26255ce38f2e6274dc1d7fb13dc0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c1548ca1454dd79b2093ffa9e4614628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b652401cdfacc25f9538870b28b3be7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df16f9bf046643a50125b6530498f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586ae9d4e3477dba8443385a4e1e808631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693fc92839e5dae02b5d7a2c64162d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f42bea5f7a43b95cf7579ed49aa51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624dcec1639950e54156725f8cfa2c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27374901fa677a60335c7f829bbdcc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bafee534979c70ea90832e4eaa11c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b1bcc2fdbd1884fe16bcdfbc5b3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9288b97439e747e9babbb73bcd9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614547c4716908721e3798414d48e0cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556b2654b511752692ce045ae0131c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90ca0c2c3d7ea45c5c45958ac00d79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22381cf066bef280c4e734740528a4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e98e9f93771145a6372b135110dc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf24ac560b26270478a5b8151b60b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da49618e2a5f87cab154d0424f3820645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd60fd80d57b74df1ac307c2bdef39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d251d93ab8f13c1792b15bdf4859c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583550ca6afb7d0fdbdfce00936ca6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127872060bc128cc116c92caed55463649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faebc4e6df270e1439f25490e17104650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74da3ce6112eb2ef950ebe74cac239651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab83b9393a4beed3e8d9044472d8cf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574389bb3344b22000ca53a8149d836653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a587652d453a40ca7458d34af0836654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a05a24c95469fde1ea20befed878c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1087de9c08092c579728ce5bc5a5c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab79356b5db9783df6795bd1efb639657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c28f827f318eba7adeb4f7af1d766658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4e1d632764de9c7e9f72808ca637659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20adb3aca5bedae1f72dba825b8e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f132b1549bd3a52d2671449e5a944e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490297392e9d4a769489f2fe7003fe8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6fbbe68039d7d71e8b8f0c7ea0df5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a82883c8d3191db767c6c43e79896664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d04ade51efc070f3f6d12bda7fcdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562597d1fa7c16125a25deb000149e51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2215e004e4c616d719f904b44b88e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4044b3c220540b4c8ae85cc064162668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f52c0508a2dfd1f1454ecee68be9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeae9c95d5b2a7c1e0b2c485275ca2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23314a30258e495fd80f88c352f9f800671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70218f53f70ffe9bd09b048f767c70f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456ebdf8a1796e3fcb99458d26d7ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4947e17f447fb1a21aea24711938a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed94d6732210b4b256af69a4feedf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9983a925abeb2b23bee0c1fb123d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811952f9e8b726ec72266de7cf150dd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ce826e353856c44059e57ef78f1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08e9d4ba1392fe06633738febd81d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a68980f252d60ac96cfd1d21782f20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b44f462edead36f78120b761ed93e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc5366eb9ebff65e066d2adbc1f90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a90de8d9734bdfad7ae809dff989683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73801863de835d983adfcd285a3e685684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3e73881131d561e19fc7b047e946685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6387cec0af92752c939601c9347e954686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40a598d1c308f386501256da13cd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b0effdd0a1f09bccbb80ace5c18a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13189f68bed89fb9f4d2a3b2901ffbc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeef026505a967c8a3d7594541d6de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab350aefe72b740c2314c5286d3cbd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e3a4a47c1775865ab29daf73977f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852cd06db4aa6edb32b3eb0d1c296b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74bdf415cc290459b87eb7ec4fc7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a4c4341e11400295aed4d97106fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aadd46a2306d9a066de7e0bb36abda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32036a6b5a14c309408a882ac87487697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d844a1f1618b6b90af643cc1ecb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3eea844c110ab6f69c37834995dd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0457af5fb13ada002f95ed716629ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9e0cff6e237ead059416b3059caa6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7459add3bf9235a6890307e8434389702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab9e7e4e5d2bdcc4e7dadf591757a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadda7c016c462d1414610661f91598704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ec69ee2a65c653c7b674f6e875177705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a6120c32e5d89424d252b632e59e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374693332cda49c13a2b15dbefd83a4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358958ba5d0dc8321c08b43085f3ac52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874e107a4c24a2cd5b4e6ede589bd9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2426c28727972fb3e54ae0a5b871e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec096b6dbf5dd62bccb1aedbf3d34a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e609030683ad00d6c16311b9c24478712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc4683247e8d46c108d31b8c26518a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2efe7dc795d27638f05747ef0baf5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ed3cb4fcda98c4bf5fcff7059a181715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150448709660167e37715c9c83741d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f34941ab80bd14a7c099ef5da912c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa321154569c207ad50afc1faf47afa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d72ba720ffb7316077514be826296719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2624ee5b9e0261e038369fe46415c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b5b050cce62d7757b472f2e0ff10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e73af00bb5e9bffd7b1c2a92f9235722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dfb984cb71b90705041ac866eb9c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92216987332a3eda1e4f409816071b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690dab7b2b6daf65f137345af3c8d12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5798f278fc999dab3cdf9ffc66c779726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5483d333f9407f3e1951b551ecfcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d536ca2418ff76101d3ae5e4a699d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e05737ba8ee6c984b6391cba659fd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c077f46458a9aac6f4b2b164d8bc961730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eaa748e98b64d94e84319f877776e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f0cd65e57ceaa3ed887d31bb1da2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806735d9fb43900828c0728dbe45ecc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252664e2f3b7b7de74f1b1f42dab50f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc125371a2603af734247ddba6c60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89a5d5ca8104cec134629affe62c47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08054f8bcc3316c90de7c5cf3cc87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29169f87da39f86c0c493a0beeae8ee2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0dae0600dfa4c715f025c48cf007d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3c317187d4d3e861e5fd60c16469740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0805c0cb972d507b77f6e7330be552741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aaf3371e3bbfa52d4089882f38f9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecfc222580691798f6786d49fc0ba5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077cb3a74f73d2e67d38b990c6a5ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85007b95cd118ab7abbb16012173fa2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a645728a5d562c6497c55b410b869746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db43a615b9b19cdacf35dc424bbd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c25dc1559738c31bdea02ef52253e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e4ccbc02794c3a9d7e1b85f25ac30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532256e71705d5caf38f0f0b9de4dfd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab8cf1c5b0a630299476e528eb7128751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd19e34c8dc28610a9d3a266f0e88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506721f0125b2234986cbd856bbc779753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c3aa5f6415911d908e837fd2e965754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaa34d9f7da76143f63a53ed281dcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285db6148cbe7067f3649005c9e3ac1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46aa6055f02e53fd99ede4dd0e570757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ac2961ecdfe3f42f67d3e990d66a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba829322b5e771fdae7cca56f0c17e0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102215eaef8fc66ae9d74ebb4efb2c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f73fa44512f2055ccacf4f1557a5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcebc9e469df22492b659b319299e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f3c47c789d44638a6eb40aadbd7094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09640755fa0c0fec3f746778a88939305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99297c116937027614bbea693deff346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b028a51df736a4d4ddb0e58ae5a64b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c10662502118d0b1f0433d9dd81b188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24779e24f26355fbef9ba511e32339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b342da987d82abc5406a53f89c0fb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2968620132d0dc2bfae2333da610511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89860e48d735ae6da3e39943552473d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be725db4bf7dd197c20d2f6c307bda5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e6ac529c3df9ff9df36d4a979935014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0994fec07b873907fb5753b77ef4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5699427b47b23224816fc87ff8514616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092add5c8c6142db83b730b27b149b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056e786c17df560ea656dd0c9ad07b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58b09482483f6832e1e6c61af1162819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172faa8ddb116010c3c4221a03869db020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c974a119905c7cbd49e83ddd3a0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0656e44db167f4b91c9734471e132b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ab91e75faa5fc0c2b6ed428f131a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047c3c460657e208d04d1fdc71bcc7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26c41c9ad71bb394319884cba130a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d20ce1eebb6a5e6e64b87ceb8a01626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752db690c59e466ad946299480145427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc017f2a1311d1b84aed163763a20628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee5d19652bf73d2292ecbe9b6b881829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84482fdab7a2ce8c240ead9838f01b6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc66c35443f1960917afe00b9781b8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cf0ea28cfa7d50aa5dfbfb697897e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed900bfcd22fae0ec20c92b0a78d43a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf4412f5baf79c496ef01cccfc61534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37a178a9f67fe5169aeb000197a98735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f11c67e0026f56fbf1920d3dd3af936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b4b34943a7507411a0e89b1a1c9ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975cbe69057f0899d83c2788096bfb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342e2d56d4ed03ab2f06d3ae829f8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd78fb073e134f6003a0e0c4c306cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6429d605bbdbda1ba6748aac64d377b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d9bd629c1a6651b47102da0d5a61a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5f662b1cd081adcb392a44f22469c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ff76768a21252332ba5f610c671d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b17979eebe02643447436c348b8c0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467db9c66bacc460d5819ce043e329446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba8d485af631a91f741506582f8db047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee7a988e153bed4ad5f32605daed8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab0549243f6e688bbf1d50f67d5fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629bea4c3cf1d803cdbd8060bfd5cde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99c9bd5a3cb413dfd8065d48dff2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973dc1854dfdb0dbb9773e34f2493e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388314e994fcae3707a65a7313b2f0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e063ce761cce470e06e34814e16abe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd351d173d5fdc440487db50f73640555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942764baac347354f77219557a5574c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa574b861291930378fabee251fb64d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b17eec3d7fea088c0fad0405fa9be758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbba0fb6218cc8e138c7bec9cd2e1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75863aff54909e5f1892e22738736f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaeab4fe6ca2d2dc9045b69ad5663361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6c5c760e55a43dcf1138670a3eb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a439b2958d3d628e26d105f9fa06463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c402374531be5ef85c003e1c8d3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2da8216d4a551927d9ab567cd5685565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a917e6136f3d8ab685a146565b68566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7912b174559ea0a7ee1caecac8cad4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521484aadb022b4135edc19de4937868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e852690e5d42c616691edff08bf0a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe764cb9ac41575b0e14b1349cc88d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645703d84e71a26b1f95fd46cc907f9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b37a07daecea46058026c6bc212272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfddcd3c0c2df92870ccef7520c62a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340612e51ae80d97d9033b357c96c3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e2168d701c41ac5a3f92418f0c8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe4d325cc7770efbdf9cb95d06a6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3211f550296bf4c30a18cfc8d6c1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd52879d43568ef70844885271a8fab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdc311e89fd5bd284937f1bff427cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b8271c3873ec2e5524142cd4808fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d64893f2618bcef3d908bfd7589d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4313ca83bd4e8f067e617dce6f0ba5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5ca39c8cc6aea5931e6bb1fbe73983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5cde6517317529b25fb075b07bd0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe75490aa72978f7f6001b4d406b6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1271847dc1adcafd7931a5161c6ac486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910e29c2a35d9914ddeb32be94159b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c7ff06732ec28a74cbe89c7ba27c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defecad73383469329b995752deab35e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b9d53d9cfdbe91880fa7b0b3f557090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb120ec853a41d66aa2d901d76b8a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0dc91c27077508da111b2ba97b19292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153a34f4df51b091b3569eaa6b097a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87d10bec4460f266f852dacc8876394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a69719eaea2575b467ee3dbde6205b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b127b25c4e32501b87a78398d2b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c014d69478d72b869866381c6b52e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c398457cf0ec9632ab0ef7d33f84fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f1c57fd861c5983c784b23f9ba6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45204daa2d59ce940a0164741775511f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614153de07ac331e4302b3649831c01e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6470306a675da6f1f1df4ecc38cbb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89c7043cae6bf759a2d3d1242bee30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167503b627b5d29356e162d526cdb98f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db99e4e33c581bc55bde03ebbd3fbc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e4a1492a673149c13690d78fbb2fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3845093edcb65451be928caa6347933107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c246dfb78506a6ded8a706e65420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e617831ed10465f5d956762f9913a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00994f4682232a44e62ce92b24709f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f1911f04334f2a4a76966cd1f739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f79a56a5c7b616a5843838dcc63064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec04a78252940184e7a99f6de1b110113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c688a62ba97d292c231e57037a0b77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174b075dd15397d2221f511e2523f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9951ee32744f51265c74e855fb7d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bafe464092d8d2a513bcbea064415117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f7ac2aa9d3535ad6ebb77ef54a627118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e0ef6006be5d9a59b0cedff27ca8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66474037fcaae8998e2896ed12963ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1e79db045796b348c177bb3c4447121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972add6a05107d12d542b95da75f77b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd675889fc775dca9411ecc08968633123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e9abf6c0af465464f2d5716c032d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48eedaa7cb690f2e22b8ce945a3a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf47f413dd93063e47e17c0215328b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b88a709283209ff9035a3e4fe3210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c072d77f52445398f0955437a9286128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48932239aedd8b63b1e27ca119a2feb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710f5e5d0cd5e0df8d425016f4ab4b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ec65e40bcef87128c9ebcdde13c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fccf5c2d47f80f07b90c141eec922a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ee57860106f7eb12e059e659f49e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faea13902b0de1a5bae5e0562e073e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582301b362c2957b408150378ee7d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2778b8741904acf4a4034971f0956136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e05cf8740383510652d4f2ecff457137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f1959673ec33d278ea3ab6aef6612138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4187af8c5dd04cff4062e576f1c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83af24e46c2f7341bc5fc6ac5e61b2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e485d36c78c2a5231f7a311116886e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bff8aa0cd28db7781ae958fab6e52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c384de40252e1984feca80d2db7855143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7d180991787c2ae93ed14ca91c320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719c9131c3e9a581a10ccc76c408c82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8ed673d6f3978c790cb60e66b446d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3998f73674227213af3699bd71c000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44d1604ee097aa8cb7a7a9dcd614b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8698c94eb2f5ee47322e44b17684149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee10968c1c6a7df4224c945286164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccfd5d0a4aec25a37a37a6c4c41bbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ea30f85e0c44c01993e74497ed00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60760c62e092e9de8325423aae7363153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4ec8b02d879417d42ee3bc2eccf65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aae017facae599113640b809f7c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad21ea121ccb166679904e764c18a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a58d0e966948fc49bacbf49209516157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4198f82dc8a3236c06e5a5b0af906158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326e07c5ebd4cc202199b00da38da9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033235c32d0f909a1ff792d8b99f9b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67ff8215ee6d4a61e094ddfe94a6cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a295d9f6c51710c28b0d8c4bf47c50d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc67467a4a16ee1fd3581b5cbf5ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8db2771d999fb1afd6ed268bc7ea65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6db4747fea34db590ccbc28fc1a13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c2dcfe7ab55a10889c5dd9ac95b1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d426efa31459f1f79d48cff68ca1cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931d7e358c69ef5fd578080526bf7ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cefc0a088566fcfcc67fc2ff5eff9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e170c395b03dadecac6080d661e5199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546f4287ab11779888b817d899d536171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b4306ca115e13b180bc732b729f13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5863c5b7a90742f5b1b11ef75cd5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c3438ceb5584f31a1a4a2d873b38b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef4f0731b8d15c5e37604641dc1db3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c02c9c6e907940b341169d26f9dd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50114b38a9073d7cdb85559bb0be7e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da70d39112ab1d91dc2493bcb70594c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5538744d35de915bbf0cd14d25eb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b5bf2c8210db8c5f7cc6e141941e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35847f5534e991984c3b21510c49d4ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442eb5f84bafa75fcbb845510449152182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6bd10977286ee7d36e6a005bcd2e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa2b628191ccf08f1e6e743229c32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bb0faabb79b86dd0360e0f160718b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9cd75e2cadcf04da9b7fb9fcf4d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df304aaeaa42d1c1f1684ff337a1399187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a0d602b94f9d7ef29e9bf7883364f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936899b6742d9872901b09c82a7d74e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd475a087132d2fdefbc06f937ca0da7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbe675b06020a49672ec8d2e3dd384191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8fe3d185b71218c075df9aa8362b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436723df662f069f079f569b0784471193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bdcdd6cefe07c794a8e08184ced4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ffe416b1b6f41471db7e4e5063c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb0183de3be31972b000bc64a91868196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0891f2969f51a7762ff52893eb3a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18aab5d07ace90fe8e93b574732306198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795f0df749aa238a6e9ae5eaf37a0b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec679eea1c1b47c974bcc372f1d2cd21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd861323d2d0ea631b3a4eb462d0ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d190c4e13441089361433092822127202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999d69dcd98318ca59615c526479db5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a415cbef807e6129886f8480b4a2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c950189587b5430627692347f09f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf32c91a2df8cc1f0c76910a5f6e1f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7852379342cebd26c0e7e53ac28b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c835dc93fcfe4329413108205990b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb0978547b466c0ed51ea1d5defe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e8acf9ceb3ac23b520a99024671cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b75b36c77f192f60b853f2da1c5ee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916b081bcf2eda3af5ba39e907ace6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da9561d85ef52a53d7042daa79d22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82516706a535296d1b0274147d3807b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0cf2c9c591c81dfc70a674b93d60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e27ce09f381a6a0258eb068af61c2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f0a795146967c9c36e51c57a0bf46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769fe8bc51586653ab4e674290d167c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041f9f3cc9a06141e30647fe32af76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12471ca3b7e6b6e336fb1e45324631f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2851179b086d3c5383cc7ae45a5970221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811199c2b922450da58f1bda67275799222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fec116d09bc871cd0400804cc95f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26dfb6916400148c0ac1510c2d449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ed5b7d09912e7dc9cb30844a6e8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e430524d276c34dbfa7b10761e8bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091de5e08390de3e4acb111a336c156227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6205d90e0500276f118411ebbad4b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd37535059985bb4d8226be5d8c2662229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ba2aa003e31f680cefa5f7e2fc8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e1bcd1d7fc56c525b70f521cad84d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760381854f586b2295981324efe8088c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae526b7f3370b5f2a4058692db9833233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074401e285f985e859769b7bf63bdb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0602e3908ab8382dd191676bea61f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a407839baf924ea93babc2d65b89ae9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75bb39cd06120a87244ee4084a437b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d579a2131a9aa3bf4eeb3ef6218fbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414a348c393548d825aa1eb6f5671e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c9a5108719923696754c651088aae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43630e069339978b6611d630ad5c40c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23afbe5e676f67ef6c7dab3b82b367242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649870e6fc43a0ce013d799ab96dad61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc0c755fc2708c5000f5c2478dea59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec8050ecbafe6ec6d89e73049320b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02fa3b5833a8da9a67619f5157285a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec4a3b82cd7c5d0fb44f0fed6408d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f1ab9c658e96faf908d93f75f6be0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04eca083388e80c662db94626e60e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723861008cf58ed364ec38ae747d64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9472a5c911b8139908dcee30bd20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e98e1f46c0331fa9269171dc08e3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee54b21bafb7ad648cb8c590f3303253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b129ea1fc1b1113836ac1336144b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1777f596b7d0f73c2fac5300d8c4ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa19819b9058a4ccb5599e1ec08733b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d11189d8fe05b3caeb7d8d192634257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5393137b0c3e688ffebad5d8a8dc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadda2db01a0c9de91dc0d95eaff746259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f37f9e328bb76a9fa19372e1c0399260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df08f813c8389648108c939475bc77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7026f2967d4526783b7d8d5475bb380262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ab0614eef3c32c7d6d625962d2ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07416cb094ca3ccb44c9967dc08a4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65013fab161141e4a532f4283bcfe03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50561f99e5b0d0561a0cef2fc4b93e93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6876a384fed7d62dca23ae1b4175b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789d018d0ac91833fe74babf37553b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda05a8d404bf673bf9874860848b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282ed1b08096596fefda207a9fbd4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8770b1cb689c086fc5fffa496e7e12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6fc7346dbf9a943f7a4b8f310d5cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca148f92a60a33e9eb8794528ca7706e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98336e37206d70408657d4f65eb2ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c68cba3babb0561b08c0ce3d2b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11451e611f0b60ed8e46aadf3cbd23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23d644e67bb07829556ec72d38372277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd6940f149fc31fc301e0f34d0346d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202757c8f2403a9d8846e488822b7f2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed43c9db4a0bb31e47d048fab75513e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f3966eb7bdc79b87b9a6778e48157281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b7e33ab4f6f3969907f0222cc17b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78eebfb52de58497371c5aa4a94636283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc1f5fa57ff4263e89afb396d479b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe3f6cb424223d060dc289811fdcb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ca92cc2decaa853e7b52379108e83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018afa5b8b1ff770272426f0aeac4bd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336901378557c5fa7c8e66324a49321288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f4cc2506c04685ce5a355c82340ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7128d76fecfbe713c92157bcbfc48f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419edaf011467361e4e0ee30bd60f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d1cdeb593db06ccffb298e1a4ab6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d85a549d28441478239a54df95ec52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaa83ed20fb344142d81b9ab0064db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b566fdd6fd01d11997c43cf8d80ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe64a496d0f5e82698e6608824f1da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947772ddba3744c0e42e6a2650bf4b40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6728d114bd033352d7fb70f6e384e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71b1a3bb04ef172e7865701510b264299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc6246339d473a95e1c047e69d4795300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eb107d0bc08da1e9b4cb52ea74131301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5656422b73999808e4fe1eb2fec23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d836178c54cd9ae1649cb27a37f504a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063357e78f0a33b64547b9750e14d3f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ab91ebcb78f54d3f8ccdddc804125305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c1562ef777929d3950592c4a7c723306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc452ed32ab63d0cd05f9317e5101a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b405ed2b01ed2a41591783d10cf89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaa1c88444e3b7f6ddb3d32d19168f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb90307b4437544840b9a7636a41fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4971fe25227e82475ba3e90bdae9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f6fbb75a85bbb12da0f45e0372ecb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225618aea0856090b53c71bc6263746d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2bbe8b2e8834e4f36e476e1c71c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212ae6d83134cfe33afb0decdf1d074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8c00c85654d428cf2baf8bd71c58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ae21c7932b22ba983de4065674e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faf10ff63432ead362ec80c943c6a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151e277e55d3246cd57e789da43dc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2bbbb128ce36015331f1b1dd6295b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e37563b6914fc0faa82241d853f78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9dd90063a962534cae231c906ad3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c24c3c5dc5f8479af1ace75abf88a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062caae9ad4831159d0ca4c5ac9ceb4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b07b35b7a990eb8339d726e42d2a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299c946029d0771299522746e2b6f2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d1dae3b73b16c2026a81ef404d71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0395287678c23f35cb0d8f1ba31143328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8d9f1a7b39f6d93df99ac78dc051329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cbcf546c73bd89b8f0602405759bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c272c73a5fb7f2be31ce77aa6bbaa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535579688de9ae2b934d4bd48765738332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ad8ddf85ae7acb097440ec12d1df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555127111312a9ba9dc9a0162fa9a9de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f162abc2593a37aecb98804e9408e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2bf13874d93c4253b2dfe4d76537336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca938fc14bc3ef0a076eb3f0cb0ee3da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7edf1d4c90b1328316325e987f68e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f09bdb9321719d775f744ea6f5d23d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713e4d827bc842b642ff7c99c067344340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5904b5b14b5eb1626133ae8745a78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ce0f23121d55eb6c4617689c496c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03d9cb86cfe20007eb85ce260c88f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074b6e0f0e8707b1041b3922d6c5362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c5c1a8876585d9e6cce5e9efc847c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cee5b1a061198920aeff9e08267af8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb57f4dc6ca5ef1ed35ca806e8456347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39ddb1312bc79f0e7d710113130471348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f0687fc84e363ee3db1b82888f9c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d00df14413071c94c4a7086d63538350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa757e8e9580770ae1d50b9939df00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869bcf6c4ea6bf70e235adc312e3419352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a22fb220693a4af934ed77a15ecd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195fb571d549b41e08c41ebcefad7fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e5e0fb0f2b1e016e670601aad11c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3bb7c350b45dcbe4875397aad7715356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c61810ff7f3704a754fea4b88a16e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e9aea2b3ad28f06764c0b3e18920c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34904f56f7f40e04ede1c170502adb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035049971ccecc91ffbd9da85e7673e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2aca21eb552e1f9ff74c86d30488a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bebe21009c4fd979e07c20e99f939362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ce354a7652f53f12945fb77f3dc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a123211a5914a38008d5ccc6586179364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e37e0a4970c875f7776a90183596365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99016420b0afefe678297f6f3f114d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765f58bc0f9a23a0a86fe78a3e586c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc123e905a8063c85f9f32ee4f29f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a706a9b4f397ee1141f1efbcd2ce11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87d3d950d3d999b4f54300c23adde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd7da1c0c46c103fc71e9c80b69619371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25044915e61db3e397e93e707ec9c72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf3d2ab623cef6434e322cab86b79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd849dd7288c28b8e1872643b36061374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43f11ed9ed2ebeb282ebc029c8d805375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917858f362c23f6181f842e0a80ad4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1fdf9fe7407765afc128582fbdfde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788cdd739947e07e9f3e36f106247e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d095f17f9394bd2fff41b8857d59b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366373b2c953dab0745b8ad0dd54d69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb9d7142376c1c829a4fe0570a77b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb44280605c106503cea8b85bcd51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d0dd6feeb211defff1b77ac0dc55b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19522f5b128f5f59764294efd9360fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd033606e66c3de1bf8d84050e6ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25901836a265c3a8c0ea866a26f351a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325999d3181307f7aae98fe487ddea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35320a577155ba8e2f81d3b06b9019d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08bfa10d4063dc76886683f5bc6b57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48787ac7f89fb507b1cb1158b271a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac16b88aa29876c074800efda785dc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034593ec57f371912f5c55cb7e64ce7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794ee52fd7758ff2d5a1cc96bc99c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802aa54664681ede893a667d96f129c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb05e66baed6b9b16708f4c98ab02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221ac1c20c2d4535081d47a4da30b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a85484595372d75444251fdddca7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304913a847e83c52dbb24c73654a0db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3604260a4ebae1bb128b719def059399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36642075d263db9f5bd14382cbc17d8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119ea6424cf1b7266eedd6f8fb4017401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad299e73e0b6324d49cafc68ac08f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b41c49659f4c0227391a69ab76d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9e709e3b6697ef7ea8da1057ceae5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf3eb6149da9b1d94adbc451b413ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c55fd58d68ae81bfe622528ab739406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc825c8fd56d65ca8145be8c4002b680407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ba19fed47d94af0558a3fe689f4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1ab8d2d2cfdd88fd92c9f59a2bf83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7942ae556f998b78f2c90c39d4d4c88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeb768819a11b95b3df4adee3a48fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c1c1d4f6ab26c217a5aff742d374b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5fbfbeb809213f67cc0444db055a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507fcb91e0ad6422d939456b92b8a7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638b7d8a966b8503a99d3838c78e3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd795d077cb594eb75ce850d652c834416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb43c59746fce15fcd0be50bc010b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f83e38ad7a085df8380b75df22d012418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a8ddf06acb0ded1781e238a7a7501419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b611114c2bd10d2841d9babca0e9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a61cddef7d3edf5eaa0ec2c9fa922421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d3e9ddb6e03e8273dc99a8098f661422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81b9666558a99b67c95e65680a252b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afebfd3478530375639763023f7576424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab1455b4628f66320d33a77307ba13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216d7db3adf9a48bf270606cd54871e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51b2a88a7b512bf4f33221046094a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83db984255894a3e48ce9abb910b20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eac42e5c0cabf188d38d223c1aa3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa5ea01c2abcf05f1a53ac0251dd9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfccc405b07bf7e7bf21172fc87952431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdde2981c76d58f865b18380782e7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c86ba62affff163fd0d40693fccf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248fb6e3976ced64bfb55232a53efa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64da57a92fe0e070b4ca2a9e20f239435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fc2cf151a91ba9cfa04243116bdc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4233a47bcf9a2e9b6b20e6864dcb94a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed43c7d7f680208924d4956984f8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083e24a2b78645300b489f3c5bb4286439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499f213456f36742a92dd4bf84de62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc734c74edd13feb024a71065a7918f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bc9730c4d733c2d2c587c9248fb36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd121d2b8df03a2eeec6a49e0c835443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4979f56e1cc793661eea98b6df6428444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5938981c8e01b31c1e208bb8f355854445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d58bd69fcd37046aa592940743283446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c6d14a4320f51cf4207713f641750447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b3907986043915520696c854e979d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a5016138a7100f72613b6f60eefe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5a6ab92e61deeb78f68ac98f617f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062a8b5ee872c416e7ef249545878d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df791bd2f81c34976d8e2795b4566452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d0bea50c838d50f5839decc76af5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d2bcb48dce4124b802cb473963cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad280be80a011b8372df7bae76f391455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5bcc457e07a8d58bb22ed27ab07d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e80853ce973d0cbfb0cebbe44c00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b5fe2cd4fbd50ce84ba3dab72a9f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557327ffc5ed26fbcc8401551d88ed5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b31d1a34ac6526eac63ed9466fd4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4db4055ac0439adc35fde576603e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901ddee3b0870fbf2c4f2dae3ad7f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1a209775bcdd8423a2724ae0170fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee316fc51530886de3cb556965ed2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e1aabbd0cfdcd5d9931cd4164e04b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3c3cb48110cf58a3d3c2ae161c173466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712689a9a7c842122d757af0f3336c39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c8fc2857dcb00df091049dcc3f4e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fefa552d7ac102b8c59de5aaf760ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90128647a72d1ddfbcb0f0cc1a1e72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0050d0906458e7c9c2870edaafefe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a15c63a50a1eeb001569149bfba7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41c337a535351a254e0e7c0d961243473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb250123d540ddd7e6ef0d3f86ede474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466b714b00588c7c945c341375fff3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970e6f01d0723dd07c2463b101fd621476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939e38c8cd0d9820bfbe8b6a9e6fac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eacc726445e805ff48216e52b71e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028fc13c0e1c590e1fb6a564e539894479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d15a065f07c0d0113a3f3de086b7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e914798c93e024914f59a4e4ccc900f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b2d2a208190159d80869106a3e77d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3e8420afda760a6313f3166fbd0a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04adb4c1e5a47094f4a20e2f2c1cb62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919be031c8ec22a76050720e3ae2ac64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d766c11ed5d4106327bb98e05d998b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9312ea57861a9a41df980ead9ed1b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a667b1fca4abeed89ab5881bbe1e25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa2f51cc333ee88cbd68a27040cc1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa33916d277006b690686db14ff07e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74808ad412e5077ed712d61ac76bdb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01095ab50af73c721f7ffb51a437cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5f090e0aff31f2a633a0af2fe31a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572874d727763a97e5fd84fa7f7781c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfe2a6342fe06f269ed293589db0ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45063cd2e9e6ec5b787bc86970c613c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becbe07bda1912b3f3860c99510d65f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939792ff8c7f2cf223f4aa3edc915b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee239648b770275c6a8888e47ef2d02d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6830b3f35f15d3d7236366e65a0034e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925efdb66fb9f14d83e52e57e12e3e2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95a3c2393193f5180de350072be7b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a0997438d9c42ced1eae4b9d183c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb801cf69575d302b1d34537056c42d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aca6df8681c5b1450bbb1f1408a382505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edbdf9de6f4c7533a4585d696e5b86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f43235791cba8e643590659514732507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762db9b3711490f07cd90eba3123093508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1764db8287c91cfd8e0a2889de46863509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bba570788da4cf57e12f8a2962e87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e813dca7d2b3570f944ace14ecb85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01eeb2d735ac53b85456adba4df0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d10e13a52798f7839c4c3912494e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f507f46f557cc9f7c40f0e6cc2806514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58516c91aa3a242b800b6686caf86fd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c18154177eee76f9555df18d25890516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf361ebc990771b2a4eeba73e98c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5addd2b791268a450a8624d36d8e34a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f377d18d46fbc5d12da1b1fea3e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe87cbe09c6b4ed57747247c90b7f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa59ea210c216f7175508f77b68446521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b5a8138bfecd6c31f3c4f407e4bc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb32fa0e123bf84e90db47b358a4f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2160f23f516236d055e6b11a76662524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27317473f9c74027dd28d126237a3bc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059a8051448b637b3cafbba2ff27451526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a9f04e5cf5b2bbcebce92810d9ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57383161634e23d1cb6b9336cc7d9cdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e5b5dcdcaaca7cfc236323f3fe5ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0a68f50994515105259bb50a7edc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef54513b2a560ade8a2f6847e9f92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece15abbb7803062706b5545fc24a3dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4159e0bc992fc56fcc3528589b525533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60a18028c6ebf0b6125711e08d376534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f101c36c786df299baae5150642ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a222caabfda8514798e2bdc6dd1194f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f9e713512f2127b8c3b453a89711537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be5278c1d2e1152aa8a9fe483091c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f14255aa8767ff455570dc8da359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8f4c7be1813c327e2fb8ecae0787c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957cde7125d0556b2fade5aed7e533e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a65752ae423b173377446b393ef910542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616ec4f42b5d4106031e816df192199543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f93675e8e8a80efc35fef55f32e4f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe046c43654841635216d76b700b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13340b8e165d2f9ca69513b05ad78645546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44b1a85244abfa5dec5fc45cf42ae0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7d6a119f61e457f88856d3e6db83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc05433286f4a39c3c3ae9fe747cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef302c00b7a2f0e69e01c0f4296042550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344e56b8744f63995003e1c464cd917551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a0cdc294f67337f1bddf02a28fc06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e249a9439e518f2f29e12078eb4eb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce4897e451145c5ab4598ffd365767554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7a289335bb9f5be46144bcfd39954555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e31f1d54f70b19fa81950d428c7203556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5e0b2cc7d99fd8fd0eccc493a22e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d147fe170406bc9786b37ec52f4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be784e48b89d6ea70104e641b3fcbe0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809738103af715e0d4c888c69391b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7c272922d7346af21029225d66e24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1b8ff9cc2ee85d30fe663e685f67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaadd84bed5d8c3bbe278d5f7e78d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85011bc9808414a389a2ff5b89711427564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f000d0e64e941913a0212ee13f188565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae4f87a439f3c95cc37e6e352f084d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f120bbece24911d0770c31f315e110567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3caa917fca276a14bd2a7180d0be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d05b7a1f1bad472e9946d0ae4a20d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f57dbd77942729dc5b85b9f8ae738c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ca1feeb713eaf554b8e8839972d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd6dcf91937462a4f982d8ee0148de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1019c685ff92c3f60b0ccc53015b02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288770c2d683c83fc9731bcb1fa6d07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83dfde7c69722902af1ba7599f8b9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068ffa18a3f97411fad51154cdbc466576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4923a3552d5011ef24a86ccb40894577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081a514df9de204c21b82e93aa641c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d90b27735222ac9476f733342d57c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956f91211b298159dbbca0957e86337580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9ef05c73089323248b57470dba3f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df0e861686bc40a77347c25edc4ff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd676c46528c5b8d272b5803685d9912583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c9fdbd9560f2106bb6fc358a39076584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7dde005262bbd99429deb2b11eddf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa71b2be12084f702b15caffc70723f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a9c517b55862396e0bc5eaa5cea38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58cd8f41f926a24482b529f450e49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b02f08358de6cf6d2be1508f43080589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eba0948f92bf165cb07581af549b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60223b867d798ede9347a430c5a6283c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9c146b8a1af688f0ec27b087cafb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c34db590734c2cb2271b91e44755593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f827912a31dd52ebce6ab7f1dbeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f8c024b822a3f50b284c6a5e2d1eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763243cff01448bafe05e37c747c1dd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297ca94bc1a9a85db6be9dce2760f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c175b4d2d002a0569b70f1ec27ad54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaaba7ba9e8c4050c4f29c0a453a62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ccd159631704c2ada1dd949757013600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a2fbcf8de9b4533047253121e443601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c526431391d5f5d009b3176b0173602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fafd919638242f71d9238f2665d4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837917f8eb8c397d94ec34e504475a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd52c7fe39753c8ca73983af9e54d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea18e8d442c27abe8bf50626287d482606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aaa4a6719d65a162011053d0506bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6560158d23f44c2e5b64eff5c01a66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04636b8bfcaeaf1dfb5e4f09ec3dc51e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeed2622bc199ec7cb9af9f41e3624e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976a39708c7793773510e4fc5c240c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903735269c1c81180dd8468e446910c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd697a10e67211bb433ec8b743b2a889613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16a19c97d45016dcabe4cc74527ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b807db27cd17a20851c36bf821afa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8586ca4b9f5cb22a6ee2b2958784c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b42491ef448498df1d28377f29959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897176486b700c5fc2b6f0f252ef55a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ec16cbc7b8fdc5a3ae2db8f87e8f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954f5f753d9fded9ea6310ac0e2bafc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0beca2f8ca5acce859fbda0c3ff84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdce73780930713eb7b10a77a7275a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70608a19189de1e742c3c3f454fd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca34d86a586108056590a6f9d4e50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27428a4ae607cc6460dcc5db52e3bd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9786e64eb518f7f4f129c4aade82ddb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3753dd88f77dd05aecb258da83081627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235f07c5982b88d9c28dfed1c784b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b333168eb6b1b26caba2dc67e000a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e45dcdc1b3dffdcad585ff0a43c47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81a7afa1a37cdc1700de3c5be468a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ba3ee03a18e1333277aa231cd0669632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838d9af65b74e67a778fa8645e7f1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a28da1a4a5b66fd1232e292e1f19a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2156674ae75d74d11accaacbfeef6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad3b2407e538f39c09dacd0b97128636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d5a2414c5dd4a5ce7c71f6f54ae1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1aa6252beb896435441e6a246037638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf5cb9aeb208fef5ce12c3c8396845639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebc56ab88cbd2529271fbdda42e53c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e438bd33d09a00eade3eade6bef3cff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45f7b34eb7a5bea011438dab0b0468642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acbc3dcbcfa11a653d2a8e54e70033643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97291cb1e9d8168702573e7aff515120644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552b97baeb613f08c7d2b67a6b763c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e88e371759178809240e02000a900646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe36be0819c8b8b69ef4f02e0c86e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23567ff60c65a5fdca79fb745544be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413c4ac1b8d9285326ad355c77fe67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c4b2b62fc7945f8d7bceb157d7678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901f556723c784dcd1e1ddb5a93e83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaf530042dc9b3c896457f7cd188fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a215f165782d9aeab6191f526c609653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87cb2bd5467b89c68912f05a022ea7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caa9b9734ecd8a5186961e18d16334655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712691c41dbd5e7158527b50377f9751656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc94791a2dfa78b70bfe0f6ac145e2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64bfaff7383fa4c5017e6b5a54d6d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ccaf3aa8a76baecf09bd3b4ccd37b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65bc3f238c88afec3307f2b1ae91e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe69696818acf9d1bd5ccacd9e866cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8a41bec01254ea53f21ae03d67eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1fc73c9f1feb2b5b691cc18109818663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d34f8476781bcefdbedc0f56a7d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103578c0b561455bcef312f70563ce7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8132648f2bad4b399aa0d74156c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97537bb812a0ec6e4fe6a1dd66ed081667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4b4ddf33b7167fb4735b59685877668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0870d5c26f5bb73468e3e7451a841f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2873e90bdf16f8b6b890ab2c84227670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ba1a5fea3c811ffd62eb7dc9540b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2138e9736945f57c1128993826c4fb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c322ea813b23319526e474bc994199673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f10535786c03c98668cd981dcac68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5a973c5121bd5c9192ae4852bf58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce602c1a76827177af6a38c17e3390676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846220719217e7ea1c6535697f1e3a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e994dca1cc033c57073cb9a6247a13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8016c9add400e71856c0c3ecc5eafe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc762c7e42c2bef6da1eec91a6fdb0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd81ece102fed2b30eb588abc8baeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008e984d54d0433530e678e3f576dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dfb337f40ea48aa42f24ccfead16c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e32805ed4316933761263a200b405684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9482070a83becd276aa5179a0034d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc4e09853c1a27cfc9e9135ebb3117686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09946d56d45672ce4f17a460b6d2945d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500949db4c42172a9bd9b5e5e4b8627688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1543f1a4847ddcff07dbd40fcc1faef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f54a8a3cecbd059819169cfffafdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd1e2dbeb0bd30226271fc526180a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fd78607bb0b555655263e03be47b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca4c33bf8d3ebe5ef5b86019c5ad1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e426eed14352bdd4e0afee105a6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b78e0e2f28fd848d175ba2853ad9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593da05335f111caf39a95f61afdc1a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bea50f5a4fa12263379bec447cd22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ff5b99d560fac9c6eeeecb7b0d9b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f4895ddca5168536bb0443533a04b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f968c9102c81ee48f860f264126870f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab480b632e7ad494576387e9d07a96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39ffcd981233a79a444b389b869461702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8e03166cc8790530fc1386a61604d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1142fa5487c0e19853f02f0e6342e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6fe5d3998767f99131895c5a793e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779685a6b676acdcb54a97a9993fb91b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59238a1c268ff1d7765b2703e3fdf6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573707697e0ab194c68c272434d9648708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38327c2c903bbfdf282788becca441709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c912d65fdf77b96632408f4448829710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecdd77a57cc3d962282824ed40730f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f7a5707b25e089c35833cdccb19b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f42495dca6432e60451f46ae2726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f502a7933fe146732b0b6c2951e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ebf40e247db8735e9e51b2828b171715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7924951778f105372d6429efbccc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872792d4098c8dd6b3fb00404e1da09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28a0ce3af7f40825c82a432df8112f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63ce1d2b15a9ab88f5e28b23ad1b27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb207b4eca1e130c45767b28731f417720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f504b220ee02320aa879858861a81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b64bab4acf9fa041be967e0a84637722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e895de6d6b038939c5b40a25622d74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4908adf47f2671bd62680fa63c9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35044ba9d32d4cbec56ec299fb81b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d757b4384665d308e3ac81ad95eca0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1ca3a94f8cc6a1fd9e2345afb354727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463ac499fd154fdcb3e27ca8d82ddcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8996228d2f6537a8e84e1328a051a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5076680dab8028db19b4f3010d5be5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a1bf02ca21db7492772ea1a9d6c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81cf021cf07c5412d86b983d05a514732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86673420e3150e94f9fef8fba522c20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adb16a57911bac872aa7a332e49472734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd30c5aab062c1da7d197287a96d158735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da981f6d295ebffedb76c7b9ebf202b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a5882c7c4864c3796e8d63c7576b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211f9eb50c195a4f563fca0e60a903738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c616097bc0e10eed85139bd8dd2eb3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ef749a861ed7087fb6b8b53ea5c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2269aedaccafdb6456805304135c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6b653c586db3a53ed07724f632e35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e6827ecb2c649b7d9bcc246aad929743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d35acf8b4401d0df0c8f21eeed204e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0581b530eb4c4ab6690b3ede4a747745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efc20182f409c17f9cfd81f6c1970d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569814e0cc7b0c90ffedbec73948aece747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea73d375e7ce083b28e32c88a82d0ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ba9c0fb88e647b463784cef349d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977789bb896b7c0453bf1e56f6f516750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a630dfd5342c4bcbe95f91788911751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b1c3a5202c341f2ef9095cc1a4f2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604e8698a69687ca07641cc5823bcbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1afb13bb9e469ef2f9c5b01c384f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b37f5c8a5def6a3fd2fa07f014f62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12812103845f5f666a7fe640159e8ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5b0f3b5768fc20b7c26568ea84d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931d1ec20156cb5bd65d802b4f63a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c1322a95b1938a7c468f35d3c3be1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>