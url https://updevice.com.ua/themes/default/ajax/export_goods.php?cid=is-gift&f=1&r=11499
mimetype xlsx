--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba15a317c5df28c84e03de10b7d8c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ded5ef60215e56f80729e2908353e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a95522512cef1dd61ae153da1e4c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a5cf2dbefca3d41ef67781577d4754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996c2ef987073e947d57a2afde03de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0530a23d7701cfba72c4aa26e3f4556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d723dd66fb9956e0ba8b7be5463b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92ec17fd4eea40f9107cf510302fd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5bf0ced6296ce6ec668f8fbfd33eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01877611d4b2ed3e131ac441efab95c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2c8254ea7486c82b8d4a8300ac1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22918dc990f33ad86fb33a6ab10f9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a7c1ddb2ada1b1257552fc4c15cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722726d42230595a8bcc8b745fb3db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3daaa49acc6778c6afb1c0234588e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07944567b8422ef04132008e48cdc3d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc1522647cc40b20caefab70c9b3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded15d9d6d821e8dee934d09c2c429a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9bdf238620dd268491959e3560b6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552376af819c4369d7407ca74da5fa0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e04cf1b72efaa8d76666526567377521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fca3d2a9cf2efe809115726ef30122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794db35c93f9f574580893fc4b7764523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769845c4935635d6ad017f68d9687c8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad498bd2df9d9f9799e8e907c861d6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d65f5179d8a8a84a3480535103a81726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2d554fb78efdfa2c94d3defd90d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f13691bc9a30471c176e13f789a9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4cf25a70189c1f6511706beb7609f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2491b55d30cd348d8ead33643a6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a82ae8ad1e3c4229738da32ba83331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08bc51085d9761d9df91737de3fbb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03ff34fe000b173ab778422204519633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1deeff1bf6eac60a5d62441c63a1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b13cbb8edc932dfd5aae60ad9affb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb69e77db6464d72099580c354e8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cf66caefa8a63189075f96fbb0afb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126b8daa3846813295a7ed126ff51d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9146e3e6bed4451e29291b52fddf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0758c50b020657bf58a2f575deda6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3cfb0961bbe47b32e74a286526ba441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86bc25d1f07fd3854a247c8cf92b1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a82e9f5fa581cdd693c2c0646f7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2de3bbf5494e226d9cc23d24c307a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342810aa0589ea2cce64b114ef84fae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aabd142c1642ae2e9c0d4d05b38c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e9b21d293740a2fd11c17a43ee66747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ecdaa00f21eeddfa957dca1f11e5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a65ec93c9e0fb2df79bde67fcb3f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da4b810b3f8c2175656d02c63f35dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f8c348719ff92664c395cd2095e1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8e80814554c80e7eca5c51d3556e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deeca8cf8176b01f50ab75d5529adb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff9d78137684a6e6a5b375ee9d38c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657a973664adb55825f1c21545617455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8e95923295de7461110b9b80644e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dccc15927f8bfb75c64fdfbef072757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e0635b078558351aee01a1037e4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb55f89e38420b44468c93a832440259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fe0052828d106bc22b3daf149bdfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197401d528440891c33f2455536ef361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535aabb644f9b1e2b3e727d8744a75862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba62a8fc708810047f5af61705f45b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9a9a6b83f591de7121e3ebbc8b19564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae58f74845ad0585cb364349d2e0dc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1863110f3f5e7e0173916ae75bfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc500c3308b547c8a1d4192c9b313767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9faf38440d67928c6fb5bb225307a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275b222fcf432ae123cfd3ce562c47e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139776f03355a3c28ddcca6ad62de90b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb65babc802cb268bded14d8ae3eee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60861f05d8f7575b481d63c16fb7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b418c0e2bee2a083d68094970c90f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f0c322c5f928a91764e6630cce30a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ceb9cee6cad7ccd2055669b1d1df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412721dd6d658cc146d1e8f1dc1f2e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8255ac14066579fbc5627fd7840e9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a28b777ef2b2719cae8eae40e7a3f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288022c0832914d195c8d061e548498079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ebc1921fb3832d4839650dafc48e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadacc2c9321320684b46d065d0dbe181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e80622ac91e3eab0d60f78a4f291182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76db6402126de0100681d5691e7e97b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c1db281942d395fdc9d2abff8533684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135b843ed525614707a2b78d102b3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed2098fb526b2340f61f1586a6d3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f366664c122cd2b989bcbc11c6b0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692afb05b98a3347ac45b80b0991bdb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc149786924ed550a7a33af66319b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc7e3fb6eb93a9be26e6f941ea803c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a974ec2901a176db2ef511aee96f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3ec63eec99eafc4bc7d40a6c3f02192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d3b4a582db26d8cd653e5f59fa5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064183e684208257a5a83e112192b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecf668eae97aa2e8b0c1c1ac5a952795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a91a89f7e8985c018c7c2551606ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66aeb79782031251817a06d43866f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82ee8d33fdf72cd5df82225393b46898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738170eb7ca62543a1278e69acb1377699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56a76925ec7ca3c2042e07bba6799100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72974974858ea5b193de22789d72c3d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87a69a8d877b2c24bc58318d4ab7a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80941811c3cd796e7e850d51f8dd747103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ceb9d2cc6b4528b873422873cd6a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1e11204c0d5b240b40c916ce3792b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99204a044b0e534b07614e9e52ab1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68546ae226a4d3414ccc3ee8dd5f3973107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd940f2ed4bbcd26cffbf64a87447b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d018d0fcfdfce126ce8d476acceec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4083af07d91ece6c9a676575231d3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe8394b82531cbf4676b119a093b76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c9a3923b93459b033003cf3bc516112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ff49fc3c600c9146bba3efe10c89f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec961a27624661a4acc29b8e64f150114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023e1aee88c5ea7e3ef4476f2328d57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e29395dc9f319082c1f9d44f917081116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b2b091cfe9d331dc8fd5705f7a94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6885aade2e300a294ef906028259de9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d8c63a6c829345d91273c846bb1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e4066b9c4f04fbe2e203e3aabb4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9d9fc1947d677e95f41960d2347d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ae13065af5bd0a10fc97d57f0a3b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de31d912453fdbe940f304ed77f31c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047fbdf2b8574434998608d95f52998124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfd408a6f356fd065b6ad41757fc39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63babdc2c914b3d9aca65c9c658c6f90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ad96755488b68a51f7b25ae2b952127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04835285759af88bfb9ea7e27ebe829d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f3128f6d5870a14ff42caf768b518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26957bae30e17ff59c5cf141a82f93b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681a418d5f6ea534ec60888c910ae76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022ea211e0e921327de45787ae60688132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e788780d5dbef050c81c44fc6bd0a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03317b5b43c9f60bfbb92156052f930134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa81fdd40628011bfc35ed0720a4b41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09045558f804251457dbba5330be5b94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d79dc079be85feae019d483dddfbbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86048043d1cf5c4d94b95ba8b6d9eedb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad0d417c36ee9013997adb99ce5ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9c23e85d81d28fbae81b0b752d05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40d0c3fb0c1ca2667805ac7ec96eed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a47a69c32f42fd7e229750489cb89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4f04709a8a887063bf32036e6c432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35754916d7673f24211033dd68e8c83b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5059ff606f33db8dd4d6dab5af4e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c702e586c08bfe4bcc64cf6c579c70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a69e2bf6aab9fd41731d13086cc50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eaf37c5935ce9b2994c780a95d96c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05a870ef9bbd4062e642696b42e70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92189bee195a4d8f826003d268998be0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03bd4fe8fb777a568e9da713f6a7b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec6c324ccdcdc70083464277208f15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf013f8b8f7e4253b0fe9f6f1b23fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc51377265bbf990a2951cc1b0455db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523802a89eeed1c843b680668b67586155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb819797d8a7fcba8764c5795378b7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0a863f1347a4597b3c9febe0f7dda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e6024932a17c6785b4f6569285302158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20141e887d0e0f41de51df5c18a15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d40af8f185463ecb36769838331b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd95bd5ceef00d55d58d4199409a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115598871be52b61f4a50553eb8d5a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e62e276a5810ca9c7e150285d9082d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44c703dccc82e7e1da784a95b783d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362adcd1756bee09d685a3b979eb39e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2ba138cda61e18799881b7f37256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9816332f02d0c2c9237c5b92b8a5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc31e25677771b467c15d8e6ccafcf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb046ab74ef01bfd0e8756432c334169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c18c91fa1221378fa853935984a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6c2e398972264fa9f88349dc041dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10142a4e796b2d0d0b0c54c94fc1bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65b072402e66b804e7e7e88746140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b59c3d740a556611c337f9e05f6fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dd54b1d8e4b64581409a55bd7b6c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4f7f5abc985a2efe9c15984175af8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d84abfe573b6384cd22ac1e6a3eae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce1ebc62a0d81e7132fa3dd8fd480b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bade21acdc168128537921dbfccf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd639bb8511585e8388bb29139482e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae800712f307c0302f838bfec514502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255834dbf5c26a933a86773b9c4d75e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e0764b383a52eb7b85b77246ee6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35a2640ec3f3b750f10af83627f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0186f1ab7f0171b83e72f0a98046e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f25ea9528e345a097361e9d8c903186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c55cb0d476a04f71a3dae13774baa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2e973edb3a1bec6417729d6f1ebcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ac0be1550598d910b92721f329a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f19d6551e4f9d6febc2e607dd8f537190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53805df021809c767600e638d9a2bd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b9720195d214fc7df07a7f671e8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ae6c6ca33155ff5b41698491a9b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921568a1dbba1e9540843fe536504ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a98742fc100900b503e0e724f26b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400615bd2fd9677a1070ecc1319361fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870881478a4b0b17e2434264da57ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39344f2cca6089a73480377ae996c250198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8843280e1e46327f60b061d03f316d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d58a63747a2ddd7126fbb182f917200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0662eae533a22dae6d0719eb28bf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b073cd06a68b5338bf8bfa932634845202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3f03dc78cbba20c6ad3c85d394210203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418bae8f64774c60ce5fa61b53150d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1364b8c57cc20b83e48ff9b8a12578205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383ac63f0f4621d8ddd729340a61748206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45570996ef65fa5c10dd089de84ca17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97f420046b8d92be238ff035cd2cfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7277b2973a26d24af3853751a67a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac37e6b9a6c53d733627b95a48e16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7546dbba0a4d6b77b92691d7c89658211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9ea9adb40df3ec0cbedd990bc323b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b9cfd542907ab65430970a7390780213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0b55bfc35e11dda5742eb67781a0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845de124482e54aeea291c9456219f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee3d9fce7c16c5e610c7fcec773fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af89162c51182fa0261f2e99afc9880217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ab2f47932a5895453c8e02b11d2c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe87757d2ef5f36655cef778bcdaec2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6920b3b13f2cbf52c5aca2f23ca4d55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d9928563522858ea2bc78f00396b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd102b46bad9df103ef2a561d55fbf53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b329bcdd285647508c5daca62bf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d7737f50b94d22dfe0f759c03c4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c93724436bc70ab6a8e6eb50d5089225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8ee558ce6e804a2fd4ce4b217ea49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406bc5f4ccdd9884dc00c312f3f8c7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a18aba6fee9fcd74be32dd499d292228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002632f36d3975908dcf57d00a7aa448229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e208d657646ac8ec6192fcbff42489f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d9372b234ef81c3761b7ad58369d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f0819ccb396c95501d21db0235318232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf6dee9f8178222b50910914c4aad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a37dff1794620260269d81ad5176a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b845ce586f636c0f424dbee7625e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f4dbade3167eb043d9fd135bec248236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad68440d5684f7fc3c96037fbfe6b48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae0b35898e823222a17b532e5378e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5e5dfff56fb1017e167095d4fbb02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40762492dc17b70f6cc40ad31f13d01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582794eb10f0e11fefa12b07e11795241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02b80a7a87b2085c2e85b85a5166e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0352aedc452d6d71b6983ea8017beae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb3e444dc374e5e02966158a741a85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455cdb9c63615b3b99568d36e1111f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303db0487e8b1547039172dede3805df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f433f6c4e8cb80f95aa44ab1e0f12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d689783a709d1a3edd1434958fab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0e990ae67d73051f50af0eccba80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9755e306894fe0a74f497b507d6bcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1cff0b43a44d15cccadd792e31845251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785825a7776f43b12753d7b69c9b5701252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13a585f70814a0458034b0272affc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a0a46db92f7e5de51cf888d2bea4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa90d2c14e134045467438323f06af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6eabab92e1b0dfd2b2a69ce6d986a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd80d44c7522149569dfc987929c8e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ed454d795d88e4ee841560791979f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ad8d873b1e597cc609fdbda30ed69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead516e41524d432d3aac5176f30787b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438ed1af0d01c28d4724c8291b0351261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d3abd3b9c037f824e5c4a242d1f93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b7f605a5e50fac5f9f67f3f2dc396263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5af966f540a65ca31d68e9bb62e6b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b498c4f7221d04d40e55602fb0f01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd03c416606ddd7ae5277c38f0caf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dda0cc7911c3c3928c4b4900a77682267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b814e34bd15766e71629656a865c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d073efb8f4a5ee2cfab51f402ad300269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd25aee6441519267356ebb6a7683f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b8ae68cb058a5d6d486135deb6a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60cd26b52071bbaf92e6762886a96c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0090699f102cdbcf69acc6b7efa62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cbe7f816209509fb8b0b64dc97965274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a606fc7c397e7394ad7936cff0a8088275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592c70387495a24dc31848abd56caa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62ba9731299e24b557cb1f68c7781277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1ce4dd69c139d72cc36e3755f228278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee7df74dd8bad38c41663d272d90a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd94d03739e0610a2808723d4c21b6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049acbd7c656bd7c8474761b640a1f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b262ef1bbecb8a9900a3a09e319d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4b25307f16fc58bda1437e3157b7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042ff32c0f8275a79e71c3643984198284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c20dbf483e99f9289a8eb3944abad2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29380c9208fdf4f127eb6dd1501ea7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e1e1797bd8d7db5719a7369cfe438287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328ff3e547c11b11dd98cafe1eb570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9aebac9126985ec71772af83398c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65e92189cd581cd2fbb66ada3e0777290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af0e9ec708c315999205e804ba91b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e891bec0819009f1ea2759c73ad4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a2a8e8c935873dfd1cb4b22b4308293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de266d884c873d5e30c0e1ddf2bd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec40b910c0dbd6e6e3f93223ac4ca31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95915f6a45c3d92d8dceb32a2b05163a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28231251aec76f4cad5dccb9625d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6fc7241b8f12a6c79d8f8efc8677a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea3dc0abbc89fc16532a4dcdc47b19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc59dcff198ee9f50b95123609b47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38883ee1eb27938caabaac34cdbfc3c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5dd96194bffe27f0f601593de511f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c391ada9b4bcda63fbbd365dc7d447303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d3455878a31040b2798195c9b3f44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9bff30c13efdd3b0ac679352caf69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535ea3f8fc197010d6bc74b1b1f2df3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0783b6daa79cacb71768e1753102307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d652444f93c0d4f1bdb07f864775928308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1338809a0136a7e87b932eb952c812309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f20f8ffbb25765b096f538f87fe050310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529b503a97e661a8986fd33328f571311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a6ae5e5efad86f2fd36a01b92cd10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036dafc8f0a23fde633aa3a9d75310e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00230b7912a410fbadb222f91cc38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48e9f89617acf8be624647e331a03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975d9a5956b2782e34c22ec7259cb8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704091f828ad92a8f4c5386718e8056317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ace9aeeaa6ca2156a6ecf2ed31ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300222df364f94c5be3f73f90d2496319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b7b12005f6abecaa241df73a595c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d641271f28887c86fa0faea1a8b034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce93d3c7762dd030e6fdda4b0eb894322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b3f5e70cdf296d4f3c96ab21e894323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b36fec9b66788541284083d1e1b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20390a91e884ecdb96e97b4eb2b628e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384db5b41ee51be563eefd21653b43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c1d04e3ae15606715cd451d28b99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef193ca22cbd3c07a38392ba5430adf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5fdf1bfe20d826afca91fbcaad257329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c828e254d008e9f6bea5b376fab5dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cca164f7d7dbc01097aa714505b87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0d78b47fd0bfc14c4557d43286fa1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c61513a9925cc864252a30246f68f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36768978f6bf5c76202c3ae9b7b1faf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb2d09010548716f8224c56d9287e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b218b2d12e793b06253f427bc986b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76adddb60528bcfdff67ce98cc6a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df62eacb896344505d01e043e848c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b2a20aa8da90d2f96a29ee6e2d243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b151259a31760439335a7013a7aeb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a6a076e0edce634e07356923f6e48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281642ea315038f0bf27ccf02f7f7fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c7dc883abc8dfb7bbfa20563db61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df7c3c989f09b6be45c2dd01a4da70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dc1ef32d6bb90a89512e3c75d8c81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf592cb79d02c0aeb97982ba46ac71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f2e39272cb020ad3afeb6295b0629347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dde5c52835c6951066f190b60b269348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0502311546902ae9cb4872eb6b39f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b43433d30e9f9a9c02fe7d00e1e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f936a7f33712a65c5b53651dddba77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07caf68f1f3918837afa98d86219b49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec89e280ea2d6716d7724d17fc5b54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484533b5d4fecfcc3927f23a8b84ead354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6348eae69a627974cab15b211c27f94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623797218532496739c3b7707ad8a1e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eefbb1609062675d03a2c07d111cab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7423ba05fdebbfeea8ddf7751111e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67525c08b7cc65c4224f7a4d9cc6831a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae035fc2f80180304b41ab950442d74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e47f51aea3e3eb36e23790fe540dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55c035a2000e51466043887f9ce67a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907fcfc0ad422c165423f24374d13e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22ae76f0b60616d330eab4f29229e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f36b5340b0aa860b1c3e8997ba710365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5347e2e78851b2a21d9f91cb3f4bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a02ab5bb5a7815709df6f990eee396367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948dd5abf4f5bd2fa4a728e43d525ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a02148f182121e8296049d30293ec9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f22e92d5b32efbdfd5a945de2f935d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93db45fb2655c1ec298f9dc2f6c4bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e35e8ef44bed6cf48f3e7cd5be61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac7e9f51a9abe159b55c03149d56f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c04463b6d74369788cacde71fbd8a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef5a55f9483d42ca1656d8652d5ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f5458ed5c5b9808e1300d444ea4ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5749586451c46a036d6cd3c88051707377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c180d9ca6a8ab1d732dc393a2a715ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd81d1f216919ca32484fb4e8551a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782a9ce7890451afa2f70c2fbbbac94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528fded641d7725b4748e0a02fe8ffb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628b7eb842623b242b8f5a4e17e347382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1714606dd0d0d998d4d569a72223c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105afa20dfc68b9b52cb3499cdad1933384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019edf99014749644e21f8e42bb2bc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0961bfac500049ee092e47ccf7567e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7915e883fd8b67922ac6473973901387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1451accef6bdd5792b6d111bac141388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864a72e845bfacae1deafe799a4ac6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8868b882c8bd1eb365ab997268b2e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041b6c3ffa175d251204e7a9a64bd3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fed6ce7f9b7c483f2696c55c1f78b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf84a4cb6b9a710c22db8cd6ecb9f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bbe95fcbdc2ed5272b240d636767394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052356437848b14a039789fbc13af75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778142941a39bffcc9221064428d95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6653426247f652c2be511f68a228bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b29db9b5230364bfc93ce4ece4b76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9ab9167fbec034f61b5c2bb7ae7ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576c79db23f5dd55512ce9729fa9f4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a963d0f9782f014bb3c18915cae84ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ed21d81ce9178ce3df3d3ce30a84d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760d2b345efece4dba0695481543ea6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca647199ced75c2cf486ceb627d90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1717b8e255eaf928a083350088f75d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454099ea865f7a44603d6afc3ff56031406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44602f651f051331522b2bce9b324d98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aecc642880b78156b1b5061f9667d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620170b43ccc1f9fcdf373b34ba95a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50632375eff7c0800f0d299fb2a8a0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317a3057acb044e235107dec61e7eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9202d1e9805487e0d8d454c1f8284412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a15233ac8f328d63d614d4aa29423413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c333cbc303e6fc3b98db09c55519c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd88a249a224e51f61617e9c8c6b4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975cd68be363a9096aa67e088b71a32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c65d6f2bcaf9b90f2ec1d1df4c95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec40b8ef3e11c08c614b914f5ec46c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66483b117a31229afcafcd283bb3e027419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6152a62b602b08a4aa825c062c6e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc15898a9e05b6a07ee674a3868d8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f1133ebe43ade7109fdae14f69a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644babc86f7994b10eb27e00a3f689423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aba1ecfdc078100a1e707e0f4dcf50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad93748848a9e162163f2e5320bfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee48b37e4602f060b20e6a6b97c45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5af203c948c28962ca6dda3ac664427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dffd7c90602c4e20f0748243a32c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7854711b9116f0b5ecf0a28b82ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcf361517a101e3cd39554634de087430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e0d0aa8c7cabbaac711e3bfbf5bee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f9a4f9ebcaf303e2027d94c80682e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b326b295b537755535290c5b1b2f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4470e2bf4a3bf90d78601cd3e3d449434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78923a07e7adf7450f7117a23e8784cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb0f91dad82ef7ef82a93c448a7a6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a00a37d79fb276148abff341311920437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda2d68ecbd7c5b4db0193228456c9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36c8e43a9c5f51402bf94109cec4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975d376b596fd7173b1f982bafbea37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d54e3b36b3bd951b3709b6c408f5cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993273aad2fe95a4f9f2d865e8ea3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d15ffc50aecb13a44192c96c7d0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de96487c8ff8162963cf3b850af18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c5b703275bb99edc2ed4f38e7876445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963954a0069fd8973a2f391b275431a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a73a95e804ca68d33780fb26a8d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d4f14e7424b3fe24677ac991904e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d64c8a4702eaca0400b7b208d9780a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88760b2d216ddf3a263f2cf5352189a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26acde9ee4976c043f07da4c82df73a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca442c21b8b5e8392206aeceeff3fbfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f8a1a01bbff48e3ebc38f852647d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9aee38c12de79ebdfdebb3427fe5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d89ac6119a46e76afc63b03bfab54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c0e001609adbf2ca9da65b2fe56e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527b40d1c9cc60e9e2c8f247860fba9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08a7db04d3950f03b1a51d8a29bb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3576dc1d1f5581d65a0fc9a7635fd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625114d3961e09970df900d96f4171a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634878e83d7251054fb1a7f2b700b28e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581d1ad5da5ef4d7850010dc7b68272462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd7ee69455206430fea1b8022fb5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab5602eec6ca48ba9b7e17c4a9533464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776238e4c5fdbb3d6149eabbf53fd78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff6bee94a30600069cc1f4123deafc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb380ed72e6392d3e376766b15235b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949594f3b6ad3bec905c574458020a75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b3c11de0c537c1bca57ffabc3ba70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125e89993af05b50266a64161fbb8fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d254460ae9d5fa1e8b080dcdec541471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bd808cc374a69dab53b170ffbb8ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb19984838cb3c231f8276e8746d36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4012caa9ae5183f8e0c6e4f642be24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f323e25fc293f7cd31e67352c9613475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d61b1dea1b907572ffbb075461aef7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f84c425de30c0f8717171557097e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e466a6292a12838315fc4c4aca671c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c3268876c05e6565bcaa3dfd5c5d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb582a9df846f0757f952638bb4bcf40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf71c57dfa89b10089620770364ad6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4c66789f1340ffe76ad6109e5002482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b0b8e7ec00ddfcea8fc0304c61c0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10147eeadb38e3d0e8d9ef7cf2f58d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94835f0ef1c612c4a278278eed528714485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3055df6d99e5fa526ac5cc78910e8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f61104eaceadf8aad50ae4eef97fb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e40c32a7e069cf57e28c5b7c63b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19cc143b72c0c10daa0d4c89f185e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da96e78a29641ca2ff2b6fc90e4b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba36cd1e3567645e27da4b732596d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ef9cccc507cb2debb283d2a11042492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c868693ba905a24236f09e4f471e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36d0e28672087b4a8eec943a8ef86a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec73498db95138fc69364bea735b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047632635d41eb97efdcac16db3de22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f0ea5e9121749f504e5e4204866e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a962003558d914e4bcdcc89a9de8fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082447c19fdabcb90fd559d03e2b5db8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e40d236aecee2981a9864c94bdb4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98befc563d1b035fd5c91dcabc689e20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655adb4d7c952bd96e30eb3e227eeed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a89f8525f01446e0eca38dffcd070503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c524c68505f437960020e5d619b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2fcebc010b16f760601af2439e325505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833a23aef14b5787dc6ca2816f7a41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4a81812c9df0afd71e7fbd4ac901d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba6f89d16d7fa4a64ec0b71cc70c4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938561b51b6f17b9a4885692932ae0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d96f5f88ee57f6818a9175f8c690c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0a876a313a807d97803a19f2c5da4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04479ff3d7247c2fe3a0849bf68984b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c52446d120c0dca796091b9106264513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d2d1cca73eee370e13a43a436884514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e149b584121cad9d4613593ac9da6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325a0c5caf51395322b6da55643ac35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5102397942f44590bb7ed41b221b83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767310797212d3b2e202998aad41491518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4edd7101e3fbef1da5348173da8859519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999c57781744b74f34c2afa36b4edac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e23c5fddafc5d094a8715422b5c65c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7595c35d6f8abdc74a20db11ebf8e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d5e6857df980b39ff315a14913b5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9abde28c697263445d655731da4dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50606280ed1f5afd43413e13860f6a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a7bb436008341cc08a359b8c06c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70018f8d9095b1fe0ad138e6201faf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e015c5d0fa46807998c6724fbc0a221528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bf2bda3a09f760fd144574b19b6e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba16c0b435bef2c3f9884c47b213a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a252e1df5b89f192f722729efd7e37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad12cdb31df2227fb7575f592aef44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a370868de01cc8ab19d0df9b9444a81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527bc61a68ac0fe7033d8e6c90faf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f7ccbe23099be8f005bfa7f8e7a81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87018ef0ee82293b5306dfa6fb980b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de267d77ff97c1797c0cc9abb7da0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ae9ba7092c292379447bb2cb37dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243720b5f2f20d676730f4126f474b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df406b01a5963f1ce4bc4c3c81bf7a25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341419e7eb6eabf6ad91e14dd8f91988541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d5927f99d5d13ab7650b7ed2a086e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718b24f0e7cbf286890f580ad3621a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf0a374e831a2c302e33ec68ff5af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112028803fa7adeb09cef29d8c8daa45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d656bf7c33f28625affb58c711009da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe18e43c3f0fa25a22d412bd474b23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a60d22c2afa1a4f1d9fd91a38b7dbb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389533be0bb7858835c4cc594f7c27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3fe082f64317659cade74de7db63f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebbc27e92ba9ac47759dc5c6f5296d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76992eaca7f737ee738cc30e8e2b3687552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe9fe047131a1394a3401c27ab04d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf900ac508b4d2fa30b6a9706df35be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6790ab91b376773c2b385909c53b26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a93f71f777049dbe14301e25b5daf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841df3d3a21f19a26ba1a989eac473b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e254fc1e981576b4a10ddcab252f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5fdbfc4b42be26b67aefe2e0b2d77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77d9f80ffb4c3e0fa456315e7e3a38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974695e226700323ad73638849d7db94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b186491e6e4baee5297a6987bdffbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634d9c9104325462bbf3f150b9e4783563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cabdec371622900cee91314fb73ba9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba999a2e3273270a8ec1792fb4a1584565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44cd91a812ac7265be66f1e8bdf6cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ed2d43e9588cd19d7b8175ba5225e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c04b6d72d8639cdd9810dbb723a79d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb7edcabe420f0f0069db97f05d0e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e5c6df10b342d6ab92efe7ffb514570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdc98b8d4566bd4209f3dd8acb2e10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3733f63be1fce6ac3cf77e03df9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebc8aa18566f776343852d00b6b731573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b618282b96919024a9962e08da2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5922aa1dfc954b02b3a87ab66c351f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292beafdd505fd9aac82521d9353d13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa35aa6150fb8d58c70ba28d7c58d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad1918b0059d73fd444bff308829c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559715a6cff56995385afe3d3ced338b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bc5d6d36c4f82f4e4037a4f58b243580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aa98b03e99dd10d65ea7cd5fa3318581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045d5f746c99224c7fa15b2fcebc4b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb26897d31c69b6eb8dc3d8323c52b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e4e71ff9ed31ea4fd5d68ac755c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223cb20be6f753d3923db1dd686c56e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1859a44159806c571c31252e0966592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b8275ca8ab23eefbd863d0439a42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b8c33e1dc66a0f3ccbbc808619f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feead143f1466e7064eaac5065dae9bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640d1f92f1b107dbce7796f13b843a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb68aff72984626ad5617a5c6a3e7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a37a530000e8e38a897f6869fda95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b21621f3fadd91a36105e6d68625593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e92ded31062bcf796c73b9838b3e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae991fd20d27af0b7c369ad1b1592595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b79c03ba68853af5015049a54bcc3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89394487d88a47c251cb9ff752962597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988ddd72ef6789fdcf337cd6b13241598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ebcf02949cbd1c15019a31b5c1225599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa456c140e4351e890c4ffff6884fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddba6ea2e7f205f113e7681deee542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4444bd07b78fad463b3742a985c5e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0765943491001c69646edc25b2b94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8f56c4582023c126db8f1653bdcd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479e361d6e60fa5d67226a382f6947605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b326d8240370424efe6852ba23475b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c72f60ef066f00bfd1c2667709de60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94bac982c7640c5fdd3ae7f71b643f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dba3310a66bc30e6d7ed25b84f4a19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0e6ad7daaed03548e8dd1a8621ff3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9860ebf8aca9618e9d1261dccb96dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d184cf0b51e81e83ca558aa0014e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cdf3068c30d9cd1cb8456de0f7c75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd1ce46560063e671b028f735e51c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aba85ada469575e1db150f11c0eab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef89a8e652d81ae88fe8cb9283a0e10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dfcf9b346c62db11b87b807a3cb88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a570fd27ae11a010a869b593dd08d91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e23b2dfc2461bc0a254ad272191f5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808173667e6692fc791268c63cb6eb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248466c678cc27cf67dc41f9e13328c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66666122505d61615343a8b5eddbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea49e40bf56b6d641773338ef807e06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887f81b429ab83ebdaeb3088d36d17e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09f13131d5bc99141897aeae2b9b8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875fb8cac74eb8e5fa19bf609fdfaf4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea616445486663fe58968e263e5cbb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c15e86f374d6d448d96216215497d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc720c790d300dfc70869ca765ed06b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf106161d8dab1106ad93427890696630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551956b06397e9942172566160670583631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf934e8d9b26e742f6b611c8995b00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caf9504e8e70c6965f5e9b4af3ad06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7927f3d206b40fb7d8e162fb9138eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24f31a5a8f53fa5ed5debb78a3aaca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793929f0e2b3395ea7ea6bf37405d5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b30b07d52b2f86ec80ef647041a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edde1b8bb29289e6ee438d9558b578e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af836f5a3b00ba9feee30c2f7ca40e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7da60649ba1b82637e30d52de7dfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed3a7ae9bcd5c92ad028585933442d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c739675028ea1cd293f2e64e837543642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d16ebad4da8112a670461ed12153c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dd666b5ca112369bdc4a388d0d021644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4050f562604f6c2a681783eb0458d83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d961830ddbfdc3f6ec4920f952df0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83eb66441e2e25c8986194a7101d87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa882ba090b474725bdb962bc3e04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f84b134ddd2cc7cff48734483960c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03018ce5bcc2f407275d565da189cffb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47599de1bfc0d4bada71d96b98ad8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617e145ed5559bbc9b3f02cb12a39d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c73a814405a1ae9ff44f32b8551b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13683ae7fa032eba414a0fd6a727934b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c96e98a64e08fcb37f841d4a8964655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce5d5b36d130d8aaca7239f3cc886656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff025bf41cdebb06d8317a0c1399de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d6eb287f7395ea83448258f2e97d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a972b43e8f0cfb1ce550383b1d8bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a1e9e6fa1c8250e693264ccdf09b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9addeb46898ffb5c8c85f8640d77847661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583fb7103ab6c9ac95b8821c9627f27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8ec79917fc07250a219c07f83adbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac038b4547917beffca6c605575e2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff86361996f738d5273041389ead2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396eee53b3d8238ec5bae91f570263666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e38bdcb1970fa547e348c1d508d3d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5788ed391e56f55bf4ee917927c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806cc4e181416bff6ab501572997c55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc00608d9a049477f6a8daa9e3708a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a47e6b79dc78ee8ce26bf2cd4e28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9237771cf1ef5fd7f8fe6804534e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a501122d85e1fa70778f2e389719e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac21b5d050e608ddcbc71a3328795d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af783ceeb9297aef8b3b6e3fc641d7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee00a39c96bf7cc320c24031f83ce1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dab1829cfe5821c26eb1482458281677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298daee965e73a122949738c1ff1882f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250c8c830e33bfc58416ee3b9ffa8a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450dc2781c2d7f5c7ec29a5892601d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80112db69649259cc9b4d0b38d97db92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a630487522a2615db449a07c9c57b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0a026f62f4aec6f48e70e4fca18b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f8af9420a388006e31594779871a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be00e0fd3102ab10388df3ad7e8bc69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e9c7e01e154c1d6d179cef4c6e6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899c509848909a12eb0a6e97f6f3f8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0cbcebcb5761199f070989eb4681688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f93659366b58959db683f13cfb09c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f101b3d6ca2166c48cc2743b8ab43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f8881dbbea69c353136f72d6aa5e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6528599ec5d943b725d78d0334dce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097bd9267043540dce8c3aa11ddb7b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99169f89a632cd4ecae5fcaf2aeb28ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e26383115254fac3e3e973b44cc6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ec6d8dfb654bb8ebb2633e82d8b83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967561828ddf9b699b248bf341fc832e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5659aa635efbbfef586ffbf82694ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422769a639962d7d7cfb4b994edfcb93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85dde5067deb9b2d82cb1c6ab748e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d50b873d8947f40cf17a84be98b4e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67ad447553e914218be7486aa0de2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6021cacc83db23e416e3f6f008e58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146d3b06296751915792faca67a4e20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e16af6f3c63d3f55924deba4f1d93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6cb801a1a9aad2f4e152cd7ed9ffe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb65a3be774be638c585e136a1ca0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d567d99a09554a0c86ab747274d80f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5234b3dc2d3adf89d74a05654b2ae1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b906ee0007f937144f477a5973d38d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ab84a31883a48dcdd17968b27a4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820b6d13d1c13da0a95488f94d71250712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418c20b23398358c10b8eed9a78dc76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98143d69a105c48798093383823fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f757d06b4930ac375cc25b46ab80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096188cf4b50bddad58b26c378c4a531716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10158d48195f2e68e20ac281681246d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961324ad2f67656968937714cb81c86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701684cc1db0bb4148eb23a5e81cae68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508b21bd420829348271b9208eac02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae2e313ae502ee992f5f8db0d61eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a2f51d2134124f8ea23612dff18f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6dbe1ac4d82e826e1219130b6dcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a30701afef6c3e35416567270a161724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f82dc86c7b9a89efc6c4faaca1dfcf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7329a58f6519046ce848b6380ec70d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5219218039a8a7a63d770759f73a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75bc93c374819986b9440a6a48d22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8339b4f879a9206f21e71b957c9c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d84ec61b672e5eba8f4ae19bc73a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204e9cf90a1fc2bee31379ee654e854731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323fef0f76a40a27ea06fe43f501cc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dabd3b03050893fd6ec47e565b9a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aba0c33ccb0b598ed73455184215b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52143a66c7204728274abc319c439df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ca5c0a8fb3d7c405467920114006736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71013e5eba10153255a7535905dda11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1eacc76d5fe5ff3052544652de0a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b7dde12d2e04c2c32ac3e68fcf17a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bcfdd63e005c92df57f02f83402ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670a120b655dbe1ee761971d8e94994741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a51d5b069ac3892c80b65cc937982742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f53b7038db7195b9d95c19fee505743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ff1bd866dfeb42207dfbe8aa4713744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e63f7d2712af602aa2d7f9d6f6436d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35473e2d7989c41fd16e74894b890d04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bd8f6ca7555efb4370c54e1060341747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e04a8f2ea23c9b01a8033aa5d49fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4b74daaf9ad071068de8b78e78163749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d559ac54405dd376ac1e4ea493de4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccceb4137d0aa06567bd962c0a37eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f609dfda2346daa5c76326967ed34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaa83407276db8fdd341fc2dad37e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01cc4d552e954dacd53affcd206160754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e93b920b10ac47d4e37db37f133e25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58312812c84d961d5f06c15d1f6b6c3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85616a74e226df3a6f945671ce91b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9678223a0ab007a9340d6ba73e1a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74467c8eaa512a550ad26c0ceb74f8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705186d76bfa32d56d2b99526554a5ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724429876acdc41110f33a797f01cdcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af158f17d9b98856fb97a83326b6de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715172567aa3044caae6a84b3f1a224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547d65b9fdd919a5fa5966660e63e7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1f96744e340c11cbb6a45bfb17b6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a67cb1dbf68bf5c49264ae7a6f7467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bebac4b30a1c610b9b9b5e9d141a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f531d905d8fa88969abaab8fcdbdf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7787e308cc678f3c8b767ddf8a44db010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3251b72ae6d28ad5622318ed80250411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf89bf90c33b5e74672bc1dfd6f3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10246322e197ca1071a62e7f07e00613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d13bd363ffa508c6ea496de14b06d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9638d1fb6ccb9513e3c2ee7433a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40455e9785d12346381023243f7f5e7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a8a5a35fbec8a99a5c94dfb1445b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda18f0056d7575a73f75ff49f406a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11de8244da2b9f75303ad6accff4d8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de2c22428df47593e91597457516ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43703abbfb9b524f980f91d75e2251d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38e7f9d10ec2efba68f832ed7085922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800fab3a767a5e36e239073d94b0c7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c9c06024abc169b7269d8f3b0e8b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c977f358b944492b82fdd2128e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a0b255999d3acff4eae366a5100d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa299dff1ed7f0d9c3addfa71f2e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83330a997158bb5d3d155fb6057a8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9601c60291b0b64a12895a91adec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697dc83746cefe15adec201032039d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e2e73e62d4fef369afb9511940b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53643b9eb54f13dbfa3ee47e3d0b6fdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e907c37218d3ce1fe914eb1a833e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653cf933c0792834116af81e82372234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd919b23f52a2f4c6436d2c5c49cd2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461ba7a4f3112a02ef46c08a41d68d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af537fdc58264fa5f481f718dee359a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a84461a098bc05872615b8f4604538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e23809c52b5634519411748b7bdcae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58314db7ebce6fad15051d6a82dced40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62fc06c0798c05fb13f442b9d1fa0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d65f42e5c6bc9f3fd60f2e757e1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06846241e1c066df916fea6c57a1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c58bc44e89b8aacdbf9da2df43e51344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f6514d3f2072d5d8a5e85b224fcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d97b60666915042ac5006b28fd36346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09daa55b6f963cc9f95499b0fc8d5b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a5b330b57e8c3933b29d4b95977248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ce7beeb47986a6567acb41f5c6a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dce476ccab0759259720fd33f8de8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff95cfac98da71a9a6ac36c135fe9f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4570f523ac7cdc1ecdbe2c033d0f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424580e17245b136a56157b95dad6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3877d78f2c8f9cce260bef035db81cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749230f267df2ef5147e37b67d6cd48c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbaa992a1d2fe7b0d07dbd0615468756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ae68faddbafb82b11d1856ec6eab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a8b0255b9694a55248cd5960f9cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8131c18391a03a925b9ca28f98764c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fe0694a12c47d503b27b3284146e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f45615b230e102af1dd9413f387f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc736b1f8d73d31e4099912fa668baf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d407e0da0bf84f21eadd74ce7051aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e380174e5251b6f7055eefce614205464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f957726d68d16b5eba70a129d99734465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc813949ca0bb95ab3484fc6e2b5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26edf750c5fe948b02e6b61ed03a01767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610ac696938e39455d709b8ae5308568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc2d13a0721547d1afb28ea287853569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead096e54753194a1f62e7e579e4c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d540819a6dfd044ce618052f6e4e6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8677bb43621b75ce5e9a57b7db400272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2741c70e01984537f40375ffaf89fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f5c3be0648296a2f69d992594269074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a2857f57fd5590e920e685cef09b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0b33e4ca63355478becebdf8de48876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b332b3617ba52b523dab43c3a8cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d1fb0678cece23e9ba47b49bd10e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddb352ace7e89daed0bcf2d90f046579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff9d5a1f8ae3a93d6dda594b793fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e85e0054579bdaeb5f8be5cf042a9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e68ce79df8c96b2ca9be7eece43282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20274871c44cb38ec65c4304cf4deed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667a9ccfc05161ed3ee98a3dae71d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14975d9cb65ff5b5d457f4ffce98e71c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f123bf68836892f8db47f5cd068f72886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a582bf743cbd5c26cbf07acaf1aca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b402f4f965806d8e49180e730f4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce47a2b0656565a82d86626e05b3d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b032ff7a79b86652dd578a5d7093e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40d7265f51798679435a21c56002e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ca1a6d5777d59c35ba05e7018c4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef35f837fc27abe4dbdd509ca79fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1c2ebf0a14d581fdf658577ddea5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca1eef2d7af906b85a967deade19ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aac64ec308ef410a5a8056a51b40f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fd8a00d93565f401a2270722a2b7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1532a9e1bdc64e0de2e484041656f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ea4c17c285984fc03652890dcb0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e90cd72a4e3cbe8b6d91c617a89c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab51aa4c3a65308936f2ae43f33baf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f55fd775e66a0ef9993a911d21b2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51ee0011516b0cf33b147377fcc117103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb59608a1f4fd6904708d408eef4b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbca5de4b2274cbac0cb25d406a2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6bd2738e11d585b5d3e4a746027f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ecdc3ad670982ba6d47c5d14e0c34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6abe873235fb463c2e1893b1d331fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b8b74b5504c07bed6229de8a5ef86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8965a84c729f030329a780030a069c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b89e18d5dd55c7c1bb10b0d1eddcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6267e97079f89f2bf7e9841741134ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258819702f58e2dadbb3a271424e35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca1caf18fc10341835102aab045e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a3512526e5811e0905d4557b517d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e22f6dfcf2362eb225be15b1bffba8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5057a1b3710eac140e09a71827872117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf877697733b75b80eebf601b43db7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fec67d627174544d9f58e108314812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f30a56609d8b429524bf3974e6bfed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfe81a1a44fa59fb5b5f3c7a69b7b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641511be0fe4799970f38b39ef19ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26bf8692e294fe8a559adb157f99ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287ad66bb625fbde37aa770bee87bee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033f379b66926759d3066f8c924a620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d46fe7d79cc4e50e1552dcdade6790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42359c200dc6060f3e3367d6593b96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484fb3dee9a841952b1fe4b2e53ad83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8b07a9f8247d5da00b88c1d1083de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08de3407d0344904ce83e17d77dbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c57745cd5b05597e413d185d0e9e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e04728753a028bd917f227befede4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88344ebfe7944640272d8703ac377a3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed410a91ea429c723e9ccac919c34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5b85f2907551109c73b15ebed034135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae1ec5d8251037345ba3fce099a026136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4709a25b9a23d7e60e1e7c7f7b095137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49db0a7b9292726d6884741d40862138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495022d7eba998373591fd87680cf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aea3e34abc24ae2930927e57bce3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc380995f5330e99e3c556b538d942141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e79f531f9cadb9811e0ca786f8a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e498291a34c23c6f34303144718b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e4a9b1c5687fb07cff6b223158d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85b48f9df63fb13114aa06322d2f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44b3a439a54a73f2342e07ed54639146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d95b2ae06bec3157a09e1106c121c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c042a35725c700df823f3a642ee540148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d6348e141a0a330b0e487b585609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0ed39df693e4db287e0ab51618a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c244e6972ebd4684776f04385d62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0cf2d7e6651e259c91943ef53625152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cadf0244dc846fe241ee7defdccf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7f29b68ab61da66d60dfe82d3b52c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd95a0a64be6dc1d7f9cabf2c6730155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1d6163b491630bb264a6964b5b0ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36bcb0caa9503d5d4cc0f8057dc8d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29386beb31cb92db030602866587baf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf4dc81f1e3778caa72883d69dba6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb4adfd7ac84cf232e04d70cae0c05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c542bd5d689bbf1db482e882fc19a5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2614cbfef7efed1bc1dcab6d8b60a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f22c3b6b5ce2166da1473910e1a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf54ba95d4fd8fc7a60191e2ab532cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dcaa290b5a395807db6d7747a4b29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833594c9e6a08ab90c24b24d91899cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8c2789ca3146d1be661171589ecbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5868229a40b85f0de28c3b17b79417168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f11bbf7d05c93f03f9eeb478c2539169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ce20b4b1944dc5cd84e40168244f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62177641673f00514cadb9f4bd2fba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa42f52062a4148e2f5e325c02737172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd7b1acd09c20a1a566a27ad171987173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ab709ee7f6f7902371af77ad4ff13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ede4a26b5c377574b324f8ec3d44e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3c6cec1e4da86a542493519835a6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af80f52309f1435d77b6445657074b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf38d88bbc85c2fe7420b4b97ed714a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327142de80e50d6516f6be9238baf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9af8e7b05cea6c723f01fd2ccc23fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abc6549ee3fb3100b6a6bc8a2ba1cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d051864ab26fc9918e9ae2340b912182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f671f3da94cc0ecb798466b25d821183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762cb95cdbc8734d1cd524859e789a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77990926917b970e2215572001268e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f6faade9d3a8a76ef523efb8d46b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d9cd7fa12f569601f294c7b026eff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e8e3b98a0f29eb4173966433709d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daea90f5b6c6c2382ef74d2bbfd53a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb55e4df61b3ecfe5dd4bb3656107b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743803d834e366b9ad88113292215a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961ca7e61414d8153b6bc201661ce4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cf97a60db037aa0d5ded9da453a68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadaffc3d599f4d6d890a94da4dccba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8cee7af2e940ca0b55f6e68cba5c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa7c2833e0434ec23e6b5ead4b9a44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2ba1f56f4053260d38dc0ab401a8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d455dd573a0364bd8bc5b1060b90a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299624d2b411af687ea5ea9cd552e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4abf319b0bbc3defd01be92b3bdb2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df721e26fe4b6e38c02f0ceac6721a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450e7f143455b304a269168eb1d985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea8bf264cf5a0b78ec290e327e2003203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336691a19640a41a6ff3f41599df574204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3944e06883cae2433b7fe0e996c548205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f3d7f7b3e3901f363059a593b9b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1c6be7ddc7a1ff65907cd2d32afb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115833b7e21d9fd007c478f3f19ef3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ae4f700d1e0c5d347cb014db952ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1b228d352fe1f36cafa3a20672815210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb47bff66fac26bb8080b51c78fa5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be9eb722204df388842df48aa43d16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094aa680b781f35665e6884075bf9d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061cd0f687ca14e1ac0690ae7ffbd64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf0b352d21aaa4c8fa3ddcb7176a74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a0e0a6ea7831e1e5c100de2f1d533216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3bd070212aa76b287842efd761d33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebea5f03b873a9e6dbe69b946ad161218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699be62c85aa4d3538dec70a76e6b913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e2639e9f58011e9e72161410ef21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf60a357a72c4f57a2d0d5008e9469221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550909cf8a4aa04a6e5a5266b3ba255a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710601f028a30f6c43196e519f4cac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e8adf7e22d8b351571c95b13127b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfd3be05e180ffe4f2fb3adaf39ebd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75a25ee863899894e5853b18055592226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43a4f2962c579e14e80fbd2ad65e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda06cd2144f733802116d20a2ec6020228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e4fdd86b1895ce6cc0c2b96947b2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b393dcaa8e8e9f36d12a1f8cb20f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c64db5f15182a9d9a732132529d36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086dca43e2be8c52197b583ac893ee2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f16e18b808d6cabc51a3cca8add2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c0ae917e37d4dae8179abf187be19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f1e669e4212abf87f652ea9448b12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60fe700256a0210f4713ad6730fe09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6f131e6a962e4f03d8e0bd600c2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f1e0996f19cb6dc8d3ec96be40126238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd9a797db41a8c616298d4811bb7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09dbdf431689be8f77ac66ea5ad24e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff85956f35599d10bd5e36db81d0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4916454994c1ead0f2a4ea47fd384242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04b35be776daeb9045e43617faa3a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7cb80cdaf21602290999a177431f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a125bf5c45533cf520ae70abc630455245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599f32b820931d4e41c35a389618738246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727b27083a86f0a8493cc9d33d306dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dfee5b375e64a28a5a278f9de4a62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c9e9aab89c400a81e3351b0c6531e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574943f3e436e62c31a4e206503497250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71155e20b508d6b695e4366b9c5a78f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bacf4da68045a7d2a89c99ca816e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4011271bd1d5e794baecb3ee5f23c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a387eeb0361ba1c084535760f9f8fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a016efee08cf69d881536d598e716255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5941938bc175ea94e210628118edd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aa37177ae613f117d9d0d4d45049c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf8dc2a659a80803d514e73a6916b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18e2bc8cc9458ffdc10e845c25389f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c7e2ff02bf0fa77cd676868393e49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193624fa7f3166793c515c14612a976261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edebb829d51cb491a1ffe2234563bc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc5327e89e324d52f154733c15ea15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fae066409905767599dc533ddc093264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac34a135075c38d583eedc045763ff5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de4fe62bd8c0d98d09d651b2d9abc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0970715167ff604e3d70670a61255267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95bdd7614edf577f2d1c810991f6e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d91eed67cb34d692ce4b4fa753fa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c119869881764d2f298829b4e8d50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70534cb504b25057cc05ce8c5ff1ab24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f88c557b475cd39d5aa591e99809272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849933d442021d5dad24c3444c50b436273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a749de191b3bfff2ae20be49b7102274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a8e9471b28d943dc58f5064bbe46c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2054279c76591d67aa23e4e35acb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5a9d884b83df886d36a946575d01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d736cc5e5711c8bef01a9d907d800278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7bd3b8ae2253ef250758a1daabb65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9375d6b267d4e817b35feff14b2a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0df546f95dc76991c2bbc56b8018f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604766306bec6351fb795949844b5ac0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96195264d93ec49f63e018dd8f1fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0708f9e01d9b07e1d163c99286ca092284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895444be083af3b02b978ad804aaa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172677dfdc98084f2f7a668153e9746286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f45bad77af97d037741a9c4e199e21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260db42fa31ded654368396d589a27bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af32afd36ca04f703f6ab08cc0e18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eca760cd1005cd690638690858cc9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542892c07cb2720900e8864b85379c8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdc96a0a0879a6dbd1a6119b95334a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93adbbef23ac236f8fee28ce3e7fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332cc9e3557aefea65676a877123412294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f546444a60491644529b504089a9bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a366655ac9627cfd2c0e82c2d7305d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51fcc28b93a070b4759870d183184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d6032afac4335bfb2b9037d78bfdf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc868b399e01efb766037441408606a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b07cc62aefec40317c67837f0015f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec679d6b6d4e2f4231d2844fe050f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc2a3441a958868f77ceb7cd3c9759302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47945928fdc83069b6243cfa3022c096303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec811fe6e62770f5e95af1681fcc73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80474fa1ef071501f14e77bd0c055548305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5a8d5c2fdeb7d7f97ef39d484ed93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f84046532a54da3cb93485bb47886f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d4eb859b1e4bf1d1c99dedab2efd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce17d6932fc6c4790f4e20a84f655309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c5909bf43c8c827444591fb6b4e5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de737e7590dc85e37350034dd788bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005af4162f6713035bf50be17bd1eb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12792e58a7ba4d6aa055154f5b704f1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f296a43a3154358fb9389255a5dfb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02476134194c0fdc1747b9fe32893c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7214596ec147ff203e12037c8a0da1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2fb7cba68bd32006a1e197037af75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a3fe26299d2edbdd34d8c316db91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734bf2c7b3e86b28ea28cab78f3350a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d5c5235542694cbfb6ef7dae47d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62cb7bd38ac81ecea88b0f025f76e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3a25bb8be35cbd24445f538714b73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8702f585c2b52ac0553a7ca89372a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbfbcd29020c7e413ed7aea5934a76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e3c00babc48dfcaa3681bbfa13998325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d153ef04c559e4e02413ed9e1963f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175d8d6967f3ac02843f1190c9c42b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d30779aa09d84bdcaa8f89052f4478328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302ca5457191da600a55fc0bd549f93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0389b0b9d2fa0a451ce920848c128e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dc304a20616dac3ecd2a5b23e7214331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008f81ff522c448de2687c3b78cf30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e45342df1cf8dcbe1791b657a5a25d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0b30f4059deaa4b3f9c4396f51223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea75c5ca1b630e6648901130724e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f5d0a25985de840843e733b38543f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb297ceec04731028a437da7d7eee8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd846f785200d7509f35e168e5bdbad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eab9bee2cfccab46c7e7f232843c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d201d1cb08cab4fbd695df7441ce9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21548a8aa35ba9fc8802bb650b63e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d022733ce6c369dd6bc29bc0287b0d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91af3b52ebb20ba6d1eb4bacad742bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607758c1051ea99a1250b3671812359344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e116c598fa1eb2720fb3db44d52c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239d99c73e18647589bdf90f8deb8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf952f5928798fbfcaa2b749494b5ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41c72b00499e20eb53bdac6fa6e15d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687c5642d891a862fbbb59fef4557c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46ef60447eec5b12beaf08d0647163350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b8530b1f350cce3b7bf2dbf947e58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f0adda261e5fbe20c758ec050285e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738d8f2d15477a92755d8337b0fb77f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb525a21ba4d7a7bba99157ed41f37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118de23ed934d167a60f40235b9bf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213352b23be8ddd8c56d8c3e7ce1047d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa00e929e5d3a65ca910fc5be2348d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426af852effb2a5a9b03fa9e73918a25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22546d17c6ae69171b9eb2df09f3c9a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ac7604bc24541d5820c48d5e605a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d24a15bb29a256a69f573c90f0cb4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c8b9aad791ca248f54cbfb4304c47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b45098e4a992ea6e2b5463ae99535363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e4b930d3bc72a9569ddf6cb31299a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d56d1d82559b0438a1e433fc92916c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eea47e5c36f7a2424c945cf52225f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cef21bec9dac19bc4a872f5ed0c15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0c97de7bd2ee6cc96c4cf6d5e2cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a49f3e287721c5d52d139c4f8260da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d2c63dc706e49a9834682b36caabb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba321a11f0da33a49c4eefdd1b901a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d34f6473aaa2b8b2b07a4b7f1b0a29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceda2317cbb10eac1ae1e64be3af62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0034bbf45fb057e98fcaefd3330a1cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac653bad21e9667ed8108ff5926eb31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86471885943d1015f015f717514d368c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d8833cb62ad2a91b0de29e524cffa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b90fb67b3f28535b81a055671dbb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e715e20c859deef941c21bf12027a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe487942830d32d4a2375c290677d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124d8aa709fc68cf20310f4d0ce0452381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246257f80676a1a2d7c9fd4c74555f8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c128354ee6d78a7d64c19789fe96ce2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcdbba28f76ab18c71e6dcc9c195ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784640de582aa80877c033d382a329d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be59f29eb6fc86a134e22b8fa4238386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0107218488de2d4960d3bd8ca29795387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb3f11ef5037f4b75621ededc6ad90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270b4f816e7edaaee5ef9f6ab91313389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609aa6289789e3a6f37012f9fc6c9e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd671aeaa9af9d55084598f0755e75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b17ad9326381642f331672f7494db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0309708fd2afe1c8f2224f5508dd0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603015fbceaa63d422f0cdd72b65958394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901f92a8671347098e3bc5b18ae042395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0decc3949d0e0ad6c99dad3bd7b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375826ea347f909102264a15e84640e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898935aea1cd71c9903d528cdc98a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14c083dfc99ad0a7bb2422175c4d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5099bd3b183bfa5dda988020c359400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25279d2662d8ee1e6dc94ca29d9945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8091eac06b9c6fdc425ea70815a07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f838f99df3ac7a475d1218222c8d9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020f80e928ccbc335d939602a36bd0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d81d39d00040e96861a5b54f5e70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815db8adaee38c88a3bb96316b3ae8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36328bcb5d35e79ea973177872423d75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a64d47009a94bc8bef8a238e8ac14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652ff69be169f37a9c5242502d168b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de412e7b95090bce4543d8071ed3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde24a196bb4c6d4e90f2909a7eff15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01600c96498a68d0fb7f3222fdcbec5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af797947f85f51d006da1689927400413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4daff0c5655882f4c6e32fe636a40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc683b0d7593ae98a74f1992bfc6b032415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b676e39a04631977f9a893986d62f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78e68b446350ffdb5f27eb98103853417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3013780ca5082f0ce62c735a0d07d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0cdde41b37f6463fed6a88c562cf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ceb4afb6c412471582bc047daa3d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d26ccd0b9a96365614f72d0e7d437b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb905c57fd68542954409d5ae6f9c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672a34f9dde11a19d93c7971a5c1f09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278eb8d2dabaab628c6c476992a2e49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4cba3859880fb9c979e5facab304425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f523100bbe80e0dd1b4c359c685ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a342990e29eb6f3ea3adba576021db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24855c9dab6cfc087d45a0a7fa0da61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c522103d0f5a08b64db043fc192d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1df5723ce0be683e32a883eda5d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb0ed02a9c8185724dbb9905f3a157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0d2faff850054765f9a6d6caf4860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64f02e32caa7cf6f41965f9821fbd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d477256302484c734bebb749552e571434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca7027015fe295b33523016e18bf67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34201eff46f158babaa31baef08190f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953727b72d77d3f0e53af823b4845a66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a869c87633bb1dc4fd4f4cd7a9cad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5202407e0ead2f277c2851ca13dab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704244df93851a8f0a462bf63794943440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c582ae390ba5520f67947c84b8516441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324677bffcd0a3242b87ddc42952e00f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a285183e4c9e0e6553149a577d3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a026bddeee7b5df0950baf04c4237e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dac8faa5fc058fc6611c7f4ed62e96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d549531a1c3755ea8b55732180c2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf4e563c4d9d1ff41e759b90706f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a60f5f30b2c7076900f7f872b3a06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab930f4965bfc1fff76b97dc08b357f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a308c670607ef4e4136124e2f32768450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafb466ebda0b219c0dae4dd39539ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c64df0150ba108956b4927718ae6b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf42de0a885b2cb69b293ed6bde235453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9240ab64b474650ee2a59ba59b793454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e5ef0ad5e0347641482d1a598b315455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330cac168602ac48315a6b033e7252456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57034d8bfefc0371d194063eb64917a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf87674cc1e5946a534fc241d7ac632458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6ba66bee0ee20712b00b6e9cc917459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83512829d9ae0cc74f49172d2155b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30a0ee7402f19f9c72d48b20d6059461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb022e6889df01ac9d4220c560549b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49d646be6d0f1481d3fe866beb428463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d766d0a4a4fb35cfb9bc795288213464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a95a73a15d84c2514a06ec9a1e7223465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a131e809fa72062445e55a3aa58a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479d865120c7eb2d399af117b9749d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2127b7fd68cd849f882433ddda7db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6951305f5a338fcc02777aaa96214f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f41ecb7bb22284f73f05b7108fcf45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835725f72554fa8a10650899a3e99db7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516eb6ade0fb5f8274a0c6becc0dd91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7164d3d82e14e15157ccc657b123d6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34675ac72c85e3fa4ac6f80d55f9555e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c70a7025c84518c9501e7cefd8c2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f724f2b55f565f013725fc6339c17b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01256c2dba3db8aa9c53b01d7aab63bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de4058986fc550993bf98f34f91910478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea0f5027999c004db726789e7107a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3574b53bf759ea306cce8da083caab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c927208ca4a9467b58a8cfaa8bb75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17176a51c6da8fd34ef162389cd300e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df2be9c626532d660f5e61c49ad3a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb6b3e4adca6d1cba1d45a80aeb6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777294b7f472d1fed872f0622ab33188485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667274c6cf04c7d1f3109c1f11b02676486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a617cd8ac0f8a969fa6d969a8e21641487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba20a9b8fcfa689295ec8ae22f8a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a589dc4ea7675f8c2803dd03ad9cba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020256a61a7e26c8b65aeaaec3b9e8b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1c27ef334d086c62424b801fe1af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f54eb89cacf17bc0992a277763989492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9ba2054660ebe23d01ef4baa19de6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3376cd58f093d06c5df52d9165a2cbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c22756d4826616c433ac07bf0385f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1fca3045af7febe6b618d1d5e1fc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d876841f4efa88f5047db4ee4c24c85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433250c932fbc275502167847ec4c12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab083b22a139d9e6c3b3ae7277dab3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce8ccfae4552de9684210dab020b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de8267cc5087e972f93e70515b286501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e9d91a9829d42da820101e6248c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2ff4d663d942c19e2eb0bd7e57853503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021eb51e5a93ae560c7009ac094ca89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f957e9a549ff103044a6ef821ef4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a8faaba45d01c68e2e5bc6f5e4461506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2731b00c4f5a088e4d02bafbbe190507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b6654dd876fb2567726d2c9e45a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b7f1cdc022bb6896c91ea2c03c36e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29d25ba3594cadb1b7979925a792f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab396db6a6d5f4e2f4a498c61369527d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ae03829b19bc79b6b117cb20ea56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd249211e32d630357bc39c38ebdc861513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8765314c93635d705b41cc2edb2122e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533ee49814d6f5703e6bd86229c2e02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f733dc27e45a0ee7d41fb2edb05c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9787eeeec7061bcf2accb2b05f702e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca625565a9086c313b790141265aa54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ae6b3d9c92f203549a6fe68d6297519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929bd3853d63dfcc2023a367fff0f83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8a82fc1329e7f330d37a1511e2f15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0e47843103bc5f7fa027fb1b19cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a3ea803d8d986c9399373d264ad3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96313f59c93d052ff4841b24e6ef08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de773061ac02ee3f38d3a37e4b4ed4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe30bf1d8201d58d50e41ed73ffe39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff6d1876288128d6c5135a5f088b53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69550442da8f6bf5ce1bf6056a577a82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a5b08bf00b0feb2989aa1cbd4111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c819d0bc5d833be88d52058b04bea4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391fa5e7645f4a9f7585e7f1ccf7353531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ef4e6cd1774f11b9ddc37545d653532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f235ac3da860f8a6140b920a8e3c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447124b9cb8923b8ba796ac277d7510e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bb630b108104a584bc92783cded54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77551d7d591dbf9146a95f852d69eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347369ac5b110e15e40b189c264d46d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c91c2b6e1ae1be5f6d8f56d2d2f55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b93600aa35ea8845d0e89d797b74c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f86d72bb34d072ca98fada9e4fba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d044f2920dbe5e21af5af0a3f932541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436529874af5e0a222fb91ed73226bc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f857f46460c2159e5c91ec545e780543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937833df11d96c02080bff7c98c9578c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c06f5351e2920a4da2373b1a47700545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c7a3e82cef7e66055960713f9e80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028577eb54776969846d891a8369bf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276216f293d219f6fb5db10aa621769a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08b8f706d52588ffbe10568c29d88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88e70a220b027cac44f8a9470df8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb7a3fa723bce51466159a6e79cf16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1ebd4a44fe3ebdb459043fbf8b768552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca633bf1dafccf3a0285ade3c7efb29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a6b1b8f4a999ad3764c6c63fec32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cefd67382d38e266a86064f05fea57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b55ddaa5857700e7bb1549e8c36e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688228c3628f9364c0d20b0b9467a78b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc9e7c71c020f0bbf2bb2192d1511b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b2588575c646f4acee56e70e8fb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557712cfd55a98b1c4de7dce089bd499560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2919a12060be1e203ea890832da32bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333ade6458ae44750b8ce3526149fa4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552575090ca54789144c635f8555c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465841e667b2370d2a339e219b9c0fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293dc6037e6740e60ca1239ecf84c8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaad8b3981fe88fbfc24e011da4283566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bc45bb51a9f02d5d7c0d6b4ad1073567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a21b99c9da7fda68ee958052bf26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b10411e122474059446fe30a59b9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5574877ece106b1772edbec3faadb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39313657d9bf84a9725e3b8de29420ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b84d2f8dbcff33f03952b1be785ae5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62d55cf78eb04282737dbe77cd69f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c609fafd80b3799682218a7db3c8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c283586a7f316599dad5cc45be6f08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040a047e0e91b54f7f055d6286d2e69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f69acbb890f8fb23b54a7f066eaba3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12507298d099ff2c8c051608b2ff8e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8f9f5c6f95522391e7751baacdbbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca35cc3c070eedc99238e6ed3c9841c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f602ae266a56a474245276415275581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5669f47786ec75da4d3f6eebf9585582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a8507379758cf10a18ba8aeeaf231583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af600590ff019371feea11ea240168584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fb3162be664fd159fa08149e92647585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e404690d0c276df942ae720728319586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e180c8d7cf539f683717c01180171587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8efaa4d4c68a5884bb55a1ad594b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76844019b4df769cbb34fac4ffe5557b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73cbaf594febd09fa59ce4a74ffa87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57e550c86c5ee483f3b7417a128559591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0538fa4104ec05194cc3c2740f5b6da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7c05399c3c2917b47f8d5f1a4b12a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b699a7afa0d895afbfcb53560ff18f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fef1ca13cc8c9cd0d8292f35ab41e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cd867d849683eaa2c90721a49eabc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a51fb2daf8a0c7b9f3a1c42eb643f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae0cebe92f2516fe55fc629412e004598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6645a779b148a9facc0c86806b3ac6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b70811f978aaa5309e125f8c909d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3ade5f8ee8e6de9c75d60d1aa274e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393cbcbf189939afe105572fbdfcf77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa90c32666806205149b3fa9e54860603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cdd46a0a6968b0c96e3480bc60653604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a9ced5f6f41242cd95701f4a34e80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945a176344b49523ce9a7952d56fb68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9231a5f82cba8d2fbd54a57bb7f85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3af72bac0d0c41b28f1ba875b78c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca3d50043a80faf45abb6a3d87378f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0998036e71fef6f7e4886ad12290309610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361df48fd0850346ac83ec11ea99f89f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23522403ea01f1d3f61a641a5de0966d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b4cd5b496240549ea2fb9c209e8b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c090758a0ef3cc1fcc48c25031e6f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746ccd7528c5b3b9214956286892ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b369700d84471a11a3e9367e2f48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c319d0ceecf40bdd61ca3514b74bff1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602686a4752a10a320e524768971f748618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603b0b4d75264110098c6cae2613142619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e71a2abe3c9293406b5a7c6a12ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1adec98b4089656f739a6a133c414621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c758e502a9c8151b52959dc7ddade622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc73afcb9db744e5e7672f30ec59024623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b90084226fea9b6700dd1d7067167624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7da213949b54b5ca9d986a75324f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a18817fb7c84908f04999570c9d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a54a0c4f2dbc6688e0f60d14b0b5ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a94afe2cb506e7ce5632cc31df2b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835cc207a4012a94d6a235d3c31e1c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f069326dd7f006a1ff8993784e4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02dea00809c776f3d6cb929289e3b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b590fdfb3f060e282c3aa8ddabb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59cacd2b2a653c4ff4653b515da6df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f17ad94c7c3119f428e39911b721ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f17f442524c83db445c4b9dfdc1c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbcd60488ce3cadce3dfec6ccb07a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1204f10766884bc85bae00a18ebb297637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe878a37e6fe0a0c4ad25562b9dcad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e053c8b1c69e71e3e1ea38f2eaa23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb838445901c3dec0320483ad0ac30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b6cf0f221eb5d79f506aec9d3525f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49097d8819ed665fe30e4a321cfca6c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1c95a958d778db6c7e3e408dab18f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fef159427e48890715ac437988f64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cec746cc6d1e1dfde7bca286c044a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81670e81bfe9c730cc88e98d1b02ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677415e686a8a90862c96b347a73c84a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0017b8d74f0f5b192ee8719bf42f6f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb40c1115572a75389245fc3d3cee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f096a1a9972972f4404c31b26f7e0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64a3e0d435803cb127385c9f3e7e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dbdace5657e228d1923afdb1bbcbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bbcaa1041e54091176e6accc2ba19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563cc6642848daaae5bf87bb56c7e02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d41156f5082b7e91e183083c7b19c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616192d1607b8e538f8849762b00eba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc86a135c780ac4517b75f09a79ec09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759a98ef7aaac1b99bf3eac9a3da893658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5c9eef0851362e3fc06d2eb40144659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc19bab2cfd2bcc1c0f3eab94bbc3fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede18da1b0b8fd014d4c3d81e1514bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62469e2db090ebf49e16fd453edca0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1943a9e861876cda442d90ec41b9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483f0723f489f2b6b7344a914273bf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d26952b8f4031a08b1348e950aa0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7595f8ad0cdbf0902134114a62560666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6638298182ec443acaf74b2cb9cf13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53347aea419b6564d6db4081201149c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a51c550dab5731c6577afbd333aa6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c358807d717905fd9ec3f912e1ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f5bfe6d05554514e3aaa4c43d0436671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22187c7864f56a8ca8c5fe49a959baa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc3b1c8d4942bddc23612d92be9c3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b665e6da2222d1203ae5e164ee774674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e8ccd9410b1325bbceb2c147e91b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe3b0f41fd564240827408a80d750676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e211101014d161f911714d94439e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa74b5bafb1de75d00829fd4f9c412678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca21ff7df011a74af34583a7667e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848e7acfdb4492b3cf9c163e250c8d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c12bd8fa3bd6bcfddfd36e15bd2bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cdb7bd5adcd8632e676bf20ea5d73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878726f46e81b4901c43bd3ab52791683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53508327fcc898b3d66c8fae2fa51811684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ae89ca47d3a7d6c52ee144563162685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f15b854ba73a5b66942c5331c875686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52343dcc1bc7782e1f5ea9993e3f746687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426635d00f9b31f837553621051adf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9ab7db1bac3b517104d2c7799dc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb412350ec471b42ac5b5d46ce2fbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209164a0b6e066702c6c3275d57a3628691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331a51b80f73eddc3d964d042caa64d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b515dcb4c36ce734bd5a1ae5d593b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3516ba5da8549b9aea936a6ce58e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907a3bebe19df0f66fe687c1783e21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d7dfa31db904a3265248c505da22a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272900b27a7787e301b3dc77de8572f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6c7da61b22f910a7b14adee0e936698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e2550a90262386e4881c63e4160fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c7b06c2e4d56f9bc907705b4d8984700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ce5b3513ab5097c3aed77e91846ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d141ae8251d24d15a98f3b8001630702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc3e39bb7dedfde296ce71268ecec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a76284521f656853c5e3e17da3cfd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94901eb4f7038c2d36b28b337e05b0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a9604758c6813b5736c94b4401128706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0705d04d4002b387c0a4ca0e9b675c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3838de8e97c0b24c9c8906e9535a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a2b4981a1c7837890b95b138f8b2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8106245c2294e920c0bf4a3a65504710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e7738fb72a0a0b228e95a5be00df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f1809e85e8adada4cd4c2a82e984f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5ee08b390fe000a196bc892a7dc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702273cd446b599780e343c2a93995714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b2afc14e42e0535adf620e95b272715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fe3e17edbe3fedf656099d483e313716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da9d5ee52f1f088d7269dbc33aeea5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c226c50379914d2272dd7836b9de3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f2ac4e875e0b078435957b2344c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420c943dc1c7ec23061f47a7373907a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e11a5a09c40d7d34323e79d3522b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05641e2dbfafae44dd47749e48caa421722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790dbe8eaa57162ebb4a3af7da9ceef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19fba8136dea452443340de79e95ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4a298736342c81ad00b5d83f36f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306afbb6433032fa12958a37d4388bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53e0f0613542c39e1a9ac602a387a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e31bb317e095e2059e8f256ddfbd3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255e24e7846d86c6a4a7a9e899644f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda775462d4238422f611be9b5c211730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2123654fee8ea73f000649e1dc6ac74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf173b9fc2ca4d68eca0b9b2b9d16a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661611c891786e875f21ee80be1c6b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a47c51c8ef6fa7e8065b871491d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25954438f90a1e4091059a13b2a2701735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add30f2d53559cf892999bf0e407eddb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe2bc2424c00c90173e1ffeff491f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a475c145c7a6de0fca4df290769fd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265c5d1712b350e8b851f0f3d00956739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785a658d9f0ad92fab96b0741b2d7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbe4ffcd494c2339d8d0392cb0604a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacded33d8b846e5aca9039e1fc1c6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f53e176f8ea1b4a482b988510dfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc2e9b54853196b1ea0f02bea717b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769a9ec83f5777058ae9caa15f6a8bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae608305fc27698f3d3a187c198ccac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737746aebb991432646f76b05a9ef5b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babda007bf48eb1635618cc432692e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96692c6466d4f9ce9285632b44313749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2096f25909fcbe068048b544cbe5a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23add1709ccb636212d7705ed258dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f629536961b79d1914928768480d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac9d0d2334d7e98dd49ef015b87f83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89921238ec58d4aed7593ed96f186cda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f552e7f16e076a3cd989340a29a65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36951d01e3cd88dcf4fa6a08681be1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698baffcbdd5b984572e13d486db3343757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5d063ff097d48d539f6c05a86a7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e7216548a8d7404b752ed978057aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>