--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135df20a13a5f7877505b4c2685c91d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30263d68978e29804486cb96a634b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a78c0d41581d907f16ff6f76bc43b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f5a3e6bf0a8476f154933fe594c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914f0b9514f870df274cfbcc81bf5635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f662a71bd31474df4ef02a7a236546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8e910e0f1dbf3f528c23e85e135b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2559b61fff2c6f9c96f80f2a1169c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d5093819a1c25cadfe16e10a98309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49a402018580a9d5272d8dba926c2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0c098f833e0539596b694c34e30bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cebeb1cda431d1a2640eee485cd6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738807172a17444c5928f37e8180c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aae6248ec1ef726add7a9596adb5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712823a01ba4b998b0d41dbb237c8c0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777b0cea03ad655f7a5bbea70e54d7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf6800f5717bd45a6e8d22d5a7456417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96583146bd18656ac8f365f7920bd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a96ec3e1552b1c76eeb6986ef15d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de2b17ed4e071d2270f9d7d2ce9c9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f9d232ecc7273c907c87df5e58a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82efcd8311f265873dec059c3904d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a4e8c142de03a277eccf5b3e2a7c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf07afd4343f3dd55249c235d53f45d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea2383a3f786018b5e2972acf7c9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5b7114995cce6c8cd17c5eac0705526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65639b679b503517a21be8dcf517327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3d42aefeee73c942b6addc14c41228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d789efd5d6bea43e512365ab86eac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fce97927eaab02b6d5adab8f932ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a3068ddcb446c095565d523fcd1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46d528618436f661f4e8e6d30ae84532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df138c131bfd0bacf7ce369def191333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69cf21ff4d0f126af11630386653434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365e38cc451fa777b59e9f84cacbab635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cd3ec2ce250ceaabce8841d75ce1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd89862cf82112466f126f4c3d9d28337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d1953ebe66aeb06db53d84020f5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d4f70ba5d04608486fffd263c2ad939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d009f4984a8ec45b14c2ba3d9ba8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db91bba82281ee6c0f3ea04f481f9fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e0e24c506de2b6dd7c3dd615efe3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568493531e0f17ae569e8b1daacb47a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac86434fd01a455342cc5e82353f5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d15322ac966899efd82f152df5fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b523891b3e1cd865d42fad87607b7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61fe4d97e5b3e24a13b977c57e830b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a35b3a53711a32e771552f44fbca8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00686dcb32de4f409b1df1aab777c1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f6b62b64c93e73b79e69824105c2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952695f1c0a81812422d27ecb92ca9d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a130bc62c4c009b1d6b07fb2e83c81d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8f34e07a51bafdc451ed51ace3cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c33c8dd854df798359cb5ab19306a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d9d69738075a17c9d7e465ab20be355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5be5ab6a5b2e7025773a2e594d135e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b89a9f08330ca2409c04a641a6bc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1afc917da2c2e40f6a9a517ae51cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8e9d4f9391f36980d8b4f31146b4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9eff79245285077db959b8f0e2bd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143e68b3aeb72636aa10f5bbdf560f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f60620b711e8e56cd60444ed496562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78661143d65b706ffc977d6febd59763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf40ad74a43ce32eeeeae023503bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e01a96560311225126b897c28b27fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba56271ad1d278e4063d14ba94fba966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7195fd978425efaa057272fb2d7d4af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03778084a368ec1683e3687654d84d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730384ca817db88270d7e6c3b332292869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b6f969f893b1c1bf417172c9c7c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373bad9fb608a67236b382662b7df6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff5e57cef14fae89e3164fee6719bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157038036c73cf043f81c295d070c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beada8d1040a3ab0b051edcefc67ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98455bea34c903ed8244a0be60aa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6a252ad4b6edcd563cda1029b9d4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e1f932bbad69c15296710d40ab49077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07fe507413c61ca23cd55b42494b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a77d5021aa83a0d715912524eab47679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f85dfbd089f84832f8c273b413d8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ca4b59b7ee53063327f84af18102881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f38fd329fe33cdf367bdf593f4fbf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e247c1de0ecb9c8e9cc3a4681a912183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3d2d9097b37972a388ff7368cd39f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc0f2fecbac6dff91e9bc3ed2214a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da201a06f7c0634fa716435c01e80fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5b1a63439e85d11408450098fae287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c33f85f2f9d0ade6cfbb4d6bd177988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88328173cf9f0e69d37a7dd533fe9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1487755d2df211f38704f44a6b33490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad9854512ed09f07a875b7221a5cbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb40e413c28cf80f69eadd7c92e8dd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc208a05aaf2cdb8bfa0515ce7213793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085cf545695132cacbe5ef8eb4398ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136b791976481f3ddbec7dba059587795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b31387199d391356dda3bf13e796a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650483e88e2136552af29069223f61597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d1524bc791865377159086d31f65998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32b689dc7533c628f3c580a17a86199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540997e2c3404219a8f7320ecadf736100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b0b192a4340f1686ffbb4f4a7e6c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c6485ef6157a4d6d9ff52c5146378102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541203e24f8d874ebe9e2ab545c56da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216573e72bd1240a8f76b0b6b47d50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f828d4912e516e965c326d8170d4a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdb5e5a2307c23a7b8fbb76455556f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06065816fc50cae25f007a8ddc5c1cd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17038ce7a2a5db3a60a50454e62b9dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f2045fc717d1c1f22b3d9ca78fab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d8ebe5e22105c69ad8b8f75f4577110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f1bd087e3017ddbef21a47bd5713111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8391c8a68388d8cf365887c8b7f202112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21502bb2fa04065872b7fb93c1da72d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb23efc93468b355dbbe4c1c071b119114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e55af80748cff0a5028a000b81856115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115335ca8051d5bd82fbdf0dc0accfb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1981d20c7b0720170c22cd684e71ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756577e5c8535657c82b5adbce3b8da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acef9f8db0acc988c1b976ec2278aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cca48cc5bf6d824f993ffcf04384e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bcb0d4822e545172b9ca3cdf5bbfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae577992052997ffb3e52bee7a5e834122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652f36adc261b56965209013146de02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc559927f532b04acb071d7afe7c3a68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3de8c1f7f22030a1183c3f810eecd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea36b5cc43de5aafa9e1a280d6e63f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d6a29410c4bc41be84b65bc7d8950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3bb31eda8712ffc164afdb505964f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ba12db7373042a418e794d0bcd3f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedb25b30d36f4313a51761ee9afebf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93d9f8a96df92951fb56a96c1027bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666512a570f930316fe6b508d61fe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a92e4fbcfc1228a1c5e7e35612e2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77faae0e102ce0bc233c9a25f1a0946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef635bdd211950912bc843bfc85ea75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a01e547024945563c23cbd4b7c6fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729914e58b302be2c561232a3684a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f4284dd1a4c6189fb339b76daebc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117722453bf43ccc179f50f29f0aec9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faafaf7cd5dd0ba2564e1a0d2d54e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569a74bcc69ab8c754db984a1808092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad3cbed4eec3ed508abb5bcc06d7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b9f6aaf065cbff31aecee132be7f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc328127be6bf3114c43a81af13cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1076cadb2c25c8340f54d1c873b2d47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0875b47183ec42da090340acace40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ceed65b425e8e090dee36a7011e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce7f2e15450ac8508cc4d22f8e2ca0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f3cd2c9c87c87a1ad79153e671a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d99e14469780c821ab57324316769150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46afcc492ec5fcf76bd4074abcb4ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aac4a9e0e5ae48062a0bd30490f23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8c80840d7a0ab43425c9f00fe90a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0d61ca5dfa1a254b047f1b265b397154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcccf20093aa3c663c24839bc93042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d631f4256c317cdd8a1cd4ad74ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619486c225ef68f402e4318090cd1610157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053d0549e93ed0f26a0367198a8bcd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc685b5542db1c65689868376fa34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac52f0ca9d8b6c09879e6e394d5e0b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98a65f9004182c8d396c7b4d690a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c453badba4b47e0548e6b124f34837162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab549af6bed57a6c652582ea1b520dc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdabe9124a6e0b0c956c233b89c56f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef2ff156553561579b228bbe59225165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe59413cffd03e267f2ae3813cbb2cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a320793a3547c3ebc8130eb4fb6cca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2387e0f11b8c5c09631fb277472c51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2739f63497af625feeb0054637f9e57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267523419e61d1cfef5270e696c593a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374abe5ad4ffab5176ac71a15eba57e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453da7715f954806803e1c6d5fd4877172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0d7122600400eb584c3c139b265de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ec8d436a73f671a3462754fe6d4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaddcdef68560ca90a43af7fb8e2b03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0bd18344860278a7a1c90487c4a70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f3c9287c2f188739eb9e44011b370177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9279ac93ef18fcc1f9eea902cdb44b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ec0b42a9b34d062aa39498189d5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0aabd4a45cdd7177b95e4c09ef2ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d49c02ea7456cd78c923e6f589ef4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfaa0876b7fd167c5040080e791686182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a7b6033817e9d8c7ca691b0c72bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aab7697e19a57f370eec317626c45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8eb545536cf5950cb4ade8575c4c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf5dd496068721e5dbd49c0918d6d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995afe6440219fcb20ccc55650b562e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa38a05ce6ed094fa45bd625068a0d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304f70f6716483b4033913e2bc96a59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2ec6a3c2f7402e0c4b26b2b74bd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c036b9309acf722fc6395e71c3b6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75d7fbcda30d85da03423f2afd4a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30115a72152434a43358b882c91cee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad233a896062f43bf865811a516199b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d058076a83bbfaa53363cf0ab509a2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ef9b121c616036c7255d655cd9ec5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1b70509e7577633d716656ea1fef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3db72a9060ad23575cfe6c3feaf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749108c10b12189f027eaac246e7ab8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823793156fb63ae566a1e5dbdb3d50c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e3a91fb82309fdfa740b642ff1e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4e0199db7a2574010221e0abf0d30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e9e852f22b4aa2ca99b813264141203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5740f6afbbc104d88e3cfedebc841204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed25be8378efc0882daedd5341996e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6f4344016c1d40ff254c4ce84dccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99660b8d21a6fc598e068c5a3e93bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf5092e92a1eb51e8d0c8c5afb3ada208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9d819e98dadd7221f8a888d1dee9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e537316e22458bdbcc154ab1cd624f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72549e6e8e6106d96cb59813b0b4da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ba0da53da5fc22e087567c427068212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69197d771649151793522f297ddd5025213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219754694ffdec8bb11cb18ac6b792214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b920832ed9de2bfb20d90c3696bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e189b02605531e54a2128761020a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ee4c3768b141aba811040c9fc769217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf5d2b5905f4ead56efae4aa3a334218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a7f1f51f23db170d904d877fba121219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53015902d866df559cafc26eb262c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1715a54088db02451f05392c66f85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048673682417012890c7e9caf496da8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca74242d8d30cd2ae2bce768152867a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcd1cd320c2bbf6548b780b2dc1e4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754f8b273a7e08a76c15b4634a4014225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf78476f41eb3f97a10da9dfcf8a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f7078d729ac649399e08cc5383af1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af6445d1f52daf3d39a170ae4909a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7601a0eec0cffda8c1c4dfdaba96a5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3768a055188fee198e2e02fe83410f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c26ad70e43d409e70bde34b522623231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d08d3ca13bd5ae91373adbcf8e11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280dbee9f53c2e16ffbf8a7b1369fb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85cfb140a67401295ffa17586a5ba4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7065f4b6730e2967453ca1810c58fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9064513d98c8c898e875d34f77dbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e5533559f9ff74fbc56a6c15ed80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3df4da63e65d4142daeed64dc20c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70ce59a103b2fa90a8195500b742c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf119217f676032b5d8140abb0f93f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c670f83b1ceade230c7ad09f3995c18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22c2cb96074626bb2efd03bc3f715a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfa29863a6ae9f2d6f2563401bb62e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa370bda189569d8ddf43af84c5d8f91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59015e55aa167646fea22a907c778c3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e1df1457e0abbd75f588bc2149e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129d9e88a8061047c9f116670f8473247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72bf78e6ecadd8843e49331db938c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e97168c051186fee8ac54c1a9e71d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c35ce5362d3caf8cd94d8f6a232209250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180853a677363d2788b8f188e081c24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa220f92559c107c85c77637e633758b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb904c29f4e74c0487747480431b643253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23b707118bcb73808277c1901a4ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec74a4db2aa6b0368308309ce2f4ed9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68b7f2f05451855fe575a48a6e26a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943bc07d4a319b595fe19049c4e64f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9058095199e371935a8bd00814139cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646be42273be6248aebc1373f396a7a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294aaf3195cc6fcfcaf3a6f507898f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d63bcb4bd3bb414196c076fb5240d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096c7a920391b4656a2e38e4a6fc645262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809173d50844623e278d6f120f73a88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb063ba72d43759fb3393c88628b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d9eab67f7ff9cfd2f811562c2a857265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace7fb5f4e104fca89eda578b2ee7d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff00a9b7634ada46d36b2a44ab74b44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea15cdd77a1f74ef417a16844b03fb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dccc0515ab7a091948c6c55593076269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a867c3d21607f45b246dbb8bf6ef9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ca555b1a7f63d17d9cc0e3022fa2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb1b1335c212a352b795204f6bec2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e374ddeaf394213f7cdc95cf0891c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02441858d4175e9e7ad95a55e9e6d622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7174ae75c8eff1d88ee739e722db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c1f7107e11c83e5e86c8d40d81461276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca927c7e1134f9fccb0ff88a3b9672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c46744c8bf817047f154962e35a8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86772b30f359fabaf036bdee790be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29596ed55987bcef6c4a416007787cf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacbf135886f81ae8832acb75780f1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8280e0f3c27fecc66c644cf116bb52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83727c5801c439d76429af1d12bab909283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e4c4525fc370d93943c6a6f381dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb813ec7b3fa0a7971d8fdd6264ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b79b240a5e8629f2a867d062bc57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31dfc3b76d85d2c23ba5be9612202287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a9740007a1773cfd4515dd9beea52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f39b02225e528a9b9f5edf2f16a48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d0e3b523e02c1563c59e440b0c65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40779345813e5a345145a5af662173da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23163ebcdcb0ffdfb93a70d352f67cbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31effac8ee00b678f4c9972fe92e5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49de0bb874c0c76ef81a1f41012bdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2ae5c73c6046775a45ef6a13ee21d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7bb2608e6fef0970b67ab419af2a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f89d7c3a6639abf269cad22d24b1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556421de9e27297db6212438effe1541298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502d23f86ed94bb4dd15bce02efa76e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a917c4ea2c163b0ebdccad3a360bfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e99012ead802bb161d11f8525bedf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02475e0d20886f39346f26b1e8f4f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5efc9ca0052b4ab816ee64ac34b8af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869422f6dc91b6aa4cf4495c944d99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28518fb3f265a3ad6ac0c335bcdfb17d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a336f4a74e1e773cbb2c5085a524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91b9faf9a9dbfa04e94105c2bb1d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216017f8d77751e24f95d698ce89a737308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98552ee2bd53cac8e2a71acd3d76f2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3e2e4b29012cdeeb7bed3f11095c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503db85ff1c2f9a8fb30681b8f38c36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250f48d0d9ff58cc25a819a0ef11bba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c2712b5ac94a0e4e8fc23502c18f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb8c11dc0d1dc0c602501f7df988ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d5f1b9c4accef857a613df13f1f1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c5c65fbb934dd8bca17167a0e27c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d20d861492fa26363a4a0631b959317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d753e23636a66d97c89ee911ca33e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f1b78e571f8602fc858b075263d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa345c71ff13e9e26e37d736dd350ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d48ffcc970b5a61e06b6b5e16a2dce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b91e543205fdf6a8a5cbfa2f42838322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054a0e791fe8ceea4c83156cb2375ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea7f8e7f0cee325cf7141ec7ca4dea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dd1bead7b3ae31590110a61d5eb06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fcb9a05029069ad1edaabba1507fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf12f7d3945d24a862a90228c082a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdddd6c891c97839e7184529bbc651328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496aaab3c3a525a6f1cd4a4b27047f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958312d90a83933ade7368774e4e550330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedca95c7424d3e8fc4704a6fef0999331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7183c634dc0bdb64883a3ac3417c1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d1b884a4209aeab8980ed1df49115333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64e942c105fa88f926069dcdcb2bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd763988289313ff2b73a5df696b3e1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fe59268e7f4f6048dffb44f3bf790336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005189e494d8a03f08635099240146337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615a291d41dde0354df158d402dd8ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b8b76906b0126825c0b381c64a20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d19e4919934b61938300dd6f768587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531f5ece68bc782fe4e729bbdf3bb06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06a3d490fbc213550a93bd36e285e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6d89043e4a1e3fe9c931e2de5887343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdfac8e3f139543d93364d6d602c47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868e489414dfbadb860a1675afeadf1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed64808550161166ad9b440766f007346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddaf08b686ad44e68b2f5fc71c0168347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b756b30f7249b0cf2755ae901d2e1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4eefd8204f4e7636b6ddb3a1bf493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e87030c8c20ce5248e918498e4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e873ac755432a5692322fbf43cbce4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef7ec783c4560d46cd4aff4abc5aff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ebb4a501de903228c3d0e23da573f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c3b0ff7f7673cfe8fa44e1f3f7ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0c9eb27730dcf842c1b82e809ab3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971e902d4735074a6d25dd7239f08fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d9371e6467b4d7d65bb3652340b2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76973835bd77a30e8e55e444dd1cd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f817780fe957624e0100e7050ae61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbbfb24e149a070fa364f7e8dec39b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04284adc5cc7f755f419d8b1f58fe58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875a668bfb629d5e6df24728b051d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630f95eda844ae793a5fddba3af7ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59fc66420dbc7eed386f90c9e7af02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd4d257897614bb743f6edd0b59b25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c31cde3faeadbdf2f6d8d590168e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500335852dd0c5bea2187cd657481e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995ecb0e63bc47ff3beb927cc7542ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d597b434f6ece0b816dc7fe4b818a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00fdd6200d1588109ad0e6b199a90d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc6a538ceeedd7b158d93102bc8287371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb91705f1e03e14c48b9dc1f25bc3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b05004e6cfbd8227b367f3cafa6fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34159b98ab99f7faa3c846631652b14a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe89ebbecbe51e2458cd0b0d2150a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a80a72dc54c132786f3251bfbe5e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18093e06a4418322fabe844e77ec8bb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8d8f0e8f4085a755885735c0949c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203690a232387c167d589d4b3256020379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146fe9cba59692640917c8d7d3e9b1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17d876f13406cfa8d9d004e56bb987381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a936e441aec7ac59398d71e8274d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b063fbc86e192b7d4d2f61f5f2f4a67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71f7d40f09918f6ccf6f8dd509dfcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040a42894e7f9729ba0d12e88c7068385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c5ec2e9e481cc5f519ff59f4ebb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223de4757e60711c911e7deb2e27b69b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f244fb75142c02352fae323d17a66c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361876dea3fd075e0e4e556d1bbac8fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d222a7e731a9cc0b015a4552a7fe7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3c2477519caef415026429e5e4e8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c8912a85923ba0c126a3f29ecbd8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200591eb920761a8f050640a9413dce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc398d844a1788c112d0f5ad9d896cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea303764e7d32f1b017e3b120f8714395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981ace17201a2b93fe914e85fb6a653396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f674cf4de279bb1f8643cf13f539613397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af34a06b7ca2658db169e23239f680f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418852a8af9685fcfd26d965011b8efb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afecdca27c0b740154382180fd5cfb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634f7e918fd9381442d1edcdf146816401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd3e0d154b5fc45ed5dd12338bf7bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea5259d7ef19fb0a4bd9a6bd7e0bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ddb9a438476c61e18f57f3747e42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c120f2920cced48baad3e98d66eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1ca6a18c3afc11a87546a9fac69fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d5f0c902fab717299c33b3c3643c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1698fcce9d7cc3b4a45fc23f3b4a6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e4fe91e1396b3a1b7945432049df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70933c717ae0552a743c354392fc8036410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b1572705b8300f727d42a92fe7b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c055442384df18f80cb02fcec51c39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2884e58be2a7024fb91b047ca2dc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a547415dff7260fa38a741eec57d60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3240ae39211e06500b2cab152dc871c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea7b46613423650fec9c441c952225416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48cf7698e9bdf0b06cfbe19ff6c236417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531b8b0faf488af8fb15bfb052b3207418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6285b17eb237eea290654fc2fc9bf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe0d1fc836265760086d4f5d0b02f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf85a64b4b4836e2cccbf84dfa2a1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb467e1ed8175fd49046a3a8e70648422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c481f0c3511b261ee049b19cb591ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455285826b25db83d2195f909eb38530424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cda0279212be52ab154d49f9503e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f44bc5c5a7dfe45544a9773bb9bdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b98d9363231a8c2318138793e7840f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8731344bbfdd56d26f66bad60284428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5a77e8c5d7dfa39cc82f27c60ce9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfff123becfa05b7f27f80e4e1e116430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91112b97a0ada13553f3c5a9d625974431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff842747ac2fca8d9625bf55b41aa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a553d58d2d2ef2b87156d469bf1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14cb8e871c997ed670d070530b8c29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423c0a20c43b6f9448c3c6265766cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce79d8b90a018e33e9fc3855fd64c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e6794e140c566fadd16fc4f044be4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39acc56ccd7131fcb2fc260828b5ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ecea27749c759f0a2a76ce236e3f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc95411877776f13294754a402228d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9044dc11749a4f23279d14f6d1843441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c4ad3105b1d08cf1194f16c63e136442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa091d7089dbcf17aa46143e1d288a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dc0cc39c60fc806d1fcbfbd2a0bcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd00138c67201eedc5b90ecc477bc6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ea91836af7820ea03f3b5b4318b26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40208d044555c915c428680017c56d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d23827dd117928a666fef68cec09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e2a83ca361ea587dbd57d57a9d24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c9307cb3269d79d2023a67cbcdee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee22e62d7d083f8ceb2008f66af12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0d77d334cc12731c7a7c291bb8b5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a289f2c1ef8173b72e489286925ad2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ee8fe4cba86c315f60cfb4d50ad0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617b336c5ed483af66e80209665f25d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a32409802f7998a720281bd8fa9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d09f02c8d13f9b5a6e27ed339028457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b964a06391f8fdfe80ad4a10aac580458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e4ac9e4d170212a6bb896d0a4d1cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5475da69c81833fb2ecda0d24e020460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf72add8ca7aa087df2ec75294cf9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e8589b92954f4e74c916a91aa570e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596d321fa8618f8faeffff84f1ff47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df9fac6d1abff3279876797850748a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548819b4acdda562bdfff531815453c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57fad391c8e115bb728d9839e304cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962cc793271e64f33573b48ac87de57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2cfc6bf5a0697056e253693c801e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db4c7ecf99feef7c4a7fcf5e70972469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5b7934b9ba7eee84b582d7d952aa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d4e9a8fee160051ba3e3296ef438471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9784ef44f1eb5e1e69f57889e108c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c7c97cb22deb4bda96d5bda950845473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4272cb7180ba806fb91db1aecf0e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87227a8d0398cc85b697c921ff8d1a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc71069417824cf44e75230426015476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445baa79546bb4496277990925b6e4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c10468dd80ac613330065bb1c337b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19940948ddf522859b7a0bbd863f2b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f66cb5c4b616f898829865ea1a9ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0363b5a0d013a60a2541256b6f33e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fcd44da26545a308cea11a231ee2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08296c093f2c1622f98e19f8d1680c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991bf6ef0bfa1ffe7a4ca204e73454484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a851bcfce948a4651df9293da06242485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920894056e2491cb701b8acf7eaa29a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb29936037c380205768728526a72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a3d78156cdd41f34319e128f5de2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddab521d3cda0da452c911b7e66a277489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf63c3619abeefbdab8b32ba07c539490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef28890f77e2bb1218cd48174465938491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b109589aad0af543e7db4d42dfca3ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7093f96c440f1a61142180c96fda5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885e84ac844a2626850796e9f4657a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb40462dd7c43a193ad98381ac0846495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d2c9276a6d1c185ee5887b1da77a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d9ea1476cebd6c4b2ba21a59498a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09013905598966ca85ed60277c768c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51fe7f8044f66a72bc3cce6cd29259499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36448a0da17038827936a1ab40260e32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bdf18fda49a21f49719cdff0bef59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46522d2d9449f07d86244cbc4aedd38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec67565dfda1fd985882ae8962256c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a7623b43fe9fe6a3e08810777d51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336e6a85673622846ad8d483847fea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72474141c61427e49d42914e93f3df34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14232624899160576179d9c5c8471820507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eff6db643d65b162c8ed900ba2c3f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a4b145b25b13b48a2b3bd2973ee6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fefb36f818c1bc5f64379aa5eef60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67528d4985b97da42d57594640a15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b05c8270daf8defad34fb1fdcb0c11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6e0f02272f6e4c681d8a524b6f3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b70b5cc71eeaeae526bfb7587c013514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831d35d9fc4efd960049abd2aaf0974515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505956a9b5b3e5c7e978a9228985ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c2a7c26426a5f6e0e8eabaf3f879517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd0371cd61cce8ab51b52642c5168518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946707bb883c6ad56b26002d1db771b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5130342f4dcb6f0930971e8a5c840d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944882d4b2813504481509b28ce2a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db49a4f3e94a66edf3952ae59c8026522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddb0b813055b3bd9e40036b2c1badc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2e71686e5f5d95e5e2fc772cee14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a178f1eb3cd23980badb6e45f999525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b80171499c2a4f171c878b0c40d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc880779491fe5f579e84bf5b1cdeaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbcd96eaf4aba70ca9c3fb8ec59f1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc3b1b0b07f3f1de0222e6cba3b98c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f673c4ae9beffb7ceb3618c00236ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6889b5a23bb030caa8f79792dd604fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e37346ad1fe7eb9cca48cc47f59143532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed21a6ac1d6d6e9228961d696a42e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a492bcec191859d3c324905ab178534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3d22d5209c80a627da9187b4a56e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccee4b5ab10c2e105c14b8e5bc2a66b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da62f81b921174461e728bf4157148537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a06d3b1fdbd08c18af131a3764afc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a1b9836166085cb63aa2b7bee366539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5206f9a91f5e578c0bba5c3ee8c46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c11041c07c57a6b501728fe9118b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb21d4c233a6690ea327762b8aef5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e89966bb36040e4e8cefbcddb07ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69388cd67fa7bee5320bf51a22bc2cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d067cb83b60c992b0616fc7b860eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f5544a3754a7bec331c489e6fb23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a201b5e94f019711faa79b5d2c179a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec7a32adacf076f70a9dd5cbf5ccc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcc7b5873a22a3ed9df0aa08fce165549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827516726f94c26b259ec7c93ad123ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d0c7d4e65dbaec1fdfc376cff0d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdcf7c34055941549dc54ff3fca8c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d514ea6f5f33d3534a87ade8c1cf1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d597151020ee8ece894e91895e6ccd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca70b51646050647dbe643e8ecc103555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848aaf0e47342c995f131413d2123f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a16d1cb753691f2e970e99a5162192557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0bdd88208eb2d6479927a720709cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148808040127b1f1d4653b43bf739955559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4686b69bbafa98658935c0b3f80c91a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd59797420b5650aac1fdc933e83c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84483d9108d13590442f6a142b76a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25834a13f352492b00d3b0e1796b05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898fd1aaf0cc2466e29877ebd9bf4bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487af8e116287120ecefaaeca27e001565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a108de632a0091eda3e465ce93878566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4719da2a7a5bb37e8592eb26884e9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e04836ef57709f14927422821c1aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2671fb7c26ce1d54e09ee052415a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73182a4d23aa375945d666478c800c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e06a489e584b16ab544b44d80639ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64811dcbf6e83e8baede5a90afdcef5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb75804aa6443ab8b3f34cd9e4e284573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914e77b28d4ce4d906f54d0433d9f7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1d5f61a752fbec949328838495cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469525289d04110d8adcbae0f1343af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2a07b4cb4cba1b7936dbd0ae6ff3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142f49ed4cbd1de093327a9a1496d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a3c38d7be9cea79b9ca5e0383c868579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19421cfb45627b6d62de322c99b0186580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67aaacd1e5b057b8d42fa031e25806581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239fb1a26f39ba97c014ce335f3bd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7431122e69018dfe2c3a2603988dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17b3806f9387615c7c9f3405f40de7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8e91333b6cca0c2850361523af94d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea8fb32e157c36a79dad7c4c03de0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a3a0e67e35ca2877a54faa2880d83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa40a706e67cb6fed1e331a7b2f117588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5290e9a3823cc5c6fed01f00298b15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c59be956dc796c21b3a3f0d8a398f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ecb2d25627203d78c05ece6b92dc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f757aa448c8b9be42c8cc67e303b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ea8fb1279be4b4f4d75a2e05b9efd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57004f0d13f3d7a820b4167840304594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f956534d1bc16ea9bbab738b45f08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d93dd9d64eb5594950d9bde0ad0a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560224876f17e934c406e12a0d2bd77a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae7c3d58427c2e461af9bfc9f70a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115aba93767daa9e3c12d75e560b7cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d722f1200590646343b6dcbe4abb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fbd6554e687bc265c1d584deb20e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0eee0f6e2c60cb702e1c2ed994e22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ce0fb7d0872285c920cb9f71e49b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e090d57ec47f51d69b6e47f3a119604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f830ef45e86dcb6c47ee2f9056d1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa0eb669ef9b00eb0e8064e17e14ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e1deb9d417e1166263e0532d612d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b751c0dd110ff99a52aa173d3159608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6e23081a30b898b8b71530ef3ddf1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016196fa0c8b53759a296f35a30d3ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef7861f00f23a78ebd3366bc193cd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380092fc3ed80919a7aeb1e04543cf46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f4c43cd0270d1020a12a52caa3c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc32dc004db7547075453bd513541614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85df91c90772e63dacc7b346c84277615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643350c5c44530358531f02786019e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f8fb6199813e101f998ee983b2466617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604dbef9cc0f2d853d7f68655c5ea2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe4a57f212ee66e9a5a7c782eb2d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6b8a73afbec4791e2ab908e5c5075620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262900c84d62bd3321aaadf04e3de720621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6d04b1d4a8f7fa8dc550d8c3c4b13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b334a5c5604ab46d9f461f9b87a7d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93c18c917673ffa68760bc5fde9f0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564328a541ae32918cb42bf0f743249625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00e9af93d78e4c46971f101a19ab4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccee63838666e0e474074ba5afca5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379d114fe72489d279d110d9fe296d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd6e20873c8ee708f1626474953e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8010752c7597132639a1adc113d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412fc0959a2e62225202e1c9f6d6271631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71becf6365e38765ac798d2635e4fa50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b16540cc00c3a2c1f6461012e653cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e770ea1c6cdaf2d72950fb16ba17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8026c671cea85637c815533b2764635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d07808d4e1940a398376c4da3d452c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f1cac52173dbbcfb44e9087e9720637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca621944c34f0b79409d01490941ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d284c34bffd1c0500f75e127e8786b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a434378c04a3304f0d4e89b004cf3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fe37a666e97514164762989162706641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d06f5565b25624dfe51899f535c02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61a071c63aa81506320648090e0dae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43a8f93b01bb56108c6fb831a8e81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959370415b6a229e83c7b0e8b8c2400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891c1d64d8479355098d35b2d351ad6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8916367c22356abd6e3c4760e69f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d812288376270d9f0d8a708fa50ba0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef025da26c4b063902afadbb7620cf3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961de16670b96b89923c3fb3d03d48a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa228bc0f28412b98a57ee21138f26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f5ab396c43b817032c75319230a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6657722ba1625543746e0305aa3bbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f9764732cc8771c98a659e3cb4f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea524b075a1088cd145f41c92dccdb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0dfaa39d4e3c9500fe134ad1971a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460e1bf27b87e75a0c0e98dccee96bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa885704bea3c13cb5f8045fb31ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ed21a7e73dbfcac2aff079f1572b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b78be09e51f81bac2f40b19d0c81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe09902009ee930f8dce334146e2a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7741fb8b1c2515c34811c3d5b25e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474e4c4655dff37885f17776e9f223663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1fdce055ce71e9c0b7efbde2098d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd3cabc415494301118d9af293959665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5d481d873a26f31e3c0fefb44e623666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c9ebb78914e21ee2955b3ea34077667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e6c20b1dc9757631692c8c4d2685668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fdba96c9a07c6338beeb33924ccc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492ba16b8464d1e144610691bd2cf2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd682daade32d213a9b9d4000c1dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f931ad9ca4366261980fe30f834b5cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15bfb8852a62ff5c5bb500d958c237673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f325706dd94c0b0cb142536a3f469674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f01bad06d5ec515fe97b10f622e4d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27a263a04c7321399903f7ac5f74d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef29b6263f730394251de34f97ebbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006baec7c2e0d2db02214f0d4fc401678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d4660b3592b90eb72e112ca49a02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa969b0f6c1ccf0c220d4708caea338680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40559a00dddb551754927ed38e96ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3cfea48582799111b618bede3b03f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f8c3fcaa420dc4c24c8ff0b43a4b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548075676b07502e7f922f032ff466e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d08356a3de435eef0433049b5767e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd701824450ded22bc222330cd5d4af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80247d16bc3485c3755a740929cab129687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f2a6aec20329752e0d091272407a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649fa44105cb94ec64b7068bd7d4f65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de3106415e987f107542fb88a09eb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7f22f4d036eb7075ad8f51840e6ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10318f346a30ae7a7b005a644b864d3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9006d08a76b038f43405db26237a1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf847c7cf1de47955e62c94e5ecaaa4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72956449a26f27b310b35c77091f30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210d6fde9ab33c706a28b4ed93d6a62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adabb56279d6028ad49a13163f0970697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c2ae892419883f33e1e0e37832fd3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbae2b2f542a11e4f218d6c2027930699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b3343d449b033a51a2ec6bd05e5c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bf13fe4623b60ee26ebfb2ca97369701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4126cc0ae829ae580d2b2ce44c027aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982efe8a7a3af00212b22aaf3baeba90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65b3113e20c95f22e2779179f70b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16833bd3ea810c55348562de6c5e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e2f3b4d3aaff99a29df699567293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8330bd1f9058c766bdab56cb702b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6418f55f9d733bc9a83b3b4d13885708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84d1156f82060dbbfe651e433d2b02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedeb4bb42be304fde53aa1ff52f73b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a4dbc114c9ed0bfa2c9fa25555f25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca090b9ac104b7713026554ccd0cf26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c871f064e12a2030a5570a14709e96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e9c6050ddde633a613f722ac15e0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6ddd603cac99efdbb42daffc3b5a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acda72e3025193f3f9149c8c0553b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33c947a1eb04cdb5d9e0478d0ef051717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03986388f68b8ceda9dee4146e2077a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f5992b6b35ddcfdb843caaba9ab81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e1c88cc711bb7135d116d39c7dea8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79939c859f450e7bab07ce4bb2506f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b7c1adabacbe4888db5e4e1bd1c82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4b4b3581fe12c84c08f8f0ee197e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46272b0024745e8083344c1644f96d7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f7a23efe983f9fb8ce1d27621624e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f4c69661558563fbdd50477563c0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac34de146d276b150dcec680b34d7f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303fa50df2bd88193ecf126f1d36cdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0bf26a5a7ba65a8d48090e9e597a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038d9dcba1f89be680d1c34dd3bfca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e302449c48e18b9842c519401f347731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80f624d7db8f4d56d09033956e2ec3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ff9a40b08aad4303986fce218026733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2f55aada368678ead06d718cdd8aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae52f7be4bdc0157228df82ec196e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c0ad87bac575eb8469b85a088ec7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc4b1a46743fb83ddb5ea33484357737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b12806da16f26b860f8bb4ccaba6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d6982c2967d823b993a4578c9bfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5dcd8b478744b382b3e0c5028de56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78413400ba8a1a6e4269622d1814bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4786ab5c797fcc0072fd205c31f72f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1adc4844d7a67253a36d1ef3b298d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc431718e79409025ac4fd56109f09f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c7833405775c1e028cda23325a8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24ae1d5bd2d5d2fa79ea15ac36fb61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f26633ce0c2af1f7395568c4478fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5017de7f5262603ee31cf48a18c811748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e3604fff4c13cf9756e84aeb1407f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a3f933401e00bba32562dc622d13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6938d2c59e9120b4d6034bde14e79cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8732e701f8c845d5d687a59c81cbdc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1ea824e24980c4cef23c93ea74f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173104e2436a7b179062dc07692538a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7c07ef43020a90d429953d32aec6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca363c8def59c71aca4810a9b39e20e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72e820ebaa4a5aab07b77203ed30a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3531750a0c8f3f3d85827190b4e1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90802a216912a750ccbc31840b9a2649759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf42133fd99595e613ee7ed4f60d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b61a8e13eb45b427e545383376e012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e237c0df5c95a6f014ff7aa794f59993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc1f8f66e69fce3c26a7c2e5f8a87f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d2961336884ddf075459cd0d906c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f7dca06e6ef54338f776aaa366b0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29addd4746fd47272a54dd30bbfd47c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c9b42f21820fabeac7548f21d6738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db534f581df4603013c0a548c6fe89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c730edf29162faaf0aa625088ffada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6677cd15801b20e9dd6d5264a071411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8e38b2d218d355f78164256be59ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccef0c65d006cad917a153ff776b5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99510706fc2ffc1eca90bb492be82a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541293d68d838cf4d1aaca5d586a35d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d7755d9b69fc47b2da78fd672bd9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44417457d67e8533e064cdc1a6b23a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e691e79a0d1f28c475dda7c559d315918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121b4f22996da24b56f57f8212d330619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062da247af7b815c71701cb517516d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f14b7d4f210728a5c100c9903a7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d88f977ecfea721a0972c7b6489522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cd802c88b165b72440bcc798f617b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6c607961397c3885505f8bae5ef024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52464a69755ea1af021bd6920f0d14b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce568dba0e580e10e2d05c24c4b0e61126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aafd73f4a92a72159429b559efbeab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5044c02a49e27736f5a4a7630aa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c9ddb6bd81f24711ee41fc964b12229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecdb794eef4859fb034d3ba55cbfce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee01807124d25274a92cf5e53369e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da408b09220eda9741590eda8fc52032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8edcc410f36867a7f975864525d9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013a74890d3388a92646ec5df9bed534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57a65d480cc355742c737be7b27a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634da0c9c91c395b8871141f2284b8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe40de0c59f1ba58cd9bee2ae98e8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2e10f4d7cc88c9e5a1f815adf2f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191d4ae708389d92d3be1dfdb38431839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c7b988ceaa0e3472019010e5a90cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3028605c5561f8aea3c9e57b95d413b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f0773254813a81bb5ab5b528974d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857e29b47607b89e0855cfc69f6107d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c229332b836666102e79757de3e0c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ff0f6618ce1ebb89776c0fa44dd5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e6b0b576f6361f79843af93d67e8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064c46a774989805288193980cfd3fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952449327040ae67b4c12559e4eb28f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30129629d147293df27fd361ee02e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a09f51c77ee6df408a5e2bba515d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72d8687acd6510d90c94b5e936ff7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bd5c4d71906f4ac0126f35118ebed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81a895039df1ec2ac03a6b2d71e4bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cef090414ba48ef241f2d67c528f8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c2789f10bd07da268fd45d3418db555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b71a829bbd1f93acb0d097c3dfad856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ce44c3d210b2de930ece42bc608657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14606270cf60f2c8bab196e952cd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938f47c237aded38d7829150b5f815359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be440ec4346d41204a3c6f2bf5713260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32dfbd7846ce59eef618ccfe8b002961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657109d23aedf78db33b904752600c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4eb0b0330db98877b8d3e357741e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1187c64134df628d174efc307c7ff364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2099320e959e3ca54a59521ece7e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6948a41d21996a08901137528b6f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253ee2843c5068ed66ac51f7af92d8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee722f9ebddd6e5aa91928fa5bb68568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e0a6266f1c122e98836ae6a9a5d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705950f00fc6f2fc9c1cb73c073fc3f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de1e4b41d3126a79cb4206a7f4eead71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f65178e73e3fd73ee2e8a4519e7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8f568e73d1817fec795c807953f9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ce0a5e7353f741b10f7a22e3fd5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f954d2d436b5f21412ff4ad9665c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1e3aadb4f0340c46366358f8a76ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b43c0060d1fa547c0da6070e3bce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb6e744a2115d3f6c99029f18208f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ab83efc06045618207d1078f9adf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c920417e01a9c2913b9f96c89634780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab4c688460f01b738a8ef78716c0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac381d7215c25443c2637ae0a63b5dd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668b5f25568864f63f90b919d7ad3b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcff808ba5957c943ae3596357d87284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc486dd7c40693d84ad86eca366850885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8c4c5b04a5968e3f357ad6b48f5db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d9737f4d595ac56da8d8c0cab05bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb76de52360b8fe2828a84baa08eb0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e50722f8bc3bfe84004085d479649f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79896723cc0fa8186d12c88bfcc5f5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e5a4e8bac3e74f518d07a6bc276b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010ae3cfcf0265d2d85d6265a72666792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ca7737c839e747929131623aed5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c24bc6ea422b7edd575555c92b15e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7206da891d1f7331436af1a8772595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064db95ae8164875fd75237ba16ed7f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0ddd128502eb7166818c717cae53b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987792151086d78cebbadffd42b11498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1910c8ab8c6fc0b6e1c2bcf2e68e20399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c71888fd9e8af964813c1d6a287ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f34a95dd33cbb3330394718cd433c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6b591ec610c9854e397b7982e52f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872f9ec07d5ab76b13af880c4dc665103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda94f4615afabb5e57f25a13202b621104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79ce676a3ff8fbdd70a10ef890dc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4636236c60a485741d624e775294b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c626c14f84bc51da4bad3f297197b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cc36feca35e5cf9f47e6cd3cee98a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72e173167024e070bbfed707ef445109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ecd7e0e94b6011072dcdacf9c4a6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a28de833f68b402908b71ea1aed9ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a658b5e7ceea29c191b23dfbbc94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fd210c715bd4f125a263b16a9b007113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a807e822f32bbe83fcad6068e6add4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39ed8a47dc6510dbfc41a3185ec4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c57c8ab05a0c155e02c4a625b481116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99c5a300dceeca617d44513337da8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41393e5aa933e3be1c6c09db599ab1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc29585e0acbcbeef3703e61f4fea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e605d193c04df40372e94d2b014a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0d1386f9944526a4d83422386abf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c758391b81772bfa349a97bac419da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bf296c431f85303af03e9c406a12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f329fa5116d8b577a042bb65bbfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6a71831d882e8c157fc51c39a947125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9400183f4dde2e192e88ca6632fa2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7b40e7bd70dcecb354b929e2164b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9739433e400a2cb3dbda3f130e02c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441a3ae9ce944c9f4b1bdf8d91d71ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc95b738639d43da0988bbdc71f329130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1b827711ed297b165f7272ae34a77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc4975090c5c728015d19008e2f0a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eafdd6c63e3d1309a306f73ff1cde6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fdc87f6c0f4ecacaf849c896c7fc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4e5231f9624217967b34a5bb285b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230faa81f2fa50df10da61222e145eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531227bfd17c73f5581d687d6531e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4b9553236152d8d79b789ed068c9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af45fcdd5a935abc30e50c65e121550139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c53110638840d89460b4fcb85f0ede140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca506c6620d8390442072271da4520a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4ac202e440d8efeb5aa25fb3bd254142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d486149006bf7a51101daa925c839143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a258252329d77ce2fb950da41af386144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b6ea41921424ad709a44b470be64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04e415392c971ee572d32e8978b27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb966cff39d579853d1130037bcb1f37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61667e2335b1b7404185eb433f4937148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8df8a0516ec48aa6c94c4a40bf5d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087d0a366cc7b9efbed13d4f90b1e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a536215c7ee2b0ebf286cafd21c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac3693f49e035ee5921d5eafcd27e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515ac39ea74fea404e65c2ee85ff5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ee81dd6a2c693fe94ea5b6f29926154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c30796d5a8efa489d5d3fa9b9129d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9056c675869c25b017d9936b55ae39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef1d89e9f1852617a9b48c8f57792157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdabcbce6d5109aa5f1d0dc5f4d0af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9720af6c8da84548de4098ec30233159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9d0c65ee990b9b640c82ba20119ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a3c2b18811b9f171992e9f8480512161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1da4219f2249eb19b5ac8b96165f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5221bfe223557b8f4630c301faa14d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643234291d75e9e26c31450811004c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952110ffab7a4b71835d192b6c3bddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34513165b04712354bde6a42ad476166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ea6eb9c94e893a3bdd3e89546c31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda1d0be064bff0fbe61af30915235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af0ae1c95bb76342627ec0ff135e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00a7e0a6f1fb06a937a3e9c29d2e83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4bd3576b0bdd18890dd74d91c80d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d80ceb63ee543119d5f1711c20a86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada682cbc7b81526edf649c5d678048173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5fde9e5a2398b3b0fddebeebc8dc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2f01b7c3dc43307be776dbe833214175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2dbf4995d81a5ac1b8bd1f9f7950176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65878894aaa749ec0ba776a160dcfc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d67452df5d50339fb13914d16ce25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a635fd57b04bb0226a3fa82bf5ef4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ebe359dbbd0aee8c97589c19f11ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3a661733a0d590f83cdd1d76d6539181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9030d455a26bf371dfd5200f462ee6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a0b7537b2df3a7ffa9591f27d5bda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb06caa387d5d5d3f0a19a006485c50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea75217fcac94c0f793b157d47e42c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dcde9d77f0664d175cb52bd2a5cda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d20b7c2e6a1a5b96e09f17ef0ede81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc930f60c1679713227995c938c609a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892643abf8c292394a93f54181d31303189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ff9ed832514fce17446a7606e83a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42757578039f706a56ceffc39664156191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee28b9b7f941361d16aa98c3e5fc0b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e696bbbf7098c75e9bad95b23d0f73d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5f1af93ad16cdf03f505a741b2867194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b265cc7743b4fbdaf6090676c266195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73176e05210a9436213658810078a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796a0850991cbb3f39b4c525d15617a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658eb47dc099755f36836df55bb00f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc8238f93d039beab0084f1c9ec394199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca240d04fad2f095e9caaf6488872c89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe497a05991b6a9f5c17ea9899ea0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d3e01e55000cceecd046b29f4f1b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67228b7f35721f40cab488172ca1eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4429b8d2624e816629c9693d456a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e63d36e7de21e2d29bb54dce48bec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb120997626b0ef7476a97af926fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff33563c03eb864b64cce84d76e53ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dbfb93fe9392e07c6246155d828fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f6fb4b4df4d78e5a3b158744dc928209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb93a7a549b4b210ba8eac1ae38e6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2b779e7c250aa7b66d2cbf32ef101211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6f24b465665ef11a3251041839149212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1aad26c82fb1915245321141951da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3acd8365bdff2e949e4990308dfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7346766717b9b81b9334f9720683244215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e01b8c84021dca4880a2d8539af79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd0c0818b495d5231e977c729bd39b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a77578a4643596798b3b6a8857f4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1917664880fcbb5bba592a0ac6ee8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538636c38a44227b89a479cbc9fc54e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b367f4a38e3ae1ee1a92daa46cbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4061c7477c3d3385f2105537fb8c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca57a899cd2f57f0b6eb3c326d67ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e608cead5c60dfd53d47b70da0304dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11c0bc450ae4d7794734b8e1bac86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3345b1cc3eb018c58cc7c27175ffeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb7a2b21e736043bc4c22da7dd00a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca860d746fde52cf2444f78f44ebb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc51c433a647f9a3c64a69e6a838182229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aba4c24240b5b336183311e6a1a706230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6178c09fcf9bb6db7342e9ecb44d42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017cc59519a1121a6ab049a64b0f211232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef771318d4c5114f3366d58f3bb645233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326da96bad7bf296d2cc5902a9e3ca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ee3aca1047588b3ca139fcc84634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb782c8a37b02c2007d699d7054b16f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226731646ab4482a0db2ee76cac7b85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcf89e6726c613fe69a5f1c861f867238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df9c34ce664cf30f45db1d1e4a7a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd6891251cae3f5cf73e5ad92c4eca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae355937f9f84816b5cde309e4e4545241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf183cc58e7ec5d979751cc40e24b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a877bbc628af21bb67003fd4d4230a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f383273072332d706ec2edee1e9f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971557cd0f5441ba70b88f68f1f6be1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c18a9239997e82f85f0c005b3e26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d91d8166bb0e4026ee271490f9660a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aaeba819e4c294e32fcf95e5cae4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852209827735f23eaa3ff954387f654249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97455d64d5d69c10879fe2df8465c63a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0809ef4ec28c93b1e4079d3ce3f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6623c96acfc86062cfdd9003827a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e930f6326aad2fff04795c0088660e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86761b80640a2cdc222403c85c684c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc4db5f645f258d53ee3a821a79e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422beb6340d6089091877af447c16177256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012040dc0d9ff8c60bee59f753cfb27e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4fe8eba0d1baf07e7fca997a7c9ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689986afe1d6d0673b34e5e37e26f57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eefd4eb61d3f7f153e8acf0cee3aa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448fd035c08e1bffc714c23f6ccc313261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646ff1ca7c1f72e465c2d3d7d211f6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f30613e694c50967b3b850e846e3a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2119dbaeb414c1bc3377df014c466ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860c06e29502fa4c000a2d35dc32880265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123034730b4b45db09f91dfe2e479a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c144c799a71a42c54e87032986f7dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb2383555694b8ecb68ca1a14a4745268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b5367228c71cccb339d3e41ef9652269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259edbdf4ff63164759eea2fc51b5e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb55324b6a7f0a0fc9a389d6fa1c051271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85368332c671fc0c147d4bedef37462272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe6ea216394b3e635a1e8e69322eb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3a4a0d5f51c6c3dbcca47d659cd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f03e18363466749ac0fe51f203a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1acbf214441e3997663192dc59acd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267321e732390f7f5fa73c4b4660d6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611a3bb0b15273a6afdcb72a9ae1450278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de10ed3d0fa2fcaa563e04a4a45348279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7165011425282b4dabcebf5abf2fb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4d4cbf0bc676ae8dc22be6e880a45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c36505d570d968af6b589634e5725282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53968a74f462422076151673e6e2aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b995e1ed3b3cc6be9f19e40816e3b7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962521f09394b769261e4220e00ca92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a05bdead40c8183e4be5551d217f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a9a57be69b2dfbdef6c0fd6dc0f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc117bed051ee9d8642da41e9bbb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0317483b806d90c7e0bbab8730055289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32d0109be971fa73fce157cc16bbf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d445761f21634f5cb91c0d9976d54e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7f113d69d2b23d35569e80cadb918292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d68bc1c241ad118e6a20d547c54a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb48aec5562796fa890aa16789f549294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36b36afc9179011338ae20ccb25537295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3724a227f26523e8c2ad352d4e43ece296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26317c02aefd5c7d5e9eedd88fc06c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd8357fdd55d569fc3bf524734c599298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c839e990c646305551a140e97da746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28768ef69daa49226a4b901bed534300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12023f89d953e1371c83114e44c6116301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c640592b9ea0e96399bda5bb71e51c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932008ac7b092f3aa7ef0865c489db1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd00afe7adb5b6b39592c40ab61fb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317acf61d66f4a956a6c4efc63fd33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadae11a2f2dbb15d86cdeb9302cb06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226498b4f4c1cb40f56a4bd036dae8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a05ab43f03312372771839f66fddb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f8ba2b246e4a94f1753ad37583c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6494e118484e58db6877ed3fcec76ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6e9407422853ecfe6074943e91a06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a8b50af61a7f077184f2d887497a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc2f8862c5b18c3d2fda823b54d90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6ee8022950f3190605e5559b7f429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4b83ac31c57460751bf7924efc6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd088faa7156d05aa2df1fe6078c63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7eda368ee074ccd6719a8bdb0187b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd27aa98a29b8d84db73d7ac2c28b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13b41e4fea836a7f84fa553494b07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595067154b53706d4446b7fb7e703bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf403b76dd408d1f325a7402fa7d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dd538c1baaef719634bc9cd0e3c78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620873209124e32fc5a34ff1064bae4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b5a72a71854142149af3a697b8b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d029ca348a3821cd70d3501cd171c5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cefa4c7b1af3d3b9ef5cef4bf0fa1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3ac4199c1f6f2dc96294972e0741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0cc70545facbd45782894f4fcc1c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaefef41112c75caebd914cbd9da3f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aafa475cb98f57b299b1605080efb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34c1a7b0877f69a692df289fe2527331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc07840bad499dfc02c881a8d51cfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc8d2ab57e527d47fd72a0febe19e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc743510d6a10354ecd10f122fcc59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046e7452761f2cc5b3fb381c8ccc59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebd59a96e27a586bfc9a9775dfc9ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030f52e2b06d08177ca3e45fb8f3d98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfac50abfffd2c2f478f82aead4262338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dc5653c349eacfdf528a8adfc9ada339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0fa38caf958771f50267563d3954d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4f535d9d1b3cbbc9b291b825bbdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c48aa4df8938ca3f21e4e715c9fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb30b83f7737a459b7f1cabe81d11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aee5b7e1ddff13a3eda772186f1e3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb92a1cdc1e257d58fb8fd16e67dfc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0403f179a0c68f5507216d3912ab18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d215ff34fa6c071d00ca57ca4eaa68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddb8b9de474f9689f93ceefd501094348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d8fd7add50481e5c871b00a15bbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f8e149ffe82675efe6d81438f479d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af90e867ac639686fefa81cf71cf6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bae77ac33cddbd285b4e79529dd1b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111fc3e5b22ce0e9511a656094229c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3961d8b6932c57654921e9820aa646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f30d6c13b34909dcd7d94c553c353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff3f7eb79f4900ff73e3b477831dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e78c23ef8b5a07f8c5ba8db1c7e781357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae635cb4a352a2ac67b7007f04bdd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76473dbf48d8e897ec31e6bf8919ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6a895a8ae0d1a92f0f5704ea49483360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f287d370fad3d278a0013b6c5f9db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f84f2b7fb60480e971850c25b262362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622690ad081ab7a0194fbabc06632df6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d718cc15f807858d4f9b50bbc232c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1d7e44514b43a8f5b7c78aed0f464365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea726574108e0363c9bde6fee3a40f02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e75d1720dee44d7753a10c809423367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e76bdc50f6ff065ad65b4f88f53ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93c0bc0203088336092a5c25caa7a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d26ece96e2127a4f37273921301b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9dc8285f38b4955e5d318e15f59eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9b538f4d4f0df6e63d59ce95beb54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d83a496e052c2e4e49d0827aa20d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3535d9470b89157fe4e8dc2ee15412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb16ec532e24bb42c6530388f925587375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fbb47aeda983f16fe0c5a94054be4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4204293ee826c596e94fc7f2193fcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de1d47bb2a60c8b051f696546e3c39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f76d0e4b803cf53678224f590a4b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee367b344c68e5bd2ffaec820d11d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e0c41ac535fc923fec3c3790f386c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d21ae8443e07f34080dd03db37056382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68361006f7acc362aa3cf1acf054d00c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc3a5c4c5df3430131f50e5d39eb2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973364d77f4587f02cfa27fbff2d1bf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214db84e819cc7100d29e930cca5d60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b0f30130cd407e50367fd4a0241d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759fc24f1992a72f04dc8282aaf81d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f34fcd4fd7e2326c1c04b4d3d5a4a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b974530aa9fbc547e61cb10355cb137390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8138952fdc40a49ba58ee0df855e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5625fb9acbdb226c61be2df6d714392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285c839b9f4a3d0128620e3ee15b25d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b250d9c273ded899b0fafefc6e1bc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278480e92e073c881a06958ff6c768395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9fa3b422c9b0ef967eb3562fef68c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb677c239f3a62ea6d156a8fb8ee9fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5671b015be51d2582a3458140b3cfeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f171ecd9354c6d8acb6d19fea975c4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505d22b45d6615b9c00a23b8647486b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee3a40f76fe820224a01c4162b8e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627b6bf4bdfd7f0ebca243ffe9675ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976a6157bf1344b14c58072beba261e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252cd6df8f6926cf907cf8d081a1a76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9450bb9961443668f3671d1e49f67f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b74437498c2c2770ece2afe89f9690406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c71de8e8dd0692347b675bedeb347407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7c4aee71f31a476993c2dcbc0148c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6ee0a0fa164428a2cd9d627d7997b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766617d9552ca5b1fff4426904393e71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa532b91f27ae316bc13279fac74d32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6398eec28cc5d6a54fe4cf2f471d49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4a4a2da337fa225082019ca5ee14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ea544eb88a0fbfdfcf6e61195137414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe33b2ca2705ed67b6b68929c5d05db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf3642ae3ab84ad43f61151773fe63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187e9153771c7c0c8c6086356b8c81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317edf24194609199afd6491aa205fa2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192aedbe50805b7bde34230a2e0d2ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9507143c93905474f9c115e3e327f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11853941d6b7dd3ecaf43f8f0692979b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d072626fdb56b2c5f97d2c485492b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0fce01a9c3eae0bfee4e7a193c108423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c15c194e856595ce3d82771645a7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76390e37bf27b6e7fdce1b66f4eb589425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937c385ec753ae2cbb812b0ac4e3194426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bedfc020fdf3b435d7c24d50f3e8ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8123a7e283649c564eb982b786660f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248634cfc61bd0d0ec06e78eec7ff40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eba3efc3c767827ba7be09a5d4698430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce5c8184b7b5f81aff347e542a757b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039c0dca590da0c9a086a531599c56c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c16132993bca95a9bc299ffd24fa12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235dd52ea501d7baec45ff4fe505b41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3ea06a26dddfde8b81518d705193435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fadb5c1eaea8435be45413705b7738436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808fe6a7c2773c175be0ebc4b28883d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e463c85d2e44ab8e6ac6a88aff5b58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02170402b4be923567cbbc567504170b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f36cc8caa677b9ad6c4badcba7ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064fd6173161dd4589a4913e6ad9b86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040886f70e21693e061165d8af276f6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dada8c8696d7dfcc27861dfb26980443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a1bcd828f07471b87f3f22d1a788444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9c00ac4d59e8eca9cf6c7f8364f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc7d5710e1d4fe753da608ac82554446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b06dcfaaf17a32b87575777861fcc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2397180089c9d288e256744b039e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8d1933db45fc14a1fe51a828f2ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8829d60c9f128a740b858a4bdc37b89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e152b2625a97537284cb48bb091d151451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cda8de7d646dc131d10a4222be927e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039bae41cbdee2002ceb1d2fdc56943453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f48a6495241f130b3d96381c8fd799454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7b432ff9afa92fa3bae90ed9d7f85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6192b7615dead5dd569a37f716948a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2924c88829e38a6d005de7cf3e1cf6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e688aa4a3a32bc8e03bb7182b0c31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a3a8bf39c2467c511c49a36554971459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411004b20e75b67313d07909c174ea4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5125a27363dbc9b861c7adae4787461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75926b8ac541f0c6c59bd5217a64af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848ffcb06d8f2634aa78df0aca8f75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60628c74c6198d38804343ead1b03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2c07a17eef90160858c44de85ef24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30360dcc754624f56a0b5442fd1df19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9b55783e6e0a600cdb1387953afe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5d4590c0d95d37bfee8f6472499dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4d452c0c34f91a3bf044a7829de4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9e50db12485b2db0664e863a6b09c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457377da766723bc300da8889bed4c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00541c2d154bb16f2e37ef7771a729fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a72cf6095d936c7ab8d44955f9d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e303935f5e7c262f60e044a525aad2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc66506ef67d0a417050a3591002c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c87956b96a38f92ff551c7bc00bed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f4833754446a7d95e69a8381fe63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590c46ff4d08b70fbeb2dd2b5841d59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ed63242154abdc91c15b68a21860479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412eb43541b37e3dae062f4568cb241480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d31e037f200ac94a0de120ca40433481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b237a0459b0fc434de2601b41c84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae141a91091180773ca33087a3bd39e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17737a67ff27c78145067bc2beb05b32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df79b18ccad7e54651fe94c798ba46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51afc43aa9df405b2b804d8f89b122486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011506a1fa05f63b6859bc7d9a3bc4a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d038a1fb2d0e7933709e875836be28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1e08197d17893d46f90e7c4d7e13d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f90b1c32324e6cd363452c145c56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d57ed3ad883d72dba850859ea86e89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2614bb8387beafef345c70519d880492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabcb1d778ffb2d10d7a41dc4fa8c9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf4ed23a905e75ce0cc8bd78bfe8f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407681f4b0937191d24ae558ac5a8ce7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca95dd510af79498ee66aa8accc8fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e2cd27442e059d292ef2c3ab5206c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55355a9170d59729ce3a0cb35a89ebbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849c74c3b231fedd57daf0a06fd991499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384dc3dd1a301e77a8584e84a702d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7ad1a145f57bad51810976bdcd76d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0451dc98f0ce62975e9e540847670502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24200d449c9cb1dc21ea4d8e84a0e009503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bfad038c92f2576f050caf6d891ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ab82464d14bbd4db355a9cff15af2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57ce0ea8da7b74eee54f80df5913d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067ece07d44e23d8886166ecfc6abfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30dee9e8769ab05c36b69c9ad08465508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d65abe82eb37e9cd257623db083ad3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f4bcf90980996c2952c924f36939510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e1814cdfb0780e1701c45d723a814511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2622bee3deb391c7ef2ce1410539b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a65117fd98b5a5abf033f5a0656069513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bca34e577c5a542de9691bbfe44a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b5f414f5299e7e9dbfc5caeb91ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b77dcef6aedcae93397013f397058516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e106977eca6673e70b032ffde696c42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641cdc0ff7a4f324aa3b4e9ed3db70d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dbf44bb40ba39c5136304428e00aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff576534bab767bc36e061bcd3af915520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64f2bcad135cbba304f864408247e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d4a4f7407316433c4545b2c2bc2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f7622386b1c470f3d6a261f00a40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833942899cc36560b54061b54cf1d79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9fa885de7676bbd466dba5d002eb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f6a8894aa1b4623439ada76ba040526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1412c00e7ccc3841bba64bf45ffca43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7b2caafce51de9f1cdbc9f36118a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb369d006dc704ca0d85e476174eb76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57faf8219757713877b8d28747d925530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8138208427c71212a8f154f086a664531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30d81df0ca94648f09aa03beaa800532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c7d464696ceea0921c75138095f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44951f66e49208ef466954df80f0c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2188c6c510766c7790db7714cda96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c23fe1ad2d68bbbc61b9ade004fbf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a22dbde1faa4a5c5de6e31cdb30ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b1aeace3c3647a3eb98877336dc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43a3f79abdedab8df630cc9ff2264c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec360efd9d32276824e56930eb7c3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b18c2bd7b0766501d64fd09f63817541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d23507a5e94acb99617e68efd5560542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169858cae387d59c04e0f02c5de9e446543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d13dfb6a2f2d7d10e8e57aa6c851544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396a20d887f3aac2669cac48aeaa8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ff1f020a8db3f60b8b49ef35c08fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5cbe408d78aa021382b26dadaf2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ddb7a210ebfbcce0a8150fa25e3ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd716fcf81db955ec08108b18047a9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189738362d4bb056392d7755dda3f65b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5b4a8b6f63e50c4a5c4f23f1b391551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe54cf47c4c63f1b1907e3b72768c88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfd3f6c620ca1c8d13d65b7bd17a0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339fc6d943af77b8f1d9f8dc356d88b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca568727871314e4a78036731395daa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f1432b1e5a53acad4b65f1d272d30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a515b0ff3fb421add721b9ca4336c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dfce94e02007c63fde46c9dac7e2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db098791e674c777ddf0547b941efb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6767a4544c99ee8d43e1a6f679f8a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ae9b7cf439dee49c98008b066095561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3989c4657f9db9129f7de0a9f3ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040efc8b1eea3b70e0d2fd22e2f85be7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936ae12707c2ea14d39f60ba1f0ac9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9a402cf1f8546256dcb4e9efa24cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5a12e6b8526c16d522bef5cd670d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e5e1b26cca7e8ec4a24e15eb1b6f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d87845048f2c14e14a31d979173dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a45e33572d79a466e71cd36838c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825cffa35123149d90260284eca7e30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14468a806864cd0164e9a00e26132c43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d97262036463c16ee96fa3603e0f4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f303cc44c25c42a43da3cc361adda3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f43f2558b20d8660596af37c3c288574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddfc7a11766a9391fceab24dcafcbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b64a381252dfe5f7178869082f05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ead1fea4b93bbcb7b9a91f9bc7b24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae0b89ee34aa6500f5e61a96775ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc954d4bbbcf7bc5192c128d7ea8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c507076d95cf1c9f076b3d93cd8064580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ec90a99962c695a7616916927e85a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33ab2f64bf7e435066aafb85c8d26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a278a5a184295e5b5dd5124762d89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569e7f304577a47d554f93e5e349dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c4b07aaf6a0864b224f9d199dfd23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae0d1967099219c94636f1c49a416586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de947a6b56fe59fdefa6ce789f3ce6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444776d67a08ab7e7a81665aa3fcb558588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a665b80afe648d5c49e3dc4c15fc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2375fe4a22bb8341dca0dd084ecca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ceeb1801675314fab4ffdb947ae8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a9e1319f2ee5104cb0cf128ad143d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460709b6a25d5385f403205019d010fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865a7deec411562b81d4e640f1de54e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08898501dab54bb09912d2e660cd697e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16acc2efdac3781655e198338a0e2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf704582e3a7a7c6a1ddd188469e5a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f337b1c6042262a5a26e8942b88a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4c93bd9826a29d0832a1c0b73d9a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8bf1cb8a91489e80235144146de6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4c2b89c98b44d481ed4763206458601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41a3bcea28f4f9670029a019b94045602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea98c1ef22fc872c551831b27a1a574603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32b0df365520f0d91fa787e88ca895604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df75a989a2fedd77c7683391489f50c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f5903b13ee684f66a68bdf803c89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbca79f786bec8e0eedb8da66ad1a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ca57872c56ddcf20ef2c445acb6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00753197d7a4de7b4f4ca1567253d1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab82a3a550be0513e2c17045c68076610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839250d5e119780da3dff133299a070611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99568a7c20177b6553e8edcc2b7d23b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a09b97af1b44931c562d68634901c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b237b42a7126b1a4b0ad7881a40f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8a030c2d1c147e1a929325f2b421c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da4c25d8dabe72c95d220d7afa043616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d756a81ccb486ae9fbd53dc4b444abc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed8706af58ef63282fd9bb527dbb00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517b29e00992529acadc10d1b7af81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45800006aabc5e49be1b7b1ffb47334620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b407ddc94260280172509850cdc98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78542244c76d8b6e1d5f6fc4171dc4ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc8bea094ee3bfa465bc653921600a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d60a0f0a13709b88803d10c2bc6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9eec098e1c1d256ec2a663952a1a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e9299243d78b2b759cbfff3d6aec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c863a20da1ae242cceb9726505535e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f01975149c602318df14674d2e13d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9155ad3558196ee81c7c656dabd24bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc0c07cd1938b234b36f34eae6bc21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c0260ce039c72f3910b79c85fc62f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f20ffb20216f9c3d0c0650736c1e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a92b42377846d40faa2969fb956a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5302ba06db36574aef424e641cc72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeea3efd6fb11602ea45ebc3d45bbd7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ac88805746a307f6a891b03dce549636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b169e24aa83fb1917fb3274aa5c7986637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c67c66487099322e9c8f91e3a5b056638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad67ed92d277045b952080950b0381f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be588d9642c3ac0610c1a28e74499640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804284fc45e0a26702807c7e017f2e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ccac15b9fa886529b8a85b8f44387642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf609ebdcfd33315aabfa8cbb20ed7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95970acc2fb2b9db7b48902285d3947644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2f05a5fb337c4918455e50fa07b41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757833d495b4b7955da8d6181986c9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657f4b7ecc2ca2f58d3c04857bb80ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78700da9837f01006bb4efafd8f45ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ef01b39642a537564da2ad78eedbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25043fa59547b715880e38c4baaaa5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27413c4ef1771d01d66598b4af03eb87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bdf46b0924a8fae3fb7f30a299c86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe018f6334a698975967206c0dc3d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3534245ff8c859f5406c3ea5d51de1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818481daee1cfc3da77441bd37238a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc0c011e137dfd7a4d5c0aeb3303f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91e71cc07774f303fb559abd7b334657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a5680860215ffcb13b20582e5081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6a4b484ccdb4c8b66b2e91105560659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd7a2956bb895b7017ab1cd75949c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4843f0aaa7bc1a03116d2a68a5a39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6cb0b435bfa648723e988886b2d78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82faf67456b8c7e657dba9b14f7033a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304ae02f422e4b9bb0a96f73dc9aabe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e048099ecc02f7c55a28d25ce176f25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1ab56bec80963526d130d0dc63639666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8892557ca4796cf94c254871f26a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8914157690d3e6509e7dbcc07ab53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb7549498c7edfb880421b332c78a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d9a94d88f4e41b956ac040c293be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420fef34fa0f62467ec5da0b86de97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb97a4d9e6d0019d4b7d9687b59cf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153b59ed3f99106f5d8936ef1279111673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae4bb38e77d8f6489c8feff37ed66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104fb42f0d07a999c0868d6ed4d9a14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff65894fdc9875b647b8a7a94a408b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1e2f31ba59172eea47d0b81a5066677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2682d5184a28c920f0079e1c10fc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64991c94477e33eaf11b44d49df2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26685efcf74c09405ed95dd3caec532680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3053f0075850d15e00cc6277e3e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc17d5ab92b206d51d6879f873ce966682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c707208b4f1a3d7a4aa6bf1cd8a780683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abc759a81136d08b7dc17f5e46bcf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f28cdf8e072e665c2aec14100d251685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688be44b665b43a0d00b13ff5047fb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e12e58b7d6e66848ef4fbe72a35a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca990745ef14fbce524b52a2f3391688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d6c20bc62b1c52c129dc6657fc97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b08dffe7d6e03a4ae3cc5da8090f77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6be594211580b9cd3a232d36d5605d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b4103d0c98b4fb376552d3aa6a055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc158e76d349141c83c180b82758a003693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b906ac4265b6430e34bc4d5102b768694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9bd4645b23fa81656bede96328c82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3197bcaac860d0acdb1b77a9fa59de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a192ce5dc89bc8cf759cc7139c660e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8bab3c7d77a4067e5d14eaaa9440b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ff7bd66098e05cd3d2caa5f122ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47545b55769797e5d0829bc978f96d9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa54d853d8942452488dd1a4bd8565f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f6cae73dec3978e8e29b12af73a2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35767a5197290ce3c9216911590f3e44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500bcb2985ff683892332373fbb4814704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d544f8865081ef99bc847c8dce000705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592395b35d18cc4eba4cf28cd53e35c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43553c0e9011f3b532c45b3aa6e97a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649828352de30abb04c80d129fd5871708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb4b1dd72eb5819c0693b5e4496666709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afaa65f100ac62683bce085abf6c7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c090db662cd7f75d7e522584cb26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc2c1312176a9338be586fc1826fac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d0fbb0dac69e5812c432f5225753713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13088a04a9eaea1866a651d00489a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6225a33e390f205c3c7126e2a7c7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61864604ce5da5ad77ebf82f85ac29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185afd8776970d0623bc41f42f7322717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e782650f47ebe0254cd20c6dca4d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b0c25534f276e0e7c3c8fc399a8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b75852d7d1a78d6d0a42c2384e6c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865affd771cf531efa18e83b340b0572721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1cc5591f2682f159edbb8befb3662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa7180280af8458343e868062385ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c02e755bb39c46e71a6357b3090a34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8b641b237c86576ec6a7c04d4b77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9c95b5245c25fce173518893f190726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18109125764297539b870d2ff4000175727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded0a4b9128a944545dd79ea329e8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34521d509cac018d254cbe1ee42c23c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354f1cf44330b35d27b394a2f1b0eb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93728d2d7eaac98c381005725af2de9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c93659f38975c97a924320bae44ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a918ae60bf8ea91d06cadb28b66d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0629b631c86506d540ebb4cc35bcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549fd91396bd441de06d929c78a737f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf558024d18e4478ae95e0dd828b12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812d5c1d062b1ac95785bd4bcf27fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2ab30e908e47fae4c026f980d0ee5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c03cb6840f064dcda59755c6c3ae7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b286b6ccba81d590ca3287b6ff82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e2f5935db57f80f05d417cbb14e71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd5071781db731d840a25755d053f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c5a0c1a00e1fbc1eb4bd2b733e06d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4763223de7b19dc765a26afcc2451f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eade0c0d0748e6fa315f68bc6d533f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ce8c667f9a34b38629f4b1d0e242746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f361ea78455006dbe6eac1666e31c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5ef8fe6b4519d3ba30e46a7359444748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bc07618f5f7ccb36d860fba7236d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58292b5d205aecc3d189e21e149c33f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd940ab03e39ace367920fdf90d8ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bbec66070602e8c103444593a5f58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789622145a829bda6b4388fbf3b12ce2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3928d20c097a7f09bf19f90de658e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe6583e2f1708408d29c6ea2b1cb6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a66f899fb79df8e0245e329d9f026756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a6b6687bad6db2fb2e36077c2e4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24337b96395df04e9b49ac32186b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e326f9dea34fcd0dfb04c4625355f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>