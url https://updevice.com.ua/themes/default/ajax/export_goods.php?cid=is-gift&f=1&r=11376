--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51fee3b008d7d02e0cf807d82abfbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914321f4fa9a536762e40527c83b60462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97f162a6f6f2ae5582ea3e7945e5483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f3633dd66e7f170c3d248b83776d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80970c818ea5b84213af97f6b2fe8a2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9484e62f35f35cb9a0b96287291306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25598ee75ab7f096680e7d08cbf7e9117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c3daf6d589c2f474735f2463adee38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e257c5adc0b5f3e50c422b8807a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c988cc7dfaeacc3f5f417349b7af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7714c24ceebc2082431f6fa48344f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73ba47fd0975e41bad64e511fc8d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d67aa39334651bfb2ac11f9d674ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09467468a29f68a9a4e370453d68114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215ddde06461466dc20023b43eade8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e10fe9bf523098185e80382b0b48116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94ea9c2186ed7cf47ae2ea4711eaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefae669fadfc5ac638e35f41f1e9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63679f24e342b7a715b50a43198cd80c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d1f2c80b41303a5b6b501db54ac920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272770267f157bc02ef2aa602c16f6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab002853dfd2e16eb82a62321cfc53dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5b708c8ebf33bc866a52c16f491d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db67376867db9b9914d27a06f465df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede107f1724dbdba83ea2a04d8c45125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b979b4d2089567410571fb422c3bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8743a60d1c6702d1cf38e6f038b925f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895ada038249400ee8a43c39aaa78928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ace9a29309664c25579cc0d4a00cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746b9c8cea14e2f3ff2a252163d09e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f959acb0c13abef00fb3a896e1e8ede31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df831dd73062e451c505f64dc2e71b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e14bd3493dafdb9217ccd4d7045e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18d37835d17d8da07eff50df351b9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b81770926860d772800afe86d89df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282a754d847696f3645994e50c098e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64422c83f0b3a7344e5d5333567b0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dc35c0ed7f75823a540baf7493b8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164231b36056efd631932013b1d1d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bdf7554286a0242ac65e44ef6626c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b5946dd28cd1a0694dbde0ae2c12541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67b0321a74c5635baacd96f56c28342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421568f88a0a3c4a2c56e2482056647443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ee26d492c3e8dc99d1916c960ca444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36441aa341586223210941466bb2774445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f406be8b6e360700f3945a394ba5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def373bb7a660d1c322e763014f41a0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397da41c855d645af8b20fe591e619448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774edb718a52ea5a6c6d711a346436e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932020c4758544a847a37e258658275f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3796ef9236dfce486898bd9e2e867d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e4c716020848fa59308e257b445152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57052223c92b00e4de2b8525e4405fbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2be90d83d79dcaa09c9f4d388f4b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f50268d06cd38f64a465ea73de2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648ab3487e9b15c7cdf8cbe5d4acb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6132a7c2f610bb493f8e7cc1fced457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57ca2fd646af3e05805d231d75a34458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3e266b2937ca41fd44ba91423e2de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a9911d5cc60ac5791d7c516b23f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb082826b666e882f17c198d28cf6aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780b2fa06d31b62432ba5fbb66e98462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a572f1f38a23a182941232b7d08799663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca78d516023e15286f5746345008ba064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c76b82ddf71955f03528a660034fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf957c6e1c7debcfcb14a70ea75ae8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3d68b3be2725abeaf28eb3f0bc6fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfee370df32441ef7800f67d7123f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd2bf301991d1132df70006866fb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4a777208b91889da7c0aaba48b68470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3be66661a7dfb67dfa329cf244e5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3a12d5e5a684677b26f4184456c1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1958742e5aa54317c946097db276f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a460bd1fcb1bd130afab8140291f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f735fd41817a0f47375d4a4d9f46eb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef964425f9fd69a2ce4a4f3bf8ae44e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3f465bfe0e4a93b1e6d68330bc4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a55f7efcf4bb4505f72197d7f0f1e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b783a386ff6d3467d766ccadbf07779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a53e64f8a20566bc4f5afc468801d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e6cfab56023b23a9ba6ebc4041f0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf236fa99ba14a6c4b5c32971c09d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31394e3669f382a5b149cdb1cc9e1ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368e3f0b11c60867474522658ab1ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0853738d43d09cd7841b44a15b522885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3073e8df5cc8f1e40d9a1b5703d0a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7519fab5de48cd8d45972dad08f327b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14a852e4130bbff435601819e368088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1e09163deeafcf5519038c06fbdee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2ae924d7f3f272a70a53c3af794090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792982dd8c5467fd2b811141aa9a1a9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23bc23793c87152de970f47df9ca0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52916e9224ec0f1d255827aee5a113293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f93a8ef74620d03e0139ed94e2fb0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215b9107c5e8d5af5a9c98295b934895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0955ea81e8bbe1045254e0392ee396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03fc385dbbbd3dcb4e54a274c6b1a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9337e0fa44f6f8217c892c3ac5aa1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03fd5bbb0f822db0f870c1e490b03f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584afaad5f889d34b05a39beaab1769f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfdf62c4ba4e9b2c6f29e9d84777a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a93f917df30b9cbe6487845439a90f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787f72d744e95425ec3a588c2ae169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d2008b4410b139cbdee9d4eeec4c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c259d43aad1f3c2991be3e7cd6be2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e809b32533ef3632aa5bd8ef605d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9104b120af92cc21677c20c3f4eef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9baa3d8b9e762773e42f98f07799a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb60978f827655acf6d96bd00a3cf96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a283f143362241cb543d037567465a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a68e291bdc1aad2930978ec96b6dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c26cb3d188f7d88e7df1d7d578548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81eebf209b8d0e97bcd9d5ba35c797113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532516159336892486b532f5c3b3dcf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784116c3cabeb51ddd42bc534e8b650c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25612cf59f71ceaa752c71ae66a81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1491ac6c8a30368d09e326ca4705117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ca92c6bb78e0ad16d90cca997586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52eab55a5e1b7f65b3fdaabd319a13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb370a998a49083f598b8dd24d924a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b65a2e56a9cc4c205347f33b94009121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a03bfb0da7cf6b22f1f1455274ec7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75bc5551631a790c1bec3b164c3560123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cd2d5b9bba9b07e2c948854af1f3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85629f14073c82495c1b01ea55ffc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e664fb9f5ee030c5223ce18cfdedb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb695ca561955ec79784d49b772c8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb07e78bebdded14e05046deb4bd02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d0d1ce1fe818da7872cfb7626d6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cf525c1be8049a15bf9065f14e6fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502a7fc1c5acaa783acf35d824c8b1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160bc7c6db89e296069b33d806a473a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8e747c451cb8768458cfeab98c5dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419814440346691407429895974961cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8dc3433878980c1d4f056d15ad6e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb158696f558560ab3780c71b2b74d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e1a28a779f964abb4564a15eb6fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704b5d3f101c94591c4df95c0904551138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a57b7e2902d1f29d1a3c53b63dce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a776b08dedbb32bd5a316eb7f49d36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b9fa7917e5331c6842bec5ce1d1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97dd1ef0839996b81c3897705a6ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf0d169fb0345c13ecb7ffbc56290f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053de0c2dfca71fb6033d7b4417d889144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f07ad9e448e067666fe9cfd48d7a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8b7056be19d6e21dd87d40fc9cd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d41865478b71a8ab3cea04d6c2a4fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e4f2a7cfcc3e20cf4815d76292df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d93932d260a663dbd55ed1c39c6684149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349eaee725faecd4c250863840cd2ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa09b9600d4489111e94389d2f281dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f1a6c92559c5998051f040dc44fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec6cfed2e57f5104c75aac82f79a59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36256d262e42a0ac6aeb088c78c18011154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa712aa54cb2037b37e4c8fa40efe56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7284832b29006d5ccad755bf463977e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb66c54f6d59e0fd9e5985b086ba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c133052ce9a1d9e77289af62c06a3c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a72a8caf864587810d0c7f6f4a6391159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2d13dcab644da3634d0523b59a34d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a74212397cb110c4fc717abaa5ed3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0941331d469af0352e04d4c18b94c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b98f6e67bf43f2c7cfb22164a0575163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56282ff43f1036ce799226f81a89b081164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ad4a2ab31bf7320ecbc39fc7d956a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4396b12b7f84bc5d218b1a4eda6406166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07263c839bfafaf86a84ca6243457c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c48655b00051b54cbb3a4484bd4e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0861a4fd829d9416569d80b14516c1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f18212a30a41debf5c70f9770e267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa931141c4143acd1906a8426def3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf076f7e8c26382205325f3e5b9367e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192f553fa3dac47025c830e2748f70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f362a664b80dfcd8a896c40d8e133174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e0734f5eb60b21d1629787e3da57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edffe7b2ff4d2aa71a8576b8aeb072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe837bdf6ef80a1a292f64d7d378af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d57b6cd21edc6a58f44e146bbd7ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5f8f103392a00aa22d2f279755187179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70143da529959646eeef03dbc36e69dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ffa2fae2e3310f99f3a7129446bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c48f97c940b831fd8f77c9579b1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f497b776db779f46889301798273a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732583128ae31eb11c1970c047b1308b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd44a942b2883e51bc309bfd8b5e8b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea254a0ee75df5b04ec9f91792a573186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a08ba271ed5124e8d5d515059fcc2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ec3fdbfb4600479bede23c51cc88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd62975a39cf4ee845a58206bd7746189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961685d63b99953faea6387a09dbe2fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a5ed60e81f34d08130a859cf14372191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5bd099aed8dacb3e128a665371691192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d538e6ae35f1658645db2098349b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9255341d1fff44caece21052763cb72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db86300f7e945651f10fe700b0ef507195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d47d4e40dc30a69379f9c543c777196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34e04c9c8c652a70bd60f9bac7ee83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa997deecf7b99f6a13fbfcd9275066198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ddc99ab4e0eecb59ccb5e5c95ccd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb146f497625e3c38f67fa74ac3b10f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d80e86708b005e83c900d1b587e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b830e57b0c688b91c645050848d7c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f257be1668fb0f6f24d13907d49d73f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79dbf7258fd0366f4489014e41cdb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c08e91fde925017570d88109525220205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ae35246416e681e213468cde4244206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40f4046c2f374225bb154a30b8d928207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce788d41b55a2d4115f959499b9f7fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29e8dfc924ec677248909dcff1133209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107cbb88591ae7d62825390dfebda2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589ec9394a9e30f7b15d4c1f72ea24a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51590bb33e0ef9162267ca57c4ef4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dddc20026268fd31a38b1b4c65d30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a4f12d956201a82b82e53ee813b67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f9c2340d141bdcb6af1e8f7a25443215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae7c4a5dabdd9ff2bb06c44fe1ee3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4039c2ddbc8bf1344bc62717641ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0900a55e1e5382173ffc355c22c51b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ce868d9d52cfbc3119f5af8ddb32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946345653975c5a98c5fe5b3ff82aa39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223257df399a7827f4122c000763e834221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da7cd3d618feabcdc9492cc33b797d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d55b63bf4162da5a6b82ffad0c27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771110e89aad13c906073b773d926cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e87cc61d4cebc95ed1fc8627bc888e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd650346ad7dda2b97937bb17b5e40e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf065c5683892b3da1a802b1c0bb47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d80d4bf3dac9653d12b7e8ef40a66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b2b7104848674583250bdd149ff32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84c0e0c4ad0085f099ce0c19e64a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545c365221476cec410118ce96e3474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbdce1e1f985636c06b58d63595f6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e023422b9cd085157612fc410996a33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3682ad91b867fd7cba4a90c0bf92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ce8150f74b19ee54dbdc13dc4c4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aa08ff1e324fd48c120db2e614050236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a25cc0df95e641524fd598ad1ddc38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461974aa053e8b79d3204d8f38890df5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bc1d95670c4645f65a925750bc187239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975c706392d41d6a60d99c7aca720f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137506db099c300612791d584179e7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239bea216ed4d6c041541ba704ecdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e06c0b859bdd8536428a5e33c59d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362b959d2321fe7a3254d5da647ea5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc850322a9fd838e1843d1291252c73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518bae165d75f7a7f527223b27f4511246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be7a40b7c351cf9e3f4364a22b8528247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444c1efa381e52f6d07c08cb1937a1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14623495c5636efca9641a0b2e8a48fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f3a33f543242cc113484c1c7fb8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5b1fce21287ee967a92125a1d06c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68f09f4c5b481caf7f17d89183827252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3ec6f4e7e1345cf77f660fb430a33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299f70d70ae9272c16cd6579615dad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0682b87b5d6065893e52fc4173cbcd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5104979cedfe9b14a861e34271fa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baccb1428a5c816636181f0dcbf059b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302ac6aec4d864b6fac7c9adeba76a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c67d1366371e40d02d068fa1880a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbcd047f080143ea71caac448cde9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cce7ce809721f54d201933b10be2f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b033ff0524f1568d9029867c0d6aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ed124df9e3b986cb6d92b2148a946263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f9edc4c3f2b82bb446319465259f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea219ce35dc37a1e44432fd1a30bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e2563aaba54f714cf88d92237f1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c12ac92958aac88378c498751de3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0c447d5e7b55a0ba7b879d9a3b46e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a64538850c39415811f147b24d28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b3d374aa3a0e5b1e631c92b30dc55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b032f5a86960437c137cdc7c1864c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933a9990dbc4aa066367b5cadba8705272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449be231204013a6f2a47afa8e76b8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c122d75134113f9296fb1cef9534274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4341811a79481bffbf07fe937bfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12477af670b6ace4fb24e2667f36787c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59453caecfef89b9094f55c3a098cff3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b041b3322caa564dced817c36e7c60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6be5f3f246986baf18d7b8bd4147f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246942e8d25bd88b143264b232e3e386280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264544da8bb8656a72f92b8828ef44e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652a8b236caf73b7c0cf71a6bd62e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dbbf3ca5de481efbbae1ed045423f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd50de708a8299d508083ec26967ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b567610a4a05bd1b08885a205195285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007a8a880f834a920f31c3df72ac755286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49db10858e9782da1b80301ee1da7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334dae817ffbc6e11ad522c495e42f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edb3fb511864bbf01e09c4f847256289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4ae0ca8308ed9dda7cf7b92d3f81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467451ee6c8e9fc9c023b4a7eda11d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4c1b2f886d9425c11de03318a0605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287c8f945f45fafe6ef9b48b639632a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585eb5c81b41176ad2487836532a8b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df1bd923418d4887e327e605f757b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c033c4b4f3bcacea5a7598555f621e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05847f30adc565933087eeccce29ca20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c664c588f35a86388146a6f0066b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce65df85819e1e00d949563c27243e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f51a969242a32268f678bd6091ea9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4c4180fdad4e8857de341578537f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5801d76873969d2ab2f668279c123c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f836aa0e6ad422e77553ee54925aca4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ab5c71cbc03c518637ea29d233c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33f7f3c5c1caa260d5c1d3897c1054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351edcf5b7f0cb32bcb01703a24d736c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8a50c88fac6ab5beb8d2733c6ea6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b111ffebf8e8416f9595c505607917308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2b2dca70948622c82bf95753dbea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24ca5ffb24f479774d780018dd4f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc670a903db21d9d30d633362c1be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c757ba45a378df6dc16a670cb0cedb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb34f54ac4ad8ac4f6280e05730d1db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e90b9c26500be801a5c74a81b7c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5de6dfb6ce6bc5f40c82602581b1dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a19d59ccd2571bebe7ef765df4a9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a14275d24dd1a6754770748f93588317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b09f235b5a27f04015157e8e4f8c06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ced4e871b92980a38c22ae3ffa1ba3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab00b733f62ae6b0a4e00d129c3f61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e9c721ae8ce8094cfabe83e424e2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eb5b45ad361bb571e6c739754bef0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a82bf1b484163fa6c383f94ceb3b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6c71a8fa07e2c41e4c0c986acdd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca024ea3f122875524cb414f8a97dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea662e7eeb7398a8b101ca18b01588326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6a59773f9d948c095ed97cd19a93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa15f9d812188220c23923511cc03b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335b6630f7a8da2379d08dde9809486329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a96ada45a0130cb0b576707cb8cc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667d0ad6ac6da9a8f30500275d072e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88360156ee03bde44d861200923f3f31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b519a97c96c2a6cef9e33edeb0fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367620622549f88968e34bf10c11bd2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171760445600eca04521db54321ee335335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4c449dea927d4f1f6e99a5755cc4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9582723ada1b35ed3266ca23b55d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ea2c7ded3745fc675e721c1e4a00a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46f0079b3a3aa1a480baf99247cd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ad7d07b6a5614a94cbc0da3d8fa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0224b65df61094390716fb23b6ad22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a08e6f972262af7e9f96b59ecc3df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bcc39bd779ca63c4db39486714d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f9af061a478e4656006a3a391909344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc148b52c1d21b05cb612bd43a0183b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a5414117545dc40abbb79e4ebd532346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69724a7d20efd28c6cda237a620a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd85195a4ee8075b8e44e9e39e55a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5775c1a1cf91badc7b4893d0ac05a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebdcc6e8d90d51ff47f5a289d9f7de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17af5b8f1bfcfc4d8d4c66dafb842b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed72bb30a5c3e4347fa76fc6f3b53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24e6a667caed9b163cfbe889fdf39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198ef1a9ab90f1e2bb3b6ec32ad4b34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9deb4a430023f01cef19def894566355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d8cdc2b07aba05649e6a4286cb69f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a3714002a14718bf600a851b7ba6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30361eb70968549f66b5bf91e5e5c874358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a52107738e4d01f24c1f13fe016f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941bb0101ba8f87a9792f6cba06edad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e837633d7548f6883af7a82fb69af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89329960f203c89d4271b3ee3260dfd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18d1bcbf5cffe8830a01abb79d0a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4232a8fda4e5feb9a41c16491aeb4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445004ace6a3e6e99b8107c0ab2c5ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90cc91db763a2618aeb6d2f395b4da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d979796da6834c0f34066c6e169936367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113bd02847599d01d976f65ad01c3a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a907a031144f8fa46719e35aeeaeb3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a771964fecdd9ed144ce3ecfbf92d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877e14639f936a8f61099eb503d8a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c8edaf3a590be100420bcd38c1f29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309d9d7ade26517a0a6815af7fc337c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5f7c30491fc6db07623dca6d5ec2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2d6ecda889c753e29a6dd99df5347375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a502236236538e72499832052ba5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8dd156708a70ea1bc09f338c79421377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2aa6b4866d3840a0c133f90ed225d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3567f1dfb52c818c280d4f2155ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219cd9f9e121d2d7f689dcff194f53e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516d21597cbf1fa33fef5d1c491d983381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83837f79f30dc1c9a2c3663ffc152010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba01708961e496d5e88bd65ee8dee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2269f95b00df936e76a15042f8338384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664e08e249af88b32bb2626315ab542385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d93b31fc1a167b9bf59e12572c23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562cb5a651e9bb68bcb26386ee5b16c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584032e47f2aa4d44c2436fac8634c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c278d5969f3c89ebd3f7298770486389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c419ef25247a1df036f47e18d30613390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d986d777df90774a13c55c78f5d8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89bd9fb6fd03f15953929f41d1c93c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5dcd25a35a42bab914e9280c35ca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36bb96af8bfa94d0669d7ecec2a26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18042811dcb67be6e0249c91753fd3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768743aa746c72842510f8b6a58a05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009fea1d5c7b12c093525873c514e26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e9f0f22571af5dce8cf63affab3fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60fe0938d5b56f8c42b5763c86a867399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6b18ccf3e63588833789a08336994400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b85afddfbcb3d499da3f94f31b584401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0e73a6a891c9a46cff2ad3f31041402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027932697706e162e02a05228684f459403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83b968977b14aa5e3ca048cd99bea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c0ad03309b007e01060b9c48bc61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9c75ed78a035e0895d8fa275ebca3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b9a144b541f0ee48c2ef74a4cb60f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58ac175affcb569b3e7faee52a3ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914a62e39843022b9d356fbe3385726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211c98c92539c555be551128edff53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0201860a0abeb71a9587320a1742411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6a5e63661c7d353053d20e133192e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddea191daaca1d7f0d809e1c5aa9c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b904a25b28e0491250c9e48083a10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852fa77bc7c5d05d202d4ac4d589c9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3cdd5bd53e2fb0146bcf1144ef0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79bceaeacf6423540f6400e62bcdb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394246b9c8ae8d160bff717520674c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d30c1c92063370c578faed8fbc0faf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a7bd2c93cd1318067cd43a1e9b7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a1a0364c95828940add0b0075d1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d1b3c1126acd4ad8a9bd10de95a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439be4846289b53435ba570b4ef6dca0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecca6f7730335fa5ec22fdf1739e80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb7f6c57816c599a5b08708a9e21bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8403b2e63d1de0807555b697bdb2ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe759e4d87152d627c5adcffd374f86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930f2f3dafb1e07acf79a6df4ab67b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299804f3022e658b27622a8501830e19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293ceddeef692cd46020bc3ccf10fa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001adddb8245563caf66a107f51c6c80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76107b88a582efbcedb3599b16071827432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b02e4e03a8ceef4e188a75e3c7fc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f6a3c2cdba3da87d0ef9a8c0fef0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa00ba09ac06dba8fcafea51a46d872435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442d8eb8e3fa352e8cf74ed971ef781436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73873d22d676f982b20dc99883cf60e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a96afe3eb72572d5992575e8c9b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ddc401c199bc34cabcdb45c6d670f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3d1010f6442d59ce75d439990a2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12318f5fc311aae89384e07c01c4eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef14f3fc2f4c4eef519749727edd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aeee5a0738022ba6679061022b235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b3c0e3bfdc07dfa1a663566b5c6d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d41204bc9e3da901808daadf7f36c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f9622fc9279b6f0977cf197db21bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0bae35e8da6c92abf43f2757f8d47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b064011c42b2d81c9718b00d7911b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536dfdd21bfb248488ef722149e705b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484b980eb674c74ef37995a8509dfb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb73d9a046cc936d8f7f4238567b65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc02964514d9be5a5e6be0d4c297ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b2210e5485ccdade0b55b85f5101453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea253b208a289dbed830d0fe734730454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a3c56bdfb73eab88f1c2351041cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24374ac18ec77166a604f85d16d0b0a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62326e25510aa1c7d73ec1455f76ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76277d39fb134a9c7398bf279f860458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943466eb2a4842d6267ac5b6dbd140c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df3895fd8c958f802c5f24a420cd1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a88cb243a5a2cf38959917a8250ba5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94724145efdad3237560da8e8e316859462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d08a2391796a590d07829250e10d47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af3474c28389aec37d88ba0c8c5de7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daa20ad4650b4cfdeb654b0ecb7634465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853870bb32dcf65771b7a4cbac80b6cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a7aa775f708ba15db2364ab6f7714467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3912f6691a01438dc5965af0a7cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115665fd294d3e974c546e8e0484c02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9ae478127e38996cad0b9cc34ac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f9248e6234fd4ae338db03539c66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb01c286d576669995a0e50b097182472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae69f1a7def0f3702508ef5da3ad35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4ffe5a41892361922455f29fa976474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0828676b1f826d25087ff341f84aade475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ef31fdff64656fc0f746f735eaae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63257df28becb0a0fc949e7f52dc07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8e66cd9ad62487eb2d6310ec3af8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747033259bf6575a7840a8793d0c0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc90222be0d792cb2012a8ec511b4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f34c7a7f8f8ddc78c0137bfcad3ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcff727a22f6f491f2fd6542c89357482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8d00fd2a2ab65550056bd7e7c7ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dfe60615a685c134e7cda72eec4b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3eb64d43672c10b4b129146e098e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b69ede49f800abe88d8190d51ff8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5334f56626b5a81bc5fe221f082e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb159ab484a368e0b8de3f12501ade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f90e21f6d9cd7b468294c2431a4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f3707852d16a37a54eb438107b55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ffa26cb8caa2a7260fe0e8d8328f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f38ef9fc248325663618eb2d5a16dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d06549099e688fea5a00de3c91c964493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48839d742a770396522dd4f62f5ece494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a456e7e50a83b647ac13cc4a5789bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bbe2b51ea245ebcf4e4136db8f473496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b704827fb3eb9c6d71ffaebe2be1d06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc187b651fad7c019e1156d004561279498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b498c24610304c020c2c40d98ac247499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1362fc9ae97502c3b9f5f97d78d2b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8c605251e11fc9458ba15cb03323c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602b25a7a6cf48ffd4420d8eaee934502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9956d1ed93f9ec46183a8890dde6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381112f6c6749388d35a8a85c153702504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697660ca7ff3e99fb659c59cbe5175505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69034bd2b0e180fcff31a49a4edc8197506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019bece7615510c69c78c25688ecaba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61317020cdd7c6c8bb5c0bafef9a57d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84ffb370d07394c6b096a8d7c1b75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a7aaff967a7c6897e963635ab75de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec701249973438f20df5b02191608298511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ec0bcc253dc58980d5d25b124ff7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2b14efa9115c72877233ea2ead27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0be9b93b639b82038a23bbbc1991514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33295a4bd8876407585de8394315b841515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65f4722940b8f8618f3123afc3f99c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a2473d77aa2c36eb40e4279db7d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f3ad180da05a6dd60418ea04923c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860f34d5bb21741a192efe207798edc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be053e1d037fdce5a1597c678960199c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbca2d996fe582d1ebbb745d5332c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92966729811c3d9324edff916e4077522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d3d0f7c9e7b783c05239b1975401523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3928487636254535a81b6708977b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f068d125ac904e41cb95102d405b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639527212b310148d4e3b68966d77712526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7be7bcf004190ca8a400eb50dda71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9bb2e417b2e75d84be874c2f95fe4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f029b1eab98908bff2caf5c35d03db6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e43b3d6c66963e7485c7393dfdd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51062febac08889ca547d59b7d33418a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47aba4fa2d15eb08d7015272238772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f4dbb679de648656874b615db3004533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed60e2a5c0020f11cd0804e8337bfd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dffb5edb8f98353a2748968451ac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcddbce10f012f7cd93715df6ead30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237b46c751d28b60a92c4317acd0334537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12587c965f0eb2578430204f056a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f519f1481200085a17ccfdd8cec93f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b366aaf8df19489cd45ba984f413540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d4430014db6d8c8e3a3a57b0d9d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be813d049f5fe2dd90090bc484aa7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b8fad823936e9b53eda1daa3a6f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45450086f710ffaec227ae48a3ca406a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87514a69209cb6c4a95cc822effd2a73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764fcdd1b8c18c00527e55c76860c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732df2dcae964cd4623d7ae0b817bf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59bad922fc25ae94a4b53a12821f29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9f9ea695c79788334d494c54f82b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ecc835684c65cfafef8c3fafd5a45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce66480ae14274149c115787e6288d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f96c7751ef2b1573d1e0474ac9953552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb4b23e59a232589781c1e177166f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cec7691cd5031bd86acad89b94eb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208fd3a5c3db65537b3dc67026ae80a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b315213ffdb0685baeca934ba6963a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b6d503f410e81835b1faa64fda030557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e4fb7810a8ac2628ad0b784afbd8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bcbbe33d3f7cae9c5df12f46d3729559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90bdbda841576852d3a56fa9169d38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7228cbcd512c0521eae8390e5a175e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdf7a7f5d4bcb69ebead173aa0ecdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c4db2425eb065e55b4046f3c43718563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a59e08473796fa3da0cfbb6a76d62c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503b240da8f62e55ef7670b93a144b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110011fee0ef645ca42bc543138be554566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835889749d54436742be0714d6e930a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05dcea5f72e19bfb8e75cff918af6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654970eb1e49694c733a7fee965f81d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe9ccf43a3850298777ded5febdad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e9ebb49272a31dec2f44324aba77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9889df25d0830881381c3036ceb6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae9d645a08f5d01fa976012ad4da2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc95a5ceccae247b35073d6d783f478574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc7227ce3efd1846a26dbe1463f2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8900b2de0829dfb5bcae86f28aa4e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa565fa6291b58a2d734b46a290b88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc2c416778355fcfd2b29254d489d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab68da6700417fadffe0de3cbe22a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec7864b219fef5763b5451c68c496a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683b097d876c4442901144b79a042b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f608c0e6dbb6a24ca82a172d1b74103582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9bf753e8126f3e0d0837e68f0ffa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca11a33ea923297d5883032de4db01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a38cd8b57fae2844122f8354c28c47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b735e6b4bf73786087a40f7d9ddef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bab5f0e0a19872bcfb594d31921a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedbb10bcc7b971971eb4c195cfe302588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6698474cce6b3bf33566e42685977b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c2d68b1990477e19ccf91d8b7171590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b2f5d1119da081abead28a641b481591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031f9d0b25ff9011c9408beecd48d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f465cdfb6aff502928a5590254e643593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9788f72e22e321597dcbd533f4607d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd40f53e4c5072ff521ea8076ae31b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06663aac618da65322b198563fd5a6d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149cde3c611e0858da60de7255a2a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd7f687ad5f303bdda087c40951d4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695a180f356677d02074a0bd7dbf735599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150038196767240f79f2d76da980539600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f14ea204a54ea28224738a3619f0e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86765b8080e93f407ff04947c4d03143602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6df099dbb8068e5bc308a97d4f0661603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e3292cdfb97413652cec3fb65990604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b8d1b3f85f36b5b7fcd4ca1ec525e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a9677ebf6fd73d35db0af44bf90e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09309bbee9eaa36ad78bf892e4038b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03a6d3fe423c90c5b3cc0f18b8ec14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7934a9003686e026d02973baadbb71d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fefe391bd861cfeef1fb4b6a1ef9c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d8102b0eaddf4aa1c21bf1ad01872611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78027be5af6b70b591a5ed10a8f39237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e70e5cab10ee8ec9d23b42ba5104613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120bdc16e06aeabdb49466502db20a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4513b7dabb891f57a6e0728c3b9b38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167e3234560a2aa504dddae46cd2c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb10dd9eb9dea57ae00b5705ec3f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7002a406d5a5a219db8a7f8b020894d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea2b0d3f32e151dc78286bf6c535d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394199d19bdee48299e926eeffaa07d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7737766fa7576dc82966a71659279621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca25d362cca9b95331d2aecdb5093622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155954ce778a58355a8cea97032b93f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c50773909d7e0048363fdfd33ee55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f89522a5f2a1ba4458a673d47c270625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17735fabd3cd84c3d324f70a951058a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eff3075cb9c1440f74566ebc7e01fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4a15fbcd308ed77057a475b20047628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53856eb946fe11f0ad4e0974ddcc7781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58a880faf73c7125e6e9dd78d9f15e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b459aa6a586b56e9278e48f83fec5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b3b272efcd50e9f8e6eb1d789fa0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f07c35f4b27c5d17bce51d36c15ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67754ca2f767c58a2bf2d08c7670665b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8839a47beb31e52987def73b53abad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3298a3c1847ffbbd1b65125ab0778636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04569383d6b5de9987a9ec5e88e864637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a1bf213afb6c40b2b55ba0a1c9b96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dde91ce1e5b5b793a920d2f7694a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c41e0810b34db1d7cfe5b13d4fc0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9d0e15dec4b559778d49d04eb773641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30458535f7fb3574188e148c70abf39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2bd61e34afb0b4f572b9166c13089643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868b1ac68811b8d4b7a29e74beb9ab4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb49acc01ae68e70400ae28d74b4b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69747041d27e71b56c7cbeb352a37571646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f681e1ba77fd07a2d48c54af7b950647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6f97e60054dffc4eaf560f7a91ebc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817c5d7d23df902f16cdcf81fdf77c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a89e43ab718ae3a5c3a27923ff111650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8e65afc191e312fe5519377191625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670757b535688082503b963a6e3e8cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2627f055ae7fa0d47c3a26a4e6b6e26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8874394a816e5f86421a0f3731be5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb674fe3421ad8ac38ce13f09d46980655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0fdee82209a5a7f3ad26dcd78f433656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c22cf2c1067ac1600eb88f976bc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbd86908485a4c2fd65c478d88513a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce30e08ddb566a7a2a15a297c8ea0c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96970ec41a0f753d94987911268411c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111269faf5d0bcb20802e151a8c74bfe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91475d93410161c454d1a3fc8c4d80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca24f5cc24185ff43d8f390183388663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772b39f70504171b00331ea907f9bf0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9869fabab5d48d57bb5063821238665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85307905b1344b9032fd72742ea0901666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f87aba6db8ed84a4895b5f84d3ffee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e9debfefe9fe439b4e95ab0aa9274668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5000bf533e8a6df26cc9e671e5255669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff64c9728b9648e1ab7ad5208c8d10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a89737322af572dbf8919810ba367671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef90e501eddb6856846647ba9b65bcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f65486a823c3875e114a66b07e978673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223749829ffc6eccb29664b71521dc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293afa1e877423e988653b9e04b6b858675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d4e1806eb8b17cce36045b966931676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f309a3c1fefa691a9a9f37a07d47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d8d65dd9efacfa36b26ad8f477163678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3470a06602054ef06c7e11287faeb70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5674435717995bc2b16a19386d99d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e298ddaba0132a8d3659e51f0c820681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e6fdd01783d64ea47ca04b80e450c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c80949d5c2b2b97b3ca493ee00bb8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32716f28a59967526187c98e5f190c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ca5fc4ca8339da49554fd20cdda4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76389a6f78fbf034677b742abdbaa958686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa77c4b722dc4327f35aff6ad6125e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737546e66f604518bab508a881af180688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d253a5cffff77e4147c191b4694e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e29b21d6c750f2e2627647c2bd2879690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09006b0c1345c67ff046a7693dbcd9dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424743ab1bf00b615de7e93ba5d387692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026a58aea5205164bdf245fb60f2f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631a9a1e7130336bbff0f168c9d810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca31b5c0df5e9075318fe6bc89a2ba0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef8b88a0a77c321d9b175b59d90c5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba8330d9310d021cd991559d19d4a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0bca66b4eaab974fe74bd75fb3b4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acde4eb3db4316fc416eb29067703c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec652b30577137dc21648a0f65d6ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f059f6b92daeee9cac14ac7c22f63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3fafb75aff7ca049089aed603bf6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab6e4c8b6e8308448bd3f5fcd5742703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22fc78e1b4533c3eca8d63ac109168704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947e6ac383db9a81f9b1517334ebcf3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c5eac0cd61c5c665a6c5c0acdcc7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8c9943569e891024ec8d8ea9dbef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e37ab31e38f6888266541eb3ea6c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9fd160c97318b5213eea18b0431f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e698d2f5939caa36d2b0db37a3dd12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837bde7e57e1c12d5c293e67b2d3c58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d0f90bba87d5212476d8ce947a5f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843bd9b63ca2774fab76946da63ee8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7bfe92c53dc066ddb215001031298714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826c1388574d4c9eb668e434889fe38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08887fd5a3ab1f643c85e4918e2fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f1745288fa73d454c99e77296003a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd17413362a0bff6c5f515e6c8a98a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c99d03ab81cacd6052fb79c637ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814b808c0861fa527babf6c045fb0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61379a06c637757541b9a149a48e2f16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388cb2b46f76fbba4b34e04f1ed78e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342417c2a59f38742310ffcab35752e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469b2ecbba97ea5356adedf3dceb2b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d3d62064209d273e145a36cb4a43a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0c43a7abe1106067e58588093f01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239104ff9b5ed633a363143f0063671727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8b5b6419a0f2bea23082e17fa982e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a750fcbfe13be9d14682bbc6a367d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617125bd6f43d8229a6597bb09d349fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb8a9f90507b8744e317ff8af35b65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aad3d61114847ba55ef51419b8e972732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ab1051aa8dfac4e1ae18edfdec98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7aa0859779b8f9b75a2c8c8a72a06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86e24702088bc0ee842da5fb6d408735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4882e2c799417db38b122ab38f1515a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed79313fe881d57fb6990313006e18d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144b362dda1ba7c98609de3a08f023738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3aa5be5d991e036b298cddd2beb53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e82065de40527d125b4ca99c72e0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692cc928e180e02252caf3018578af8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84271a1484b7b22a8e044e2e2eb9dc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4902d7bd8e326b5db2967f7e8178f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c4c51bfdcfc16c5489e352d63ecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e9e3ae1b1cfed646167371f128fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078059c3c439ebbffb17dd8653dd438746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d6eba84af5f552429cabe4234fbd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675df98df8de62cc381996d78212176748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61a6adc8bd2373d7ecfb88ba17dfe9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf7751d578a7aaf633055eae5b09f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93673123c6b8e86c63b60ff3562f99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc8807dbc168706e2c6c2100e9978a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db01961856cb01c835ccbc952581355753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe7ddd8377929ed2b431bf5b04f4b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37c64e0cce1bd875fcc2fa4aed7ea6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219811ffcc2c5ba996b4339d38eff37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8973ca389a34848590fcfcf3959fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b046082dbb3fad692b529e3f063a46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30f008158d93bc417440d64d043ef2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606668ae218a9f00269a8e929d54bdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887b247a5fb565f75d4f5f7d03856112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca621653547d24922cabec34aa376993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b56059fb396aa620044d6835f7e6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f650348d7dd32f0d84afc648556c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a09fdf0ed8a2ca58f00dec867dc076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102512cd836f3b3c2057e26329d03e537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d470fedb20d9afc08e7959642883fec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84071035c0512fb488db2126e3c4fab59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917faa09709db88dbfb61ca4071d9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff49154571bcf088a7935ed633aa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05bc4a14cebfed69c3beb578565d5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10603ae81e86bb276aed2e2881d5df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926118fbfd2ebe5a46d74dd86881a6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e8bae4c4c8642114c08984218d09f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041acab9c8525dd1beddf6b9dc876a0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735386e9aca39814528c66f10511581317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7f4ca3099e80582f19b619a1daaa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2572c8c06d9c8319de6e5c8eaab588f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6265e6bc964a5de562cba14439980f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373eeb00b758f98fc792e99dbe8c5d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8d3c8ef82411d1a7260cc5bc790f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f21608f1d0403ca2e756956750cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613396e1cb53083df72c9b01974cd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf7acce06971bb8d0099c67929bb6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e482fded10dd9594d96bb771b388926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7991d69828503a60f1cbeed01ee60f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e91cfe588e1809d99589139e94c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb5e93a8c3a4eb08b63bf6d6d0aaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd38f062ae1a68993be5e774a532cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299007c81f75a53327e4b075be75084831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021eb3c5032f4e7ce898086100da09c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b7299d695ec9954fb94b3798c0d7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8467e406039b2240284a03d30243d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90d29a36a654c6339cd0aeb9f447335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69515be421ff66e0b8c38d538eff61c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde824a240ac24afd785cd1e67901afa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d16daaf93f093fd3f75e3c885d07538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b906ce61a5bc537fab563f858f33339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c93558af7791fb80f35596e68b7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4502f226b8bb10e5fbb04b4c390deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476ed63f80b37b5c920d041cac98e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5acffe0717f6541b06485d0584a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ae3437472bf034226c274cabdfe6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3442da04c985832b7d0ae5b6974ddd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91dfb64dfca6bdea9f75886c534cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce14e79112a8c214cb712102e239c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1582f4b01d996ed070265d1ed59dcac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b482e4bd4b2de05bb6341d7d4276249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2eb80419c20b78b372fcb27c2aea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128be377cbea74e5f5d6cfc299bbcff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d954a2f3095af93cc5a8ddbd87c1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3f06ba61f0abb82aa4a0819c3603a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d8988ab8227970858f192a3ec3b3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e654ff0da08a9244fe1ba421638aa2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a9f6a0fda29c1c38b4c50861fc8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3fe3110993ee93eba04601b40f17b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793435b9aea7a0e0d5711237eec991258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02ccc1c14c6ddf0b43bd3d68f995259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6cc0f0446ead8518328959cffe5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385bf88b93239848a92e1d5eb40f6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7428dbdbe1960633ed48ceaf01a8da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd0e3411022a2e80d15a7c7697f9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95e5742c713779ae4bcfe92dc8aac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31245cb66472e213158df86c5b2c7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b60faa19a759770336ed055bf29bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c44cad75058e8bc82b7dd271118667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9cf35fbc158020c3827f17566935c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21171a01c85d6db90766b8806d97dc0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a4eb5cc2e4588f3c1f514ff58b2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d4510bc05a422e02ad8a06aff7aa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba37b4cabd12f289b4115c27fbdea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccfbeaec7df9ed8e5516ea5e3a936973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4daf0b106c94d78652268772b89a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a3780662af561e231648872a8e9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16873dfa64408347e1c9b62c562f53b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f60941d60c5073be73fa203eec5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b5da5fc61fa4b1f2a52fb3fa8bbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90bff6e6fd181ef63dfcb359619c9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08341c9c6dbdf26c404434748591e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae312f4e86ab1275313f305bd799081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e4cb546d2135667da1dbb19ac94682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42d58ba3b8e6e578964fd68479e77383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ed5939fba09836f928e9ea2548fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3cf8a93babd2118e706f8563650c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42ee00509fba8f6d21391cfea116686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2730af7badd1067a0622bf0b59f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39437a88bda6efc1e97bef5d85dd3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae6c87092a2e10910dbab10e3811389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a7281c74f2e3cb3bbb25f70f0d40a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffbff4b809cd62522ff7cc214049b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc7110a7a14cd5a75cc87e429ee8bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc26c4218d2dbe0d421b3e5b8969a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b654f47f5ff1d7a602a45837a442bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc631cc2acd3b01f6cec3a410142295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab38cc9a2cdbae4cf8f1f8d8955d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e05362ecce965496da500e1767a2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649237e55ec10dd5bc126bd231f2e2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912cd7a93d5e328699f3b5afed3e52399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e58661a84720ac88b1c304b0c31a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf75cf3082375320697b2d3d37b4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba39abfb3ec5a093ecdf3ab27905ea2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304ebcc57c5e40fde7e3f35603980d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479205baa48143b991658314beed520a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d14e661e5657e04f6902d3ce33f1cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b6a12f732df3ec6d05426f1f9afe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c964e789168f7f6b7a6f85d0ab4158107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563412ed3b5270ead5e74f53579d805d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e77b9ea12759747942531d95d3e592109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a099419316ce980c952a7ec8f9c9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2a108390505ed2473c6272a188b09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df182f50fbfaa25e04e1a3d6106c2817112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2a50077bfceec4d5a7c17805230e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf29a906d233b21cc25582658d385e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f69b1de6f08bfa813d8e88ee2bb20a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aba18d033bbf391ee55d39014faaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733b2be4b9bfb76cf87f2e1f30bbc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419929d86834177858ee8dc29ba76d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549986880ef1419ba974d208b6d523119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd96dff1405593b65b1a0754ee0b20e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601c195eb8a0c444c65219cb2437113121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef05df3b9ad9955d19b9c3d55e181c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08280acef2db18ac4f16c39d0387b3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c7e549ab1105f796346a98515c425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d474d120bf26c3866d0fd2c80c3b93b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f7624197cde5eb62c9ca33243204c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e8d59ca70eb9b587b1add82a7631c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1b7cccc9bab2d5ff7349a7a01e74b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad036735c3864245da8befbc362cf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf8af2e76480a3ae5a557439a4885130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa5356f9e3b78cb79f3ba94a1d0a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f105dc14c930db8a3b6b6a7319e89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9771f16363a0e53e9349575e149b584133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aad52f949eef27cca2998e9ce720c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01945c053668782e06b9ab4399b661c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862275690d4bf3cbf7fd1ffb62ad6ddb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3e7425ec92a7cc1a2da94fa5415fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee8af70feee2a092038512a58f02c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b831ba95ea2a5bfb1f9412d60b621c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cc68482f98f1d69e1cdae6bec6ff3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768a06aa9feeb639ea160de1e5b997141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9790870db40d3f8000e162995592da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f862aa578e0918f05dba50f1cc87151143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03aab70b92e359e6247939ae32f0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133278ddb94b31ff4afdb0b4ee7a070145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a508c80f98e0e22a099139563f3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81325ec94ea04aac31aec7cf0f07f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6a67c07f64491d15d8f292fa139f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6645165cac9a3b6d8a68ed6c9c2325149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f21985febab3e5483baf0919ba38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed6b63a123c244085db5c06167bdd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92baa5cba0abd73899334fe7a289745152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f30e6b440f936477cbc0b91e5fed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f2c8ef2c1b60dac1ad039e4ce1be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1f47220ee59381cb13b798fa47ad9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c978e311433ade86a918dfe01beb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d250b7b66603a251c75db7942cc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584e0428451b4450c56a71bcd48db2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659ad48c28b4c2275f16817cb95f9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c518659b2f796a20ae1141453b1a88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b1b0adef19b3f03b182f0e72b32d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e13333022e2a129d745b71a96f82a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993501ec49695eb8899dd6e9944eaf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956f30970d0a6ebc4587a80a1f4f06a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd12e9e96f005462d1eeb762cd5bbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094bbf4ae2f76ad6b2d090b8710befe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c493a35c77269434bf7df9c95c02a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cb8eaab5f58e7d71fb51e512d81b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd200d5b135ca21c946b62c862ab0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5ea5166ba3b8517fc7ff49064bac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa2e59ffd38283541149963e88a294171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d3c59fcd30ad6f16e060114ccfbd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac3c61928cbea46ba4e17c16b08a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1f0277124bca3066de0c254372e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32726bee79bf23c0382c05d82c9590175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d610fe22f00ad48d0f2c9c2103f53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c5a345daf3ded4794b370b9f83c0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f949f277b3788394347ee8497c8fa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9732655696d92cd6afb4921cf8a118d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e42d1672de58c3be1c2c1f53506c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce0a7546a3c2e091acbde98b2831c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e639a0f2ed63ffa74515b38a5dbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196f46e76a95ae36223dbe0238931b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847147c1af930bafd8e372e06bf10b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61387a946e5bddef0abecbc8b6d4d4a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6d6b4d6e9d39dfb46560ecea11fb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6499167c2c2ffcc946f05a8f903e03d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f42970499cd8bdc0816cbe23737f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d2ad23d16a85788e1f84592bcfd25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb462a6fe9ef6bee30b498d8ef0919190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daac38f26239c7ffad95518deb693c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d22478c5980885622254c1a1d92b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f30d68cef644f854cb15ebc9e88465193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05755cf2b6b15a915a38794811cba9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65e05245f0cce2fee72d1b810c8f90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efd398ddf559a7b7534f00cf0d425196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dbda797cd8b7d7f2b62e5bfb655a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04644d9de1cc7f090c2704b27de1079198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdb743e7317d6910b4b46002bfc6ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766987f30ee767b74969329c3342b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ca3007314625e8d7f28ac4fda9114201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11a0203c548466d52370bbcca0f96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a4c26845faf8370e9fcbc7021802203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf08b4cbc2701256ce1deeb7d3632ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5f9991d75c901a52d158b8aa39f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e263f76710a98e8e26ccadba886c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e77f54c20076e67084e0ee155f3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cdc551ed3ad9816ba410c08ebf420208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3a6c2c0c975c935b82041036de422209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f543d2ad604e8d8a0bebed6083a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0099c464d5f39f75cec143beb3b3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477c09a376390bf0d61c4a9915000d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6762def6ae4733a412c3d2c53e8d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9d48b40bc1e6b590ac27301cb0cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708848d5f1e54ce9908b7798a3bb0fc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e7906f9d4f8e0da821ead9f759369216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414479d4d28f00f320d7acb21f9b8fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d59d878afc37088588b0c54804f216218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349022ab80d6ac7b0c808a128d64c9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f74dedc9eab286371b5e76f93af08b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7559ef76641d7ddc577461c551f5b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21eef92487a0a2514a11311eeedd14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60adb3db71a1249607174ab2bbfde6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf1a26f3d756c006f4447aac3829a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd1d966b7577d00924f583c275771f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c6399bc86892af2febb421871ab60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9694e94f99cef7638839f31288a5f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a9ed5e65652e00089fbc317d0949228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896f4b545c87d75cc6f49cabb6c8b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2604df486e06138d3b8860cee48fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85015982939b0a9472f578c77755647231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb20e31ec86c3dff6646ce3b1865ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b96e28bbfe2a298b2d032fc4fcb3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9999bf5b5abef66538c43bdd3e6ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e4a32210c0e0a2c3388df55339b1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2d840326ad9fcf7969b426218096236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a94fd69153abc17e0d16130c96df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbe1081d8fb22fe75f5429ca187386238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a2189848133bb40705b2dd9fffcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d67d5c977fa0c7a305ad31f81befc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522785259030070319691fa800d46bae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a69651bb2276122b3ee39c3f95e71e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7780665e0255a2929301d50e98bc6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84006ee19da7a3c4fc2729610d500a23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0c590c135e19527378bd97b78144e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb139d956c0eaa735e4388737b4c797246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093ab3fb81a34f96c5c89b004c2fc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e625890bba248eda8ad50494e7bc993248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cbf753a7f0865f007cf3eb2029e2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6461dd99757190da132c9440a9fe665250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f5aa56aa14457cc61193839398a75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba709e1e13b75e00766d01b2ad5b2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d37d562113cbcf9d84bc58430ddb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5d3713da2764ed5b86c2fbef732a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715314ebdcd4594b1d830845f1feaa83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f646214f40014e98aded6473651a3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f666c991cce52b0bed6735a79466550257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5feb1cd9d61d677559570699e3c76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e0182178dcf86c1f8c0fd7ee6f6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab143e8b0d4813aa07c228d4f922ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360c762b69ea523186145a81da4bcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b8e60751b62568d05b814b0df4ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d43e63b77178638955b9e678a55d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e29428e2d669f548a594e56c2b751264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e0b7d43c9cb06fabd98572b35c9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c0910e90caa657cebeeca8dd666a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfc5495f400ea37d9c2972a2d7db1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8abe104fa9fdf199eb0611a7755ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec69d392113c32c5da48d623801ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed57416d0468656b8bc6363d4de7ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ff8944eea73b0daef2f5a5e37ac9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b929132c289fce9634fd32754d8bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28783846453ba25e90bf8204233c19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb11c651cff7e6665466c92701683b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b037f7a0800199c3cd8642bce1e1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e14534088cf9dea00d255a4781df9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eaf45f06a4e71a0d43d56ef66e193277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235493a832876f6f6a67191016cff039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25e0eb8e5ad81210c367165002aa90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac2e6722d6c77f3848443611a5522280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983330a9f07c4468cdbf75d5d021e1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1c824e2aadb59394d7ad330086a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3b2f3c131c0db331d15149dc8aa7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a0bd398897a317bfd9ffc5b1e73c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d783898e7ff041356ed6a8768809943285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ceb662d09f9c834e7972a6e1c2b25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf99af72dd790ccc236a4f20c29922d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3ff389b77f028c058df5fba762781288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2867cb5e6e90566fbd7a4d06b33b3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a5d5fe56bfc36da655a5290c9ffc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63eecc24c4e1c099835627b4b5f554291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a41b502cacac69b05191d9365ca815292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e52d96312de0b1e202305e4db8a9d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043577c6d69ac7eba075c086678a797294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3afbf852485be68039b21ae1bff8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca04ad32142036e19cf54eeba88519296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a8f30bb357fe0f9fca6815864f4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84717ec1889a7ae6b6ae5c9dd049e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b52965db39fae330c6c638f54fd53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce09ba4c2998f991a54ad2226d91c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24b2942a3955726d28dd09cee8b92c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a182bffb36b1966f1fdf569d967b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842414bbf6e4fda7e4ae28e33c9a3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426facc419215fa0f95d75cf4b7c70d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9d0d3e20266e11dc4d88214dbd1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd36ac78d783ec8e379f701e12684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5272168883abc3ac07943b5c0ccd34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de587aab30a3dd499a7e3306124ef0e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26482a8db392a79a139f00e9d7fccfbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad49f82df3b02dd7da2dca8b864b93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d1ab67c8ab5998a2225481ca7d28d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253ec45cab2ddfb71442b4b2777e9fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89e494fe711cb2dd12462d14c04a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88739d304cc439daeb2c9bd0ec977fc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794e33537b56170759c087d875bf705315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f39b81c69a56a487220b374c1c470316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d464fabccb50abede2373241675d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864930ecf2dccb381097dee56d5c5b7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44bdca8fb86f40b0e37740a8e04165319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094948e47a10fa7beee53a2a35419619320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6425db7679da17fa5dcbf9d9866b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751895dd3a19eac5dd789ee5862a7958322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e8c306be6f3b756de4267e25cd63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602176657bd78494a5e42cc8b2b177b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29019b05fdc919cace93ff59d94eca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8343ef3a0fb336d38a987faf4426b24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719255abc71897095d2e0066add4b580327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724af145f145c4687937ba519764355328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e080fd125fde4736f8de5e41aaa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835c7b9e95c796d2adca385076d837330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60fa05d8eeb343e407f8909af78633331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ea7049dc3ae48a50b5240c7947096332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe15ff98e8508e4003a9f09eb3cb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b86845b32c44b00786cf464234bba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74979fbc85aae77067e22fcca3272bb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b878eea31e8193833fbc2cd914110c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228882f1381b94e2bc7363f8f298268337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198fb1ff4f0d2bd998e65f7245a8816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b859293acba72ed73013299350d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24153b3c263fd4f3e1183d8493bc23b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf64304a5f983128163859fe8b9a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1adbbca38e1e40ee1f3b3754a3b360342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea986b361322aa1cb322a275b9ff5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a05cefccf739588caeef2bd889f89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae8858676c1710f5c06165de8e28cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc38420700ae320c30c97fbd72da90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ae2039903971f6c53ec73d102a74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52bde903b1cce73f0a809a73f2a31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64bd110ee80e6fce7a018c576f5bbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce34fc21331d329ce4f235493b684350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37cdb3f00c011880ec52627b68e2b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2effedaa4af0c7884c0520c4bc801e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad23b7428f0a07e03d61f3d463735353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409369fa2446dc5614efb95bfd1aa32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee5ba9a865525b15b0e3cefb94a3c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bae7d19cef207af3c006ee477c9e1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b15c69188e24db6799cc890bfdca3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b698ec43a5983c2167cada7fbf99c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b7f667d11fcb1e81d271cf033c99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c726913925d879ba9697ede9bc304360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9439b88903dd449ff605a7466645f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f1ef3b4eb33c324627acd20b0d86a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b36b1d330e5e5616c9847375b5e3cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b5b81964a0f746e77bf2bc72dfab0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee1f4fd50e2ef8bb9965a2871e1bf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86fc2c35a0e7f34a7944488f39fc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d441fd6985ac8add6fc55c67446bac3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068adf5006b239444f954925f18d2e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b243d81cd6101f82a04482bf00853369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14a1bca10e3f5b539d718d8dc67180370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0992199c15987579108cb1e79633f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1354e00cad637e672c0c41eb77053d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3bba008f86afd108589da909bcf76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d328ed04cc505f4f3e86a44435d98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd136cc06bff0bb0826a2327bb6c17e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc02a0c042a59b4320fdb8dbee470b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d66ca0b52a970a29ca93454f0b0aeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71175aca602ed6ece0934672656efcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d160a6dff9379619fb9bb79a5e6e5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c5ebb05c156e92dbe431dd9e3cb00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf7bcf3ab80258a0282da4db9b0ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94fe6799b679640c2486cb115a5a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232180ba26a3e5e7915870df09e78637383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26875e44d31869064e326a24da6bd2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfffed77e242b9f5b75436dc6b62b7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c27bedbd28442852f200560caf12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f16a3e6cae3b34ee4529fcff13fdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1dfc171d3c37161f6ef5995ed0440388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542c01f313d95b69d2489002077ed41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257f3da483bb5521f3651469caa0288390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8331f7e69c77189ce5a4fe3bd6222d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2890dd3b064bbae66e29b03a9e60a3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd433ebccc6b1d20191256291ac6bbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f20d36809244ebc42a95b3ec11037394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608ba57ebe5ed494b57a4077cb0176395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee5676ce449644db970f02e6589f77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b632be987d7e966c4d79123eda0b1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2bd01244a1329573b30b41a705994398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb203fec1a8859ec01d9aa0a24190fe4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aabaa596c460d1af3e94a325fd93f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25e0718eab5fde3311efbc6c947175401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219592ef72c735a1005f293edcec8b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ccd122afca87c212bbb17b3e8679e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83202749097d6116d7ae1e86bff9ddc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92625bcf088456459d1bc0ccbab8f370405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a69be1e8239748d1356822c6eb2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a72cae668d9a611bd7a2d312c91ec1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77513bbefe189e2dfe48a9a156511e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a4cbf4f79a3a8885cb9de30359229409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff17c5a372fd7a3f7af2abf051652410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e27aa337ed36065c3ac319c95ade3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d6cf6459bc2c49016f9b83948e5fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a7566ba08bb2cf45fa259fea1d69a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67976e809e745c52b7b69a61fdef5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923255e9a9f8320826ba8d3a795722a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170fe7887fa39203fba2fb4a0e39575416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb851fa43bbeab6e4789d0de1bee8af0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ece87a88aa178c8c592d95308da13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cc81002414a4b8ee34c268eb579ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb526a07586c7c5f989425b0525c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c58759bd89533d815196ee93a320b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf02cfe8cd2c404399440fda15bc663422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b48218121cac3348915075e632bae1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b3c7dc8e143252d7f45ab8ed0174c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13953eb4b554baaf17f4873ecb1a10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d380963835e88505d702e9cb2f86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8584cae3d3872623f56e6704a9f84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf733522ed6abf932214fb6f730ede8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf7d9a0051d105fbeabc0adbb75c44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756df2cf89aecf227828f330cdf1795430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22ac1e90c4555542bc7a2c5db9ef7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2c5b556326ea7b593eb9d425de35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1febc32f050d392400e64efa7138903433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e71df425fb3f8be8ebdd2314974a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad969c583168531b9b488712194267435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d3fa5bec85efee884dadf04dad93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7914cac7b6b884e850262902a37ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e6f2be3ffe4e773b23132986e4f3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f3e639d1054f78a5fe198c877713a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a371e076f0096d8ceba39ca5ecf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ea67983c54247ead3f2d07e0f112441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a72d430d4659f29b26f7c2b692b17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c0edd4e234100bc4184c7e6a6527443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef30f4e583bb3ca715e618d153712444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60670b798d800672a1e7c9f5abe323bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874aea1b2fcdc602e2e3f2e13ac57de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b4da2f753c520316558103467bcac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7198a27f1461026f267923fa3f671ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852cc0ef8f5e71636df7d592c3f9633449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b10dc39af9dad8d7a9e89313b859450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2c00a63b6fc7af5bc12efa21e7075451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb9d9f5e4e1ba5c16fcabef19e3018452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7333b6f33475a84523b6712510635f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225d421f1e9a8dce12228a7bea1566454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e415bbc5ee2598a70eced1650126b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e7860bb7fa73b28930f6fd94f1ea5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0c5c12143a44d2a6f122346324de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467c87abd9fdb14d7d8e219172fe959458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615a0c711df69774a9af1ad6f082b6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a72d93f6ae4ee8f154ca9bada630460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332e26ee11c68e04da270deac615230461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cd5be4ca1edd5044550c92db28bd3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88293e9c2c54b478981a4fdf6a4a1af2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44daecba1f48fd14415685945f0485464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408e81686bf3bf9e94c622fca72427465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860848cade723ecb4537310a8ab51b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d03a04101aea7431dfbb0243547515467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aba6cd5cd31518a006ea142bb5f76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6251dad48e756b9ba5242f855b3f8a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2e759c8c3f88e6f7a95cb2bc3e177470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35aa1b00e7c5608f8c82b86cd1b3f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7d7c8edea112583f47fe3f35c6af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6671c82e5d2255000999efbd7d13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44132fc2bc1f53d082900a705e331a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c787d5c286760ad3cd07f5cb0bb40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9f724c57201ca9885fb3f7d0ab78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b5556c6cb25fc54130a8136ab1940477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed49fa0ee55f3ba331337dfac5962b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa06fa4388a644a567d48e5ae66ad32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c54a567460dec69bddcae63123aa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031cecad326741d5e034a4038e9c613481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54622bf11b5607d835904959d7c0fb68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e27121f6b553962711a5839c544e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccb6e64c3cd18278b1a27822f16c8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e373e4d097ca57db12631b019ae67ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f5b47c9667652a5be554a6056bb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246da34b0a590b7302d31768deef638487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731cdfbbaf0537213126181dc089aeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614e817777f5ca951e6422295e98fa1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854441014444b43d29921a670c7ba256490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db530734cb1df60ba7671411f7c8718491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c044ecc1aefd013a0b9cf8118e7f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f0d3ae444c782d92d069158de60e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f7bc91d651680b46e5e9a68981a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7febe0026bd49cae694ec1bdbb9a27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7012f3b2d4bed5c33fa6baa759e5c88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4a9ff8a0a180ce818a42538f5c19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc89dcb4f8ce1b17521fa94d98899498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580eaeed923dc20cd01f8d1d1788ec9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf2c2de0fd95263de221f7e7bbefb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546748269e311d54ea673e69d42cf6d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8df689c72221dba6929f5064c8aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fde22f19fee6236c5e2e8495c2df30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798be4a033bd01d6332528bcac82e690504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f2a0a6b95c5065ecc28aa287f80ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992d38fb81328f54543111c921b2d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a290472b9fd81ccd6f13b25d7e05f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffac1908054810ea9d77109f79c290508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7d3ca167d18914580c00e2a780b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374207757cf30b49ffa1700c9121386510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b910c7cb659a2c962718f38f0a625d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e112164054300b613d16c0aba0e52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3401cb9b8d8f06ae3faae231bba3fe4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb83d914f0ad5ca64a5bd1be8dae70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168025feaf24ae4822ec9144810bfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea92592356de831fe299f513aa29edc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8731e2f291efa5a6ca5bf6204658e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8696a17989928ac725f16337e06ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf544b4100e7287f0c87787409f5e22d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd546eec0c7c992dab5568d6ce707e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e6abb31037fdba1068f62a4bf4aa2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2eb27387838f7f694fff296dbfd1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd3316cdbc30b98fa207819e2ba98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28657e475aa22fe7be68c76bf673686c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c7ffafc306e0ccd16b53f57f6b054525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac03457d29f88cf1b2890e6ead0d7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf74c51930cd948e140aca41e8608bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6216094ad68e2bc3b50ca07dde008528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d8ec530972b28ee5cb5f72af6580f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20af314c11084539c3e54c0ffb2d1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8174942725241ba43c9cba9dbbf2a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa3cc2172146b514f393e33f75e0ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446309ae6e5320a7917270b44d40d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4401aa9b010dd97419b481e47ea1b21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e929b99517abd2f73fb6bcc770e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325557a4873350284250a813a99be64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdd36b8896c535e4de41c786600655537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31a28bac2339b13dda423755894f1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e391f902f351c34e5b6eb29102a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecbdb1337e633af06b48dbc1233436540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd26de993fb5743d0df10d82fef90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e825f130b9402adb61d758029a2a71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864ab189b65fef41f15877394637ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4437eb5af7fafec7ee1ccbd48a84f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44f1b6817057ce17233a996e3419f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b738c601e6355cf41802fc344f0e85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be374b4ebcf9c93dac6e32d43d82e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c48adb6db32b173314896a6aeaa39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50883526bb898d049cecb7225138b68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec634fd44585c663d29a77b83e319ad3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90602000213d09274349b6238352059d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0135be617aa902b16af7e0fa9b9a18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f149c2f7cd76f6f9eb11c51794a62d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbcadcc223c306d2d7b8b4dcd3c915554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af278758deb9cec6c9f7face2fef8f3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d51a2324e5e133b3d9b335d54a104a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcbdae9e73396844321326e128062b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22539eff6343c53e7a35fdaff2f1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0143054dbc582093c0f98d34b3bd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a9ed34f714e8fbfce2673c72cc22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996dd3563a1c684fd366be7a1e420a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562157fe08e41d7ff951e01e621305562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158770be029050f457b30e527bc5e8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872513d5a0effac00e41735e5306b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe1ab82b60806eb5296d9e0fed4b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cba9f8149fbf39a9122d68eae4a707566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e0b6e402d8322dc84bcfcdf65ed5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5352313ab8f132f82095c41dd4151b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d329a5013719d73fcef6e81fd4b96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4d3d9b19963592257bbf0d9a1b2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a742e75661eca4ed6dde3a145c9624e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f75ae1fa47fea7dceea1ca8a4dcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b932b5808b1255c6e29bf30df37e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fb86a00e9c1c2efada7f13334194d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f0aebcd9faa3b1fcfb370755ff892575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd97257492f60f94495619a8d222ef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba67677c76ff5578a851c1fe086e49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21865e366160d10969e4f3483f6b3e6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36959230c5f804b9aa6d2b798ab3f92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f796b9f0cf1de62d63841b4b2ae797580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b24e66c793ffe54793ef42eb2084581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdcf575b2aa009d619b60202b23d32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e77ec2153b3008d4467c551bd69f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14523e90cfcdf98a54066679731360e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e15837395132d9611bcdd092d9f5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022bf7924d2de6bd6001352e8f62a7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cdefc8b1c4188afd21384a4d609b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285ae2b518911af1015b0b62866242f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fb199014f32b4150d024085a9a42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49dd96874be7e52f5a4bec35493ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144aa365bb5d9fe42724b8fb8922e7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e9e296294cc47b5614344f32386c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6231a1a2a3710d6b403855df578462593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f607dc031e333bf09105af9c128a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf5cdf1ee7982edc0d0b77fd6399f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e053e24938d97d4f025dc63a86b89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8952c3b49efdf7111af09499a9f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d9c5b385b9b22d136c305912c2c6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6271e5ca494bc145f496d9722222123599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d82ab4e121076847ea0240de26ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1aebc672ad713f4f92811b1f94b21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5315e8dd45f4ce934d7d0a00a476e60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9237da0ec24da76d73d7ca71386325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab238de94a08c79e11cd1dd427f0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e4d4e85bf506cd14d46f674a93530605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88781e68cccb3a5bc3e81a8cc5f0ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2838e85ac8e6bee30cd07d0918e7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc21e1e4a9ed6bcbb717b8324c98eb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c736c532a058f1ecd09eac8eab7ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea98d26aed871082d9ecacc658b8c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fcf12402107a5a62d172c32eca011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc5ac015fa27c79a105338bdc01676612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbdf48c776847630f6efd38823cb1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cee2ca0ac62cd72f1cfa5bd909d13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36772fd5d8644236967ede2b9dfd9b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa752092061702df80999ed74a46b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f2f33f7889da48a11cd29b0ebbb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4da3b646990bb602f9fe2cd3915c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bfb385dfdba68eed2fd72b252625b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b1a4a3f3942a14864b865b774da3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad7b7d357e6f696a11dfed0ec8b84e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c146af233cc99e85e183618100b385622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e8e96191b9a99a6d0c96c4b15529623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7830c4b1eb1f206da848fae9239097624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7d83fd542515b08b21f0c0e698899625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52e95c0b3e0e5c000de85e83cdd50b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5553f8485952d9b496bcbed1aaf43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df092a625c1f1f1bee36edb577119c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c642a13c64402c194f884c279a6818629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd9bceca58fd46991a7c695e44698630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29e07f0baedcd845f6da815897e0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9fbd2cd195ff9704bdea13ee930b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe9cfbfc390c5c72b6420ffd6affa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34914b0c380d961ff95d017a1b02dfde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147855cfddf2b49fbde669f218f8618635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614146e62dff50484b2e46de7568fd77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e608b60ade1d89dc0a2dac04f3ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c02eda0f80f1bd3b2185a849a890638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674756e0658bc77ef54c048ed8972cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995940e1e16b8d780078c8a7ebf17d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0410b94703c5d8e974c437248dc07e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5cab65547c21da7502bb37817afa6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9546a6d33176cd8623c77fb9bd4d330643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f8ade340042cc48efbca5861cdfcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6458ff29262d32411182768ad8d33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3ef50102cbe19d5da333847a69726646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff2e1266c100cb73ba5d443bb5810647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fda466a259cd71b52e483a1313593648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0935e628751d39a131de2557ff45c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69c39639a79f7ba55684a7107581c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b75c6bb2656224bfed7d1107b89b18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef8e88d4f0f2b1f00902d3feb5728652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98230250d1de3ec376a7ff453d06b4cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214305342048a1678573c8719a5f6da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23959a6d7923688a3a3998aac499b411655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923cc04309dc144e9030b46c5aa6362656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab361de7489d5f0bbd3f5ed80438d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a341aabb649b9b1b0e21ec7ccf0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bad83ebcf8446ddede6f272c91218659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f26103af0df3cbc0ae488c65fe7e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89441ebfedc738ef6ff4c1f6e637dc5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967b99fbe0d8fadaa6b690eeaec09bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf570c364d53e0971a6194cd32777663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cd652dbc69dec340830124ee7871d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ba14cdaa9d2f88360ef49f03c56b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f44f8fa084e01f5a193f9b62f0833666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd9ae6c85f7ae30c9f0f0be82f805667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba94f3adc6f0f196fc2e3288123aab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80a6412dde44ca379d5422f936b73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dc662c8e53068182fc32d210c3b13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ca740e920bc5f93c1e55982b0cde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745a5cf5fbf7878fa6112c32e76a528672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db218644bbab4bce56375eb23e3ab1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b598166a2e6924da5d411a4c3a31e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18604f4cf776da7f5a5a5332fc492386675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13394ecc7ab22718059e4a3436f2e5c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5da30f1d4cf62671f5d6f82624c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953778231e9a776efd34a43a51ac861678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f875d78a75f0aaed0bd6ce594540c4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ab544f367067db4f369385a8d6cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17881518b65b1bde3ab2a69d062dc240681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caaf421597134be47c693be7c53fd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2e3baa1bc7629cc97d7a368a4ea35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a39e41622e409cd6fc9b0e872c35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d6f1d3723876b38898fdf4317f70f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca49f44f9d5cf25fccbb46d18b000e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b35c9e401c71cf0e74a610162ec455687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1afcf0760a03fc0e3ed081f862af27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39727531aca37cae500f0aaa1409852f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec7bcf6f292411cec929db974248d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701c35eb5995b6466dab4a56de83fd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5fa8f2dab42a0ba26ddd8c8ad1c87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215554916040aacbc1309a3f35e5c47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189754baeb71a1da8d2b5f93fadb430694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c12ffc8aa7abc398c718903ffdc466695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e7a1f06ccec275040bf778e44f5bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67fa66947c76f946f392aa1bfa07ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26ebc0b3232e384dcd32e6f7974d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc966b41b54d6a171d266cc73a861699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d01938d3a31ae496ddbe19aa6a528700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105638f47c24a5e91befcbe5b2273c32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759c42e485cc92151f0fb447946c5c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf22b8bacdd6b4c3afdacaed86069c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e5cd8691c4e67fc9425c9195130c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5edf42b384323b956e8d968cba204705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53edb342c8850ca92c23309a3d85fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4922a8cf97fd02f5eb45218a3458bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836e8974d9f753890b539a8777b8e54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188d721f70cd632e16ca43044659f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e87775184d5f290dbad4adeb756b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cb33cc54d19bacaa80502c3f2115d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe41f993ba12fcd974d966beccd659f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9630c1685f988f5e83c98e3b0bd10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb878a2d9f0be9f85acabcf91fbab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db152ce736348ba4d909fb622a5711715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5cabd1d1f9fd2abb1633966e64033716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aedc274bd3a8596994bb734fa0af1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09872f29b26d8b85d2487e8ddc200a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5539eae9da4ff211679e1bb79b40251719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c367aed5eabe2baa91500a0b67ee6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8c82283b86da9ca5f20822076c09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100ea96b9b1fef2840fbb801317dd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d555c7fdd78c5163e5155453462092b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d659b44dc89ec0c2683d25abf0f5a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c3108ceac2ae6885a4ac069407168725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c0bdeaf5b2ccce8b1b57d9f72ae1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17991fb1b8ec82698da7bdd90187f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c68a7b555ff1c531190c31dbcea2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8f9644af01e4cac2bfb5767c50b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d8368658d708660cb90c41be7c830730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7402e574c17e43ef4697c01317594a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a734de62805f7765891870cfabfdf7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c913ba16e17aec4dcf8f78dc8a2973733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d81fde3d18cb599c9ec528acd8e82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4cc0530bcbaf701fd0dbd5a0dc5c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6aee396a744ed698498bc09ad7f4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b1b546f1a73018c8c313b97604e26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468488e25388f3c0f950e62efb898247738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8733184fd2f72ab918ea04a2bb791739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f1d3d7d7086ceeab2636586c9558740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26140bacb29f777d04be200d9316c68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcafde0c14bf462c5e12257f3c3410742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e781500d38809edcb409ad21b96b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27116555608fc7809cac471e4dac9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140ef9f48f0ab6b89a7fc66a26de3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f38caef8386176244b05f0918ce02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae45d78aae0592c3795788765826c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88d8ae3d43887f024f28c420836ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af458503f1d2ce8cfd54def8c67498749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75095b4db42173d6f853f9741e000b67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d95e4f681204b730b0f53f8f493d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3432f598c7b2580f704d893e84e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c962091b20b2ec7dde3248dda65d46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c654a0b80c12d9cf4d80f9c2453d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d33b3ebe60a4b5e01c42c07b9c1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec436d96d7407c73eac773a0f4ce38c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46123c6cd34fd1d1ea031371e41c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4b5822d898c9044f180ffac30998758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e9926f487e1022cb6932a4a1ce9c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>