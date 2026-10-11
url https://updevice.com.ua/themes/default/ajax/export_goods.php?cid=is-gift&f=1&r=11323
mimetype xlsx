--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e788904ddb7975d766027c4140e87b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699f184e8ddefb5ad50fb931bc801a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402299b91fafa2f7095a402b035a6703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097c66607d83ed2da80cc66ecf5fbbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53abb88859eb95ccc46ae882f9faea75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0721ad021f7ec553612d2a40118cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90724dfed7ed00caffb2b93e1cac3407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c62f6fd3aebb7ab39a9d19bdb067648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34645dda1b225b54c3e1ae2b3cb1569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c9403b5890ed410b20393bd5455f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3a0bc757810f2d813afb6c8b091d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2866dd9278bbc8817816472559337312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e47945dbaf7e47e085ccc9452c2cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0982bf22ae6be35dd063b8a5e45f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753e7453d86e75706aff12f44ed24a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f60b70afa60507150f63c8be1767b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40bd5131d16de7f25e6b48c4faab4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f650a710d1246593432bd578fba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6c9a2b03163b3f1b8318aaac4ab5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96aef4b67385759a42405e6ef280f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fcfcf3a2bf43c2dac783da64ba0c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016a824cfe56af7cd084d97f89701622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed874d4da5a1b502b329777b7ee0b3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686700422f8dc97a608b337834458ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f044713ffd383c195f84a9adbd193725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1260c3121e462ade0e05e3b0c42d9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703131d3f224af6e91041541ad8bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6606ef9e8a6c7565394882774626428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2f85c4e0f31bbf107c6af765c997429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eab11ee1c16e80b761a08d356a55e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee00a6b87800e67f0d71b2ab933c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f35d888df88e4643f2895abe59a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4421b07e5c3694ad2bc193dc51c5ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88038bd7a85133a8ca28a9540950d7c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca801acca12c9ef81eaf39686be5f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c7be39d8acb65746ffa6e2562ca2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e492892efd94ebaf6a153a77c37b9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb660feda7d88edc18de56235467e7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2416a3ac2e931814d95dad52e1aea339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33026c56f88a8fb91148bd3abc8eddf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d3534e2326285f4b840d8e1d774fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb97089b0319e3bc71deecb77bcc2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df206e96a573ece369842003bf9595f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b236eaa5f3d6a3221e16144706814e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74989da008967446a98f4b4e11f62545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a797640e7c8ca052b3be4a04b7c07e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b202ff374a681742021dcb1aaf2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e83e672b9957538b2d8127c2e362c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833f28b5544759f3f848c0627b567e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ea994dd978c9ba2f4199934ac7e6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dd535846eb974a347c5d233a1c5d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b1c700cae71f8a9bf4b346d2b4bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65918b309ba82dc679f50d930455a0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a098fb1901d23519f2a4f8795fc1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0e1702fbb6d8581c8c2248414db0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d6ead15315a1170e25f467cf0fbc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb64a3fd1a0235df45196b04d47bfa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27a01cf8f53e088e35ccfd725b55aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ab3deec6e9d5f5c4dba2802d17a6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27653dc24e8750921c4d7417304fa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757a84c15e7463ca69f67e914d489861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa51c778f2f3cdf8c4ed09f6035556d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4411753c2106922cc90915c07df963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63494fd337baf519ff4e0e73d0d484d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d72a893fa25a0205c40517aea37f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adaebe807fe914fd9953b8e2740e9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b71302379f4fe804f11896e15a9b8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5218235bcab9bf08ceb829f6f13bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17730a56d4d8bc25e7c72f55f5b1713a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7926055ccc65853f5f997843298470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0feb12ad7410590c8d4d24dcb54b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962cebf62258ba8ac319a62e760fbec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88cebea9f66c618ef57c307ecf2db773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e6243f1b482cbd73ba3f7e800831374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333322a2673b67c0b0d8c72a417931f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44933ae07f1352ea1b5401211489f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26761bf1c86e6e9f711bfb1304bfbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e87cd0281e74dcbe4e01c5bfab014578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088d4e3f4a5e47a0a461698490d971379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742996752cb439414039011a1572a7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ba749bb6762c3fa966b5b78dfd80f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163025d397dda307b0d0407b1b53755d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab285ced12f4b783a50b298e77e6fdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ebd7162e463bae7ad4158b0e8972784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c1b1516d32ec9156d9328e1d70ff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f2be23a5af6946e24eb978e63729e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b6ae1b210fdc8a5ced39fdd07f1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618fdc291b12fb6eda2728addf603c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d53f146113a037e5ae33526669462d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b71bae997c1af15840a7d3d9a7c92490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e444699abc9c44e87ece3d1d2b249391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab937a80490088e866984348c91ae3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e539ae55a18f8c6a3c458c78b8f8e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fba577307e22afe91a108c918b38894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e1d36cd7df81533f971848b62064e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07583107219668c94ff2428350051396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5139017f9ef27eaf5e811901f769197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a389486489a7f9a774cb512848532998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e57f4b44e5d0d051066124c566d7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23525b34f7016e2527c2de12829be6c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6080e97b76a540005d08274cfba151101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476a169c98771e8a4fc97590e87c86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc18bc93ac2eda2a616e2ae665804d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44830b3d803094c1df99e2fbc1479f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb823bf5d211ecacba40ace3a082fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d74c63385b6adc14d7d32339cd85e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea48e8a3ad09cb1dad78901487f34b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1481889d09e0f82cdfe2d6cb4db1c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726e1f43d8eeea134f6dac64ac3bd7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024b1a98c3ccf74252db28b15b37b1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb2e86ec1fb7f7c0efb28e84ff4f1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f094c8c290d89f5d055e3b8a1a7fa0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fece5410a6fab2c291a6b19e53f0d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee672ab3f6a516905b66ab9e8a8382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7301fae3467da8ed2a978643b2f8d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e910644b5202bc12ad1231c2a78cd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ffe6d414ef2bc95eb0edbc8f9919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfde068cf6901c17a5501a8999a1b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75e99abf076c20ec4eeed20b2e8c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5a9ed7ba070a133b1aa2c4a3ff35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760099e57a21d6812eaee1bf50ea6f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19189d4ad900b5662d132dacf9d83794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecab7e93073654f5022ddb5205a664123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd73aff19d0e3beeda7b9ab8f5564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772bba54dd06d29fb7eb7ccf3c3613d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34df14509c2ee30793075b27c2296126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb64c6c36e1222a4e3f1d6ac99d08f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c6934e95bd521e4663a2cb7f02d48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d360e39e1d8e736d087b661c0d9f2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3fbfc720d9c4a5ccc4ac506d9f61b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ffc9dbd33fa858bd8031c2b67db2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf688c25b174333f8d83c8603dd965c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942032b8c67f15338a7278b6f3e6ee1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339b7c7fdff2021a45619bac27d5545134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed23de2b9a4bfb19f5fdb75770dbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40fec3540aed2a1c96c049c95ad3ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02c7867378ab2ffb5d6efb3b21b608137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d347f41c8d4c308afc0efd974ca12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a6801826992915648dbe215d7420139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240b1a4f202d7dc508d284fff89015f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb12d400e183abb1ae62a1dde1701a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da233e3bf304c148d38f459190c213f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb53958041553dcbeba06ef3fb91e12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4b44b17d50a9c6c705b9acbda37f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8329776a5947b8e65a7b2597e113f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed5217883adc34e93f96eaea7d9c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5488f658a56feed77dd9b33420a74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a3c74b38ce2d9ec598d3056f972ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec1aa7d0b962213ffba6cca51c79ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae53d4be0059ce1f70d70cad1590181150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5585cc37e5f80e5242a51d58ae0ec2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd88fe5d8364f667568cc676512102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d7e88413d7a1dc36fcaf7c00d2906153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e91bd0ad1c2ea30e607735a59fd005154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0f358719acdc871c7543fe5087542155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79499be54953578aee7890c091313bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ad06dd4a949a2e650180c209fec10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9d1f497b53f442499442b0cadddf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f958c0f41f2fd7ed0909efbc2906e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d262b880313fd2daf93c9093b44554160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ed7b8f534b5b9717ed4bcc5aba7fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25237715dc770b15ce87de6d28f03ece162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544566119122e85244693414a055ad2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1e8076fc84c41142fd7b5be50e53a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c034e4704751144a0e893d32999f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb9b154677d91f1ff14f7b827966cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe9db0cf8e265aabe68b7dcd300f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48894591d738ffd2152c6deb3d7513e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e872dab8207c1682972014fc2a513169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e990e25d39dd823185b53d84457505170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36002e734d50de9660caf1b1ab99f488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e272660b787726e665a2118baeb88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef9e59648e1ca364552192f5177f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df4f5429e18719c5982c8c1b9c7ac0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771963549f11785e6d475bb68d2c42ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74220154908679feee80bc0398ca4a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63926e42c80f92c933afbcebd76048a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7067a4f5b30912f3ad78526a161494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca11e5885acd1f1303fbc48e25422179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792cf45eabb53c572465e7a66cdcebd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab0fd2fdc65c299357cbb2eef8bd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416875ce891813ffc35b2ae8e85032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de2f002bafda1327703c51cebc888183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e7d6f43ebe92b01402268a7365d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb34774be4f02e23b7c020ab7291d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98844f96937b630e218dee4be8d0bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021026ac52f08930283bbbe0d9ac81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab8594821711dc9da78494204a4ed6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd0579419e8659f75e90cd4bcc899189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bbba64f42d4d83bdb6bed98d93121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d25a2b276f8071131df6b2199cf5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45489e93eb84e3a6ded230f5f2facccb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3d9727da124f2e0c25eb21416ba3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6119a612fe99b61492e27beeab5972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e55249ba0b22f3fb17b5281270141195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c86735d83f20afe7ac50c4faf4d510196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce4fb0a3046401ab232af08fdc06e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf71075003f6bd5b1036712d1e3885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad82fe47442bf2c0b800222c596624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300853ace20671e14655b895918b5c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0942cf808a34cc01e583b22be0859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69651d523d3eea25313fb7da022f304c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a325dd236fbdc24533256dfce6133203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890effa80d113f342ed36cca519c4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e2e2b3bb91d9a150b2fd14eb9c966205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489daa1c96a5a2a10b23d25a06a5373206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7672e1874d37ff45e041d0990cdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe39dc1dc06975e3bc71f76e7e92a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68427d198c1a35f9958e14d3625ac40a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8963ae892ba92ee87a04c6ece21f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb6d64ebd86a1460375cff0967acb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabeecf25b322d62963bed5ac796a24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2365300c939b1b0d9ea5237b91684213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4992dd87348b78db87bd24cc97c4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed9b56aa35b979ca1b5c09e9e869e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c034b444ae3cc424017ab4ab5b1ff4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43381f2a256ffcb89c94d1ccb55255217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f97b388d4b2511fd68853307b175218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a72fe5d1abaa6ad22eaab7494e24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2d54f3b0085d5ec4aa4553beeea7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3560e467dd4889c91054cabb263aea5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c48f53804023725b2e7100d23e345222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd89b1849c0b88e9773e41ca723373223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c15d8ddd72cd61955635cb3b4a183224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c8b8abfe25825c52e580099c1683225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafa489cfa0de5ccaefb85cd3f3111c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e09b9b26ba122c068c18ca91d1cae5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2389992193f6bc8f6d99b49e21d74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31331168e677bfb59d0fa9113e59ce53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a000167ba2ca19b0c628fb9abb5cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677ac4812b562b1c4505cda0d24e8d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68137a6f8a772ffe405e96167098385232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb60118512a2940c5104cf9839d5d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c576e88a241197d5ad2dd3348965b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80315b07e338309975d76372d5cc20d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbd9c8c02569ad766a26073229392f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90a71a7a6aac2826081a1953827633237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999f15d0f4faac894925a7384d4f11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064ec007578daa04beb7be6d5439b28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe17f9f2d351eb88e42bf21736281240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28236d56e0e9b8ec9a7d238258a79004241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31eb93682e783f7b01a25020d61c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37f48412c1db73f6b98cdd9c370636243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f603ad87643f010853bb2759dcc3d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f27b4c8c0ca1bfa8aaf1574ab1580e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae48f16b0cb66fdb58387a97f0a540246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e5c3070e0f3e114473c453a38186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4b4e5e663def9ed278ac47250b961248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b207c08179dec48a9ec7617dbf95578249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed4e6b835e483899ab628f85426cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074922dcb0b188d7cc5614ac533cc22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30ab8211317bed1d861521ce8080b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128ecbf4a4511b921ca07c55069c642253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7277b2695568c7ac73a2c0c2c43526e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa6abe653b403469f8e866d1383f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d58719025b5528dca4af952cad6704256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb64750a6a6d990775329a0fcc35d67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dea48914ad36cd7f24b2640dfa70a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3741a4dd5e411b97beab0ce9bd0fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c58dd763e3b67f2d830bb5c149f072260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d319ce59c8fb9f6aba39c6b31d0266261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3bb8146151a03ff762b7161dc4c3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8a46965396c1bdb747bb9af44ed23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1405dff1d76e64e68a6976820471b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03afcabe02ca173e54382db2dd6655265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e34a4abadbdc56b489eceefb7927266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f23b4a5be0bb64bd194a162e109cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff205645089ae0d29bf017f76eda72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd02eadbbe023f896f883bc3e4b1ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1eeca666969a9f710e157d794c655270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180859d6816e276c4a39536260f8bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f32a4525e33f24db210a2589a22a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b74ca9e4e4585e3756a023c3aa9a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda77182b934b27b5b551e6f5887e67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f8ec504dded4dacb99328a7141b99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67ba00e12ed4306a37af392650f28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d476e2faf00601a9616b6b23ed24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf26f500371b36fc6121fb1cde2965e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcfefa7c4f13243b1059f1f7be63f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d9ac2878353ed397fb47eb38c427280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b72c4ce81d658c9c0c85553c99eaf9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fc08a5c91a73927ece70007b42160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3136ee4810553b975b1e3b72362ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4cf9008dfc355ba36472c1a1e04ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee95edcc64f401d330762ac4868163285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3d5a381d197382e71ebd7b8e2399286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdb1a0cb56858db025a99aa8674f83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099dec47af03e2a7c8c62d5cc992f36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d32771a5647f06bbcb5fc3cfdb065289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f406e7be61f3089735921b96bee2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac90dad2b2039a8ccbd1a7da0d61fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571977bee70dfd2170fe80048063637292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168b546ad88fbdeeb0d5a3c4fbd86d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d24af6253fe59ca41bd97e7895337294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20596ad6e4f7279d55b9f731335967295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93669aa80e36a6f2b9f933ae6a975bc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f880695ffc93e39abc510c85c243b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833d0399b9b4a0f4b13f7f3f9cd8344298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c17249f26df37423ba0cbcda0536299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a6920acbdba560959ca028de4190c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281947d0fa789080afae3423c575fe75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d66d39c0e1578eb19ede69150fb09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea47442d2816d2ae0d6990ab6f764f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded84c09025beb236d1969a6f0cee5e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247ee4373338e8159a5d0926c36e624305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac0f005d1175af1431900ec1b36ac9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dadebdcebcfab79233b94125ea87f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0270c1d8a1e11a5fe015d8bd93bce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3c0f2d4f1b8f94b7e870f810f1947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a88c9735bee104116a0ba0fbd07c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa4d1dae1879ee12cbb06037f85ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141543ebb28204db62db251a849bc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb12df130310d43de1c7cf378586f76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372f4f1b810e68dc6d4753b806c2af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaab045716b70d981a292a0d062b1e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b7271b73d63febb78df0d2c2e97d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a4c96cce87c8d13cadd79d93f62b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df2c8952d4ebe1c178969289e1ac32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a872eca56f3ac1c3683d3c9752268319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9c566b124aad39a5227da24ab363320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099e7259d5ad5a540b0b2d66e603ef0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b2dcc8cd5750f9b45eaff7c76038322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6344e40a424f7911134271f690f880323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06bb8c7d692260e1d25c37b93e9eaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eb6149f9a4e9a9e674ea4842a2224325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea71c4a5b828cb0ee8024d4ca42d65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c0dac136bcb14786d0988469e6180327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27c428401635f1d7bf7ee40a26203328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a4ecd96a21c14be5afe4d1e79e358329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d93ff276bef74e15d847136bab3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0bd2433c199dc93c6e11a4df7d6e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbec8fe80df5c20567b4c5e39c0652332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee4e52c4ad32fdc7b88ee8a671d5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69507863f6d5fc8997a0d5c14a354bbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efff41b21c84e836e233c9a1a44a6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8e2a775e2101bf95dd3e4a26a8e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ad9b6f3d2f05946a545ad5822d81f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee394a73a952c65adf29370a5942e9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd26c20330a704f5a2e5feec6364d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc0022694dbbe0bed243efcd8e4f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48182dd1fa6c234da492cec11e18aa79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353872f3e3a277f1d112d7ac006f37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b95aa1be5b603fcc7f448c96ef70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2080555108fc4de29a648af2207a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d33976ef7d786443fda59c98f1034345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7f4e67035ae99d5b8da2c1e2ee6dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b677db369fe9fb5c11ed300d138f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d626c6393ca00caf3b0a4d09b3d2c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96de8a4157c6ce0fdb22159a02f49e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad876c59df973e9e0719a7e2265e461350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b0bc106d581ead981ccf18e6a1e2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32725c7f1f6423d1701bdbc6fc0a59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82053c3a02cce2d587e60becc3ea423c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886158881a035a5970351dd5e0820f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68938c24e9bfd23b9751df7eef3a232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655510fd0e6658a53191cb85fac4bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724257bfd62135add6205b045eb6956357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fca21d172268158d37d11b71b1347358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b32a17a0226fe0a827ab22ac8437cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16518b84715163d144e623417bac514e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db480343afe1b734490d0b35bff5aa1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a7807a1c981c1979b4f7dc8a6bfb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ec40da68b717ae06c71692301710b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64396b95eed84740e2ea55f09dc889364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecbb3d8671fdd825776dd94ab9bb3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57643b21563dd9d4a0143db6dbf3075c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe0aa292551d0bca675fbc23caa2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d4be0d7913ef7099213dbdbfaa9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb0aed1c6ff6eaef8aa000edd6f6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381ef34e2e8e12a8230539bcb69c1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ba82c6a452dd929d9d32cb1fc646371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a893d02a2ff50ca089ee732003bc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f958ec77450fda9a297c7e8713237d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae44e1837a8e2ea194e4860a70d5322374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70af20e1c633fceefc4b38fdf3b0a79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cef0933342b96c4bd6f089ac2c238376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df380da4fd4a9760a0d857ea31bdc53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965ef2c1e272e847994f52fac80be4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923dace2ba60b46623b5bc1e37d92ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd2083ab9427bce97a94354fb981c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2f6057591bb34ba88d69325b7f1b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31b5d9d87b79cf18c1abe09d8c06c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aab0e3cd32187367aafc1bdda2ab4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1620d92350cbee20e9f4621d86cdde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31e02b9bff2528bdc8575c03d8afb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094bf3830db9988b230d71af158bd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76bffcec957d0c9287e1e073fd9d60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a114a8b88f7911c00855fdf2f24b81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb9ed1d3397e4fdf8ac425be3218d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11e62c68dc9866f0190b0be94ee1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3b5463c1d67bc2025d74440903019391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7377171c725a80229d4445ea5a6fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517eba72780ce174a50fce4a27dc2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd14610cd1570af69755a7b363b15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666518876bf1cff9c2257299d05fcf6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5434093ba5051478d2f76c0256cc24e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007cac363b78400902e378b5b78658a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be453934310f21ba3a265c7ad720ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091260e1e2f5bec960e2c5dd468629c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94760145e676c9090863c0b205fc70f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65fd0c8978746cfe5fcd430ca7f23a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ecdc8528a5f7ef6360b332e65138d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfbe1f32dcafbe399ebd2f4fbb1f03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986066e29c4a8d27e318a09af121c05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7f013b24cddf95ac2954d56499291405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e79d0952f5fe607f3eaf96f2ec128406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf1a178cc0938c403b4c28b9174038407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7151780cc4f2b11cca8aee4ca1bf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc230b19103516c76b67f446fdcc6468409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c6813b3041a3cc24ca6e690e05728410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84a72b94b756942d5b6df9c9f7c1c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8090efa682059a8fbdc8d52886ba6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e4d498353c3b9e0c7fee02a18479413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b894affae2b425904775c7f9fde01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d099081e718b01da4c63d77318e601415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9a388301e3aad39f581bbb6e3ac43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96641f1718dbb8c55dbd8e77d7572a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3537f42da3fbd1f92d35cfef5ef0e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805a5173da75c46709ee27def36c72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4aa788c596ed919666a96e2ff95f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7987f12bdecda9cc3b87d726132f72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bfdb9c559f489e32368c05521a2c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1301d76e200fa0249dd51dfd7cc3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7c927d820717fed43c38c4ee3013d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f0903ecb54a99051f2a7667f20cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfa2797ec5bdf18d87f4d7e7da0581426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830d194fd9ae44e8f46cf7d5925390c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fe3083fd90ef73f72669f3f73dd20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c722bff75a83369446087fa6a99e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89809f5839617b4d628f8b3fd6d88955430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417914d1e735db0a1e2ac7df5086f5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb48406ccf782841496bad4d6688fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51075db7572547fb92d7aaef9b5babc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe7f69431d9e1435aa9600d6e9ee02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e5d539546d9d01a2ef52cc1910fa9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4bde96d205c60d13b821ba6407021436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb4eb833f0decb398e45b10db52fd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e6bdb7071849cb408a101a319a29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33edfd145f0d717f7d1cb07fc6316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70181d742ba42d86a07441fc636961440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dd9b7fded5e391fbd729f17a9067f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43149cbfbfd2d46497cd9878e7e3503442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec118773f014fea1e47015f95903b1ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3151f9a38ffcc8461303ebaf2d8945444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa34ae319f388af1aa15efb58ff5609445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906459e11e9301beedcbcf12ba11d95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69bcda38bd38d1ea16e2089bc422bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78fed0bfa207da63caadd6187e1bcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c5f161908ff373f14dfeec8b507e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c93e315f49c2e2b3fc1f3b924359c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef427149d571da1d0c3b629dc98ba42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d800f4344c368c2ec365ec7a0868a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47d00f42ac6ecc0d1553fbf16a2639453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d2d7539b02ee477759e1e7d4bdac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c45073fef98bf22ea118462f4ac7d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73dcb8c5f0a6a4118b5510ad3e3d19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5efe7ce5dd6fb0d061560e99477ad1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cccde571a73f38517acb1c19cf58b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a372816d1afbf24cd13a7f457c76e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89526dd49ae0915131c857d15d3ee9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b3740edb8aea417979cee54a91e0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168630562f42de30d7eeca43f3bb1e9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668d2d0240fe073408bbab036cba867463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bf1dd122dbcf63945108f9518925f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fdd050b53277edafe0efdc24b7c51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e17a147a7b39bc57b4872309a039466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf674d4b995cfafbf4561f3272e9b0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7ac3d1850c88b82738cfdacdbd57b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb56396dd7bd9b24de4258aeae95e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3424a1f6b56fc84a32e38755bf12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247e5f41a98b33be246e8551a588906471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f931eea3f1a0eb5e53c2445603484472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2fb3811cb07aeced1ceacbbc7c522473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3282ccf881d97a3532072b9ecbfcb9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32fab40ead08635bc271b874d45c42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd19c840fbe80a98d76e6970274135476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108522c32b5acff18cc90b45a08fcd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702400b3bbed49ff2aec72a78c6582b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f2623108c86f8e139e40682fae561479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df564236e852c66852b0fa0a5ea8a34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e0413984d4c384c17881834b8fd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb038faee9fdeba4d6acdd93509b7ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd09d881406fbf2359dfefa71435462483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80187578bf86b0296886e0f18d54f27b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9657a028adedfa16db1dc5040f5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6a89b7465872de4203231c8db8166486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc8dfb06e15360e006f15f16f4bde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002d541af40910e5d3144f9aa7db018488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baffc22b12f62e1a0732d2b93b07feb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a384b3734c2ef2d95d3bbbbe0216cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb465b85851aef44f8498407e68c99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f9431177ef4e42e41c7745e60af6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c83987eeefad928e26d3fad72136493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e04780beeecbb7bc41d63bf2a7e41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640a52925f826cc90e00cd6aa69d23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab49a0463b27ba18fc21d00cdcecd5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f3650aa25db966cfbd2f6fe611fe2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba591f658913cbc4863e2f9615f8d05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ec343f6a76869b17bfc4256dcc7c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634db7e67ebb2cd5e69c5a7ca947974500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71157dc2b86911df2541c8b1ab31c28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d33c88c7316435227f3fd3a101eef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df86ed4069b767f741838610782041e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a698ea29b70a129209d1a0ce250fa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973cb265bac87d566bd76077fc2ede505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf770c486b400c573413be520094fbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09448a9eacff8cf302d1951066be83a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c911e1b3bb49356b407c570f34fc47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6237c9756241fc6b4e540900ba78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11972e7fa24743dae93104d7143f68df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a3c2d789d1f7ce3fde6914206785511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f883e3ec036a6edac16d3341c15a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05aa624239777dad3ca8a0f82a35e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc656d90dcc40bb4d02f786a14a6eee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cf2948392585e89087b507c63851f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508ad81c39ee28b9c4d328bd6b36458516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375bc92b30b6975adb645b2969e3b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43247bbd24c52c25aab8f0b524365518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6854fea965e377ce440b20f1c651ee6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6a0588016cbe130a28f013d9e30df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c78b8787e5aa1ed63aaaaeb8835df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79918891dd8030590cf930be3b9919c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f310438430598677f4e186efb58560523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b86f3bcd3acf367f72064755f110a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b1b11e5d1ec5eb84e06cdb394e7ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0a96abba829706b0cbd98a476694c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e406ee45ebbe71a2dfa0924f6d39a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4408777ce88f53450210eecf1100a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2264cbe8e6b000785b82239a85eeed9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd01b6ac199ecde4975fff058c974b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f685f1432de6c3ddd4bf5142ba2ad4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c63df16da228f6930642002aed40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e50c951231d941c0a9b30e3c16c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9bb346de16cb25d6c796b4948eb05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f778895b4f8564a544978e8290c15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faa04a393ecc103457fbd7b7565bb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbfb345ff2a7b143509e6ba3890e22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed062efb63e7c2b7c24f04f3b45952db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a3ce1911d42b7c67286f40eeb36d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09850d4825e0747b2f3b5892514aac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ac6d808b229877448cf511a2cec84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0f1fd47066352dccb2da514f22b33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc799080c5cf22dd58a2c3f0a2e02f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9429316c331099260834fab23690062544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b1242608eb1ab63e11bf73a2246ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5da58a101cb6e2c3738eab964d832546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0cfadda185fa76002d44f18549cc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f780f9787917ecfab07ac59e6697867548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8745e61488f48d40c38c54199f98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e16019131b11bdc61d4250c8e36b9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cc19f335f4f043dce515d053d0200551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b898fc358cecc8d7d677973ca74b383552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dc66930d075ee474658c74496eddd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448905688ca75a25dcf7ea91c30ff743554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cabd07d760f5a4646131bfc60ab79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cab75e261ad88cf6e2e00b9260894556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266f8d7f8aba2299e4d71f6faf6e6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fc4e5e1777651474ef6fedd3ea64b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877b8290c32ebdbfaf2fd8d3c91d58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d2830ee5398f4ed5c349af82f4b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1467847a1fe9a3af9dc04df74be109b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834147f98be55a385fde75558880c87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cca3daf2f19cb6d797adb27c2c0087563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c66c614c87c29c18bc57e3e4e2c97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080d8973b3bca6f326baf91444422a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec171e3c1b579a6387fbf24ced172ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080935ad5e60239050f3b2606cc5ef4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb7fbedfbdb83b668ba230e96b42df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226df89d1697b719efdc07519f0cca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922edf45bbb029d118aa1ea221b4acf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb367a1ee6ed4212a338a3f1c3ee260571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321df3e0c437649abcc9aca4a8da65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd27f4e29bf4566c2c168a6a00a23de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00fff968c4b66f85591b290550e20a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1c8575646bc48636f4feff7be58b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3472bcef783be83a9f212961a31092576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be9ca16898f796d49f854b36d63ee3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621448ab7eec86488ae891400b4fc40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac70825f162e729aa74d4a688669c3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf1b17e478b8fca5ca7333fd21fe77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf829a7b43dfdb83c418564e5aeadc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47eee7798fbbf84425e0d61b633042582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf943b53710ca2477574da05dfb042b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90df2274d5bdc196d82c8010b0c0d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e954b9f7cd68ff39c88992aa75c9b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a685a1b1765723f5414275a1dded9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f674bce299870ca350bc01bc0984587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf591c0719551ec63bd61976d745f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e48cbe6159faa7ddbfe81a6a6eb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50e9207371ff2bfe08ee5f6ef86dc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e85d82e94f090f9acd3bf7906cb3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c42ec57d640c68dec8893bc1cf577592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c896b3c83d9e5fa78a5cf841831cfa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c718f5b563c29502888ca8e5ed994594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2e04dc13ee4d9c87d1dc25db3c0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf294bce7061db53d500a10055c64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df60f418ed5f180057660f28ab52b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c22e936cee2562eb992d55ec5b2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530bceb6160fec12475b7d5deda4ef1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c928ae50fbecf6930ebf542b394d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79c847f497e56fe5ed7cc0f2fc582c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d119f1041fb8ab81a469f9b01e2f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6b0a27c642756ed44ed42909165f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af501257e7ff0aa8fe58f59273ae1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaed614e8153f6309439c9f576c17c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1c177deac7c76d480f109e33a396d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1bc48da8c0eb6f025f67a51066b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b496c75dca9a0a417c1247edc916968608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5b228e105efdbacbcbf740afb2d4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61187980a21490aa66484fa8a939d63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e96dfeb9b222c3aaec8c331ea59e5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec741575c5e93b583e6c410c0e006d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d003d6de44425c4c68109c3164fa8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b983ed11142d9271c1d57259848d07c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90c3c1b3059887e59d74a40c01a46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa85ba312078de4389c1501f54cd633616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641bf4ef28b46d8be1b83e15221734e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825f10c611894554d1a474b1300dc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8de36d337a46851bb69970daf4d07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d04a4cb21ccd48500a99c3c138f3bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886dd7747b7108ad121225bd5071c70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c788b7348e16d1e444a425b8f81ac9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d811ba2cb41e22d87507a035253d1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18087bdc1dd41fb37dc8f3579eb10773624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206e258630ddcfcad03620cd8a8017625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6878ddf7e60ec6d1ffb73ef05097de5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f4b75fd4d71cbe086b1f93c241dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432fcdc0ca99594bca90430defd6de8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f3b5882231f3df8830047e70a00c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc19352592447e0d2bb01f08d01dc17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04070307179039ace2f5b36975934631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bced2ef1dc209ba252734e511ed756632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f130058079e8285fe0f5df1f0ecb0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3944711073b46b1c7809bd00c8f48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934e565f4576d36c36527068bd61905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e967e40fb3460064ab236ea9085877636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a30fe1a5018052f9639410af38942637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f56dfa40c986c8f8bcbcda6b7f2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03361fe0900e64c3594e6921863897ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192fcfc22adbf8e137a4c5406d34d66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ed5e513eb4ea30b75592e649e93da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c56a2d24cfdf6c82ee16db76b5f6ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e165e7743b66e8020b35d7ed86d2ace643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b7ab439c9c5226721310b465399b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cedf931db373e001f3f9745d4ae1df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249ec0f6d1f9aac4a0d7cc971671c24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e931fdd3c850979dce8c72985d2e2ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3b11b9a533dba1088498d6f72a825648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040082fdfa63aba9670a5b89841f0ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca90318083e8e84d533276e39e8076650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b7a8269eeeb410b2638a82562a78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a023d5454783f7bc70e24a41de39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addc9fc267468d4bbdaabea56bb6fd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e409b883b230a64b11d78cdf9f84b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13b4b5718479004b56ad2938e6dec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465bdf7f8a8fc364f53a4df83a324b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480f37e7b27f87f7b11a475dbb61a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb610d1cf45fd4576f2ee7b95eec93b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ac5f527db87cf19d50ca026a58f10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8e66eea833e06ffd24053c229d611660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb8cdec99f0ac3e015b0fc736dbae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380a6004fb1da1c7f08452ae58c75d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c160a4af2bd5b7d7b6468e49d4b5e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b97b6a9b9a72824a2212685080b5c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fe71f11164373b9420ff7d330e54f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7f304dfa0f26a85ecac3bdda3516c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe410b0aa05f75e790d5bb3b308709667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3efd98c5f80390fb1da45020435b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51097c20cac3ee8ce2c17b7467bfb5e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9034832c30cd1ea17986400ff3e787670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df95fc54c2ca785c4ae2af732f9bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c229e03e000721cf23aad2356bde8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93accb437a6e6cd28f73d1719b12fe0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383088d373b9774d4c5b83b94bd361cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f785eb99ad346ecc805447389a96dc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b15af64f7fa60b327cf6337bafaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13b394c2627e1b9b98207ea10e5bd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28702db473c7f32a66ff7547f53421678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68018aa8eb0dd2c41b2ad38512674679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd25efd03c0842b30388ad1366d273680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fc8dc7352e8b9fd5593b78d250c30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a94b66ed9726a5a84f05169177c015682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc6769ca58be2d845e72e3cdfa75d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c47b0c947e462b5a79b9a998ab76ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7686d9130d2464100079aff7e777685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbaf5bb051589b30d67a9ccc8cac92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a93ab30c0c3610740cb8249692e3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2866bff8c3473f8ad293dc151548d25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a89ed54caf992f60061c04fb6029c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d7f9dea1a09fee1862ff98450006a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6f36b1486e7b4a53970fb180c503e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8433f502c6702f6de6dd6bb242bd21f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d2defa3857797ad75a09012754f9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020cbdbbb6fb174dfa0139591b02ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d291f91ef7ac062d66a00f0265a5d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc10707bdf758b339d6245bd59b3dfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251800f78979688e8628551b3f9b959697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753622adaa71fb3860f167fed3bbfc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c8eb075fdeb636ae13d910e95ffe3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882de4d75f63051dd9242e4e8677573700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7180d48e8f35bb7975097a4cb07a55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3540c07017ee595441e81c4e93f20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11568607dba2275de424b4788b5fbf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76eaa540959c4a05912d3b4382d7ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1be14ee88585032ddbeac329a721c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c86d83ff5c83b651ca715ab7adbebf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c5c502031ba0daa7be57d848c6e2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bde1a5cd1645a2ffea27372dc274d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59840bef96c1d88e7385fca4a20dc96d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d7449ad692726e9cf59da8a24d36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2473da72ab6abd4064b22a94a3c2fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bbf63dc556406e411224f1a58dd0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd28f5b1cda66b1f9e45a5ea42d452713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d904f2abca66477758e1a15eb2d87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f0c49d9267807ac6cea3291b144d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c5509282dae77e2b1bd3336ddf741716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6b33a0d43cae3e00d79401b4b6654717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebb4325db78a029c4acb6dd5c6c17b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b648ee5c1e52b9758ceecf6b133a1c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c66da71c3bcecbd9c7fd54fa5e92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7af03ab5dcd30bdb07b0ff2451a77a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ffe951ca2deab1723651d5be4bf8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117e38e7dc2f627b0a9fc5e224e2c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac6735861b41bf6913038db04e0b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3e210e91ebdb3446f085d1f96d65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895b528dcd5d51a6fcbf8e54bdcf182726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e6fe23ccaf7969c18ee1802e3dddf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dbe8953675e8214d04eaf7afb5a65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0033f2dd895a070ff6dc7fa6b6fcb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa409ad8a660032aae74634aff6874730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61134fa6621785072bbae50011a760e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e836cfa562df0805caf03626c9f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20118bf6b633a5ba4f34a2964edcc2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b913951f146f10b861d55812065c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310bfe5c2ad1793ea0decd36e5791ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb1584b220e798dcea8fe06f5cb88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79efb377c83b65bfa849a5eaf8867737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b8d128d971c66978a084d21d8187738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a62e7a5b20871c67399abe7a8b811739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4c256e59256c8c3708ba44bc606d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71be09facd570c6fede28c26eb0cc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f5b0138616c7b47cbecfa26116688742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f623487f18072160c186a2232d86474743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1cc00ff0c5370494cefbb69e3db1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4326cb6ba52cefc09de38afc7a5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9778f781dcff9c573989b02e09767746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e7c9607f74b24ade74e13b5fec6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166a20349415461456bc3a10ba0d646748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d16d67bf10fe378cf7f703742d75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0923a7b02b943d71534cdeca8dcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b2ceff6c73518191becf1806004e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfb6ba95b2db9120bb11c36cbe8f0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec9334decd8d0a87bc9087c2cba6d1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6c3fa882675e50aa9de7cbc4ffbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509cdb833156bf0e6011fa621b6a9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c512fdd7898851a8bc2d1584df593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35037b13270b3226838de80f374bf5824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218d49c0cde74e6a66ca5c78b554e055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e69065036c51bb9cad4a81ca673e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e4d404587c12fccf85541c9f636f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fe072c8036505fc4556896f67eb0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ddf88ce943a03c0cda06134bfbd9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722204da172636c1f9fa1e370619aa110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9cea107936ec1fd8072ac1dc1faea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f5fa6c1b531850a9e5060736ac57a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff9213674878505260b01e9b56d52d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387480e86c5164ecd5be668dab86975814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39dba73abcada85a9f5096b9ebc7c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96f9546c6f028775cb1d56a5ebe3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff04bbaeeee46317851739087ed47e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda0e481c082d206f89d4fbc7cd408c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe90192e2b11e7e21669cedd8335f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d5b858fcc004ab698170ad417a3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151466f1198068e35e61c4ef05198ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902d6a2d257a6e870b7fb7b76b710ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b792a0d2939f9a1be4e9aabf5b9aee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4001a658a85b26752b93c6bd7a6f2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dfe6a63661ef2e6c68382d3ac430125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8cc6f353839e97ae740a3f670b9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b9d1e0ae9318d42202a91074c722227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d9e400c6acff11f6bbd01a51576b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a58b2eb79f94d2edc18ca1ffa11a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e324f6d8c4b3053b156c372dfac5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1abb4d5f29868d9278c6daed74c7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb9887401f371eea4b91b9bac15bae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d09dcf2b1d83ab25375af8650a5e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b93c9ab5f26d46feb0272b3decf05334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b5628562e2d6358add879ed43a5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871888282ccbd3fb0695dc3577c88cd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a60bd660b6f7dd620a3768ac4b50837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a97b5f8a1c387b5aee08de3616b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5432f948cab9a535ab9413419ec039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879050c536fbec7352517bfc41c201240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848e3f5445ec568b612238ef46b82441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc7f0b4f06e8816065870510daa18142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5778871703d51ee8ef721e3d07bfd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48003ed12eb03b5d671746e8769fb1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a94211c04e588a0a6d79577a7837a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6083a38e122cfb07cf7cc225ec683446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a7ef4079663596283c23c6fda4af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d63d8ccb59a37301f8d2d1d16a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd8600f377015fb368106fd8eed23649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00068e9dc472a1c49afafcebe20b5b5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78527c3ca5aa135f048dcb0a42fe1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517168ab735de27cd0f1a6e22352ffe252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009381f81859d4d154562273f1cea59253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c72aef93447ca382d0eac1a764ca654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762f8dd0f8027dc780152e6adc7cc3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d35f17fa9e6f5a9a7dd31b5f980bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44389ad052e018d903ea349688e2dccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdcc3316c2cf7088fd66f256d2706458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94544334f46978e07279e68c027a6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d8736b2b0233732437a285f37c31760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56072f61726bab8357cc002fc6fbfa1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd951aa1145396bce7b61eea141f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f78ba8026c9aaa604b899813f5af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833513ce3214fdb88d656cef18962e2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c42749749aa0fbb456c87c5b353bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863db7f63afdbd854ac7a0b6a477a8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59397e058dbaebb48676c4ef01b39a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70a0a444d564be9dcbfa6d0a8de32268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06772684539a1058bdbcc19f62aae469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ff67ef65a2faa3d24d29b204150270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754592faca07aedd7d3e728f5a99fb5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe5f8a76a350ffe9edd40b3f7ec41872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6250541aac4f92591960825032d60a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee46d7781d91a7ed4087e01417ce3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64273208683d33f888310c80305ac075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64623a53ab623efe47b0c0b4daa7ad076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1421ffc5e104d12139a77b5ebce4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa11beef2b6ecc2c68e4af0c0e126a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e95b17898c6aae4c8967c076b99e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ace9204949f2a01d23d17ce2f801d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15226bedb7cad3c5b4b95803b8289d0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970e728b94dc2134ad4326ec88d330182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd1c7e4cc951c55eabc48730834c2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5883a8381ab79adea2bccfdee0af5a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225eaad69ec7f3e8c019093ed7882d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cba4f0b3e2bbf1ccb26906bf2606486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba224eca6227f24a8510a230bd16cd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba117c00a12b9fa003a4aaeb4f80f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65700bf7f0fabd1434b7296005bcb1a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb11a283e84d645d0ea046b9054fd0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e144f2764270a53b7f03828b8dc2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5af604fb1922b8073922876a1150e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79727822494d958ad086988bf53e2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9ed1fcf964f05f69e791da8e70dca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafcc822db0afca4923f2a9474b6bcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96ca38885d928766fec8a487b247ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ce82c87df7838298dc97fb046ceca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728331d596fe18bae4d763c62fcb4ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1c0e04776c13c4ce68cd2c67054b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76f16100d2754dd400a5b6c4a3f14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61acbd4b7b1f0155fd0346d82465a3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa10f87c74ce5b559351c46b965c94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a9583520e5a4080ca34b0975e0e6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f682c4d0abaeed65cd5c9f66ec7a7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc2bf9b7f9170b0143bcd42e4f03d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4d2df055bb883fb2d5dc758a05cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414eca344c7e7917e9e66209a9d606b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012b9b8e7973afbfc94675b4de2afe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c4c168cf0fc1a15a134970302a4ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f3638c09775b41f497a94d93ae53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0ab39a7c19e3a8aff2505ce06418a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb456f022a21d479c051fa8541258ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779566f642c3944ef81f5240965b87c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc1ed9659d7345b2bbdb6fdd4ab953114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209cc83e1a07a2d2831341a75a878d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350829702cdd1b3ff55fa456ae381e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077624aa0d1c1312b434a15f05d8088117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203431301d2274dfe8163d81cb6167118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153514a28bbb94e4a7348423712b7d51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f271cba6272748d2330be6688d8201120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c949d1e1e8fdec7ef18def7dbd41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f07bbbd381b2785ac484f9ed519b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5cf538214a319f50369602c4e882b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b789845267a541d4b9dcd6727d36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d81a7c36db6fe992f171d0d8732b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a37527515ae93e4effa88a3386a60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ead7554002b0647de979429c5fe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cff7d1096501079790553669d8c9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643970b8e7aff0cfc0aaa30812faeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787327514c90b14879646d7e9d63cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c88eeb38b8176320e2e7c566775f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424b42eecabcaad049e385ce6b2c6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279c46a1b9dbed71a817890f90f243f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326caf4cc6fa92ba3612a5844290e59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc54c70ec280a84814d7e1dff55da7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ce9eb627aaef0ee4648078a46d120136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbdff38516debe950b50cbcb7ddebc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e728580ae94f69ec05064265ef5fca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06217fccd7831921742d332293d9289a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3631f0c3bef0d8644e835102a41c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505e0647330f6458fce463d4c8cf838141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c782997f75a6922066a10e973a9407142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae39d7e45b6b9ce6abf7a1f59072a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd1687cc0bcb57f988d9b94245c242144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9896e733ac7a105ec686c0397c81a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54e6daa61d739ac135f3a8d116d040146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b07d7534c656b32120f3c4d7003e6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1f4e45ebb431ae5531787f32d8e73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b06ef0559248f8cd501eef7a59f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068bd242f605ef01c9855582ae73f1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51caba8229ee0b39ff7aa8868a5b7c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff005fd1b3f512a143d63f6da28c2af9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b8bb14e73f686f2545e397de20065153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd656a9c2eb4c36c3bceeccdd1b93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ea23d66d33297944261c986ce3469155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bef0d90738885921f3303c27545f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe7174217a35c29e65b26fd1ba4c07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3cc53f43d388e77fbee5811d8aba2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cf91611cdbaf7006601bbdeb9799e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896d2c3964d7f553a64aae20662e375160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8316126026e0c909ccbf9d85728cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d79b320fcb5b746fd95ac89a43cc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c510412c3f1c99e35f82cdcecfb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e47c30d07f6b0040c6288f255e00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8e6ae1a8d503a575e62105240cf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffbe1780a4681f00d2a6609165c742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1665aadbe0681a5ad99b72a9e4f31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac87b228047e5d8ca248f224cb5de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863cb5d9954299a6b5ebdc262b3e7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14538e173cfa07ef69e22ad60009f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cdc3a9ebaf89a94982574376f7b77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d935deee4c8a9fe3f3ad041a2c917172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed9409bc22a4de07154ff42438df4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946df5d46ac85456c3d5f0f67952019174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d07850397526c17dc3e31aedf7e88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a221a6eb986aa3720caea77037a812176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388a9831421c4c3ace7c5cff7fdee53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b678795e757f405d8d0295541807c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28421eff00baca4b8243ec3bde8f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e771ca9e4e0887968e01f24fae81e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da923082c5f43f103d097a1282a4f104181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693620de0c73de5b5695187bbb91ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c41427ce3e820acd82cb28556a46f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c8bf1aa6210cec3cfb8e55ace04c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48152845dc96b5ffdfe9d533a36d7d13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bfa3d5c36007937197aec85deef23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a68ba5f0ab3da9fee292e21340edf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4476135af9eef505e9a772ebeab35f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a3043071fb88ade3be2ddfbffd941189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be4457ef68d7fc2a1465018cfae32b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d7350b1601b0f9d3e7f8b5b33594191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ed394c98020e65c7bac13838188c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e5343f459039c3bd151f084663e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb183551417fd38773729253cc95c0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24363694a0ceeb6a2fb9596518bafa24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7d608e914b2e3e0c6e14b1aac8655196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa682fe201ae400d178825c3651c5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9154d62297f031f1cc665b4e100207198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4f9f65bd5aebf4591f767ef2f29ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf1b4bf61f3aad1d6d65af31e75ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f8977d539c8ed515a06b22ab796b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f858bcdf68bb9d6a225f192bd6b7c9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cc039768998e08e27c45be799e15f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ad27c6fecaec8cd76b56264869f58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa6fdd115686b565aa982a1054704205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491183c9c466392e5968edac5644e98f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e82b4f18d900ffd52dc45b298ab92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370300b418f5948ed3a4691f9d875e2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65cca2055d390fd8550a0f56c9443209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bbb76e1d10a0784a84c0584a06862210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f34d2664272f2c1107f32edbb2436211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948ada41be2caaabca39d10a0c33e48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e07ea217c7edbd5d4728eadf6f56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a01d4266efe51340d0b9133324a88b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e23b63ddaf3177d22d77af03ad45a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e09ae0550e200968be8928d60bc115216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6071bf912133ff87341702693cf0fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49789220275fb79b331c2e091d5760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0451b4e6ea5f5531002807c75e920219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78bfb5c987a2a9971fdd012a4228d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679f21275db8c29d1a21c5f7cd0f365221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3671971c35148adb4b89e9116e80f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd8b860dac5e209a736973fa5eba93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9ac58522922b3c806994d8c9984b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e666ff1e4533d76b17cd05cecccfd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5d16b90c84171b4b50d8a548dbee3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea172d9fe9e22ace3a1fd10663af8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1720d879e3b7380b1366822fb896159228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea811826311fe378f86c84598e1b9f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa4909695e4fe11d6f5f93989d64d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b875035e539647c7633a72b387c7c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b9f5f30c4ea3ba5a6e3ed8aa0d8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382f844b83676be5dbdb165b711478f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6f0a1411da404e476dc3e1675218234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2fb790dde5bcce70dd7f4a20fdbb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b8e65ae0b2689830f5faaf0821e0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39576fa32e04b99009b3914f8b4d70d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4568410fe2a71dd1da69ce544abce4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f722b2ae5187fe76b0f35e462564239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7d3caaceeaff833c37c719b9a7af4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d7802c8de73abce0ad4c02d0054e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b535788f8f49a73ac6125a9b1205242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c4ab1b54e659461b73e213e5d373b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69231dffbee740953c8e8e63967460d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dae21110316470f81aca1751b661b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b2a1234836d428c07c0ece6c7838f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9535893994681e716f79dd691a3cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b56636efa4bd85f74ecf3503f71c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6659809c221df6a29909ea3288664249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f486118ed87943329d84544beb5ae1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23dd3775e3d263f4097a422409c2ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2adcd538349b0509831bafa37b0ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb952158e99a803071643f52f3cfbb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dcd2914590560305dfc097e498c5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c406b5462eb2562b4f8067d08d416255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a48324578887e4513f6b215ca8f6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac70610e4fa882ebc394b3d71dd19d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf50cfd3812c7c7e6a1ad7b2d172b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22ad2f64ba2146cc43f6d5a2f2925259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f1daaf63764f606c32c423560e60e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369cf062fa2f2d14910614b869bcb99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393093906ae61324ace9358501599d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346790dbd516732a9b86e00e88489903263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2976051bda5033d939013cc2ebd58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536cd3a66b30d5ffc4300f8f2cf1443265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a65709df585656538ed7c8019783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a14b89b4db57c151f8226c76e5f14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f81dce84745eeb9f3e2d38dc9a69a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b30d3e26bcf4aa20afad75a7a40c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfca391e5694edfbbb5df2a8e2dc1dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9218ce9b23bfbe6754466cd4c8b430271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e1b47e7b504e7ba59bbda126c319e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201090e5585c56151439b49d97c315d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a900fb8cf6c0f7e7ee95359b54eb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e6be07551d043757cb7c5b2a0fc13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297bc0cc5daa68de7fc3860c28cbbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c0aff4f64ee44ed5f47ed07bc2a90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a869955eb761aee561a3bd9522dc3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce25b98831ad3635524a58bdb8d12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0674167f82e8d0a55bce5516dc53ec7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d53add623d8871e5d94aee134d199281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e268e4fa756f56581d59f5b2fcbd1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01b1aae560be1fcc47fe583933c5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513844a6809ced0981917054514e93d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9894f1d21b4cf7304fe8e15695d844285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf81547f126c4324d8767f20276e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f66f71a29e5ab182dd245c3427849287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703d71842b55d64025b5db7c560f74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79040947e1e8432dabc41f1b59ea1395289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec680749971a183601607cc09c1124290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66b88ee971cbb154b5364918909f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad04298f4ab2443abc3f3ebeb3797292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da9d1debf80f5b149e91b2d1a34aab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac8fe4cafa93b8939fca622e3fb2d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafcd564e13089625c3f6df184dad61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37175da81b5776e3cc672269a5a33a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1601acdf69e166cae0a1ed6b40c4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56326b100f6bb8045c46f542e2d4330298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84a6950e9e8732157a96157da28b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00672cb14e9a0ac2de350ccc43e9b3d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6b454b77f3392a7e684aecda7b789301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad28890fb81dfadf1a33b94e7235c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb731f0de6f563c6ad854ce26576c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ab2a6fc583544111390178c426f8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa75e036c96c9be00081c86d13c9eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa3171417b9d1ddce993ace28cf4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d67e1a9f41e38f0bedb198329eb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dbad94bad0088b0ceb761519be06f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc26d7325dcce45d5d3b68a9a0c902309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75670d3dd38aa1de3486b48ac3f047310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac89d140b8c3145cb2280eb591cb24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4116535da4f199b742cc1c0fee1b9fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888af5433e43cca9e287fc09b7b3de8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16a3c97f9a0db7dcf7149b532f0482314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8768c74c0382f5de0b81a4e1d1403315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5993d665388da8262fd6bdf05ababc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba4d4c1ba8dcbc60800307366be0c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d1c76f667c94fc9c858b89703f2e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf17e5d535db0ade13e788c829ad2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d643baaa4d052fdc4fbd83cb3965a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74706ebfc18b29a60cfc9f2db61ea1e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf9e76cf91ae97c4baeec7bf220d5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b47bd087b29379e4cb945cacdc645323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a15670c11f11cdfc13e1d2be24f6fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d3627730ea61062d07e36942fbb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a4c5def2eb6de167a79356298e08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13dc00879b4bb347340d2c6065355b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc124883f6f37d8b82e4fa4b150bdc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8337c49c124893005f8bfffb546c65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ddb7d8354dec3efdc275d3436acc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb92ea90057c5f3867e95fc83a7a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e25f30bbe6ba7f279f847e16e2e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af061573a188280727bd84f1ea1c0c85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0e8e60c92ec5e6866dd9a1cd00885334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243b8421ff9bb416e2b27067f2da4dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0123b8755f491f02e389a5123c63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177291f54e64cd58fe516333d67abb2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8810e4f94e30f972a54f3c83f54472338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad9a8a8ebf6b7112b406812a27556339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b42a5f717a3bd6b7c3cd5416e2e76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079d4d0b16ec06b6279d3bb85d86c8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73970eb5bf991aa76d73ebe3081641be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c611c60c2a8cd06be3b80b03532c22f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31ffc19476eba44fe60d6faea1f55c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a47b01f4e38bf7032ec5475feeed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ddcb2ad1788260ab410b779251210346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e1a1ea75bac04b74e4b734b62134347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908fa1eeb8348dd192c508d352094c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6645153287686db3cdf05aa2ce5ed0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563ad999f8bf40187778fefe1e71cf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbff349748fc39528da2c0c189a39b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f5fb95524c2a2c6f69cacd7acbc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f3dd393fd423b5b71f7c81db15e6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e59f39100161080e7808a6543dc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56d1f220f98674ce703b8e7de601d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71844d03f6dcb9decc50730c137f4f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d875c3cc6734c71bf9d0244b123e34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb2a3ae945946d8c88515928d0836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0277c6ca35906dee564a0aedbcab7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a8bcdb3f8794f536dee7c028addde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450050e2c4ba35f13125f8921f533db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961400c5102b9ad55977567bb58763c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120585572c3260aec637e9668683e1c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806c0d9f757befacb396c2c4d8ca26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b978bffa6b8214f0590c0bf61857365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746ed3df8dd052d8d2f0ed942c21ae9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06628c59d905d1ea4b95f13a6b1fdf3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ab472dd0d54fe4ba1bdd0ad0e60f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabfc7b9e4a82c608a2d452f2eae7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f3516f72280156ab0a6d97581bc66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71421f958e6f0731812b51326a20b70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db6fe7d5fb66d692aa1959e28b51e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ee0851eda123f897467b14d3e9f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1d3b4bc8b712733ee0fd8a9add1e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df05148ca23052d5ab8510fee45317375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2ab33bd8f5b20d76ed468a37b3742376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0b542591caf0d830226c0b8189358377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db01733b290902f02d2716f51aea7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3a5d6b39c85dceedf267c009a7f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ced714edbd973cc15640f47924381e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e56357fad4e7b500157aa69378f09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b2c157107b73c71cdb26b69b312f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d53ef6287dd33255b579c0683b14e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7921ca66b8546f076fc0207a87354df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd3f1f5077816c984385fc4801ad70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c3b252aafb2fdfa0409ce699845b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720efe2d392accaba9b6ae2ec5a5a946387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b291684a870b73de32c745676e94b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303625c4b144230c18faa31bf4c0208f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c34076e22aee5dbad88971de5aeaa3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77320cd76972ff4dd8b59c6522917c7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8ed801f383a5d8d2ce146247c109c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9062cea85fca9f8d7bcf0a4002e88b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad66310726fa13c9663150b7044187394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc8e69c77468d8daa4ce02a98899a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e2cfc2d9a08b5d38e1ee0c4184755396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a548b695a52f554684e39bcde57fb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3fdc45bb14651dfefa23b248ef5f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ecce6ea09d2067fe4f7c01c70c41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eafa7bf04d2e52b2cce78675b4690400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d9c11315a51864ad35fb0a853d7ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272384ce4d552a54dea07acf2fcecf6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1b0129e23b6ee8742ae053139f55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd5064f607c28dd2faa4a09721c457404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c3a799058a1bb772818d1586b27a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aefbc1b44b27a6d50b3fb78f435abe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fbf51a71dd49162052ee84438424c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbe536546143d2cb573ef8f4f9a26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946eb779a067a24383ffabbb4012c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef8405af920c7d0c7e5d2705505dcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100397b6c4462f5dc472c4a3b4399be9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a87db70270c11ce29f9464b743d57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f8c9584d01967e3fb8bb853372695413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce1a5ce238d2f9b3719e2aecf631f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05552ff8016b2a862320b3e63caa45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f601342b5fd6b2018d55024f9177e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cedd0ad6108048f9aad3ada811bc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b6d762e022e94176076e69c05babb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42614442a6fedbb4415bed20545b0403419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146eab38ac10d2950985c0525f1d72e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef0c8567b36591a7c975b534c0138e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877991d15752ca51813711093651a41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe0cbb4cb63333748eae865ee7c7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1b4dca36cfbe9ae077ff1f5446e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ff43be9f63de87d4e7f1d4c7b4bea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24626743e332407c7d0359718d3f5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb606ee5a8f7f7398c6752f8e0ab2315427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c87fa6ac59993a0f30489150546e05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cda2b82a71f5788cd5407487fd08d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8eb7764a70d651f7180e3d82700f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11956eaf9ae79de324a2f916a0a777d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3346f67c2247e609ca5f0fde1c1704432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00286a55cda879e26dc479b6ec8cdac3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecd6f68c02487e0b6c921d605cbcf4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620dcf8ca7f952b948878668148eab8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1251d23ba32268da9347912c03bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc2453397796e9536c53457c0289c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645a20d936900386b497d7d2348f35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14de455c0614c1dff69cc033de5a3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2173125ecf45bd606f416165fb3109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a5c608a855b52cefacfcee6c91fe8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b733c65944a191196dd813f433862442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4937140ae1328f8ecb89a3eb6e897443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fa572104b11b306baacd52209f82c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625324f5be20feb4ba96e85f94e37ad7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf2f3f53e112ca33f56f81a1df2359446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023758199a33ed76863324f683d0b6dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebddd74570854f79566381c6a1020a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320cb481c1979fc6195351ccae1003449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a62f2d375fdcea1ddf0f6906002d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96fa6bf89de02522b1af9c3700494451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2beb08cd0e57a25be2213205a223a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520bb2114a28ea7a1cc19012de6fe28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4d70c667fb2f1a82d72a95166e2ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b5f6325068fb810feb331c9418fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9dc800a1d15cb0ef02d329e6dc5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f6a4f7026e6258328c8519963aee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f014e9a45067033fcd0b7211d8153e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931b2f683ef7d1481013e778af876f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2441889edfd698e122c67f326331235460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012570fa382df11ea7027a2bf06a93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ff321129596bda4bc336fc8a7279462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8391ffef0bd7d32ee1b1980b9ec2ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42061cc19b14d5110a8fb42948027464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4145ea0bf143bdc7a8f1e755fa9902465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c1b59a03b1d5a9ef21633c61f4fa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076b51f43322f16b242f22abc8dc7e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd2611efa4d570804fe3d90773349468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf0401f1749198ad478854fedb289469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59bae4c9da51d0d659491ddfc43213470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489fbeb85dce7b7e3ab2a6e9ad8cd8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ee4f556bfbc4cf0fbe3e9aa0a4bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48b1836dd33127cc15f334ccdfb00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0371603c967ff946d3c14e17c80e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519b1c082c65c9230b65e26b96184c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631be5532d679a9319d4b722738ea33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eca9158d45bae14158d85aa82899b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eb4e78eb688b81ed79abedb5370f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea922191ccc5754e4a47ceb5985c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5dde2595a37220e22480916410e4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be675f56f8bcd683218e161a4330aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10365d1852b4e41678baf69370102dfb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca67e8e31541f896b2fe47de632acd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1181fb8c5af05195fbf06b1698e055484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0937a8cf4dc8b3364349908001afd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949531346a486fdaae0f8366fa8c23fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e46f33dc1c9b5bb8187a5cb4112067487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4f039fb142e33c0a9e0e44d337ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb52cc1290c388764e6676dfc06670a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151af0f311b8548b8ddbab316445c49a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ffc1ea0fffbd5929eccad76539ebd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6974b516a1e383797be2902bc00c60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e84342e5e750e3193f5dc19c129e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4dd33cad9a85b4b06022a4ff77845494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57303ede427b9a4fa1b326a5f7a44371495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3d3e4fa006f137f692d878b83357496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e372043d1be3a2eb9e3bf178b8dcd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988d55e7b955474dc343f6df9d2b630498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5bf312498b2971c9abc6343b9e553499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcde5f60e82f022bc7871835ec172e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9820d60c030d81c8f8443c3ba2859f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3b953d3acd7e978bca079047531ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f271190a7307b34f1e6c7982b54af1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccbe9b556d5ff4c8332533772521ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb14eb4ab8e25a3de867844db7c31d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473a4266f86afc34df2d3c2cfdedba6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20751f77b4a51cdc60a7f0ad4c825f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1749b08dc23a3e86bc3cb4476b155b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a756537549d1c914cf98fa2e2113a92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b8b876ce1467cd2055835bd9a669f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff60f32f6a4e625e6aa566e89d9dcdc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51564b8e6d726084daeea64b48b69c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff896958214d2527a663cca3b4b88dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea611cb1a5b0d7e0c4f273497f5471514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0c069f019bf8121113e58c39bd4ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140f123d7873b5aff36241aebe66b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e84564e2e3253e9659c2ce036497bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a71601e8995487ce0c19b4e9bdd86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e2e0972b1cc48c7df7d8528d95d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d084dabeff20eea3e6fa5a78065a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c2b0b5f6f29d120902a4c435f09e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89ce27a31e014dae01c098e02e1ceb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d32981bcf147bef9427017c1321c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0caa775440441f43db089e0ca79568524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16e5e0591cdb8d8b2237d063267bfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94476287977b38dd85c5ca33d6431107526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8047377428615113a2a188e2a245935527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ca81aa127c5c3248a5c53e6e512d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e0b64fec9deae6130484fe883419529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e2507e7368ef6ed707de3a7f9b108530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bc340aa63166217efd088f23cc459531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee3c625eacb72127d871b43b6cec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be0959b4ca9aae329adb3ff2ae723533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50818bb9230bb991b239aaf06f256534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5fdbd89079d1393387a9b4ef8ea5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730422e4ac830ded51de6738ba56d00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7088763a54cbef06a33bec89679f7a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d0c224b1a90a8ad27bee0cec24a70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b20f7eaae533ac70dbff52579fd52f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6f03d3e048147414b974baf466a91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2af54aa27c889e41d4c0856819955541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c829470b1178fe43146cf564002322542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaa3f7deab7c7b4354114a5065b295543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd836f8bc1868c3ba3c1ea5698a701544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c932feadb46444e0e27830c4e6eabc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceca9b39cf85d9913bdce28961a4c00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7337a3b17887cbad61107bdd4b71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6cd5dcfce7d7aa735c91d755efe89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1df7de289d9c634517cceb8c0f421549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd3647d7a6b96266c9b684153646ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3182f269ec140d9249bc83c64e94b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2bec46fe3e7643cf9caad3f0fc3a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013edf274a2d98ea370fae3b34a930553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceacc5dbcf1940f907e7d517170446d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ec49cce66d1d94199154803d89d11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7229cafc74f9f79716484e0190447556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f5f4664d5b0631a0a5ed53811e3f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb587a7bd439d7954f624e56e30d12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d55c7d80a153d9db696c45293e22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1d1eae7b41d4331a4f525ccda0afb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dc649994cf0fa61b87ffe9f15f1fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4528e2e1e49ec4712e7c2eacab2e32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35e098b3b865fd8242ce46b4f75f04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe44f63b674e7bbacba61abeaee2339564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a71d8fe8b811cd62dec72ce04a3a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bb6be17da9316b373f79a41b46261566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a132f53ef39cddefb5dc00e59390782567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6f56c60c180a234de787075a1f5e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa2ff39909a7c9f5b9ca5554069724569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735ac9268114a21ac372049976c8b7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5fef3d028235a3a12747e0bab50f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa544f1fba325ad98a07f75e8857b94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25218cda1a91d64a416fcfeabc6231573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03550975d483fdfb3a969592469e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e50c59029139bb6d7ca3c831ccfa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154b717a0ec247c4db3a3a321448fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cf315a6d5854b492530b56e1b406b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac2a458f1d7e6dc2b7015da72d511578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61257226cbf25a878f8577e09733424b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04a5eae3d47cbfde16e554d4ec3d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b5d8ae28054212514be5594907ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335911bc2ba99cd500919dfdf18111c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c7a612bcd0239a3183100a338c247583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a900d773d27851fca7bf085289953584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326b2c4573f6575340f8621abcf3861585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49061bf1971c05e6ae68556a94c93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1da5e8e26faaffae37d49ca8684e5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5082d482d092156d1041c0acd3399588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2f7346665756539a00de03864c9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaec7d14234097b02da9924092f93db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ae121757021538e64ca424a4d24c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded73e7493f37a4ef273f513ac21d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b7dd62ed7689ec9e7f98371b42ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13f7f66f378a72adb735feb49d91c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f09d23b11b8742e030f5c17f8099595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d1412087814a1a7409f9c88921aa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115ad9b92dadbfeb5585d7e389bde4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e6dc74bf791730a5237c6204d96fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f16cb51f095d0984d5d219bf82923599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a108a128edfcc62fba790ba79ab553600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa33d595d2d7ab37bc245e1a894063601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755f4abf6c210c1546a8bebb4b1c8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c5a3ca301c650cb6ed3f96753f643603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768b57054c17eaa0a29786418b80f98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09232e753d02708bf4ac83073a2863e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e01cc1b920ce972bbd7f380e0b6ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca38252b4ed18496c0404c6970829607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d503d8107254cd434d1fb332853e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea84ac133e04d3a856a0eeb72ab7080609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e9e179a9682207e628df987c4356610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20f5aa60e8ac8981aa74583643f4d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb0f79fcc08808f8024585d832142612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba9a37028cd9993f05f1b04dbb47c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e91fbe407b9782333a92b9245b37b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3ee9c611c6f8b56a1775e3ff4af1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50891972562c28134d9e13a86afc9370616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e2cbeb33df240aeaa400b5a9faa06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f166c4f58ee75488786cf24560fd8d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec93441302099cc22b9df198d4b709619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef2883ceec79e610413d1d00141231620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa83d644d11be4480705dcc82724d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c9145ba0fd57873557797dae8c9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5532b81b5a5d05b341184fb05e3c0cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82201af807cc298d83e824f8be8e9b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fae759f434ca13f80ced2956ff4908625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed903660f104247f1e574eb0874bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f367056ff4f6a058497c088ec1477d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79be746989df2c781259ffc18bb2d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e669af77ea7ba856d9c6c78de9d106629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c511afe192586440db74eccd798f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffddf70968e70321f7d15ec896528631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab36a427df2602cc1e4be9bf8fc174632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b2c9211841e2f8228fb7b67ecb15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e324a83135ae3be3b9056e53ff10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f95a8a46dfc7f96bee8f442eb605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffcf389d31a6132ba1bbfb49d997a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b6e5f7842294e1439bf09b3c02cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89883c71277666e50021cd5c586c58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d956ea908e8687c711fff4009de9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9bb10ffcd1efafde1c10e451547f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9058f50f307233f5dfb29e13c4844641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030835ba4161693b2ae872989fe9375642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bfc0df63e2973409ec97c3076133d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17994f90b3f90f3057e299834bb02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b9163ccd94340998d3b5d3b54f9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371bbc8f5251c85c938e4dd40cd86f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e27d3d7f4cd855e3f7c2e384938ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c71903d245da022fba21d198247b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb8dd7b136388e0413502ac1eab858649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d4d51412d471037f253a25c4e1d5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107daa49a0c9c0d3f14fad036d2c1e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110e8bd8c5a56026dcfe823eeb96ccd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df15e5658c2e9fb592a66e8f0ed279e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d161a716ac96f20a4fde004520ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc78d61f444449fcf54395e91e57ab0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df990f86f8ca870afde56b4990d30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d508ed7aaae1e84021b26aa63378657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705a4ae3f0bd57ae50505a75e783875658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b11800df845398a656fdcf1cd12ced659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150344bd70b9639b3b0b1c1b9a10a1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef450ec0bf51e610b5cf6f45a5485fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e6d310b00e4c17bb6edec1549a467662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e767331e985cd0ed5515cf361a735663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73cd26561ac35030259e7a6c8f7031664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727310411515394ec7875e41cb1d25a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b365d4f99e5b078ebfca5a7e4b2a6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aa9f35a0e7acc143bc1a50c41d159667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd1d62c4b83e675992f96d242d7c3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8af5be4e75969a4097d3b421da14e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db3a14eefbf289fda7b7feb07ad70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2789c35aba6b7b9c76a4b6bb8cc93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f30bfe0763e67e12acb8190c7e88c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af0bc90dc04cdb5cf54bf2f5ca7c8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc517e383f6c9c8654ef7404b0d12ea9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cba69108734ae00d377040d8f1572e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3ce92c31de9cdb408dbab3ec7759a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d70c087482ba8296d21201b27dfbd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add3bc030b3e762fec675b0da2fe4cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee18bcdc106b2e297c523985997e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fcfaa89ec46c94959569a7249f0a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbad7c9a43ba7c0a651b85b0c56c86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bb6d9fa22885cc4e8b2a40c2c788c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f902c787c76f0378d96786d19f5f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47bb74d5d2ec8b1d07d21ef057d67b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f708144798c5ed19efb1ef43d4ca81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f102f9d34963cd2fbb3ccc931c1e69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4a974085e127939f102a4e3fa48c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb897c319334afe301fe0a11713856d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e30843fc2737103d776a68f9ee1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032a441c371f7adc2b6dd80faf8fbfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351abcdcc3ca95907e9de1dbf044f9fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7636633fc28fb49d52acade302d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39928e9bca8c9575de90f8d28991c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbece249bd6a5de2988b34c52077980694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf18325466185ca2c6a053ed5f3f08c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b9481d801b3e9846c98631f20bc60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121171023039730c03fc3503fb6cbffc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de4f8ac88a13dfbd6623f492bd0b43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c781df3c32b2204b7a8e20a061b38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315237b81c68c0cf02f7d446057b804700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b781ed2400f10ad1f0f5194c96e123701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e8754cea6fe258d438efae710e79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377e1571502426db3bedbe5d1ef454703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35cf6c8ad8d1f19de5682eb36cc24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9374ebe7eef6fb13b930c210f86ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff27401bee6b4a8d8c44c2701aa4352706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8557ce3f48ac95d32ae281ea812e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5918a1ff4ab59396a1160e6782111708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045606fc6306177d83a933e695ad3050709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab6285fdcf272600d5570fc51b2d19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de5e52b38f35fd5ad7798b02c5550711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4e8069507b62e9376b466e9c73a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4d67ec09b46f52f14016537319c72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c002f60f2c4ca7df46c86ecce47af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4386fde0f4f7a38ad41968283aa7915715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d8642380b711c0f768caaea262af8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc46950525df5a6936efdd737c51be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013db20d9cc0442123ff69b2b44acda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d895cebb6bb2ee96057ff472940f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982af2fc39e3be30584b107eaf7b19f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e51712eb38cc8ba7788aeeb5d8e4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbf7ce6cb66b5182e771fe24618e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14448ba9f763dbc78eb0ced3dfcf73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6f3b9155cbee791cbaa36e657f01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910af2372647c111c93928f41c3bb93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673018cc21962591d97ff23d3c50d1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b6910129fe3f9d18ab92254d0539727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cd61cd6da203b752ac25e65c31b72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254229c5b736d8332e154e9a607ca06b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4306a4d1c1d395888da632d358073730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c39d84502dcb449ddb78d391590d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4c33c71d61a6e919525e0595ac838732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd899a015a79e832478450b673d00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df410df279638e53da049efdc92cd82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39327407e9bfbbe07c04daec739dceeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac027f4575cd05cd7461d6fd1f826a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290648b1b1f24d9f13ab8d88f3c65df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67152f9af98e74f08b2367f30714908f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62e7ed04dab7a27660e55f0973094739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4958465382b48d5aca1b3746a5a6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6003344414a096c7d27a0c92ad4fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d612357ebc175457e6c31555d01ae16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff282f95b9b514233002d41d5048bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02c0fd19d24910eafa15c31e4bc391744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8eacabb3de8067705ec8eaf518b90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adef0a45c6087a850c0b60ea747981746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6410657afe3622b26ac6b23608e3a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716435856e44fa1459db9db7c8e2ab3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff600f329ae9621ab54309e6b0e7a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bedf8e72a124302c516965ad306cb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56e507ff34bf6c62b9168e5b88353751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f24b32d0c94f5f7e29b3d630e737d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48646bde5a7b44eaed2935b0d308a333753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>