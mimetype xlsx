--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7552f05974b39b57e2441584b041541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70670282fac6bd264b6d5b007155b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887325c6aea529e3eb9d5268a3c42ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7995c1ec1d5bad6902bdc93d66e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2c67c08e213d415befcc84056b1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd427b3fc7c8e3002028effdbe2676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba57199bec187059338217c40653517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4819a5758f6f58386a2054bd89c6448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4a1786736698bccbf621f1b841799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b8afd01f8f9cdad98392f073728e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf3530f8f1f0914eefd7209c8ad8bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b453dd3b807be527f6f6e3c0349ede12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceef7cf5df485e791e859cbdb946ca513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108529ec3098bdbc09436ec93f3fd0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad5a52bf030fe5a09b39abeb3da9f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6ad70a9b75f921f6e9388a51f637c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec6a8c99fec1a816e1cecbaf3a33817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0bb297ec5fdb8a355b822c36395e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf65d5590ae39a0694637e8216033619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385d8076c6e4b6a35ea562fa3a30d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f86e086f72d376c63a7bd7f37d07121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dfb2cd0fdbcb8f0c8ba6a0db8352a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a037fc432ce1d279b6cdda147779123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5ca1165a827cc6b909a76254e44f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba51f8db5d86211cf19f3c9d18162425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f8117c723590783cf615ddf1fac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c435ae8b6dc9463df7ad484e1154527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed63cac8c66fc59ee841e53e3086f5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575e99e6e87265b844e67413ce3343329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a8559053d30cde7e9493372d586630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d42493e78264816af71695d9743d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc241816c3a65a119d9bdd1ed48d46c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae343fa1390d1303b1c799abb8bd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b348b7409b253aee6668fc0f3b7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58ea90f768788c1ccdd05ab8c1fb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6a04368e676a5ed86da41593d752e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0cf92071029301ff564bcc3b1113537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4651995ad4bc4ebcaca22c10f7d5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c3dcf6c34b8a365337f236dfef8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31382001b1576760232047e17138a02840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2b06e01f3c7f8dc8c7e6d4ee49a1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912f8dcfc20bfb4bb05208c7c3118f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdf85e2ae09d4453c20c59adf17b2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a70d4690e77955f8987a4461d6cda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e67b039cf3fe7ff8a0c9420f2e25445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b923e0bf4ca94e2d9c7aa642e029d3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98374cafc24129948ad504c592db1c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721128e828c09d5a4bf4369f079a2b2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ba21780250f8523b35dababd063249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb93a81492c706714d87495e6272d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f98df820ffff90c6fd9fd8dac64051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89a792858dbda7d3a74b681db21a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e73c629f1d64fe5cbc1a8a38100a9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe742ad78cc07e29fe11d80236ca0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23edb2d138371a3c1a5f16547d6b1cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397427c46a9dfa29f34bb208c6f0acd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131cea3029e2405262088f23356ca2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b21fe16f65fbe5a5c6fbb08e4df5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ce6986362b8eaed9e9bd5d72ab1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd55fd40066a787434c9bf793d9f0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f6cb4b3569f46688e9ce39d47782461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ea3b8cd1085547dc97d648158a75662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346094244ad87a664596e2339a300b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7f15d44c79da32f99113ce91727ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce3c74d872772c10afb80602bb56e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0f86787f6d60cb74b6e619eac5f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7256c91a669645e565ad83f328265467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18ce2ebf9b6c8cdbb35a03cda8d4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2539c8a998c18db72141126c497a85369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06aa9b17289a586e9cb37a639171170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c74d6be188398140c2dfc52dabf9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d477dd461b72ada687d83e51c71310672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2291a02d6d62da198ab9d84192ca2dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751b51d954abd3d91a8ada6ccbf4ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3a0995fa04e4b57cc7e16e57c57975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8325abd228a2792aa0a09ea3f186b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555223d45fd1bf1e27990eee5572fe1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c723391291f4bc81f853a9eb5c0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4e8463b6fa69d781323a0594538479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d9eaa65d4c7509d9fd18ae493f39380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e82b0fb6226ce0c927ebdf38a4e52981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cef21a86d1e2a297aefe9e0764b89182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e1b188fed2b4097f80461052234a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc883761325941d4526cf37f3ba121b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a35fcafe824e5255d35cdc14efeb4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd513da327c5af2308521383ee269786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c3f9ea8e92c5ce3dcf92b65773e2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279facadb09cfeb2d33417fce4358a3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80690f7ebf3481aa31b871339daa952e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895368ed9f3b81ca43925d8886cfaf9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e691db67b65d028de65d6aa41689d7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00b8fb02c5d1d188f8b11560c54c7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def587887f1f3d7dbbebbddbde3739a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aaabff240543aeca1b60d2fa54c8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb20b47059bc39541a4ef2687ce4ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a9d8f15aa76626e6a12b3b0fe9b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb0a1ddbb4b90b96f6f34a849fceec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd9ac0ba5675b8ec73f717728db6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ef5149ee105b1dcb6eebfa577c8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a72d280f42741505585331fd295e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5369eeaaf3dc797e927a4e27cbaaf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7ae3225151bd01b0940c93e813146102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701b5969a8f79d167146aec0bedfbbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230178dd8e706b5c9bc5fb124fecc6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6890abdc68e5c2bdbf7577e731c09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160e0f9cd17dba187c5b66b95043846106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a1036c77fefafed2ac902ded82ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8f62250e0ef22d077dde8e7ead28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b63af206f2d1e215fc06fd01bf4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b95d739ef6a25afad5f1e318cd87a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99f2f12012905c8d5e9d3269aff93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ccb22097ab6866a56b5ee7f4595fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6cba69753e1e2343f8b447b3d584e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a34bdf33d562c3d0837289886183a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242144ee0c88066bfbf76476f871900115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dfd75b05fd524f24d4ef6ea6fce4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402617cbf8d1cd72b534fc2d641bed76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b969f0b2103e8cb1c7b156d7ff43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302af454b40da051ae0e9c3bd539278a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8158bb866837a76d678bf4b4e84f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab8bf9df051f3cc9f053b9a3dbc75a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5633c9abadeafdbf14f28807c823cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27acefa37b4f9619dd6258275d78e16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b24f74c4e08f22867a51dd4886805124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81074bee0cf9f2da464bce8d403ba1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7ff5129d32849ed559fbd9e62cb60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbac2e1937dc4b14a95d99d2f3b5fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0f244693c1c09afb0795cd7842814128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d47a788771373a00b3207a2136810129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8afec2c7d9e21c5cd82d52bd7a47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a739b06f08c8ed3fb389397a5671131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb51c4624814aab11b42e51ddd5c0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532aac786f3635a01e690aa2b67a51e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1292a68c7fb13e6a8797df8215163134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735e11a8b5fc9a0fccee06576981cec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3b005fa515eeaa809963fd2d8723c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05747721773e586408cc48143ea415e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65371735f8635bd2b9d6c0671836847a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b6154f5f39940feaffbe277bb9d70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7dbf66db84e644d264f0ee8b9477b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13b729d6b009d86bc99dbb30a530d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a59fe51f11d6d22d5e482a48ece9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e930cfe69592a2f7d77d6119db3029143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad3732f6ce8ea775adda2b70dcdb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a81b075d691ba66d4e3a0544c3cd7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d019bb9027d44fa6951833066c0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843345714cd1a003c7b604d99c13a192147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12483730a3f13b2958e57b5112508536148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53adebe4e869be773387b963f3d4888149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177640639f8b0e01ca48dc49815fca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc147a28d81b504d999547424827e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaff01271c51d07b1b64ad74ab9637a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b78bc8b3292087ed69e0dd9c8c5dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2f54c7ce4a7d639b54f594957e2f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e737f7149b123c6e260a06816ed40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f524a54419249a3336ac2896356f02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128c6239785ca0c72f8432012bff605157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fbc6039b97bba0b6c05fe6795bb3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f9acc2e7673bea837d228a8bb5d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db7d4bc0a947965a149d06773cf29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609bece987185c903558c0a7e6bfdf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba712654b23c8fa28be1a2504b56972f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1c8435e564585dfe54419efd4eff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245229fd5c27eb037bd86432f8b104a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97445c2532376986c4e6677dfbbc5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce768b028358c6d06211b307242da3c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff152e7a545a2c8d5d8b124e7fe4f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd18e0e7f3b7a58dc1676af5f4a902168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa92bca9c1f42cc2be288f561df524169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f088a39aebc2d87d35432aab865fcb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6aacd41528d2ac952c4a09a708285171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366fe2fe7251d1bea518405201334f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b833c8338612edf1c99a17049d81d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c50afb2e02081cee7ba10b2530b8ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800fd9195401f81b4f8effce7f6791175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2d7539f6d78c6680c387db4b76ad7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ddde803196ebbe07b1be7810be17f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511ce4b75c027161acd141ef38cd9f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d193eab043c11ac10c926c03c9f47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f8fc3308494b3c0ec31ecce2710c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f02ad65e202e18b34fe3fbe9acc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3d57903a69311d76d4ae92ea60321182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da2b4f38fe287a1504fd87168dabb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb975f6b9aa4329748e04a7adb122c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727addfedd2952695d002bed748c6142185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5bc5aba880a7ed197595eca12e2a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce12a44cd916b7fe46eaeb5765b16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c69b8db4f539026897ecb9d337ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da85ed01f05df41ed17478d674b2bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa46b024540e113812048961a21633c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843031485e9411e23c6a8c858570b8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cdc75d0befb1103f012a9706022d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3515de8ecc31064a91c7845fd48d27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbcbd573baaf75b8b8f1bddcc4d8c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f365258f0a2d3ef550a751ba66c27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb835e7d7f44328268d5b5df533b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211bd92b12d33d204b14c7f9a887727197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7becd5f47893ec421895880d0b34c28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a90507749452dd89b63f0261d466e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8a58732915e154bc7ee801fd24d6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf20f64cc3fae327d1c5a6a88ee63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14980e45365fa4d5fbde6dd982c6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ecda1df714d961cef8048f618179203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453fa23919147bfe25ac2c71d631c52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf45b0c0b535dea74ae7c1820f3355205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baeabb33503edcbf18f8cc773f3279206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1efef4c844512940d8627985033616207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d46597f0259fb2128fd663c9960b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25ff7c0bf91f033add4c6341fec3f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220342885868c58ade47505fb3e23d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b0fe99b0d823a7119f41f1197385d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc373215c00bd67914358e52c0147d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b264cbe2cf56e636fa22a5f48712648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ea425d5a5941568bbd71706c5a788214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee59030944ca15a574938eb75ab77d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f7c089148d520c5b37efb390b5dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de8d7141c656a6560c2a5f723df15b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e9d03527d9462bb2d667803bd5046218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d073afdbc8928f16a7050874dc226fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80281f51568d8040b7df8e56768cb75e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d51f6f12a9c652bc3cc522b7e5d2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309ee9b7c021f7f5adc84894dcb6d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e66bf7a39ae560cccef6d3ea90e521223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea8b3de7c2c2b9a962d368605308f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731985953a4f604a3aa2e5d0bd5591225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802890591b6499eeb6370eb9a27672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c482d70c4aeccb9d2eadb9a418b089d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3967dcff39de28af55753be195f892228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e3a00f66f14ccdf6be7e767957b58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6c71c50b0f1e7a564a829582ebbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39324300750e382b067e259ef63d02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe508d89a2449c28e940cc9d0224dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470129d8d2c660af6afc717d7fe52ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266f8e668c9a9833ea36c543e46d66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464363af3c4fc027c5783b86b47180d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308e6dc3ee59804b214bd36d940ea91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9cee94931b62fcd430e36d115b609237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9981ce687317c9915c52e6406253238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1580e5c0e2ac0320f96a928b9824b72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4562bffe014b8559f36d190cad05e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315277882de02d998b6a06d7e716edd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781578b0de1279e4d6f12dd622bf448242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da10ac6babda0602bd401c42eb18ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1fd04b63c380abf8042ff0063fdba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57a8d060cffeb86ad899894e32305245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29af20e2d0ffa5c5c36e1425bbfa10b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7aabc32a5d6134889353035bb2664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58454957cd2d1255e9ca8f0851952f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d583d1675b3a6cc1430b2f14b8238249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560e3dbafc8b925c0b549d6fa874f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb9fa1ee236905deedfaddc4a8cc9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5740726ed14d82ba6505c328cbcc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f406938a2bdbcf9a5303c11b1f868e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1dda285d6cc1f9b79e0a752116b54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbffd7e8d9e958af0de78d8d05f63d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca09afbbfe9ccf8d376eb3e53cbf9c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36c4948fcf915ef45edf8e26ba3aae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a833d15824b87baa407ac2c7c14214f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d1f085a2ab9fed31e24072d506835259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36988f7f0e1cc9c7019cc8ffa30cdf62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45325d249fdcd73ac92c28542df99d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dec3afb7474fb29df65c028862a7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad7cf9f9407f6733ce78fbdf98ec8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088bcce6efa810adb489ca384256141264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e26035aa84a091d182b0bd48fed76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72ba552b5eec3485f18b1865dde2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b00423d285a5e9f3482fe4a9c876ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01eac617d8891d2c94a402dbeac119268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5741fc2ae0d5e1fff41f379eae4eac2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d930df8b7e0f701fddf21b2344047270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ff2687632e0f59510021c3e33629271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344ed3f05a45eaab7a67b38c5ae9dc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52f8a8b52752dd78957bdc8837093273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f65ec55f7c02e1c8383c55649222274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d03ee7a6b3bc0d92d026adb2eeb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27903321d59f3c729292b7db86b0d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f587b3eee2fe520bb7da04a2b7fd52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c7ec3a42b025c561efd6c28bb0b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155eac83bf7d333aab35a823524c47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175cec324b8d2803109517e2c64c46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dcc04ff7c84011aee8bc405b2002c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ceb6e4c4f4a891f53519ca632ee8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827d60a17ce7620faa75ae82bfc9451283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf81a1a00862ca13c0745124e25bdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffdeae105315dd7182b75c6cdb7408285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02db5797c61609f5a5b068dd08db79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49167343bc21e793e2a2e16fa690f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97928ce407e0ddb2130890db5af29e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267444ea27d95d818bd195e12ae2324289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55eeec278d073e7dc5cfbd75763bba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4354e7455db1d3a528e7087bcb7e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b9ad92b6b69685bce67be2bb57ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9facc2b09d3511fd61ae762c9b4be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b8cae82865d686730d5f5c1d496d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab135df0b0f43d55efe95f24acb537f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b0f4467cbb45894e218b54801106296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822a47e8ff87989aea4a9ed07d037a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397f05aa9bdf1168be75ba042da3602298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303a56b6e534464a2e5640febec318299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c6c2811064328902c71ca2622b95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617010e1b3fa150c74f7391bd409fdad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c765b090524c25562feca7da231aa2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402cbcbe5de0400857358022364248e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b3b3b295551ea66d73be9dc15005304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b87cdcbf59b125c0bc1c9a3ede6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61f336217661c681af41f4c6dfb9b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45100a8504a358ee17dabb5947a331307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7130933f67da4e5afe9900a7cd1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b2e0bb28e354cc75affdeb6462175309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e20ea28f8af363a96d78b9e0e1e2bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea56939ee9001f2a3ca69d16702b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d888da94f43b8302d311916479c579312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eeefcad7e96e829dbdbc90e2114d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1bd01ebb15496f6755754928f366c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0666cc0899b4f3aab9276f76788545d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3069340d460d02d8f2ba69624cb4ac0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74849e64d7472d91a722154723da3f88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df302cc747322297a32aeb8537d2280e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c4d6a7f09404634c1575ec1707d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef900795500fdca36372ca10db9de2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3e7785e5ed38614c4ea23a976a85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a1460439a22438a3a22acaae0c1d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb75ca48236ebf7371762bb30e4c7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad088895e44f1baecfc7b045c34cfca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdee435e8d9c44bd9b7176e6bf44a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a50a7a5a24c6ab8a699f5d7b684f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8af5180165f4b5e37d8bcf3b8f108327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7182afce8cd89a938254ae8034577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30054fe29988106da6d50d731fbc85e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85299e86538dff51838948b37a2f9279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd99a62671c1067b0f12154faf9d46d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef33cf2410378bd924c2fab9b302f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad766319293d0ba3a022df1d57e88d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d8bbb6a00fdcc546f79badace57e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed9bb0cd24415c9ecf7bf0a714c965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a30e7a07988198acad55df51cf647336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b388158d3453b22267d3a299c2d2790337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972204c00a4f8d44788d6e9179fddc74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80432a7631bee736ca5cb7a8a767646339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b783e0e42d1e263c1a495ca3752e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2d94ce67b5266b45aed758061f1d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cde5098e68c7bb97f8ddb6dda7831342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f2fa6e7e0d3a15fcdf8680dea1dc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57facca852d896b71560310d4269a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9a61db44a284971536635100d883d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9cc3bef2764f48426e7e66148961346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1824fd8a4f4db13d91fdd4af8dfc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b942a41bba58d15f907da435d50dc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a2a8fdf1afbff07ab10e0f95da75f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65c4b39f96cc9011afe941f680597a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7db2e6964d635ddcb0d7ea4efbae5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da1d50195b4caafb6c3f3ceef04ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b060d5c29c212a460a2d768a2d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e896047bd9b365b69fa892082bd5bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa6ad7df659f1e1abeb3718b3a9353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dc5fda4193385580ce9e4a11a221d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8906e7598237589e37fbce508d36c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b09bb18edbfd2419e686f08c2737358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ff96467be5a2166dd1f19bed2f58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43539e2b850778279159b145875f75f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f69b116d088b8f2549c31b957221361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f39fd7858ec898cabe14add83cacb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffaac00948c51b5c978a6501fcde12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c392e122b0417dc9872c5a1532151f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5010a8d5bccc7232c116ed87d3840365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2da6a86403764ec461fa825dc03e2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d484fa948f21350abeaae443a4e80c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef17f40573121ac5619e19c2904d9eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880820f8189e56ddecf8995623230c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd3d9bd037c8235a9afa0be76a615370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510ca88e6a72a2ff33b181c34c895f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7f50c48e43344a8f1572bee347c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92048e05a239d3a13b4a52955f39aacd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8ef9ab87510f6589c69979633603e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e2f158e07040ebf8ca484a3012de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9eb3d72e18b53fe42f23e03cf03b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f3ffc3f1feef4aa550caa8aed2d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f83ffd5681c44a5970d289fe9d3f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6c2db4abf8f0a0e7221cde11fb8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc028d0cad82aebc33785216f83cd3a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad85ec00c22c099df864987ea6beddd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265216bb8ee83e10d5624c24e20d3410382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a96b0d335766d027e43e18c5196c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6ce958242e6ca35833029ab8dbdfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce019f94d035cac773d8d90c0f60cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf99f6320f7f332b427f8f835a44a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487a29dc83879fbec1ee4ed833b88bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeeea27c759d6a012af4d0470e3bb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac28e53920aae209ed1bb30e10c83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e82cafedda95c6591a41921473eff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8f01df6e526fb1a2af35640624f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba35b98a3799fa98e749a0bb5f37e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ba1f5346e74609b1b968461022f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd9eb0d4c5e2e7c4d1189072d8182394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfe095e102a6d6209ead7d66cb5ff4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cbd3add2bb7463d1bb2b96439d938396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da89c24dbff9c9ddb9611f68dd1289397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b035c042e9d01cbe87560f37613610398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2355465f048854cae2222b40e7b338399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349732dbb42c67e9db796f7755972b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdad6da28df6cb57ac2cedac934476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46298a18da0b3605c4faacb7c98de260402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571832051967fbb15337f369d8d2c27a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1bf87ace014601cc37307f0678198404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859250fb13a03b3579382a0d7aa3f9cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732cd50cb912a4df377e9ee56ae9ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bc1a44eb2be03fc7b72ca2453e53b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc890d18c38f3588ec4697ad8e3dd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b66f496cfffc77b0ef486f82177e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd0bc02a2bd6a8b2865b62125e6f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0136021837400dc294ad1bfcd7309411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e456c097c40eaf0e320ff36305ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930450e3175ff8c74a6b25cc2d4615d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebebc0d23717c092a40c8b8e64e6b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcfcf90d6bd403d0cf87a243837f9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416ae9344fbf68fc97f9de6c6c77c7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11815f1c1c5c96e51def9d90bc9aadf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffe3bd0ab11f1e3ef7896f4d7e3f0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccf283034cbcd62c22dfcb5645216f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3316a22443cb8a7e5a9696764da4be2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabf0a6188cc6f162e3ed4bc9409c73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07660ec3d0354fd3c2e2879977b38c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becadbe8bcaa1a3a607fc84f43f812d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78df982e1e9cd8df4e7b7b9a1408a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50225c5d2c9498e25461cb4ea9fdae17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114fb1009a287daea7b5fff96c3756e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029291089a1ec8738ae146e01e6eba3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a71281a16f8ef6daf9b16b170dfde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aea51d223ca2074bd26b497d480a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc13cdeb46f26b04bf0c5dba7c455eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737013aa7e3a9a562e006590be8eb01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197daaaf6ba5f92306594eaca184675f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840917836948b22827cdda3645c854f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f3c5d8e525f9c8cc889e9d486058434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba6a2f5a0f733e35a647d914a7f99d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6290cf3131d6942d331c4cc73d95836436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b737f6a00aea3ba2063615fa95d7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3520e3ba9083bd8a278f35d3831784438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eef3bebddedbdcd8c25441eb73fbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ff094aa80a4d6aa47e632069c950440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae742395b75ea4d88eff950dbc2cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b5a927c7aa8f1063f727664e15ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906bd340afb0c5c1772664ef7a6acfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b922e3b38033c231ddf910dd8180c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f8158276bc9a45e45e2dd3fd07ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0e7f87e226366daf8f4d29f1a313446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89417ae2574bb1cd727e2f60dec636447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3793e0356bf79d1dff5d7a6b1ba4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a0409a28eecfd1cb892050c6f1e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf850b799801a1a536eb65b410dc84c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f0c89eb1c7d34d5943b4adcf627d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157dc317b8eb36ac94d7703b6d751b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743412e34115075a1df63099eb80aac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9bc1b63e3a6d16558854c0a399c1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50141d64f5bec9783571ed8ac8e9f1c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facec9888087d9621d010e7be61f4b1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade149fa1c6f236c4395543c2476c75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb3ec3dd6c7eca47eb9c42d73ce2a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e791e926385e607aa08a3ba17641459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bf26f1e7058e57ffddd02ecb32769460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0148a76e71cf954d4b2122c7e050461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e0526ba5279a682c02ef1ab64bda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ab32595498746321bead78a453b92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c9e1822a1668619749e8bd450498464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec195a72db6c4a72c3b7daee37afa69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95617eb343d65f68b21b1e9d2fabfaea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87317f3c987c5f9548b5e7be04b8d61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d161c61c4ddaa35985442c2d326be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38bd6f6c3741a9673877dca73f08a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f87a0fff683d59518b40ad3d82a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1ae5ab1f5d82871eb9b81cb105a78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ee2cc1d46765925da8eec729ceb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916516724d8cfd090f88130486ef4c3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8242a46793b5e73db997961b927d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915940eb8450770a68ccb96f1d4b825475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d948b8678aca4370ef556b5ecc3d72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c73c5c0abd164d0779ae97772f5dd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5315d292b8264a29ae83619815759478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf46ad0a300724c95ddcb198f66c41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829255834cfb2a0be077e73ccaa56b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b2519cabbef28fc6b1ecd6e5bc4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a1dea41a6974d7bb336a235a31866482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8296a54e823f535b0c9039e9f7e35d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d17e76723724cf7bbfb18a5c7ded484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f78bf55c87029cbd672e382fec3fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2fdb06baa8f7313ef13726d69056486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5dd288385d63fc02ad1534cd3d44c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f52d3f022b53adf59425729d722932488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e8f422a367d6c6c85d7829f740a36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50eee63144a3b523d54a740effcecf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d19d9dfd960ea12f6abad03e1f2a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f7a8132d368bc3c007d61ea45108492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523514cd863f0ce5e7c6ed3025fd0880493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a4a4b54c0ad859e9e77e277d18ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fabe6e4dbc173632ecdd31adee7c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2af2c805bd2d091173cb709e589d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac53ac190f58fd9ce3ae5769d7ef0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc22a4e94907067724b10783048def3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3365daead24dc954f1cd0a5576461499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0088b0be44798935ac23b1974216ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b2e29996e04a54e1596d7899da79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559995f8c0fefc59b6405d4aaf139732502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df8eb98baf03ad190bef2ca0cf627b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c92d0427dd1dac1b7dc36ae0e1dfb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a5c3ea4f1396d97419294effea45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc03b40798a64ebfdd55b053e5b034e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28374adfd40e4950498885285a5697507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2acf41f09ffbc627c7eb9755e1834c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e509927ce922e9a2141d18a2c350509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a9bfc54bc21317029542763b65d11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946f74bfb2550c8d4fdd883ee12cc5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215d285548fdf0477daa0efae229ef4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c85c94b216a7f27601fceb254c10a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252a6d8d1c879697d59a5b2e34569f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2050f78521ee83225a031ea9a0821515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e18ae693a2eaa46ec406e3ba9b3eb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85626e4a891efe813b02a02370af8b36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3672d57ebe414fbc0d3cb2af3814a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ed6391ecb026f6ab73ec0bb10f6d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10915ac021fa85c033f2d161d0b565d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef9f02b1f8d05cdbf50dc9b7dc1c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee41cba7c540b1f6939daceb36bfdb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce80ecc418f3a8e9240e069ceccb35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8b9007610c6794fa59973bb0e8eae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e4bae8767a9fc14318db7bcbc1a1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd881a6c3be841cf71996e2cd153b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be27946f549d564634372b65903544a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff261e1cc49b120a7a4f2b627302b45e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2199a36a84567d95029ffc0767b5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f2c0bdb7df53f6f897c049de6376a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21927541a09dd352c7d11775a67c172e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08ae2d0cb3bc6fed1937062193180532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c4b32637f1a6dcebdac51cc559822533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e198fb433938b8d72a1762b7251a85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee83dc718d4489241f8d816154aa20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4b790c60a7856191e171a3080ce5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9abdcfcd83c7b14184cf6bd0c44fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c445a7e6cea4ea87b6ad17e60f70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3917ae5796365478c51136a8747397539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac7becb51b1ef1754f3a844412fa2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2361998c173c403dce3bb06012e4862541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d3e1b9961b249aec700b18ddaf3cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07150ded4a9d5d810c2528aa30e945bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1abbdc74e3390bbb8cbebd0458964544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe335aa1263861921397d7f3495c02f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b70d688d17ffda4831fbceb0307c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ccb518449068ad2453458c446c8b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122e693b231561aa993491b4e87693548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b696e4a927aa7f31ad096f89ce8bc97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c1ff3492786baaf0696f500d6ae70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e5559ec14e98766218ef4c64805e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d3a2f0ad3ee5007c201007bae944552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc04ec3c039a78419e1bec31b448aed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090abaf89ab62776795a476e4f54ee1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e644b442184fc499d3ed7eeb02b27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037970433c4472136174a4c718e7f667556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7252ae2a21c94e24e20a31e4c945a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a5df1427639412baeb636530a7e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd437e5b5e92851adde0fbc9fc278c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c998692651524b398317e8475e8d69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076e3cae5500ab01cefe03f66eb7d04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb575f767374e3111b5f1e2ae34b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bfc71cb326086999bcbcb50f0fe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ab536cb0b5822785360b68f10f01b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a13db0d637ea75ed1c19862fd3456565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaecff7e46156bfff54da0f7e8468c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651488f0da578a2451e377e2578447b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f4f6b60f1350cc8b2f3f646ede29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de806410400579ba048f4b490a0c7746569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce22eba3fd2ab6f26f1a47b70866ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d8a04d472d8ec34958d59498912f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a075746f5283e9f93360cbbc0bc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d3bd379ea5cf8f5579ef0cc057dd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f259e38c09152ae5505f828680a8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf8eaaf908125fd27735cdc94bd04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1cddf10a163fbc435848c60dcc9f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7e69fde409ae5a3de0cf5e2696a38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999f8527bcc5321971b5718e425cf54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7f1ad93b1f03a564c0dbd0fd3fdba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89089e10aa482f25f2feac24ad4051580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a143ebaaf7ec579043f5d103d486b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9f0cf95a8ed60284b946e0ba6da2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09da1b52ff64e759f173b11ba0de8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4ae0b785f0a2b48600404adf752c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c55eceda7e81d4025452af1a6a518b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237c022a143bcb2d5d80246bdb770e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0940a25bcc506ea97f1d2d6911baec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d749dcd115c7bd42ab26df5081e1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d2072a4ccfdc400f23462d82ce3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d946d18917b367d2b919ac81215eaa6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1b57a57e58ff92583f4dccee82ca2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5c3bd3bc9c3708bed27896ab41a3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719393b9f8099878ae0ab973c24538593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277a969e500850e1ad9cce855c4c97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed984fd9d1461211a579d5ea1016ca91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b1cc5974a0bf2dec272d306bd095596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c309a3df79c8dba64f7955e439352597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93954d458bbf3079872e125c8d5e2857598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98ab213c2c45639023f509b614175f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc73fe38066cef4b1f252729d3dc53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305aac847e520d1aaf4ef8449ee63f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7093ba531741b2df38586a0e46eca0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101d649d02461e1566d1624bed86a31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb9d561da93a4652ac6dead0242ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae67fd30017028cad242ea06cc30b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649a598d279d92965d5cf14f1ad816a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8589e2f42c8921f5011e86f7265aef0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b11f027a750c2b178ac1dfd29c482b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1daedb0110f6fbec2c124a2dfc9f9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94fe1b25627b40754a7d5ab6cb1a1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e667b1c5c23ecc646211f2ba004af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c5486a0c3d92a1d99b6dd0ee4a58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e27a2485fe61ee7b1361979e40f7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ea1dca14a1ba50f0b47dec982fe5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56b36626bd4b28f1b9d8118ec3ccc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c820e3f2b042844e06f2e3517bbb58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac65691ac3ea6f92bb327af65a2528617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e576ff27d9b8103fa6e732bfa85d94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426466127052a3a7740334e3133f1752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a832343866a1c96356c77fadae432d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556ef5d0d6e0d9017d51ccfc862bdfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c3ee6ee0a6ac69b19a23c794f8e4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbcb145ae153404947723f5cba6696623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af68f0f05f8c49d071a9a695ba022624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ddca7e98d40ac62604bf38c1f4701625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b1a5daf56aeb7bfee74b54a4fda8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab86c702c1e24a69b059546ac5e097b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0420d4824cd1e993cc56191f7c5f1bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6be76dd152686e60a507cd7287a38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efc10f296d0c85ed72d3c8ec6b9e5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde96c1b68aa0e30df38d3dc70a204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981438cf39eeee4070ac2cc82d2dd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b47676e32cde4752dc0ac26259bcd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f0e816abfd63d321602f94ea3d31b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63cc4e093f4633b5da52fa6e21f812635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27a075fd22007e20418c1a26a54814636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53c8d4cfd8a8a39b860fa7ed7793f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cb9f77e0bffc4701c27d2143f79fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdfb3f8f2e323e30e3b76ffacfc69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810362a7c19bb7e22bdc63d4e27ab66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc757979b9460b105eb55ba749f559641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c899fd2ad1869c73dd07d996bbf54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ba355cf9a57aec9fed969530f4805643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6901afc69d9fb7861b0b923c7d5680c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba80df0f8fa7e6e824c8d9077878419645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0823402d2d0162d49a59b01fd863646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b3cce91b438592ba7bfb6b9cbb75b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726669b4cf639d75a16529e2dd2091c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3975c7c06ced563fcec92097e89b1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb6d22bc4e3aca17893bc0fc4aab2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367769d603fb01482192e77db790cb65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908b78ca700ea910e58466390d0a162652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba05029cdd0aa7f9ffeef26ff2156653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf2af0f8acd86d3edd7a87cbd159f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8676b44279cfd14325f12d544a06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfcd9aa0dd9032f461fd795adfc77a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6e8f44a1ee4196fc3aad8e85a1f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10906fe2587282588107c9edb5fedb63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3758544f30f32ff798199beabe45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c8ecba585a5857d0c618bb782a54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d32a6cbe6fe105258a16e4de2853f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3b7de61febbfccd389bb9cab3a30f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4072d22fd6538bae6aacca9a1aa17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f9c3a32f64b54ea35709d2be60f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828767ff0e9e2c4fac6e55f4a3b18b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e89c6450f7190f915d205b01bfd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa94b030e58e8ea27a888e901d99ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b7d31b34af3c317b015f7b56439e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cefeb784f4ff09f4b64ed3196f37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef124dffccec282ee5cc311cf77478670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d2a051e47ef29797eb406354f21f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ffb2722a72eeabed58629dbc52aa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810fbe2a8edca87b9a6e24b33ad2919673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f959732b9525e0886f05f688fbfe2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532244bc1ec72f897033199581371b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592982e80d67a56fa3b1ebdc7b98b21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb475399f811780e2ed58566d1bc8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa714b8c2e0900e9614bc9a3c3a9c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4f69c15a6ad814d762db999a5d80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90633fb4e211a677bf8ae51907f3219f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd44e9e293c1a67367689aaeb70a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11e2b3de63b7ad2d99a968bfb6c6db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3696f6ce7dfe9e242d6627eb4ea5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca09360a6fb06426a7477d0bb44610684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bff6c34371c34e740d70ce605a057685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7cf9ae38564a0ea3f7f29001604c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcee1c013826ff9b4e29d678601de4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95f6b0611ddbdb55f49b3a47b420c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a834d86f88a2d4d6ff0ba86e469e0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc711523c6b11745a4585d34beae27e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743a7b5f50671ebe2c954a222991497691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4719569107ff841e18a5915d5099cf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad3dd5a48d0ac45964697a537b1115693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56dcd49a0ff7a925bbeaf2802f0bd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5103d55438bee7a6414ddc23e9a9b10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244dfc3be9dc510a6c47dbd2f390131696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486caa891e0d6b4596c6b833907ba810697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e21eb6a47bdcdfeb50a4805440b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170774fc230277362bfe8869818cd88c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c083793679dda758a41e5a616c74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa43996de0d59526f8659ce9d9c0707701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900622da430f3da1594d393a551649a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583acd5bcf049431e07288e1cc4acb65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7356797f92ca7b645480c71fc7fa56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43712211e8e7e54d18cbed7ee76277705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a49756e5cd2c41f1b142b6fc270582706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45108f75214da53e41173b8071d7b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3fccaec3c7df2c704a29cbdbb9dc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30892d157fba93928b5dd0f45dd4ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e0e1116696ec93ccba12bdf10a6a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d43a32afce9ef8b8ade8dfa44050be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49edcee3eb756b49951c2952de9310712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea6ba2e8cc9ab9cccfd524f8b5827713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb3b6a6471fbac54e9e94f2c138081714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf6bd8b94525a982ce97e7b64f144f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fcebc73cb65eedb6da86b7ecf8136716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a899cc425a8c978f87833d3f47d59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ffc65936df6a7b1aec47fbb35b941718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30c2bc343a7d55fd9c1bf5d265291719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28eb7472ed4f2cd034e0e26aa3a9ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b68bbeccefdb066e6e0cd2eb79bc2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bf49104d4cca72b6da1f5e5571701722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff622b45d8539f42396cb0daa869b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbbe6d1dc7a07bc45e0718bb243332724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9ea778f4e78e986611e2f5a3f917725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56ef79de351c74cabdccbfc3c98324726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e4b293640898e8d14b0ce7d085766727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d16209fc25610beacc67f67450683728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad90210878fa09f5cf79eb31a9689729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba46a6ce64bee94ac1962a27d4655f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3996ec2abbf52cc2e399a23772cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15efb5ec84a7343dabffa3dd6b2f825732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8fbf468321659639114c73194164b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f1912cc7a259481aff2787666407a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd5fea8a24c05a8993ea233186264d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edeca4aa4efd7e71c08715637a8788736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9705836966e8c8091ceac83e334a5c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e81b707a6d9741bc8648fd5167a80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a9190cb7583d6cf67ec1b04590a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ca27368957f5e424817c2778d42d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9a8bb24118e0123bfe339f9dee00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454516a48710be2cf5a84b701d7b006f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dde6156c6d7917d5a521a7d7fba54743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a8b7e875c9c1eccda40ee858361bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b0bd0aae34081d657ee6d1c7f288745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c72691db48674bfeed6660c27060746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e19c9b025ead0e63ee9c20f00d595747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c34bd9afa61fa16c0a2ed260f567e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674978cb6215ff5e92d45b0e999df2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5a33137123e06642a5eedf856999750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3cd89dc8600c4b2313b11e5b7fa4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ecd5822dc5997817c46f4c629042752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb216764f82316883369df07409fe9e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed94170185ce83c9476b2b02383771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5319962ac1b08d89cc1d987a15defd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879eb5f7c415021cab6887f4cda87c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f15871c7d9df2e95625b6dbeb6c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79afe1b8a5b6d125a5a457a24b30925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dae9cedf3c020b5d53f019460936c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7e07a89d9eed51f2a25d6c8374acf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1375e310a9f49f45c054aa0af3407bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f833f5e4f9a5cdf1d562c105d2fd5ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187188cb583d047d51f8963d4cf5a7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4add724cb22a41193a23f49ef67a1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8505ba7e71391dc343191d2b9cad14612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe8f018ae9d6ee79bfc46873cac3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e21999a67e0c48b299e50abd7b60514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9df8a9c3bb35bea698ff43bb47e2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56d4014fe210978e3a3cf42330282216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2a144f8d4ac726d3c255b2ce6c28917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5b93c0634f4e60ccc664e29508e3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878c12d5d17cdb966a8573dd016989a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db77e2424924071ac95575101c12c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23081e5591c6520982d1a736b1b0bbc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a3e1bd2f81c09728193287d78f9e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd214d8d6da2a5ced9d8dcccc14af823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b0f038c4e577ffadbfabcb1409af424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40b3babdd79e481331e395a950019c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648c7eb21cdf2d9055f1dff3605830526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254aa2a623359e85dbab563f1a2959327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc83dfd87ba0403a7b8f3288500e02928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae74a17137da56d4743b01e096650929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92d74006cad70e9bd85d2d1f5718d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5093a01a96c1190b4acb5622ddbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3126fb0db36d717b1baa94a49ef69f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d70aa3d671526edc15a6448debbf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd92b7485a68e8194f948ba518b5e1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8970b2d66f85ad0fecead30c982c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580557b657b492beb0e600b49261684136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c08cec318f71c16a0f79ada175bb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f15f81ca3d90310d19446a57a48c7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d02b94bc7046169e3032a209c8cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aa6a36fe13ad1bc8a1add2c6e889d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259843f51d1c35342347cac3aee1260441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09f8d11764d064d178919a017945da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c82871bd0a8f0d7a85bf687bb414ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7519e0775801f0de5998a9a48810d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef78c02b73f2175b8a9198918818745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83cf10e3c172469dedae14820ef18146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10e246bd32406cf24d1ded367e4ec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dad2995b970d16a283550c36359d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affe87d437a0acce137232a3eeb7e9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300073df583553d5ef00d428bc828b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540b4bafa8fe13150a58897a34312fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820110b98142963a6059585a568cc58652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c6112cf4cebe6084bb329b8fbeb2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f772640edfa8c3efae100bd1b279454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7889dc3c0bef81673095a49d84f39a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab63335a51981d48f313cac1fcde056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36ad491928eb8fe78eb4849151420057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fe56485a292e5533dd6f0be28237258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e746a711243c8cef80e2b4f09fb9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153f169c6f21e78470b6f4d43cf37860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b2cfbe23ca3162c305cd1f448464961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe8a6952251c5116bb0c7c03550cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89768d35223d7d5e61ee3974bffe8b1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ba39ce4e9c36cff1f1e7f2ef401e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7752aea8d39484b90be3e822a11265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f245dd7953ab6160f2af33eac6c6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc456456fa51d682aade25eb05e05e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa3f6da010109d8af34a7ad5bfb0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491052a1280ce64a59d59ad255027769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f167006abc9db57ae0e2cd60be3e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aba5f00a8e6f02aa1bda0153d7e1da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326df0c72b3407739ae5f050c7597db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b594e9030e507ed8a6e0554baeced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5696573d18a700a80699b351e932274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9712e8deaaa7ffaa832ba33ab2bd5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a034fca545c203d9784bfe71942476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac86df52e2a5f2631888cbd60eeb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc37cb53b6dc33ea0919e4985edfe0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a22ec554fea6b7f7cecc23af7b6b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec170ab83d04ff2e5f382de3154e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e196461b9b2bc7165cea64e78bd50881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e5c40906f3ce3fcd0b5c31b3da6b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30826ac0becc08d9fe01fe0145091583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29febf74a32c0264061ea7ec896e61d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253dc6563648a41d151e2e191b21e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01994532b444ee7581dbfd4fc5ced86986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e383b15dbf3bb656ab42f060a43ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa3e82a448a38e170139fef2249fcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bb1482fcfa315cbf0afabd74ebadd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b5cf90f529e3f1e1e9e37f99e5cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ba7271f8f6f68dd80ed5df2b8e8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffb5d22c9da8b856a41e4dcbe4589192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de05e508a6c28d5d5f5095ed8c899493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09edf03bcb26f6af64329bbd7a6348b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609e4612a3bf6fcf5095742686cb1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb25c35e8d69233f8a75c59c7b5a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd4692751588a042a44f6d61734b9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77585bc2810ac36472e496389adb57d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40821ad7b8d25a14e99922da657b237e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c5231b32f2c6e889efa04ed4f2e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d49314d4d4ee68432ae3c038e1805b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fcde02c87c81dd26c785056f7a1e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926c8609005794933a3562840aae5fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e19d2482c482c20abfb61aed3542104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad44b1db3fc348072c13dbc6ffaea9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a05683e9e2b52b3ecde1e1c83e3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f0d549eb2a82e5c780dfce9925748107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb14db1d0df7b9e997836c374255af4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e404d699fe027810aa4b244d1acc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b957c147ff9a4417d82dbccce2d0cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd034766e15ef969071ee51a1cce5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1927bc7cdef259101f78634da068d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bedb7988fd67209b337aa6641187a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca041ffc4a2417d6fc46f150dcd5d1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8784bb62f3f3bb9ce7c5480e15a72a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9568be3f7c5feff42925290adb54082116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647e417b6d9a67187254430c2c0875117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646379e2d51ce235063925b48e3c69e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57de718ff03ff6bd37fa9b42fd628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5fd1fa1e6792ffcb2dcdfcc4b2c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897004fdd370d64dc874647ea827b5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a961041b91c435c36e3851e97134fe1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad7bbf0be671e4ef5eaa5107e0c03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf49012fa5c8ef294655ea12b6f6227124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178caad3854f6b891081f6500833a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2f25e08bfeb40b50df4784c6bc1c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa7efece61f1aee0bb4f4ff281619127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b85b0647789c6988e2c3704496b9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d285b01604f91d28bd29da82bac9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a168d137f5d3d9da21cd2d01c0426130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82fefcbe4eb402ab172ad927b595c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5d941773957e973f17f66b02af58b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c538c6d7f15008f99bc499bb281cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7622a2fd15d297998078e02bcf0fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85577ae77f025effb98aa740cc889407135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a89e79b9b8012561f88395f45195136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28a6203f4267ff40f5d2b28ce8ed84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6ef494624ad887f8fb0e68b81655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cef56e46c22740b9dead20e055dfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b1e0e2675b50230f7c02843e728c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a628866431b8d9a8210db3ebb41198141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb6cb05dcbfd135d1e47a232abd51b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e03e60e920e42b681c3d579690ea1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639a6d9abd75bdf4815714bb81e31b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada747a9c65f5dc2e8e4ec989ee6b4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c206dca2fc83aa3262711bb57f64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d3e8d8486fe5c4b285ff8de5449d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88ee58bce549ecef2702679c8810b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22fa7c5e757299ef41079c6652e1bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323652db1a13fe6c29f1f404144147c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8fd5494fef3882db765b396443e9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcaa8cfabee2fab21654a6941b0ce3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772defc223741c2b216b9bb366502762153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c38fdd240b8f8600451569ab32560154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f4dacd51ce29a68bf10ebffc90d01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688491ef889dcb227636bdeeb9f0a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea14afdebb0c1f7d0abca1a4e3b849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651df10d7d864cd2e675d499606cd0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b14047e1385cbe18516c579cc0c8f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb0a38f9b3904cc228c8a333a943ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4ab83e37d8f2d4800151ed78b7517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb0679b84eaaf51dbe68a7531198c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9aa93ec9de52cc0933db27e6bba8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c86369fde90246f8cdb6e167228f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643d8318622e7037ea92d9dd7ae16f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea7d12c0b0bfe9c907c84b8794aaae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6bf6013dc3fd1a1ef8478634d7294167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790fe7582297ea6d8fd32f8ef07dd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3316bdd8f0f715ac8a710828e07ec9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c169c98b448faa7c8d2cc54b00506e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b6fd0ed7a0d306aad93b81be102b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c92c276a2ab3b50b188b7e3218036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fa50db659184332b62bcce2d56805173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66296ee83811a1710c1cbdd1c8186a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c00acf7eaf1d4b1b4786ad6b7cf30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627b5fec0981cfa6cc308fc3a6df2f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8bed56f7aa1a11ef9a52f4e016d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b1a5ae513fc6994042e127142226178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb569ff0bfb4f5531e966f24f6d1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481044fc766cc34d3ee78486dd182dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd003fbd360701777327add56e057caf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6903bde14c36229aaf90d23be0264182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7579f69c7ef11aa4f7f8851a91b3fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dfc66d8a37600aad81166ea7e2448184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b1bcc1465f580f4cb92c46d2038ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100476d387d9a6a1157fae8ab94c61b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a96ff03afec4a7e28bc3aa646688187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da618cccf0c92a62f43701a4f1e2e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d66acca6803b4da56dd7fa6db2815189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2667547055816a304002efd629d61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764954bde6b2f37a587887e4d128b69a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e3b3a7ebe263e197867b3fad0f62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab997e8e9fc616cd6fb54955bb13bca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34feb45262aa053fe47483b4aabdc94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b62cb50bd00c86d202a2eaa2380e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58ac523a9cbdbd23687f6ca2ee055e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05206ccb93d6693f3c586bfc86efb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492b6de9635ebd877d33e5b0d459186198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd887570f30f443129d0d7696364611199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de1913a0c7611db21849a44d8322cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e83db49cdf32fab88d14fe5cfe0e27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55339b276c049396e25ebe7245bfc34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69752d97e4cacb5d65495a78b181535203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85286479fc72fcfb3caaf7cce7613d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579ae709ddde56a02bd22e283ca7333205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353bdffd7500eaf05bd4531b20544a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402863a029783eddc02102c528371378207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf31522f24fb605a89017b1a05fada208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84caea4e8f32df8967798066cf159d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc0be73d3a746d7e580128740543cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa070b95ad30936cfe6154f7ef86cbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5589b7d7a3f78ef1f3e40d0f15397212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe8ab73afe18c9bbb44a270f9e4d1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc4abdf1d7ac15a726ac9c802ff036214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd126dc737697bddef6f6beb1b69f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fffe1a0d6756b975d2d4011cfd1f63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de1725f8e671e4d6f2a717f51ab472217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404e97711a0b94d1d19cbbd5206b185218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72dda4505926f1846ebb544f0cee7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefdf8349fce6af6fc06b594deee07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64637d9a532c6d2a98e7697bb218924221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa49e9565760e7b598a30bc3851f9e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a97f088ff6090b56125610e80137c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e62374572f7cf6d3307308faddacf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c99086b2212424b40ce266a9632eb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef4a509c354980318a970dea7d037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee470dafef22494cd8e1976042af0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33000e23787dc911f0c747030825636228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d383b3786e8efb52a5febad29f8c2b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac1b72ca2f1c7543875e296816df7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00932b596a1554fd36e07cdc49615231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344147e02f22a78e9054a4eea3a43d88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76abf6c7326d5d39808c35e2ec587233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2137d042ba0ff5d22126483cf8e33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916cee39299520cc8ef5cd004328030235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf429d45691af3df2f831d3a514cae9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c609a0d576ac381fcad3af4cf843237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906784c75c0db0b8776819be869f7605238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924166dc255ef20afcbb19e7fdc4b64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a74404371438e23213b3f96eb0ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6bfbfdc81fe140cfa710c5a30e8a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d967b0eb11648874ea36880668b38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd29f80831dd510c6585ceb0998712243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482510a2e907f8366d8ae709dddca763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124cd06bb87a9327d96faa255ed8ab4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021e2dd08fd7853ef0765a084e4614e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab1b91337bd02e73a4b29f92a682da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71882ecf083113e2ee5b6a76656b3f28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883888a43e5066ed5f859e22bf4920249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047cc775f4231b2dad5efa17dc119f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82f75619e00e1a417017d8edb19f6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee502189dca14eb02c7e084dc6942252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fcce9a3b3653ed34404c327dc1eec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813ab0c8577444c1bdba7c52b4c023254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8343309bdefc176f73cac5439e6b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c22fa254cf42497a5f7572161188256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b743f567786df39058d94ad811bda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201ec7fb4f21e52dc477049666a5846258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eaf2791fd1b14267bcd7dcb64fe79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fd303d93a6cb0d7d6114956ad6bc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e424aa03de427ac9fbe28e448b3165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458d8782c05404fb08e6c46a43c4bbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026bd883a62939c088608bf2b0c4497263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790a7ec839cea33d230888cd24c200c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d6b500475dd27553e2d5b4208d5d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c105521552f0547aa2ed7f7fde7a1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97365f3055a53a882b1500b02cfe5726267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acea1158bdf6222b50181929a3927d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d5e70c44d3f04e29132056911b40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6acc4bfd1f18563b78eb18292bf22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d28c58bb3dbe84c3d16d25a78ce1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cea6a5a10ebcdb29ea977b022a9b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40efa0e05ff5f9a55a9551aadf6d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829195c87abb023960b871457ae6b6f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c263702ab056fe3862339b1b549e86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ddc1d02314eb309a4733161d73735276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a146364f2f357ccdc5a67e5e3e662277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe8af277b0a800ffdb77b23c9dcd25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b52052e5d12dc7b9bfea666650c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef2af8c798b1e80de7f3555c9e6b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ab33e47a3f8bb7ace2f8c354091e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe93b0cb2cc1287f9650a082144fe0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11735e3f98e794cdc1738c924cac4d02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c61d420eb546210894f0a3c1d460c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0d6b0b2b3899a14909cbd8bb1306e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202c4c5dd49779123a32c998ddd8b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701117c7d0c7613ca2e20c53a3fbaf95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0641c2732121f9cf9f70d69c7eef67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3065cecb611f87e79bb079918383e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450da0cbe3058a8f8c6deb89f7b59e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c872c14913a30289c2e6e7b1ea5685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e3c2de491fb5d84a028c7695bc73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eedf67df3751bd0efbac9f4b3b188293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bffaca85c9a9708f4f80f122fedcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73204830cf1e0ea92070a8e7b8d9cfc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f1daa21d822ba4f625673dd2fb3a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba44aae1b5310845245d58cdd3c2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa617bf5b25a1823867269ff474efa5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8bd5353b9926a875f4f26321fbaae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262799e869da23e6c00219ef758c308300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e1db279e7549e0b52c5a830f82f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf75a3b4a94715292fa2de2b0ee9f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00302124c1edd94d8a8364412cee533d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a1e8b506a1b497f502ddc6a73be8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a380c5ad421fdcb8f72457307fa1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7bd3d30d8e0c4ac683e0987da0674306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada297cb952404644dcfdfbe9973677307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc02cfd5364a1d3fc11780ce8f9c74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09abc3dd484045f1f7ce4a1a6632ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74d425f316e841a2c9f355191115b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21963b0f5fd16edb58d07464c02214f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a1ec7858c0ef56322d3eb7665d7f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb75ff5f61143aaba4d624e11218a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d30b8c76626ded31c68a2f76cb20db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe6b6bfc38d186f0635c695ccac55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a50e1ab6e7971f150da9a26179c76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59fa9398b2d950502bc706a1ef17ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526812feec9c5baeaec2dba9f782595318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98263e0dc7432fc731be7bf1d18527319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8080f2531f2aacd4eb7040e8fd0e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5070d26ffa1e39947cd198b2841c793321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8196f7c872989f0380027fa09e2e81f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa001d2e19e61b7bce0d274d5c23cba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b129b22cb0814890cf293c5f7b697324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b560ff63512768a6ee1da7d964ef9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55931620fbd0ac49ba0fcf74f103c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e057a106c5fe4e1bb64aae5850a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ef8804d5806b6f981107823714bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108576929fa366748d128ea4207545a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359823d7a9e2ca98da4ad2a7c9e266f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7826dc3b5b5999e6d6880838ea6c749331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a5765aa9c8d0c18c58fedece732b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63145699248f3910b260439e0c98af9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21ea3c08f834b7a2346a84264a092f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff8e5682882c1c9380bbcfd8af4ff7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5d2a2c2c74b98a2817746d012d63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791582dc9926e1a78d3156c6e15d139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef20649119cf7de4a78603f0b13eee1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab2add6106d6791da21f14165c0ce9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9771e51a368d9689e2ae9a45b94d0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edfe335ee59194d571aadde40be195341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6197f965fe968bcadceac090f10f0ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d10eda275fd340c7b0c9adc506e5b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcdb3973b69dde111544aa2886ed6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3336c5b2ca98a32b7cc54227a64587a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695d492944e4ddbbda43b75d857cdb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1e2e719259eda48db22aa89adc3e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934d62ca359f61087f029cc345cfc36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44943f55eda7a64b7227b320d0af62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39856c0b77b0ac9bd2e1fbffed182c74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c69a2e5439e1a8bd01ad41fe27e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408992e64fa182a0c744856e79677dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c50184030ae5f9aba665211d219ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a853672df393f853d6871cd522d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0a2e0d02a78e61e8ab1e048384acc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ffca88dc7b9feb5a9b3ca310adc4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571d2207b5a8bd4d09a093f5906c73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc031765e5642207f7796adafeb1de2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5dc3389d292ca198c8ddd643d6350359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf96bd554dacb666b13891962e85d10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38f3944e867e52eac61edf1f9f256361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b27fbfcd7d6be205f6589482102e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256d527b022a74ea3975df71495718d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259dd90f61be89901e7336404c96c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb8e05ad69fb1089981f6f5fabd7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aec981037b5715f7590f7da5339c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fac07e8e03d2912ed0d88c64af38d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438762f93299412de80b2978570f822368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90432f93faccc3090e391d75a67b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340eed10c9ff1f4b26c71e7fdc5604c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c62be0e4d707aed9f061f5d69926371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6989ebb64a24b6205929afae18c64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e8985df68056829c9db406face53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde895fc0a517804d798136df99afc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7dd0915d4d278920c3f1b3326a257375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91689b13aa5006b0774b95d55cec5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f323879c172767558c3737323f9eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7cffac6d1f1e0f7d484df9b351c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e382fcd72871a2d4e34ae3c44fa9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c1e42a779d8a3f37d8159ea56af1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a55d022fec6a57cfdc96828480827381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d96518a2da0fa382afcca6370b4b80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c1fb522aeb48e0d47d29f0cf563a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f5cbc7db7924cd041e17e62395b76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468695e7c354c7ed3a107c4f9d4da5f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b2f523daf288d6d0e365af32fe38d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba5a989ce5eab410e518e9830b86f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d69f605b9487ee99d6d67a17709ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700461b51b720cc14759b867d713df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a66414cdf3625a8324147f02410a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6da9327008123495152762328891391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b612dd4aeb408856ececd88293fac1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2801c7f203ded5b434ee9d8a4eaf51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd0bfd3eaf63f179dd74e89f7c96c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce88bb29a6bb0eccbdf3e3500230e3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be37d89d23d634391fd2f72ac1df8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba1a40d1055f6ab1630620e126c6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50689ffe43dd02706c3cf9ee4b67df8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03564453affd3c49b5dd457d718af479399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633838255ea58fcb4f135e9a43a2475400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a3bc047ea83f28400a507477865a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfde0231922b9476201fae3adcd3b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c9066ed0583dbf0179e604671a59b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d414cb392460aa519dde0b7cb8a07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef5c60195c21b40f5256a00e9ba21b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ff62fd36159b818bf57f83c37cf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ad50d372e6d2e864ace853c10094407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bc61ed1f0b0ce73b424b5fc3d1398408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de92fb50dcbdf7450c82c6376ed492409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76d99142539cb16680b61b08bb1670410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5171f944bd7843461cb4ca19a162411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f7322a95f73c641bb67dde1b1352412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f696326635597bb48a6f5bc7615c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f5e6f8b7857e88fb21e035c4167c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0d2ee8168b61051929c796e560588415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143d2ed7f336aefa17bccb81ea927d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3614c8f9509347858a12904276b9ab1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc5d22bae9b68ded8d14d529387ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798e035d5e39ad0debe8a572ca3cf2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a71e4cce93a1689dca7439698f275420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb672ca8829fbe6fcca942cffffe14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9858d5b996f4797a34066bb4b8284422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb7c17ba2f923dd73d9e7e2854685c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae91d37603516b75f26d03c57c8c27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528496b83ba8da33dc97194e38c159c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371276b98571cda567d5f224a8eb0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf208412359c3894f599761c31e5791427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7139037b7b3a75f1acbee8dd3bf13e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6436be4f4d0c04ab66b2de602cd4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935e8f788481b3f5b6db401924afc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506359c58b95e436a8f8a3987720af35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695cdce198a7f89dc404f7c7ef9f9d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac63d64a8aa1844b4719cd5e804946433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f8dfe349088a1bfa1eea7ace61d88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab69075d212bcedb46b5f96c0b7f83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c72d25431649fa0c0d1dd763ccc58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b573c71f8cd5bdfcb5da55b90081437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e6e4bf0094adca379c7ce2efbf095438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b019b0f2e39e2d2b4ed9ab5c6d15a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5ccfd2e7989c4c7ad0ccb74c7da6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223571c6ad4e964ef517ec19f00e2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb62a02e5ab518dcf7db84e5e4a7799442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a0d84e28829cd4c40ca516b803f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baa937bf4ce7ef9838581472600eed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb6d70cfa05df9da50566f07a63590445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a971e9bdf7f9837d83272738ce735446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d2c1b9f7e457929b3a504c4399fb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e41fd5dd51e94e28995ad2addd0fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330bf8d65dd535353f19d2d7625bc18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15627f65ae314512f4613c3dcfef0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49437583dea1a314b00cd432e9edf0c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f2a0e4e4a436bc0862c876c9eb09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d85951116a10c561ff9b1a0d4959f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dec21e4c698f855460770959f2cc4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff3036b0f9e6239e2423f0683ccd36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696e27f9326bb9f19b1485eb896a2e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f521eb6b3edc8590a5ce61399e2407457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e4cc9c69049bb8d70e41fd21643f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500297c2e803cd24bc00c6e2cdaa12f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa751802b3b7c37e635795919d0c4b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac95c9ebf6a9fc4c1bf2d0a9bc06b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd3069cfbe9efd5cb388b5ef13f198462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9840ad78bd523384e745c21e204c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a5c4bac3d803f24d484b00aa2c5bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ea8269d7e27faea97740e18fc531465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395821bd5fb86c2fe3ded7fdac82ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed324b2dc38ea23153685551814e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334efb3f39a046946ffd56ed9785bcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d04b8a66575dbe81151ed0eedd0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa4e6f9e7e03874f3f256a6dd0c07e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1893ce22b7621aa336cd3542bdcc1be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef37e569033169e3b92b5b036bc5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa141e1a7941e754df2a66628dacd62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6907b71599d18ee08eb2814788f8f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1f1fd02221827bdf8e3b32ce1538475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9849d8960fb5bfcde52bf2da060eb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04701aeb8de6fee008802b3b13c2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093fabafbb22fd11db2b428e39e4b8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695637570ce851b1724c16253ba1106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4d546b7d212bc1c45dbde0338cdf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a84325bb81985e3f89ae56b543dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca95703f3e30200362e6dc8d768cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8247b9aaea2a826decaffd116e2efe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdbc6b6ddf60fe92be1f5b6ce4e4d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5b85ea749dce1dc20091ec1f86026485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faac84fc1747eef6591de53b75e6a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b29ca392e9b18d555e28d8335e2c84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14949fc7b3e9e5c59a6dda954f220741488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1be96b4c2af20ce3f2d5a53efc663489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d916fbb1d5f23a84b6b06df256e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6394d3c2c6c1763603e25809e445b16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc311a7777bae6756eddf119e61fb8ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256320ecda8e21b5d4f6b349a508f52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ad11d980181d3d661f384528c46b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfbe8b401a8d82101549c84256564f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a8718e8f2335092811ff63fc1ed7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06599e0ebb8d0dd56da42e4e635c1fbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc2ba5fe1d38bf92dab6c94702b81a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c270aa1c80e8b600ef479def7a361c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068829fc4b56e0147c991f1649d0a964500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413659b65fcd43c44cb3c922999cfd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e64763409abd3e0eb0cb82f76a9f9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710a9656729114d8dc19ded076c674a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fac0acec1ce9a3be6a2c64d82b8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e54cc2b41f52f49d31a63d0a8a80f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e404f670478372b3cb80bb56a50da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b9c6ca97c0499fd8212ed382295b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e45a9d7ca4935581497c23ecd9adc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad564e5babe5273d1f4f01c0a9c86f36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299da274702b31a6445270fe0a12603510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa231843238b6cf126d9eb0dbbb6e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236183f42a6ef139302dc52f2cdeb66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f75eb0c23ff5dcd6a4993a889342e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4ac21fa7078319194ec9e3d7552d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906421e14229f7bcfcc402d8b85d522515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70078f1220e9e57571b4bb7627242516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c816818d404a37d6b33df26e40978517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf6905888bad7866c0c9ee60a34be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c322732e701b41a1b5b47172a707ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f963693d6f54160231245883e1e70f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775af4e7012b520a590d2fb6ce5100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8338db6efde2ff5dd8945ca6db8fd57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9460cc37391ba7fab484da07f8dc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224926173d644fbc9b0af0defa18b9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf6a8fb4191c8f26545e9fadeec41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aee86c3084a0956251b399bd1ad96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15d0060e997a444f10a3e738791fb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ed40b5c60b036798f51f9dafe22f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e4cbbaeacdfc9d738d51eccfabf4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f696d6b92dc2135d42430a8b9cf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b8f68c390f12de48b158d28723d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbcd7eab669b93b9795af7c7e701cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab48fe10e3a1d72f3959fb9551495a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491413f571fb4febfd6ad62fd5aea2a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38b9199395493c2d63a92b09c7a8f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d3d076e5672c21b02eb1eea6b08fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d1fcc17c51b88dc1331425ca06992537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c9dba4ae09061eda1113bb653d6b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e05f20df40acfeb9605da3d965d56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3e7909088dadc1b131bed000378da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b25bbe8cef69f6f4c16eaccd35cbe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568692d0a688a5b7f6b3f7a643b9c28a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad6c862da4e12a4fe717c1967c62e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb8481664c43c6273ea2f27e5b62e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc62b87190c70dea7424b2499da61b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b8150d6bf837ba6b285de7141bba9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfa82f37da80a60e263e328f568824547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb1b44bada63f19466f0eeb6d38d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92751c037e5ac0883013d1632f52453549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45bd06aa7939630018193c5042a98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f972aef5fb447316a78c0482901ebd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be47d85158d84fc03a6086af258eb37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e261ba00db9cfc9059c49daabc47f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107162ba4104fc61ab19b2dcbc44007554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a14e7fbb5872cf78905117152b8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1be622be22906920f891783b25348556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561643a832bcbbd25fd35c4ae5491dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87c610df09a8e11652b1611c46048e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17dbf1f311d5b0a0e90575fdcd10b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ccacdb8feddbf7b24dcaf73d1cf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bc66ba5a5cc7fd7508128d4d3fd3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a6a69302efe721d761c4cb131a9d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd48c8b43b524e071b48b4a16e8df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce071bb49420a24effbd21fd0521b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca565e1972998881f1e01886054f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d20948bd13cf57e284561f6ffb5c8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d72de9c9047f5fe0693798c1f5818567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076963107ff1107a4b1784f7345719568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ea013e635e26454d4144f43b365b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c9828370341764c3b79d72d9d338570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a094b2f5cce8b21aff0a86f4865a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52489848953ccd3a547fc4bd2c43fdd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181fe147cc3bdd7b1dcc5f36df7082c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947aacc2f36476683679ed34143c0a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe62cc59ccba74f40fd62028aaa59b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d984cf3ca9628009d00f70e990c7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30452fb1b2e6570e1ce125e6292fae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d8f42ca0038a5fd1a0ab9671e25a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b306c07dbeb168b849a39c9f9806a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e520b39c5e8814975f4d472e1653580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4bd7272d8d9520711a1be1e4df0f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e13d7a1600c83be7da52d7b55282c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c1d4d63126a82aa82a6489d22a6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad7f124ac08aae8dd1c8ba1357f49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee0c3975836171e444063cad969c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a45a757601ccb0d025b2aadc5d2fff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d05299ae652bec9892ed48c2e590c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6fdb7310289fcbb713abf87347d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872295de29f7c7a730c921d2c3c612a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0026b9d561d59c0ea8009328a3c2f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3079c6095c32bff8e50394f70b365591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678502f2693302923f587c06f07344592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21e53fd2d021bd192ae289425fffca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883b63483362bdd168a9793780b4307594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934883cdc9b7a769897fc7c0cbf5b2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd09e069f2455d6ece338041ff6105596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f128879499833d7af1952e92ad2012597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d56c73e3c37f01bc57a7db9919cd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf5780c1d62fddea6a6686303aa3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad0601777171fe2e2cd6748094a14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59816eae121f430c1c068ce675c61d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d348b56d80f829a9fd630927f8d4b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407deadab443c6297bff860180d165603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f95db2d542eceed0703619ef40f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a217e1931a312dc3620224eb1a6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5d8475496d61483bf333e39c3314606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323830c2136ca5e0b19d791009f2c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f57ee029c7aca7239b697c921747608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef72c1d02f278942d7c3bff63015f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0dd34965cec6a36ae07c381c2924b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6022500466e2660c95b0cbda4350c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5d4565bd5f4c94b8c2fda67e85424612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172c849c4ce9cc9512b207879fb53b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cde580f75cf5cccf1f59afeabbed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868db7326bc3ef0dcbd6a11e3fb94b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c370d7b2372dfc31ce9bd4006280616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91830bae738aa7243269f8d4f1a543617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf4ebdceb10eb08687786dc9406a13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7be4e516fbf34ce9bd438d8bfa3e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200e5c2efd2943c56b4a06eec33470d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fff024bf2f6919187d03020a4f256621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fa1038bc29087971ca77b0899a50a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21309aee2d37a3a8ba6c75caad984623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216baec2336b4f5d6925a64e7ae5ebb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112904c84b5a81ccd1898318102c8799625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e7f39c9190ebf9e6c6b8ebf8c30c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cfe69fe4f9dddec92bd0e6b93590b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a207f38a6bc7095c6b290b9711abb68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6993286b22697bdfa6fbcfab0bdf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16088a42ec51e8c857ec682384c1d1d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ffe28def25718d2ed3508806c2251631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c4d90fa4379d38ce8f2440a22e43e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42215a49ba975a19e71e0748bdcd4c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae5107346cd601ecb0e33a5114bb8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d99a9ae313599a99ef65d37b330a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b64322e41149373a1b5ce685aa82f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84585003f31ad31a1b5e215f088697a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639dc4a8bdad643889b4decdf4ee3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1446b2e594991c475132150d7be1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ed674b1e575d60faeccdd77a722cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c75a66f43e7973d55c8b40aba21ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdab0cb5ef2ec8b4e5b3a64176aea92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56008ca1b0ec72600940973802514a20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d590d163eeab9c1f267bdb5293af8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4afdd8c2d7bf2d0dea455fdb121013645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd411b9744da7f0ecd9ad92ffcbd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aa7b689cf8227240f2a71d4c589de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d76aa4bd199e4de53ff55c4106cf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d402614d6471e5b02f519d5b06f38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4504596660cbc5bcfdd7c369d8c70f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0513f20a365bb1c16c8085a3cd7c94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c37f9a28bdbe7d4a5f2a2ab990782a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2569db0667bba7915b296cd006e470653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac94071c882dc972adb0fef4cfde6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c39ba23963dba0d96d1412b4ad8a9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c102092f6c83941bb78a48c2ca2d6af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17dd0be46327981916a639380ce18a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf84117af53edccbdfac900c80cbe2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ad2fb78be33a7d6080f1aa1638071659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0695d12b7be9a3e05f23d9580a929b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab66a1262594b3b8f480fa9a5c0bfb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111d72eea2178ad4b296547c8027c44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453be0196287b43ff0ff9726b05c1e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fa992827ddf9111ca83ea9e8c6a10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af3c8d54dd758a5a356d7691a2e07d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3ff8d43cd7503369e9d372596359666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292bc9d4c3aad8077055a5b9ebba494667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d1a2a924ba6d56abfcf931968aa1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001121d683b1538f6b172e005a802883669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8557fd2893ea756a26ca57f86aa88c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847da387775c1403d829e20b0f6d479f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd9fb3a89a2d73e25e24d1ad070fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6c398da84304c8f4e98a790caa6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a6df2d37363d893b966e1b7615e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c159c1fc158b89fa54078bd1d083fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8b7d9f8465c86f03c3483feb804e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45e5c55ed9992c6ae228d844b1e3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe52d237bd9ffe453da458d2023b058678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386fd7df18e5e23ab34f9dd6a39c2db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed368caabfdf5de3f97038fae42fae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0d938627b42733ccd075fd10ce6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a49a45676debbde6cdce9e6b716f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe19fe2470129c9993781bc908a91a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d923114e581aad5ab1707e038655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92500fec3914dc4b456739d612d8ef1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53672ebcdb87e2aa841afc3131b76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb3d1b5e31e12c49d0af95dff1009c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f56251e7f4d63923baa790c7d58e98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657ff330e44b8e016511b9d434f6564689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd0c69274d6b492b987d2741876a83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba2022fd3a352f901966aa6c2123d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eeb9a5421233add330a8192acd12f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b087244c328fdb70f51463a45015c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480af5e78ae16e2a04386f5cc558ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147837468d3866f12df932727510f96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e391eec3e1e5554f05f40819e6d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00899947e41eeb2a8cd8a0a1f1e6f0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680656c1d5731c8490cbb761995ebd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83bda9035e43848efd27b57944904f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52518e465f336d5c2866b9be844b4d7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff21f4b8a628a891a114660728fcb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4199d108a7c37c62f4c9b410d6bd68a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c8454d1501f61e27f03aa691ca068703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9371764a560e220abe53cf23080eed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47a91a2e43f1403ac33a0fd704dad6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d2e111c2e6628112eee8a606d37f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e29883de43655c481e08a1fddf6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf69a29d764a25c2df31e727519c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf19e5e20859c8517b4d9ba178a5f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d90e30de52d4b607cb28eebd616cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08d108a5547633347f2817fd755ddc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62038ab7a785424c1febed9df4536649712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8f034a3103c5f7f220b8d042a9ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11412a12e3fe536db269550bf49b41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be627ca627b8edd0947b7175bf74f98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aa8b40082dacae4f8c7785ba6ebc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e250d6aa287e1de9e78cd0caf80a50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182733922168c78f301a46062cdf6cf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8603a6d71cd79419e06c077a8bbca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec178938c406f775b9a57e2d5d38c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aa7de2076b89329adafe92f6976da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f7101a6b3a2893fc03085a9ea330e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61e329a844365718881bda195ec50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7a23f1dfbcd5c8840dbd6c70ad044724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ac7cfd44c638673d8da11841a0490725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2bfe0e26a09635fbe6c4e9dda4ba8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132684a04681cea52e69c8acd73e6de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba095e16050f1f26f5723e2f8e9a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa3e58851346e40a05360ec795773f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328971156ba618021e775db4b2b7c44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437eb7eeab0f5ecc34a73b15cd1c71b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278978ac8eeeb35b4a7890ee9457dd3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df47adaad0c9f9cff46fdce474c4b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ec5de80b7aed3ede3dda61e88c0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37618b7b135acb6f451f6900775c0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b538fbffe6a0312c6ad59523b0cfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fc98ca60deec2d56dd5276a91ac59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d9aabd299527fb1b05f4219e72c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0cf36fad012d67b7f02c5b37fca4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2efca283b253da998006fcb69f090c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2a4259b92ab1ea1d1ba85583c1ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb875cb89b58b7b72c6492e2749fb93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e8d5129cb522341a279215a77012e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd214d9ea35eb6c341780b00524b5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c84661b818de48528c78946c31879745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366afbd3243e904334707250086b6292746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c503b9746d09c9dbd844568b0eb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7586a1602b2d9d0e390d04b61b1cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf370226ae8c947bc3d3b1497df56dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87bfcb634ff7cb61e1b481b59b4759750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e366df944333405c6e12b1ebd8ffc79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23cc40d9e9b42f9d08e3676843a50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef5b46c30188efb7e7821261a2c28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b2917c55c03b49113992c3e7e1397754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e5ff3c191e0f5e0f6c69dcf1fa7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ad1de35692440c5e9da2e8c4f576f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7d624328a35f85adef7a7c47162b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>