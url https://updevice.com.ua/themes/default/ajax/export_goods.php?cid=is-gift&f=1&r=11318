--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f3bef76d3743802c84f2591f87ec71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939fc3cb0dfb14f13928bf78852fdb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ace38f1c9f2bd2df5222aace2d98b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f21ca7861de2bc5755ba981bb1d4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c1ba50ad6c09a9744c1fdcb3041ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfb8414db93e8f37e3712fca5367176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081328e0747a07034bbb4de9744ca57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781720e2f8ce16222f257999412cb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f6890dec9d73532f26abbc54ffba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad53a8513a96a34a1d2adf3fd60eef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ef312adbf1eee8bcd5c45573b22e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313451b652e5bdb141e3d484cdd4101512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52495a96bcf72c6048895aa03fabf7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4e6f9d4df33c37296111e56e2b2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e15452ff5d798bd6472761291be0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e086db69b2b545f3e0ccba363b1e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d31753a087e7fd6e97d0f6b5792d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c8add67dc8ba983ec4824443a2af818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79cb8afd54045dc3f8b410d9d8d6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0119d063f97223925cd4f060b66c2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094de2bbd08d554feeafe1e0a1ceb2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e94b50a6aed47571222abad8ee7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce6fe2ec4798c911f3e2b84b1585023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12cdfcfaf43964c15ee7e47e0e47b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d3ce8c72a2728bfb9a4fcf437760a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe3a4a780c00bfba35bb8e8ae327a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60197ea5a01952ee22a46ceb362d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa177afc702551b965a0f5a659dc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc0190e9ff474975b4eede847b241f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddae3fe5a8f7943fc66001b82aa4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f11c800e510e55b695f66c9551cd9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76594c05a674c8e5b8db8220d3245bc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e9948f7e48c8d39af979252f949233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f78be840de26306829b0f3df9972934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb999fc3e3500ab2b6e2eb938e00535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d4b84e7ae84a2ca501b5a319cc27c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c1f7c2a9b4aa5de84aca75272173d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c82955f3831080579cef96e7582e8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c87c260376972f63124e3e3c1a39539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c9774684dc73ceeaed3f29e46cfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d96766d1e90bf5b2d3f07d7d1947341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ed5d2bd827752d5d2218b0ba991e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32bd9367a69f1079432273110986543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b478402f00ca71b4d691f70a974344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d41c4482143b4040dbac63ddc86d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc927893e9a68b93597dd4ccf1a195946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc051b407f4c310a777de54599952547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ffdff765550eb901a06503260cf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c47862a4556e44121829ccc49f3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014c67f072eabb3d766a8c211205a8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715f6673824abf402a29b47734a63651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6843af5455a21bd450f62b51996f9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe55f9af486242ee0b43fdc533c13a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adacc4427e438ba27689bbff99cf6d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c689c2eff31807139194b519719a3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad365eebfc55b3ddfe84a1f7381d1b3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd624e8710a304f693b81827b7958acf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525efc62032493a0fb8deb7626e790158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956bbda937b8709453ea2534052049359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3457cc7d75a77e7f8149dbc5bdc9eaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2151d0fde3c9e4d4287330b4d9a4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438846300d9ad69c1ea08e43bb624cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98aa6d260b0d21dbab75ba4927c44063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23f4db6c3983ec147edf22c128e84a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ba81a0e2efa2093ab9ddb1380579065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade4d43d5d494d36e232f9258563cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5d610b3be77ceebc3a1506773164e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361f394f41cb7835a62b5f8572c071a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946ccd1856dbb361b2d135b0148b4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449d0a518f032e55522947e5d2002170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000f860e04c4d4524bccc1f2d7f9b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ca5a21bec1fd879e883c653c6f44572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989826151e884b5e768773c326bcc61073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f87eeee28dce4ca2704ff80252fff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c696cca4fa1b1b35a175e1547855975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d9550b4cb00754ce5ce789f211e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f9d59550970beab387d03dc4b328a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c023e4f2ed6375968c4b3fc4473e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9596d9a77eb7d0c62b99bedb32129979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe2e2ea8041da1bf3ab35023a2a8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba427a5401c30c83ddbb8702ca9725d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66a09fde919b284c9cd3d270e640d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90018b251c269947ccf0fc8966430783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07fa140f8f5ab23fec59b61c596e5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386b737eae335727e98be677f97fa6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed489a69732e7894461471f12150545186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b098ce1f99ea7e827593ec1e5a34d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d591158e4a0d085c20fe10f4ffcbe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3524dc840ffb17eba0a8eca97f3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4085aa8a82c4cc265a915492a96c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82eed0b96ff7e0e8140f6e8024016c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b5eaf0a827d50db8a356356601f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06134d2093052b229a2c6e607409b9ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a817979fe7509496997341e35e3a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856315ddb7e7129d1386d6f4d4331c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225802d168ae11ae294f26fdfdf48f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21851da77c0423411fa195448632d79b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e2f7b9615ea1edebfc18ae28a78d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177dfe8667718fd33ec3fb864f5cb5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8f0bbc16877aac51325f84b7d0cba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5a203df06898ba9d44e153e6a078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a0771caea87cd32bce2c977cc0cec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6d17e07f20a561e2eb505a1ebeb6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9703742ca8cbcc5ad084ca83f7f99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2abc0fcea117f939041c0c84f135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f067b9bbfdfe161a6a53ede2e56d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788233a91c95192f17b93a1afa855d23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896391fe945394e0fc478159811ebdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939f5259071a7dff85583017a6e400109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48562273d3e7aa2f76a87bda389c3bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ac47b084df3e5d04940a5e3bb1f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5fad8c6e8129bc6447a8599ddea14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03430f8ce70e4ec5af5feec97cb5c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670f54300b5632b2e632c01236cc694114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc893c9fba1ed996d262868f4249f01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4822df810298b99a4f7ed5fe56d6a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e209a80683f1ca7971e76bdc92322a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93d402ff79392c6cb318fd6825f3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d92871c1d89e22e2970ce2b13e54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a180e1be37a0cabea4b8761ddd7eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9eca7ea3a44e424d8f3ea424676da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee3c793ab82019c6de31a2ff43a2c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d724f4d089444f8ca49027e7c29e54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30da9bbc0e0ce4ea15a4db57ef9274124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a75aeb10f9d3267867ff805ed8947125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b00178a2cc56461992424430d3974e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4c7f231396ac3b014743157666af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d95ef43f851ed432eb6d770f43f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a69c801f639f1af594c6de9757a2dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe57ca14a403b3d4780962c4e0d71bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a138bf05450b885c61cc8cd1333df5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ce6462bffa3bac92fc9a3ed059ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd939975b41d318c71ca688330dcdd77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab78e0f24b949c6cf654a4702fe8303134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27587bf57737d88dee053e2f1a5e075135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215a989c00364c1c3934c5e4e9342fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466f23468a731085cf4b461ea2d834137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78856b7c2529ce51cd368094e406084e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5044307cd1356b41f205b9c45350a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964c8cacf11e42ee294f803ce078156140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348a0273a5c5cbbdaa09fee82fed7f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d41ebc190a1d5a8161dab436c55178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1138a48cb35bf8e1bac9244fbfaa61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571adb920739c895ec2d2b6c6be81ae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62955c0a752774169ff3ec095931510b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed752e10f100e3c3a99bc5c5775d3f55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f8e86c68dfa7be457f2e232ae285b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059b5cba339df4339ba0a6db588ab42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe023b20b7cdfc04c844cebe47ea7bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59c0fdab6efa25ba6aef42498f57bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240c50ad6cb0636301f3360aa27afa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e10626d3d24d38d83194786ecd6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87775f409aa862c525cf46be5c0f24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e956d0b740821226ff9a04ead15366e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff3a5604f44477bc41f27e343e36b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73f4145f639cda08edcbfefec593f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ca981e68357d839cac64fea07ca7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499247ffc4ddbe1ca2bb49122e51cd70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19349e981ce11b2e4191a2dde88d0a02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ae4edb3209a5a54493ca1e8717736160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873fec9fb287b3c2251d593cfc27f05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15fb56ca9bce385d1e67c165a2409162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293625884d593b7b87f7a2aaabb4bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616923ad922f3ce037e747bf88582f07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f0bd6372f6c9f22ec1a2595a39632165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1059115a87ba7186ba195a2f6bb8e3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb687a8786987e26120bc7b39b18e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f5addc03be5e74fdc099039f3b6e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535d2550af2183003d656ce0d61929169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b386066707c2c2405384a2fb67f5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc077b24dd43fa1a96e04cc42bd9a2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8444259a1a7c60fb023eb9b788cabf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23253b65959e2108ea6b46299eb69a98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21200e598ee6a81dc2a961520119f9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce70bd076e24808c9fd5c517856b5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be22504a133dd0d98d4a0349f7f074a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67551496f57b8dea6ffcfe30f79dfef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9017982469deb07b3f8e501ef4dc07c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7473fd1e99305f62f402ea0a97f30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b6c8071187319100e7c9bd658a4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d97045125ce6aad5ca0753dea51a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30635faa1144514fba324ab4fa5be883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eefa6e742a68b5b3e8656835dc5a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74d728419ece39157bee8f9e0aff3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26e729bab380c31e3782c8324cf114185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd660158f83e113c8cd3e82051d03cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7991b7056c29430f5531723d9953b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651406adaf3877ffb0407f03f5495fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbca1274018b706334a1dfe425b362189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cbee2f980d7c567bf9621dccae08b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008ff28ffd9552d5ba351163f6565ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874d6453878d1e58153dab499da34e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4959cc4715f537226507a7b3ab9278193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa2c1a178e9a1eefb528a4a09c297194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a3a20d3eb95593ddae24dab26f0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01041dd8517809dd2bb3b99cdda40a4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5ccf3103c464185c712bdfced185197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dfae8df488caeea580d10c6846b83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff2ca987169a10096e80a4b278d5c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da159abdbeb868154800c8099f207b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c856f8efc8944029b2564c98bd9e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a260e395a448be26110c4d5918024202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519f642e8d0be8a5665b295b8a6bf74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18083e03793264f88452b2176a2ff50b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d3a3590f44da9930806a794f48bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633ff56cb71265a66c1452100a02d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be180def046e6442b181e840b619ca94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd426c45cb37dcb8696c4a04c6455db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f65d61f7c87fcd000c0c434b9f6f03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2512cb92b4fe92d17a9ac0816fa4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc859d5a813cf043c4471a8aa5578211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd58f7eb3be1db261afea7138013cf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747ef38fe0ad733c29a35fad2965e18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db886152cb4b21a1205ed54bf2748d08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ae047ebbc8775c8cbf3e849dbfd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cab6f171f06ff932cfa03ba9ba3c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1036fadd92020337da67751abeb0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93084ee079251cdfd166264be9725c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226dea5449db7c3935bb1d93f46542219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0eceeb4ccc6a82ba0112f191bdb70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609e2fc23638a97ef814a486d143260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6e674cfb27f6f94f0ed553a30c28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067417723d2b4a4095595c50d40cf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cce1d0a2e21372b9985b80bc3ee1d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4b832f6853c40335a38eee6142748225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2184368c433b6097f96f3bdc9f6e02a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3c6a42aa3297a94ad1af5f2b20be0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e40e1d55dc73ae8e635f523023a25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c4e3e6be9aa4d5babb1f9e51631b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b16a6abd40af0bd5f6588596d303f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35a7dbaa3569268ad79fd6c47d0d0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6d998dc5258cf36d582dc120c346232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9d9f9f5e8dd70f126af323acb223233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6668019e1a9bbe440eb9b4cb13206b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68a4a2afdf8d5d35fd87371949e4ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9daf548c0509795eaad3cf9a8bc85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c886f3ab30faeed4de3544b1d4f797237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7180f56d6f85f8bb79e51c42fa43f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137a68b34afe99e506ff1de74ac4fff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505791102f6835e55e71f495dde76ade240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c6e51854b9d91ca7f11f06eb26d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b876fadd3fcc819cd9ac11ab24d46d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43670426f7ef23ecaf3ce393fd208d16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11495767099a2448a6f054ee320a77f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f38fc0b1c15aa0b85a54ae5bb413245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67846915854790372eceac20303cb37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae39e4d67ca74bbb90d118ddc1ed83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c788a4131b3d20025c90dd0738eb8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652748b4baaf26d628c996646349ad34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a821984e2e0124bdf3f0842eb82996a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bbdc1be07d60ed8bd17cd190c0d65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144aab1f84a15259b9545216d077a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406e56c69fa8e31741384a998910ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562927042791d6050b041ec5f8737ba1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029fb614b66a937e95007a5c51094ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f18a248e61931520be9a32fae8369c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb69a76036be64133409b33edca85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c75b58c95e000e2ba33e7fd07e6f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800210f8053f4019bd3bac913a75e4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bfff38e73cc65f6351baa0bb0a795260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93e6c470912d0ef1bcdc1ebc6282bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644bb8a3c2100d80be2e91e635d23d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399beea2857ae8108501dbc6cf93229263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0887575a579fec81919320fd23094264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b71d5ce69ddab16465cc153278708b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccbe339d6c9363fe83e364f78ae299266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d45bfb511672c94c051e060a72610267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f7ba6dea2da584706b639b952f7f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af05c2a986b0d9063996ac8466e411269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fb08cb2f1fe930e4e0dd3320bddc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8353e2dcb97e8006d4ed6e0813f27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c1f3b1afefb2cfa7c6d8e8c068aff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9109c0a54f04db2828fe767f58bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933590ae795c01f48b049499cc3d36f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921e9b6bda712d519b985a212d609d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c9b023249504913f380778ef7a136276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac6814be091a49eea20d1703ffa70d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f71dd4cd5b7c18cc32adf2078b8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a7b97dfbeebe9bcb4be2d312c5013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5891735e3aa53856e7414095a912280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d03aa0ea8538ac02176bc24b37007281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03847b14b6b90db1607636be91e5df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370eb5d76e2ccca096a06ce860b763283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee4c2f868315b10a98dcf666d5586284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9668fc91e46085c6b8143847cfe2b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48febb25c857bcfa73862e8740a55e44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27255b775d18a9fb272a4715905599287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecbaad1f08639cb7203ea4f9ad4d5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fde58327288f070f21e63e3adc769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304b569823ccaf658293f86b4797616290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47967b7a71bb3e1435318fbb381b6243291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56151fab874fd1b25f1c0e7385d727a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52464be37167379ea6dd12e9e2a617293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ea54f3d47b60d14e35d92c2256d99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6dd098a46c0b4bb24db3c43517b22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f3d6ca5239f9fc9cc1b414b1da571296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464f92ba69efc5754d598d8c36cc36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa79b68cdc76dab9960ff7215c0aa0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c19901dd768ebc237b5677e50236299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2336252ffa45662e6d108d30fb25a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956697c87ce50e8ae31c6721ce14e97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be927ca706e91d6e6dc664d96569ad4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba307e7b5614bca9030da8195cb2087303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6701ee41af77045fea76fa0fa332ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0cf2b2910b8577bea162e51ab73d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743b7dfd3dc47390cfe8078209ff7a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507128e6976ecf97b16ddfadc3e6446f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b82bd43c01e5569d6496edadfedd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6524f239c1dc3a8b2fdaf03b7c87e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fdd90a909f11060fce871e7bf3045310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e75c8db9aa1dad149a937706a14363311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37194e3aa087e160528d1df916b60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df294d42fe3e73a251894b556dc33389313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590b549b5a9d168d10828caa7b7ec89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b89593e1be89f6f34ec41da1efae1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d47bf975821271f198212ec34d5e0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623789d3e2bec20e8917d73ce7b7ecc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ef021e78286b47223d233769d1893318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44c7639f938ef3c28098e7cc166c59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7354a706b4d219d65f785b40902fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ab68249fad2575695265cf92ba04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069cf8781b732cd49556ab292e0052e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36937b1a10929043f4a53a20e4d136a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2c4422d4e3c98b6c63942e27b438324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195d5434ef73fb14127587edf60761325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e124051d34c394cef02f9635cb6d80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d1ac40c4593e03039529a706b12d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b010b0c16edd4b2e84709909223770328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343ca8aa3851c6b5b80d94bfa83c6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dca83ffebf84ea552c2e7872a4edf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2d910e00db3feb746ded269429848331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4bdef04c053e98213cc55422a9383332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485902a43d17c335a2f95814a0ab9a8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172f5731204ff67413015dc84ba3d79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab6d2cb2e9457967aee6935f2de5fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc647add3a9088fa3d5e72fb92dc8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fd678fe39d1e4cbb93eef5ec9e7a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c53e6623301db72d9f1bf965ba340338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428242e2709ce459cd457fe38be828ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfee163d73c8df853a1b155521a27b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774a08d966d58337c0ee309a4d681f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed1a050066a9ac6faecb1788bd0b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313be533dc389322e5c7e3d937e9a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be64746e7e011e3fbe1d952804c4c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2530b0a4cb640c482cbbecf72b4258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec0f031b8874f5248ea27f755aabfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa72318b564c2d1935cf421e99c2bbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d051cab1b015d2465df2916d2eeade1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e52d8f690fe2e043424811a6e116349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad3acc2ad60545fa41dd1d8b5ffb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138016387dcd051f84cbf91094d4e4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a25d7862794b413a9dc8ccf5b85a69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5884fd0b475172e8e40e4d6f4d500353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e35d70a241617b93c22433c46830a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa062a606f5113ac508063ded471ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d877c003e5c2d8c777221d878ca7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41019170d7b078de7000ffc13d6d2f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f02006a49e8dee5e15ee3c08aabe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949506bfa4b289931e9412d9a4e594a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379c2e8d4870bf62043fb88688b7a01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c24189905c9b2aecf1ba3c69a8793361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce07d38a4fd6ebf75241f6b19b15cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986606b7fbaab97832b9422a0d8d748363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecbfd653703c35b1016f82e1bb09ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2fb09928f08cfe7e77bb855659662365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863994e73a08bbffab0b9147d1b80e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61610f838d452aff72256963a1bebefe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a50a3983f885035af24f9b948920e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89689f6f8dde1ed26ecddd4450e49a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b67f3ec99ad20932db08fcefdc8fa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf485354d18b078db77afb89b4c0828371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a72257efad65525414c0918a214e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb6e75729fe33cdef5534d51aa195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927560ac8bbdef46ccafe0ee8d81f64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd65eafae7003321ef3cf4608073c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd37cfb2bd9e550953f619320e86bee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b78db310e718592fa3d25d5e9522cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c14c3da053a4ce0d44004e4ab0543378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bc599f6631a2c9f42edf968f81556379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d08659706346562f74bf22d759c768380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199bbc27969b78b7b35f40b30b5631e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6cb37bcea7d8e1435731ed4c1766e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb98393c5355524682a2ce29a6b91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17104f929a995e4c555bc7540645d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba0ef372fc35684c14d5f457f19ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a159ff1cadb58e3503523c12387c67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d8d08aa3dfc2aa875552e7fa97f4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ec0d7d791baf4b8a2d498f152991388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b00a69d9e923554f3469bb5ccd0fd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31573162dc17da0d6bc9057c1c5a37f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54771d54473e13a68d8173146d0cb590391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef49cd756cff1944795b61af7fa340392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f10a8d1464a5d722b3fb62d4ebb768393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa9a89bdc8440efca866bf1f1fea2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd27b29c5792c3927f00039c45e0543395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b13af9f052cef398689ce9dad92c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02790b3f50a787e9114b112d13eb6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40b8236a2904031f8f77cfb8ecfb62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba344944c3f6e40c52dcda046967150399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12259d805accba3545dd2c3543b8f508400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd6fa63e33dfa6f93029bac2d4e487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e445469cd21abcdb79481d0e5ef59f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2227fb241801e218a3ea3c327db327403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498fb092f10ec509b8abfb87eb42af4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a37c2ba749e629bf95cbada2ef75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a773bdf0dd392f32fe87e91a97109406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a85a26815f656c2119c38b8b11255407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60626493d90895aa9f1d351f8845c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f8990d6c9821c574476628d33b498409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03d55a1d5689a0b6a705cb7398800d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab3cd2a1d6e533b7e34569570ea42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27770a1d0a630a1d1930f4612e9439412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c5aeae2f0ead7d0f9555636e2eda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a59fed0e9eb54756c46d127adc84d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3db7d2a318e06474c361f62934819415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379cc5b4bade95b5195277f1eeaa4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18bc5856f9cff9bdb9d9a58c1d85a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439928c40bb7a6e4a6edeab962ba70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab72e655f925c9dbccbe1317362bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a24a74ecd8ff71e38067b307a4372420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077987c302317314f3e834f9913dd0ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a56857b5234a0b30878037bd6c042422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b184beb409fc52b429eec1753d9e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e0957543df5f3388f65b839376d6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad271ba4cd66838b7647a55cf1d98c8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6942af2b7e2f0dc0e1c46f7ad8549df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69eace7dfa6092747cfd5b31149846427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fc74b9980ccc4d2f7867fe207df29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb16e68d39c7e560d1828c36774a39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ef3a9b111b62748ed0ed742dff31b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f9c59841403e732f207aa6775e9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086d0012fe334e87f410750fad62c60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa64eada78dcefa206dbbbed4c920433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce81a4b588ad35f7e95618b8360a0f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3e7fe6b4017dbeb62e26bd299701c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a42e919ecc70cbce88a96ba47f103f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf34f109c7f615bf5317a736edcb37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2612875adcbc5f6ed70f73e4e7cf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659b7480bbfd7c815545c1979da6e3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be10103df9fc61ab43caafaeb3ec11c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14cdf7adafbb4c755693abeed3e252441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f397742c2321c4488c7ab7b3fc9346b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794670e0698b757710bfc44678c19af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a379e2ec7d7d8520269cd126cec7ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64e3d51adb5e19ff2b8f4a1888fd52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbefbf19abb05465081b7f2704c43ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33caa29fafef35b741a034e19fb66f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2111fa9b03ada5441506afd866fa6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068884ca1330c036f596a7beebd59d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab59113e10a63afe2407e7cfcf65047450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af86fc5c5dc2b664711b22eea9192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2325d6a3f7f9a4ebbebf0e401afd90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796da617a4aa7630b332aa3c970ed0ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab02afb3d6cadb4c68b8956e27482454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a728066c015656e557038e350ead455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb4a5633d789418b9ebcd2d6886d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0ed3f936381fa419d550f6dd1ef4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9fbb728bddb9ff8a1d9f15bc3c8b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aa3e7a93e31502c564388807ba6c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a504a030ef0d35fa3c3180720d4988b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713cc230d280cbad71c3468cb25eaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506303d8b6522126446516111a5740b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb0b4e7704d57b8f1257998898d41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784777bc596e83c7559a63790d1355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda72e0c7e2ab67f9e2adeac652b691a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca711b7014a2096b11a549e9997d05f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b4661344f07ae85c679ce3d173283467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20af9478474419774f4cc6894a06aa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d085769d9cd11e73c8bb6248b7d8ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5ebc5da168fa215580119bbc3c2f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd29c263845bcf4db4f3e9a417629471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a98a6303a869c3e3121f57356a3b96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896d421d63b20524dd8ee9ee4327bac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6bffd062f77ef2ef4f62d55a8c4f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e845359b2e9fcd22a4a7013ad93e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2587a263ead442bfcafbf0d23b9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc51416da5151b14aeddd1b5d92c723477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5128298a7dde752b51a91370e164478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644374c1b929e820a9fd82c928069f14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8b6a29b3d1134d9f3ca90c46fe638480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098bf4fcb3947ae94f8e1cce772e30e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e946183f17df5d244a72322a16da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22129e256ce3eff5f9d94334f551382483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14c6658080ac52356fb1a9ad8bb29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f2a81011b46a61ff362fcfe062db7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c67984430c38e06fcb84996639bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28732bf822b93fdb7cbc939949d53a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f0f38054261e2e87cddfc97339dc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91464dd1eecc2941dd60ab95470f869a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c99b2532124ee03eb0b866a3b20620490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cffe5b8cdf9912c2e25b6e19a8388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60257f9c282325a3c220fab15bb7aab2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ddc0283cfed7a74c1dd9e41f7f8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4f93c13ff61aa59123ca3620b507b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2cf817ab05a76d2694db0e87f96be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f148fd486a05fdf6d4a36d6fd3691b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f379175716966ae7882f344e6e0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7374fcd86843492cb3083d18a4f19f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d270f06f80c0e61c8381940d5617232499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa3bdf210be76afc422474a075103500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4206a6b066b34842b75cb8815b634501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a746d997e9ceaa82a3e9001db5a2f80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319642ae8318db32ef12846d655573d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d314092369d63070e13a76da5b9ef6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc76b6bf1ab33ce6cd31e15b91ab15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd458191e4fa2a25fb6b917a068f83e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8967a100fb96b0af7937149b1fc861507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f16a0fccbc70c694d23da12228b3a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b628b58c952e227bbe2a251452287f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1536d5d23a1df74b7f4c678ad8c1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d93a06053523171010bf0fedec0b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efef347756985570a6cacc7ada2b53e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f705d6310aaab352762fd4c7e557ee5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b186d86b3160f33cf4fe7e3cfbf663514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd700778fb11560de61a898c2eeaaefc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b698058dae79198ad6d922b432878516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc468f2405a69b8184c0223077f9979517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e27b67fcb137797070b32723cd065518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de108bbe8db65320dfebdddf51fa04e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67bdfb4d70b293c1c028cb6ff08d18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c27198bb392115c6ca72d4c872c7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302ac39e018cda3b8b5da850a5907eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd90c63eb5b8c0402c9fbaf52bae04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad160ca9caa246161c3eae4d8f822f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4011954a6886cc5b3588a4fdd17cf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d021f1a4de4ecaba1c45b040b520a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5a27697ad99a6e136f8f8dc6516c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce8ef26750f315b480fa87dd4a4be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27910a221f0b8011dd46838a0978c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abbd76e45e8dc1a09fd884ba69409b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b2773c96375fd101c6ce4b6605c6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc672840db00fcf63c1b610733810532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec6408952bb4a4354c0ed8fa32e3b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755e395f7c52a6d9f8894071b341c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d9d740882ec99882c2a7194992e04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a3f449b6f8f34551835609037d5f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e1c90bccdb7f1b7177c448e8eae51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14faede6e6488027224709303d565c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966b956950aece2695d2d55d9c1732a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3deeaaa640116929b87da841c74064540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f226040bcbf5b6c7ab6164719f3ec3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455694ee97fc52101857335e038f4522542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a591c823ed8eaf707ef28313d923543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb60b7c962aa66e5e949e9513e6fa4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94253b6374a2432e82d13c8c9b31484545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d14abd4536c90c1212e88752f2b5d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7cb0c9870c3f66c813271ea902c3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5a859cdd593b2e2595844c65d25de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd64986f752ae55cc56767bc37aa08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23710ecbf706df3a23b267d1df88e83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e64150710de30a0afc90bf1e2b91b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17a2688b276169fcb607ba2832533552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e1723f7013d6c44e3365caf6042ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5363764b35239225a46b26376056cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc60de33e1522dbb17ebc0eb6c2e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ace5c571f501b9bf0f4401234f1e76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59623c09aa7af9c9b732e938ec8cc0ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3837e2588d6a655ff482dfcd73f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042db543322e1e7ece12baa317a5c18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecff046fcb434378652efd99937d840560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d2d527f7a78a704e6164712a836f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296d2ea830c699b54eec91159142c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0b8e0d7e36c32be51b3a35648bb9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbd716a11def98f261774172d06d2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb8bd0403c9b2d69c0b33f4531b1b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9595be8986cafd4e93d1a4637c595566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8017e3f8ef94c9f472e065b79888a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c09f110500a17944b6bf4f69466123568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f18e947e86d7a5ceff16663bd616569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0b2c033b1c2cacf4e4c5e4922b276570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd39d382e36d3db070ea9640face9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8bbb6b5411e0cdb12087a02fddb87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9c6840ed111fc511b8555dd85a6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa085ee4db83017136d45d42bb078ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6953816eea8845e31cfead44d8ffe8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677db71c1dc33e67dc11899dae847e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ce1d80f009235dba3e94d6e34f52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03665bb42e40443ce9b571a07f840b1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6bc65bc923fec42f4de57ce6a7214579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387736bccb11acf2beffadd9c07d17c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f66c8da1db05f8ae6dde61b94f2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152ef438f2049a13f6b807e5dd7797b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e49e477ce32b71ea86efd90e5b906583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d08e90d3bf46249a392a74f9f782c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd5be8dbf65161826b670ce4e18090585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa4654f26bc6b0cc39a929bb3f2896586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47d8b56fa78d9e88240d43a9622da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d23ca5f5d8c5fce7041cd9b057e3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781450b3a366dcebd41c0138e875a13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a4f341caa00c70efec8963bc5f0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afed7002671933ebf4f42a984cf9cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151ccc9a1d4743af9b3ba8b3645dc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece18587f9f7153e7b2c7efa68c5b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c61fb7a3e6885b312de3222d95ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d059629167bed5aaea9af687878a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb895e790352ee1be0fd33eefe053cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c2f9a1cda7f7be7863c78df60d51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f5088f8e408f03a68b1494581d40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c58a48fdef4d1b7ebe20b51ac3b252599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81b34ae779eb4c78e16392310ea95e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b77666ad5b516b7e56b546ceb284e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fab7d563d3faf13b6dda5a03f06900602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae6df3f2a8becc1101e134392d25ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced354b7fdc9a4e4c07fd8e308d30b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496336ab60a04ae472fc8d6737da4ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d07aa0f51a2e4041dc141b315dc14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b738e6404b6ff65581f76485d7da2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111e10da13aeeb6a6a301104af7760608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e936fa3927efeda5666a1409853b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69491f29366f73612f2318d4ac707d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a247e1f86cd2b4e1dd3f102764d400c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424033e74ae4cabe836ebd694bf3a35c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718cd84934558019b2147a51ba399d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56214cd49b5af83ec9465986bff1735c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276555d8ac99efad771d2c6cdd205d12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964fe68e461650f9e19629d58188d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b4b15f75acf42bccacbfb1035be6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a945f7c81002d98f8954f8134f06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fb932e931253a0801acb02012ca92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940939556f99663a9d80bcc63c69d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1fc533bb1a6cc8722c7ac1b034598621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1a9d64f46298dc4f5d587d6b06f3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c49168f258b1d66d9ccd493e0c0f89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dc228381e453220bca2fced748ce6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74df403a854100b08b5ac2a461fb2c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031c045cb89c91e9f29431a6282544626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf18760b6b825d45ec418294e2674b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab6f6ed02479701a8f7a50c44bdbdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca8689805385886242aabfa32be972629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed18a4a7065166810fc66c530fb6f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda474899ebb055e6b8d6cd0541ad890631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec19dc118d86b8d99190863ccf28a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccafbfd6cc0429945e6ce12dd5bfa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8930bbfa53b8062dc52ba4c51fa91b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb71382d9e3bb601300a73dacbb910c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ab789a411299bc569a16a40a721a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ef6db73312ee625e755c76eb263de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d392c7e1a974817520af9bf39ae3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d49360e48afde130feb7bf2882d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d90fafc730586cd3e6fe5a909a3ec5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d7c9e354836eea23d5aa558490b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a414379433d262a53f32e8583b4b9c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83946ffa52ed8b4bbcf2ef9e9415589643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38c38dd5d47dc683cff853f9b422e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb998f58e2402467e0f8c37663e566645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88936b7e2cd147074bd6c2d354464190646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875059a1fd70c93167f8fb625a5cc22d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a950db8bbbb781c29309e2d865524c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b62f5765b8fddff4d5c7e6fcea1d5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf6a630e413502c39f767e98ad1ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe068391b5dfc75af67f62d8bc1f4ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e21a3222ab2bfbd4166501c2ebfc30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7b6d49eaa1e5c7fd263eea7c4ebe1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe81911610da792ebfc566b53a60a10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ecce663f5686de174acf836c4f9f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7c181841e5f9d02ffb2f71625b1dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b379ab0add1a1c6589e3ed27ecadb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f823895e07feff1a4bd793d7b789a47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c051b1eee24d82e4feacf11b7fff50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7ea27da384b0d28367d1da736679b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c150e1120d51abea005055bddc054661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf575b88c1c76bc4fd5db184e19da2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050143431c041572c2943b910240104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a56a33580583d7d034b82c2b95f4d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e327c3d9a3c597ab97757dc0e74ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a350945c7a9c049ff01c9429b6c75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d7a05c5ed07186a6844baae93be0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648b2e5398ab7f6f68aed0e49994b39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f61ec3fae08b71e9b19537b39e08db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57179861d552b0524f45d5d09e86a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224500d1b321d7ce69538d7f30d4e74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fdb996c3551ff704d824a040eaa3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d94ffd36f2be1bdf6451553fd71c8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbee63bc1cd453ef8650b19f271e95e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99c874c9a285f2d93773ccf429a31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788fe4cf0e3e4d3a732c1bb25c09ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22114eb155a08c7da8ac0eb16368321c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f55f76ebe49c0aafbbcb5432dc1e0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a7c53b487bb95c982f1dc752efe73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133530b272633b4bd48f98bea32f1791680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e19978c29cea98e2d6a6d65af2edb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99436afc756e8ff6141341e3b7b7da1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e0d28f53390a829d1525506bd8309683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388515dcb81a17120f2e99380687611f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292517ab158ab6eee1511aa596202f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eafebd54427b56e8eb2421c8a67af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfd5a745caca40eef9953dc0f6325a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111340a3d03686bdb1ce77d4738a8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c44dd92920f4289ccf91e6376d4df4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ec24c5068b21607af0ec348d3b032690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8cf5c5502f0a7a867a424d966b598691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9c6022f0ad85f33f6d96e3703814692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c808bd3ac03f61200d64123e2e43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16544cd3c570b5e4c87ab1dd4208834e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e05f904840d766569638e98c4168cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214b7445e655b7e3c307d702a4dd86a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79f2107c7f6ff3a4599ef2ea98089e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cc3c4fb0299171e1574bb7d81d695698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8567d24ffb79110425043112868cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a155c8e8554e00055f429ad8dc0ce1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ead1ee354876cec7c63f42d2558266701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada62ad4b0ec3acdd7111362fdfb1c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcffc91826d4c2fe7868cfa4cbbf72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e789bc1c90a317a7444ec41143a526b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194934c8766c67e15185d26ad779e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735c7b43d418b7c5819255795864150706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cde6f2dfcbab2d492f4bbc9f8dea8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548f8fe56842be04e55913d5bfba05d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717490cdc675c3f5dc961e4aa028e750709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4bda3359ab97eac9b9d9987678dad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2db44c9bce707baf476b8bb64b54d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0565ed7c67b05b7ae83819c4b7efb97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc5071017e7ceb594c421ebcbb525f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e61287eb4082a6fb7f6d1538c8df56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8db9d7f7cd57664b3d9a2c495e4333715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda987f1c993d991c3b1d7e997f2bb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbc9800b6c648db5576bc3805a5c92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b3d9de32c77bbdeb815c0f72af63a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2969893e900a29055979db265e742719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045d307aee40acc3d727b724102f3ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f426f8dbabccfa03512eeb94ee125721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508a62624e1939a20e6f94f25bf550722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb53dcebe1f35a4a70bf52c5da1e06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0d5e7442ed7f2f19a53041cb9edb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90962cced2a4a13207aa99798d67c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbbf648cf989576a71d47efb6d9004726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042834c70e233f410da56da418e9e5a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d353d8d4238e5486037daa9fc83f51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc7ad8a5bca5f1176117a63770c2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31201214dcfe64ef6602efc374112bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83417e6859ca1202f2f835a2f6a25e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7c679da4903dcb91f7534b75f63e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22fc554d3ad0ea5d1f5c3053f1f6eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4870d1de4cba248402fbbc3a3a5db9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826118717004d709df93f41781db8427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e1eb26e12780d7bc24407a9752b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02972c21e0d12dc28c8d4cdae2d2d357737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e3ee427b4cc1a33f3aa1f4782a313738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec868747b07682fab466152077ea9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d95ccbeb061475db1c363389aca85c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c434743352a246354bec7aa7885fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174c2e1c29128bd1db3f5ec1bb7b0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b119b39d452b515b2e35a884d80e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa6a404ed1d9f846196472e75f0f64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a915987b10cd4c4a632ba52f5588745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b888fd594ae3caf67b18e15c51751746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333401dccb06558d4a0bf4b9af61de3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbf031a510da9f3417f7c94d3db8d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ddb66d32b7a949f8b382912267e02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251571ac855db1e28dfbb968940479d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302d25b5fc259b35f409463ec0de4a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb7492ca37a77bace80916cacccf5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460f6931e44731d65d9df28787c5a6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f938d7e7147410f1ad900ed399ed71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be3acb40def7f900a4b210ff649ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e3438bcc617609587378573072ba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342fbf409ee2e44158b7e7d5c3dda64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c9a97e74eec7d211098c48a4979275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5f9a9b92aec1ec2caeafdac04eba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa04282d3106beb31144647bae4d0e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62a7d212a28bd2f54af6c24ce6438a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2d43ca90849bec24382ca24d2515e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969acf82e8a6b116098b7a1faf7e93f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e7845d61ded7fc155015def9622211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cce2c2636d305688170fab503f2bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc79a1af56120411e2f8c762d7c4faa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd1b49d23d705c0e3055ab4d240f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cf1857e612ff25a2f01c62931ff2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c657e8c58a800fa633f831ac8410f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2523c82a071f2cd8f024a238aba217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb6aaf6deaf704bd08d6a61e8c04618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e30c3488afe3c08f84be9e572ec2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46a4e85e6aee51ebd186b840dc75820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d777cebb3e1187ba855a0fe9226c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777e7e4b7f3e27d8470ec4fa0eda29522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15dc415004c48c07ac3937a351d03623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c32605e1f33d8de1ff026ea51b3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e36b165696af5f107873c7cbed33f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124e6fcf49811e8826105892b2eaef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19297f38dd499dc4915a0753bdbd2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8cb6d975a86107fe40f5e5704abac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924708e9be0c143bbf7878973bbcaacc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b418498ccc9e5189a873da7666417b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9302c937fbf3115bc99deba7c3e9ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac795d9ec143e6879642bd81e196432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e126107523f95eb5bbea6c351a95533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f660528b1bdc48d4acdf8b9f1fdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d86f6cad0fcd7f66c2e23579210635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054211f148f24d6237f424d48b05e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db36d06b0dd583bb2f1181b3efcd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3ebe100a5f62cf929dbe2ca1c2ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f371a2a087c95eb8983d5e74be6fbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b3fe61ac39d6a3c7738d25db5864940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecd365ab7c2b07d8a177868dae0f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83255992ec5c1d03437e9be984f434e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffea7a8f584cabd10ddfb1b906666043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ce261edad52a9bb1c1449ca84ae9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f68d1ec4ef08371ba0f6569fc4d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7245f25a11fda4b26019c049a55d5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addb98fa92ba69a9563e65d8eca439747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe74b085808758128239097eed810ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232314257b7a345a4954b8423015ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a651349a3f4bb24bd9d5a2e7a84d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5bdc8b0eb88f4d0bb3e5f28119ba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe85f4ddc7b50b07ee161ad1e4080e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6d56ad36f3ec122303d5395030e4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5ba2feef420350ef80fe5bf631e5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc4e522162ff360e9ed76b638037755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c11ec6453cd7eb33b3ea30a19ac0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23373ac0674fe59a278a0fcefa25678957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666ef41d692cbd0ccabf9d4251eebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f40cc2866cddd9696137e9ddfd40659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76959e48119100fe2d0fb8ebb841bca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baeffef6541c46a35fa7d32a1cfaf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105e9f50e2560bfc7600654bbce95b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c010d758e74d7cad0cd85ea7f84880b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6860d9d8805cf40d34fdfc93bdba4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a34e72143f0079aa376b5c9f09d03465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991ff8c7f74d904586c2bfa732203be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c4ea9df85a0dc5bfcd85d343cc9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae0e8f31f000495e88216f8f4b62c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b893ad5aaf82c60b7928007530ea85d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf9bf60f265b75d0cca7fa10ec06c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e1892eea930218572b54ae51f63f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95fcaebea786098d8687b74caa8d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978e0f2e429301042bef1ddfa67137173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929325a48af1e5e4a86e4fda9ad9afc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e124bb4ebbd48647b4d72c78b7bae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4346973e8e79fd793280f193592a32176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc129ed432b97befcaa59bc42f7f7be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d0a6ffd352e9fcb56bc72013ab5e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316665e78f39482199de0e9632a60bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee48ddeb5dfa2bdcb4d4f1c9cd2093b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382f79270567b09a25aa97efd83b27e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6772a6244ca11b85803a226a192523d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0841475fc3b8e5a94704db09fbaff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c98040050c3836faccc4822c322784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c64ae948d92e2abf3da672cb61ad6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c1a3cbc235eff50a75e7cf33830986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a98906e56a3519254d51633108bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284da59322a840788ebb813d839b1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c5ec8f02ea09d7eac987c589fd4bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4d32889f88348e3a2cee207c8e2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7dbd7a093c3928ee745fcaf61a4a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e6b3f1b0b51c1c5f8fadf857edbdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae45e4ce3386d4cbdd4f5e962b5ac093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea96454cec1d96b934dc8a413daa3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78c33d61f09da36920fa8ab2c899f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b168da389b3ab52fb23b6f888af3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dc057d0cda1b961a6ca95e9fd2d8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dc9a2d2ae3a453171e2ed05ce795d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fc1f8c30f5fb74f2a2fd1cb58c76999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e13e9bfcb6dffaf54e5e969c8fd2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec676e6949def5fd9f2d68615e22eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691696a9fb1be9866762bad9f0f21d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f2ad80f5edfde9acdb0a447a3101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c49e28c1ab03b6f3aec47b50f9a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab054856737861462217d687b692e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934bd5cd78790a0366831e83a4cd33b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15308288ce9311fa8283eb3df65590b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378006cd7a6f39bf66280c49e0f0ee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b028784c62795cd1355d9ab3090d4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb12f50939960392ad1d341aa0108110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7318c0d9685ad49f7f6762bf5b72328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a435a1e1ac2a29942f7cf5a53d14f76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668f4e0962155e8659b3a3f4b53dfa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d48e4c6c6b7a2977495182d00fe30b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf70b1ae60a1f0af6c4b4c14d388c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6044bb121c737bf249c4e873be058116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77608002e5f0591ddff010e04a2bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87b39b8e921b5886d6c5d5ccbd7b22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035967bf971fea4040f0da280da21d0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635b42971b5961fe9d6e4a4c36cbd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c4cc1524fa6d6e535022e88d73f30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee28dceac41f06fe6c68141503bb686122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2e9499aed032f276c3d74f9b685d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c9fb77e7c5b5a2b14c656fc461e5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f200d1b297d8f1d16d4f2970e5439125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709da5687784b11cee3229d69f6eb34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b7bef3fad727e6e38306ddbc955c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ac4dd9d9b908008208c1bc8ddd9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd805c47353dfd1c5f90d8ea8acbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62334b0f151c87f31db374e43209659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0822320cfaa9be3a4d039768251b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1784fcbb3d8e3f8f1d3768d6410d0fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149bc8a4fbda896ca7c2323c0c7391133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137227c2370c000f7ea51845a6b5115134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d9292bb0d11133fcfb6dbcb85b7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f9e1bb2d10c84d4887d3efbfb4ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd33ac446d52af01c1af64c38d661c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40acda9982422117e0f531f9b6562138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991d87567ec7e53f39782ff811a9c0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb11ef4a4ffc2b0347c241abf96ed55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04186042de30930e241149e0a3946141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7796c41fd5b26d31318aeaacfa0dc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e179a4c31c7f36a0c2036c81db8359143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0af50371d6347cc012d6ae01180753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b374bbb1f0b10d2b66024e7c0d4ffeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451cfa19cac099691eee8f8cd3cf1a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d20ef761ec000e7eb112c5a1b326a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2641414f486c14669fd28e444b17a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8b9b3ab0631c042a5acbec6c9cc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd045426ed6810b60a43f1c762dda357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7415dfe9ee8fe1bf5c23e9238c7a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c37760f8df534ab13f5f52ad2c655a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc826b62e4bd9be2bcd9b558509c74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda865ba43dcfc13a1c54f8142eca90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488b40630483dc55c8c21278aaf23dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b98b7bb24d5b0d0ecea6a93a1ef6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328d482a787b8c85f9a5ace93617bea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7de428ecc5727782cf3cc703aac65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483782219134d995e6833d3d657ca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ce4a1e76f9426224bad7ae9be3d3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f0af980df59b53d84b00ce98e76a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b6213d169e70b2311a6f7e4816dc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83a3af9895d5b89f7e13f44cc0c40a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560ea7eb484b368a900651695fa737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dcb5ce6568d3472e5c5799f47d712165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95393403e2e69fceef30563946ebb832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c093bc25fb43fd86e305ba810827d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b8b04cfa14cdc6bdf1f93795360a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb3f193c34570226d6eec249ce8df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085b03fbc6574e6131f643200b4c978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f5bd35c92e710c7f320c5f99e9a03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1076a231e9fb5f988d2fce27ea729172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33665c8c102dbe0b62ebd00408ea39f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc7d3dbaa640c50005304e2be9a5f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0b3f3e63ccd62ac8e69fd9ca0fe0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d3ca43519a1700fad8fa68aeceb4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd7386ba09c9c17f427c0690ac6833177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c81e9f1bba8f70da35a4aad7ce66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c45675957f5ded5cae23a3262ec6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54817bf8a0633e8d5942cbf0cbcc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d34c138c24e579c82b60a62ec2e0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e522b281a01db70a96fcf400ea63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44934eb4f57c5e7dff48a3dac0fd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6c2160b9abd227c2a5c485d234913184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a4eddf86ba36092b72be54590ed76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eac290c9b62324ff70c246f58e524f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea7888bc8498083d47bc301d4f8ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c24deba34f75d878065f81b1cc70d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c8c39b54920a392563bd659d3f452189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e73015745c260c5b7e461ae81d05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7c51175a0fb0cbd84d554615a2ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f220da85eca993615d644822a72ec9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c54499bb646b5d54bfe0d909468e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0513a94304a10fe1c38ef6cc94d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac3d5f26679b6f998833a96500cab7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd9a52158d4103777563f717b2d23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd730d4b6088d392236d6d725188e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a1ae2775d89c69404bb42af673d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b34e5319951554eb4966f60e5c8c84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf36594dbe50bd5f3519f22f33d03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4d8223459705ed7ecd4c8ff71827d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83a438924dd184eeac75df9ce12946202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7a2ac34385f4ef3dd6231738ee18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ab7336be0fc32317d5e5e7f1f0e77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cbd70b49fce8f3a923b7452460498205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883f0304baa1505825fe84b8dc08df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd70c54709de3eccb390aace32b19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6162eb105aad3af86133d0b5cb6c709208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69951370bb4e8e605a416ebf0f4461209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9fe2361e56c759490623f11fe4d97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b63cfe270170ccf7c31f47b1466cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee7159775f56e8bb7dc20482b963b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbbb431bf07dd4b1872d3a6adaf7e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dd82f7e15d8a6bed374b32c393b61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639cb7f039fe4377c448f0908511dfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc5efe117940568d2ca25b0a8fc450216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662cc09ec4ffe72ca05d69be4dca206217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf438cb19233eafe6a68f948799b8c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2a4430c25d62927e9cfe3e5d774a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224ea000b75316f0c8dd5671c178b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ee650e43f48045a8f92d9e0c91319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f49073e2977ce941c1df627aaa8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81838a946b23afa2572c4f2433c879223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ac55129914ef37e70b024c8dfcee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb4078540bcfb3ee1c5a9e2870d0c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e2dde3685f3616962de1634d2a329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba8d6bac1edac96860d99c9654cbda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1033730438b33a3b49d7d50da3792228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea5182fb825384d7e0665dd218629229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d0c72ce6d0480af8242990c97b26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21950e0bcf66b8f6ccf152762e28d80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143522f76f5e394d611c8b9cbb04e01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2a567c817f77a54654c369dd301a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd573c007a0bf0793e4ccb91e6b834234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a89334c5e834d5443ebead07eca37d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac376b4cb04c4d3102b61c1555dfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6a34cbc5ea8abfc2138767a01f658237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ada0b6d64591c3e25e2363191d03d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273414d0032aa449ad467cf5d4685ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160acaba8c3dfb48f662f048e5957267240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a821413b4c1c333fdd7556facb0ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc6443a5645c602b3ffc0d59fd4eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8747886699c53ac83ea2428a7da0e7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f7a992edef4d78a8116bd18700ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d6deb99e2c9d67863727e809be80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d9e8047ad95f6e3843552acfd7cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0595d73cd6def946ebfd256f7d7b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438a6397d32863a7b1b35b6c56e332e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473bd55a416a9694b9606f317d7dd58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545ceba5063b311e73ac69d2ef62c82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571abb3ca8796ec5c3957506d8141ae2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3c6728723cd3cfbcc333d5ab52037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4aee94e05834ac506b37f0cc28364253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11862fc9671e0ae8749516e0f431ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f7105ec1dc66fcaca73a89fcbf802255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132e292cf89ff610e3852d16830beda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff3c6c6691f3dd7896c7fa350264d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43858805e210205b038cd3d3f15284258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2897182617ec9eee089c64112d61c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360d1319e8f6f9c8ff032dd577407e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5052917e106007717acff9341e54b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef49ecae4d177e1314703c3a5c93a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7c0dc519392dd84d4ba33fb4b7fd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44271c55b0be07e6e1237381d4ed9de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55733d6bff5c44812e8905e705895d62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77436bcdfe0145a9379a6c15e632fd39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23398b63a7f2876e8726458bca8bc57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16d844cf48edb599e9118c26c53382268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaadb7399eb5dc2e58b626cc28f985269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce90e2893c95af4af12b72d84f09ac9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d774d510fc124353cc03ef4273eace1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83c89e6324f044a46d013f2f1b32a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b3ca006d528e9b6632f8958d279dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308ade3d05117c8403de8b5c4ea780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b62b784c4e27c81adf215ba54c61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f638fc1f1d96be87683773989d13cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eee83d385dd01c98a4d98ad94285f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e09f344e25a29bd45607bd255366278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9d042541fb917de2ef65807c54284279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e182519ea3648f33998a659f0422e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d907ea8e3e08716e2d4f90cd53f9025281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f949a16556e922cb65d3eb6c1f0229282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a8f399a8bc7412df10efc2e588f4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eecb64578d331ce119581fc71ac9e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7962b3e42f6b70b379291fd102d33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf0ef93e1042af72f8a4a65103fd4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6e43d3a4860a961f8bbbbdbbd552f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6464106922f48e0dcd8ec7184dbbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aaa1b5779ac1a0c8c199b4fae6b16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51703d66cf9261055c4520223388fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacb2297ea4647ebda37253b723c48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb70767af2a0d7a46b03ba3ba871f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdc68b87785159671ff5a214f5ef02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf975b422547ee30aeeca7d3f7178974294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19164043d40ff133ac1762d0e17c68f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f64e00722c52dee1f0acab602dbd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466b27d653747c385e15c1f7361811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12205c2add5db0ac22d3092140d8ea25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4feae3313934d0eb7fc3b7a327d4eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f722fcbcfc9b70370d839a35b4232300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16818932d5b6742fee25bbcf80c35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad5532eb2314832c1f3b4b77d319f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb5822d083c17badf70db16faea5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b743ec9c60ea34a459108c4a8608ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda73c4f9efc8b8335bb168f9e8c9576305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986054a4e13aec22ae9b66027abab77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbade431b6bde2755e1a9810513385307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415f82545a14db919d3ef6be83f71a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7cc0f1e6620f36abe6fa044d0a31a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5732837d1ec1af77335cbb4cd6267310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602d4742bab7967690908214b72476311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57efd2ef15e76ca3bcfb6c4ee7f0efd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d03bee4a5775358e84e6b12791d70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a83ff21cd1028fc3a67f508393b8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc039975f1e76099ca6cb65462bb3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba56466d716ba67175b5d9476c4aae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18ce95acf218514f6dade0ce983b80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5235587765a420a2f3a0b13845b566f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0572f582a6b5c395cc2ab111e847ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7ce93b72fb230c2c4d2cf173afd71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e42499f99e55d178990a76f270feb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b90f4d2697943704b422bac27dc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30713249451bdf8857836c315de54cc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a976c2c6a7dfaca1ddf436a8d34101324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba58df655e1339de6d4de8c3d6195a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd090b10332c15f0ae93b141ddc394f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19660deef6096cbde4ef313dd3877c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b0e5b628b92c65c138e79527e6fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca9cf1bf4ae714264c28582a92045329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce431a91aee5f7ddb428d87168609f95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b928d1bbe8b2670a1aa02079ec035331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a31ab7f2bd18e95c11903d31e36503332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cbfe1355820f07f5426103f3ee796333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e4706aefd9d24621169c97453328334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9a2f328b567307d8de5090b6a460d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea5e6577ecdc918aa494bbd6c9f62e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f05d01df271bfcef96f56dd4963a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11201b4e726e1f65e9931a639c3037c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97612556413253c442c17865bd8f3fd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c93f3162d726d2694e04c2425a9ff9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78447ecfc9cde6d1916f6be8c302d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389274da4f847f3c2888824271b8fcd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e757538d7c2fff9321240cd9aa2cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7c27317c23c922cc5a9b70f768ea4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760ee4b4257b025ba558fea04b1fe19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b8e48133101eab85f35de0a8e705346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a2f3e7f1be1fc4818d2fcd814f702347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843801ed3265769136a7ec5e26ca4ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4a471c7404e31b91de88c731d166349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fcff8953c30961a7ccd9375511a6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c4f53e2ea528c867f86d875afeec8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2420aaedaa06ae94286e7b90cc6fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca076ffcbae36f71622dea4e8fc8d7a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce32e7a499f1c89c096e0478454440354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c761800b4ccae7f6a834b2f65547f79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b251378afef0428797855051e6e393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaa524de66162f23f874dbebccd558357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9fe0281efb21f950620406f36c95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a7550cd413fa86d36295d4d1c58af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e98a9fdfbc896b83d8b7626574c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe03824128e4ac59f7e5e54d7458e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a180f6ea81a6eddcfb848a41d1381e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df1008f0cfa25fcc64697f2abc88f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e856b0e732d5e8affa050f1ecaa69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ef3df9d59388a88d136f91a4999c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8c0255eb3d554544c9c2879080f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a565c699459f521ae528d3f064e70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1fd9047549508c84895878c4a1a88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc22a7cf3c7e5d04210ec9db17d334369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a82c48c774c9ce17b9a7651d9a82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e444fc51ee248d0ee9cbcd2aa5004371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b301024759a45e915be354f9d4094d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ca47c3540a32c42e5a76fd2324b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d5f42b1ab50d767137cb8a32ae4e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9a37b053d885dc20ef68bd93551da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944dc800ecf7a4af46a231c7aae98b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105615914944f31d46c905fbfc2fa97e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525f2a252e5b0b38449ea12b5b68053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daecb3bd06885af2dca85801af2762379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280323e3545bd17f32e930bf891155e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e066137a844ba1c898e93189a493ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609511857cf3d2469d738b0f65142212382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed10e8a18736e6e6b987ddb8f398a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b9f02d83d4f47df5c5474ad8d778f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539068fb7b47c1a1eb32795ccdef28d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cee44f1230b0ea0075c8ee525d69a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f5aa37971c7895882078d8070c07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8d0e13803b1a52802d48b4b87d38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379a456807bc003ce4e52fd75a078d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a0b2b6c0605136bd032e8715e3ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737da0f5a1e643a6ce7db430a307e1d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62253235116d36dba357ca2fa5e27b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae8a832e7feb0cd360b8473fe96e7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2c05c4fb17a2f648ee1e72c6f3f55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61cbb3c52036b18a8fbbbe37947d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ef48f2ff67b795a0c19ab7b5d670396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418bfe1140e1e8996450b0a92995cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0eb385f7c979dec76294d92a87403398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cdda86c1b6cb2c6a3eb3e96e917b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695094898a44466fce20f70a0626b51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3eab2d8e06fdc9df4389a7f258e1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf433493a6e6d10c411bcc9435cc977402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faaf85416d96165bbb76c5f8d37536403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecafad1126fcda7e4572065b1d980be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a101e3681ac04ce8b12dcb24acbfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ac31af6f9ab60d6866c3d614d036406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fa211f46eb8e8f2112ba4e9a08fbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df834978b86f7af174b029077f81ba90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac933cca0be18c137aaca4ce46763409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6617440ffeeb3f1fc7f170694ed4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af1131853a8413012a7476f69135f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3b1182570da0d5857ee0285bff1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22e21b1c5d37169132d36af0a20b32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0dba176342e3ebf2a616d1c9516c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d62925b12c6913c57bcffd5045c57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c97c7bd5bd0f3ed08dea6a4cf06451416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed8e422809dd4fb7859e6146b256de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebabfde91b6be84705f5d43785ccc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4150cc91eca1d3fe04c6a19a2ea2ba1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb76dbf022d3e15da0654126a21cfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d4251ee12a5f21e7427a95ef58960421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ae8c3be9e7ed49f4c3964cf111ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec224f892e2f5cc1fe8c046b052e150423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d31bb06d0c002b3e4e4920a4fe9dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e258965c328608dc02749c4a438d8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6286f470a73aa75d930d59a3ae8eaba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a543a261b87626ad9e4a3d850b778427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba96237969b3a5e43b790956759ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0894588cbedb0c445f0680b0dd5835c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260aa8811464049ecaf5498f5cdd72c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70a04989e140af6c7434488e60c856431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca42c599cd17fb8521510d3e053b58d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3117f1afb0ac3fd27291a28b9c55163433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204bb70ff78c32d95de45ccc2ec2ff2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b9d5e4a3f0dc0804f8178fec2b2fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608139aac0be870559cafb692a7889ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca5d0a05315ee1768f559a77782c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9159aa31bc02b984c198965b818e77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f5accd0f3b4ad4c6c39f224b36d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc555feed4bf29157111727682a2df9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8872cdf80819c2faa1e452c520966441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47ae35777d0eb5841bfd18efdd392442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093dcd25fc4518cff11aaab898810bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466c5acddcbb66718eda0f93e2d37d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41d7dbd52638410b4f1c5f779a1e14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1549c87f0f7e2deebd0a7ee5593b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2a25c03aa9fc3e06f69986cb9160447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea18d8f24a57ff5c636badb1cbfc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df860774d1696ac387bb50ebf67861bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca116bfe2961f55189595ce015497f51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d481080ca372849ca16946a65663cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99748a89cc7ec8dc7342aa443b96166452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc533759c7ea1f0121b3f7bc26851c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fabf307210170ada8e520d8724f5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86722bdd15b2163ce43738ea8a8a5a3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e13e25d91bba530f4c1dbf5cc8b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf3d06318264ac68d19f81c30a8aee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444c8582f1b0f94eafb4bbb2dc4d4ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3794775f58ead01b034ccbeb5886e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38296b43b4e634e400856bc450ad284c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e64e0f4e174f76df49340ea2cc1d39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649696bd909836bdd5e7ef1f93827ab9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ceffa450e497a0c6ec7e3b43f3f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6beb05ccce07bb7f1c4f6aeb59811464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ecdb1d47f4bd931e4d960b7fe20a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954aea2b56eae478299bec1db4db02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a9ffd29875cbb7c75521da20d32ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee18dccd7508d7640dd699a15f52b9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a3dba4323333d1d940922eb10f665469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865ea6f83aac82ef351fd8606a149a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252abed0038f08a07445cd896378cead471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49489a91e680fc33860bda87dc681e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65193b501a9f0b45cee32390f0506c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8daf2ccf030997016cf04804cf6ffa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872140d0665c2bfdf60ba242266074dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634cb23470e52ea6bd865ec79e88ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ad689616946d3f722264a1e40572b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5b4ac4eb3507ffc662aa83edc0af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e1f72a647afa884e6d4d5c4cfa9f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312ff54a1db6a9c3e0628c35d6447c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e775125ceda24e9aea4c48fc980237481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951aadeb50e322c7e2b41517836abb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2821fa6a71513363dd2d0aa187d6ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe80c113a58ef0230cfc397d43825484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57919889a7885a7c6d919e2a59313485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1e854ae2b251570af6313a77c01e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0647acc6b908e9ca326abab8a7d37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19c982246f830a299d8247a21a77a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4592f1c6f74d99204d1e7ba854b70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaaa68a2ff9ddd9a429952ad61ba4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d749452972c0bc4c35f9c06f4be1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c57608081b0a9f54987964ce2229f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d6fcaea669626afe864d1816c4b4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633abaa1d1f7e02136adf94df52c27e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18975224ad6554ba9edbbaf90ae5455495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb627bc29086060ce892dff334e258496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512eeb0603aef3e56b6b3cc41dc3ada497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3430be09d1b8dedaed3d00a07201498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19276d7ae2093c4b8f50dc6deecc1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfccd4cb180f70b08b3efcca8a7a27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54737a4aff254f31a6f2720b02538f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7baff70a062af83fbbb013308835d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b3282c570d21626a7a994d0aa9e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174a732b4f1734b31c9387ec78b16d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b79d3776575d3c32edf25f57191f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73352f179e1e3e339dc0153c54a2ed72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87465513e51debdbdbabcc38d955742e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955bd2393819b8f7380ee8644c32a51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ca241320108b664f2dc05e604eac5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed50b43491087429bd0d0bb0b7508510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f28a619b434a6dd0a99c91089871511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc50abdec109af1a70dc62d79bacb8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aa6ea17ea4882ace4bcbcb41338d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f58cfd5c3cf4044faf1967a529679a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042018047e5847bfb2aa4012d53ab01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f07bcebc4316185b9f8ecbc88f234a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b19d3a2d058ac639708db860616b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2684fe3c89a6b930bf0baf73b24afe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fff2937df5d9cccf2facaa66f997519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e90fca766f8f4c8c9c1ddda83cf62a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70944eb3b9b463e6dff3ea397e995e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8a56bb1cdb09f5c5df2e79a3ee25b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1fd4635288b71a47bfb23eaa32c76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1bd5b2c245601be6652e9b8f76a81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee413eeddb54b373b17b3b46b491a2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13defa47c56e0368b822087590159526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f438a157a58f3998cc050decea3f74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce79b04e93671eb2c566cb9e620759528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae598cea22695b8fa45a3492cea25236529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed465ea6d80aadbd6d84dfff22a5bed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e764702bee50f507e7082274ec3c787531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded95add4f83cb13b5f1ede4c0ddbfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aca800a5efc532513c0b792d0c6c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d0a5a49a06f223dbff000c4d5218534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206febf826dedc1b5f9337bd86cc943535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9159122e2c8864d811e2dc4b6ff83c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eb8e28f5623f80306bdf44adab66c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1314220149ac582a5d0d8bb4960e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60894b7d171f73b44849485a2f4ff3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b67f8bb453103738d1ba8d01ccd3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559d5046a403248e572d6bfe0b66bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ee72cb70f8673f06824279dd50f81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ae149925b95f0dd8932f2ac8571c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd015ef8fb7a9cf1fdfb9bdd47aece1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af1740abd33e26d6de3168465c5ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee5d1dd2a3a2b36281f982dd7e7019546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea64bca2f7a382c89678e43da97c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6abcde3f9fd8ba0e09960e4b7dd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664d613c523c1ee328a99f7a22da134549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fda1156f2a1a72ca02cf2f8018981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594bd4f24314133748dc04ddc44d43e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0695c08fce6179ae26776021b06bd5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0511767cf1210f3088abf0b8b6d11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a171bb9d884d273279bbeb0944a15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33789609a460481684a6bbe88906ffd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5370d88c3b37b75eefca5492e0780556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69eb8af63a7fd333ce4b6748cba326557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92915585adbb792c8abb78f6e4a9bbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b232b022ca03c661a0e71ec1efd52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b89d2ef1ceaa607d2dfe4bbfbdedc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5933521aa27e8506d49803fbeaa1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957a56cd12ccf0be54063d418c9e806562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d51da5d01590c16b812af968a45014563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d9a29c7938679a3972c25b25dfd2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f80de250d3f2597b1aaaa76390c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f8a2c90bc94537ed41d2e824d221566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6d29e1024bc419ad77143b56aebd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8167a734b62e3950fc1232c1a2e49eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77529d1840886d20d8ee920e3a78f32f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f560f8df504e9bd57931cbe5dfc8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838edb09f4ce818a04437cf6cc9c10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b44341d0ec55a61757452a3fd78c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac61bcdda6bf09f18c04102979c3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5f8442bc3f671e9e4d513b4bd223574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e62d3b94776bc30d92ae334c759f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72811e758109467b763ef15e0c6888aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f922867bdb1fbc6bd279a37e385af0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83979d287889088f094a97ab65c5b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a31598dcd7cb02f5eac15d28e298579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ad2c03695f92edd641b253af24f5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67c938ff33c2b5f1f0b2db620e83f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e95503480bc279eb5353184158da5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5aaa03f31f8e4282a8dfccbff7029583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b60148f4ccbf9fa2cad541b2e9ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260edce2e1891b982873b3a562ab442f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5abf58b571f3880bafea34597f876586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cab60c9d0d7a7a8e0f32006a3db275587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f7d45b011238f5b4168b190c1f4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a25472b5509a9bf57f65d986466d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e4c86506315aa761d34036738757590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a020799c7c0bb1db06346be78c1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc65567f528c044dc757403bdc4cd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e25931a4ff089d6ca7e42146a43e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802a67ed5f4a2ccdecc5e7514f30fc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea177d3a3a8444491c925e082315c6ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeecca2bf651eb6513d26b9f4b7da59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a99a433765561fc6f22dec9d8b517597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6201ddaf0f94dcee059f317025e937598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f0d6ebe04d0b37542881915d01809599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632d596ffeadebabb1774b253a52d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac29f530e582b37c09de59f4ca5fe9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fde7f11132a4b80fb7c8cd4678476602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01919619e0b6650a0a6ee9f0462d4d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bffec85ae85d5fc17c5e5f9d3a5fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e8d38c4694a53fc196c86aa998574605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f095c6c52cf440ce045440126413c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6040641ca812e762b09b7780161aa9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cc29138e0ad35389b9bf38d01bdda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8defdf7c560a7eba95a37509b94593b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57801bab61e0b83fc3a8a8fc38b4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490afdadbf5565e698044cdc6b2ca9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5016b552ffdd64e27cdbf42122878c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db059f88badcfe0893eb1919af3ed8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32b8b4eec603bd5d67871a5620b92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fcb91364e39a3abcbbf183ac22214615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6162cff601123a80214af929a89282616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b80e65a94cd4948394e1e44f9828617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092adab33ee09aa5cefef2f81e5aafb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b0e0baf8a38e3ed97b7534990f672619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226c4d060706aa9a96c05b629b8a26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a40084751263cc68c39585d99e1d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c5f4890082a0290584c900486caa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e4be6f7857d91b0e2a9e67a6e6a58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34078d93ff0b1efab505d764b8457700624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944628f50e912cd92db41339f6fd90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537860b3d45e84389c252a3b67c4059f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb224e7666eb0162d126d297db5719cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88c4cf0d097ad37d2ade65f087208d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054f43a81deba201213ce8f5be8aaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621899fba33aa9ac38c529750992dfe8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9f4aa2085302cffae70ffbf6f7688631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc3e3e7da3413da173f9023f79811632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60d504ee0e7ceef06a44c2f6b73984633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478724bf9ca651bdcb44cf5f605c9885634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6097b3f9e1fa64713fcd46c933a0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaddc0d20bea9131bed8962fbb8b9b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841ea020746cdf0edb91ea3392b506d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7452cc30ea951f35be8dd4e557cbf03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7430ba22d7dc3e42da852a5eab942c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c92e6f1175db1aa1d0aa48026f5e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37e10057ed574aff124e221452d8ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a15f94d62d6380788588f0ed73e09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea231c8cd44940615bd7f1d272be454643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893d01ca1b66eba2729ea3a285de35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b5d5bee317ec129090e8c7be0fde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576ad4ab72547ead16087b67392214646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8bd1161d1c9625d22f7acc4a78176647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a9d74e2365b9ae80d3ee39b475d7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb5bb1c73d84c07af7f46573477213649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e1bed0e625edd2ce2aec1c4bd2fd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df9e53cb77039e8389fd5c986479e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574dca86e6e8ba2f2ad3641c8ee2f62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21c9c42537d035e803acada71607cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd912a42ed8da6e5fc10d796b275aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200647cb1b066dfcd7da91b9424ec9a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe88d369d214983aa2cb4601fc4070e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173935528eaf31d6d5edaaa6fef99d3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06ddb7bbb8824cb758bb1b02ca91d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c75f4895db007c1f66b00fb5353f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4126a7845d818c184623ca9a3b7c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688f839d6bc448475f8b3090cfbe3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827948ab8537c00a10be5b012eeee4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f6c69337e9b71b454b459ac7d400663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f59691bd6c3395f1e537f460ed86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc85dde8bdc279b18b16ab73ae97dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fffaf2dbeb651be2fccf823d8230e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af21a41e1ea344104aa0108bcb9bf90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b97362306c392bcc70b4a3314afca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b6494ff828b0f26236f000d40110f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c60a42bc0861fdb7a9c1176c34c355670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684186de0910cfad37fabad0876a7af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3bbadcd58992178dec57a7f1279a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad364f01fd5ee5d7711ade1d2051eafc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbbc7cb757c69d21cc7e596f01f05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dee92d13befdbd18aa67eeaaf2bd3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb0621022778b10b0fc89308c5d879676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81061f945da04de57be62b1eb80fd8d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79549c54b3af81f178337813d771ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271768601b41ce9e4d237a907f8bfe9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab64beca05a69f99630bf046c2e46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a7dd27dd4119aadd86a8b6ccac5fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa89a3da9af792b85d0bd3f90c919e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c386cb1ef2967051680569e896ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8035c08765f774e8bf0229751fdbc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d826f528baaa2b75056e0ddbf58097b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b7549ec239e2eea61d0cc546d86a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d36fe39f1cbf1c4b2c479f14cbc76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ec92314596afff7a505e3e927255688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea984316d9a492433998f9d31b88cb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc85848547989c77de2d4f1f86ed259690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c94c07b3b4b5d2e7b9ece6470acd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ae0f6825beb6101bce5e16bd1c06d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b52361844365a92f88e628a2d2135693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f7f2a0558d9833fe7d7fe96986d70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b65eafb91c2082843d78f4b574c60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cbeb9fdefdca86c67eb153b20248a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af31f8f36cad4ba937f9ac6f45aec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fed6f03e5fd7a8f1ec9094fa1d025698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1eead75fcf90832a6228d565c78cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912015961ba8e8a6abddc2b3054f3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6b55d4268bdde45d28bee84291f2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d16fd2a4cd19818375944eb3015b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afd2a525769848ba4388b5adcf06da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4025c9b14670bd2d72f34779ecb1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308b9a34c101092df185a1ba708e90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f1d7158ff4fe951279df7edfe8340706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699cb0923a57301bee7651d122e90f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7741b3e39734ddf732d8abfc2aef529708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0d848dc69ee45c209a4fd4e0303c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cadd3e0de0e4160900f0d7d1839dd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e2cb6634319bc3985dc3812ccad4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735cd523c0bd4164aa59a8d45a0b682712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b41e98847533af9bedd39d5df3279713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248cf87fde8b9141a4e29896a294c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2f47c9e7fbf9eec3242a2c73f4dce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81755b86249d60601ae80ffb3279be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c380958de457b93c0a0d3ef89b46f51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f169ed5e8772038935f5425c1a780718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45762e8d34eb3208fbc184428a1d18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f00af246853781b58989fb9fb0481720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2e1db65ac0f3118f0b8997f87816721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfb1df77b6d9a61bdf9929482d5102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d4c1902baee00309d734c98d58d3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e69ebe1d238c09e4db63dd7c07665724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f1238cdf5bb17ef134954590adf71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd77ea27950aa447b2edb978e82cae9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577caa50434aa90c9f28c72580fc6de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191018d54eb0c98d099f29317a69e38e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309649853b8f1495f29fc541f330fd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61e875b69a4c6faf9d8f3353b23616730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a53e2ec77255920fd0e5d46d29836731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4a09716abac7b804590e4ee0b62b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1d1d5f54434cd6fe2fc54a1bcd69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ac5d789795f7dc0743cd477f9c70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ca1c4126b5accd8cf3daaf577038735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde7d1ea13ee4da843b41a5949e05d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252cee5a4e341dc148d385aa052ee7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b5a1db980c013e508b94d6bbff81d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d568418de2000f664426a78f26bd060739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4607241dbf658aba67115f854d665740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085bf11d3b48755f6f2f33e56f08c2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee676b1754179ead7e6ef9eb12f62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356ec28b9b00bf66698616397c89d71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809138275192e29c68ddcfb874d2a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdb3ea106951fda5b917141813bef9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967872e15c28ead3256c867e078276de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a42cb3d1b63ed060351c6cf4a1e2cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c445f25b8f73806ab4d44bf2aec6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1654e5be41dcfbbd39fdfd3cfc9d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ac1b2de86d76f569c2ca3c30c1bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fae6b56e550e5768c17832139ab8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9650b23595aa90fa79a22a4c53973e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602a98d8310e31101b7b288ba759817753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>