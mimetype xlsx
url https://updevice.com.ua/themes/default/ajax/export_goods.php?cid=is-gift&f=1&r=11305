--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989912fb97896593b7fce4a6fce1239c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1855c8deba23a4a93dcb5049cdef9262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2710e22483c7a73e1ca73867c2ec0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae326ff92aec8e5dae87624668dea7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f166fb8b996df98ad0f798dde915f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf8238d47177088f64aa1eb90805ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d15584da9eac6f274515a38969e0f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910db8eb6c1de11c8acc4da8f7ba0508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264ec2f27766bfe50a1f760bd6edf9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94e3dbe1c6e6f5cc13e38ebbc2cb5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd58bb52a94f6e40c67567d64254d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad13e918e27aebbc45f4af275fcc1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590baee4c3873693b48b592ddf0ba4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037fe63cbf93737cd83625a106537414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82519da1b7bad84f5cc421679dcc451f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66222fcf8f541ad87269f395eea12016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864790e311c493e4ed0b8b1dfd795517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fddb3b677f15d4dd11013fd6fcddd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79403eb3857e9d3afdfc6cb43e6d34219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b865c79b297c97724d49ecad47838320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d0f11bbe784d0ff760ed8169b79721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8bac9e69440b7e354d12be5aa30fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07362783f3ca5cca9c6151273dd578e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdfc8a1797fe690464a8b645232ed224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49beacc75b2a14232b0cb3427f750225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f902703dc87021d19350d33761b50226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d56d03af5b22e3e6d94a90ae54f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0487f6ebf0b2ea75be397d75e2cf6bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f43469abc7882972b5f378e6b189329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d6a9d5a39100429c314a8d96695f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff242657534343558511bdbb901f3df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d338d40faa79fb0297f67eb55748132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cfa40e28caff70d9e7798409dcff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b296611352583b4bc867ebdb6a67a7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb25d1ec34415b4532887cedb0a82035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d8e177271439829b9549a77b7a6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d344beb16266186cda4828334f8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbdeb5ce484c411b4093f86c9eba1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8daf651c3e97ff93e0e651185177339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61633d42b359519c6608783c82698c1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc5b42c7bb19cf0f8c831087f84c6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a9e5d4eb85a66e47bedb0367a59542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf775ba893d4d33b18802e0bc3946cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4d30f8cf71bc34e050266a127acf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796ab5022ab3f063b1f886f4ce255845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e59634edcd7a037c831f4b0da036046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee5aef101fc09b8423ea9d5799de5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c9273fcce56a9acbb43b548af014548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a622557a064c0f97579c32f579dec349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0800e03cab5e45da2345979f9d6c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c95fb124e119a62d290a94c974bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62ee36a957f71b6a26e6878b0ea59c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9945daa0f20de2858f656c7f303b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d116976b3c38a9fce61b8e771d4d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80b625a33c4825316f4596c58f3e1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d9d6510e2a4c48f535680ef59d6a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b80a44ebdd19bc47167bf9ea8aa1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fffa9a0f1e9e172cccab63a1d395558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842d57f640d547880f714bb9d0bf8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f3a2dd834e10849a2890d2eeb30560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b010064da7b0fbfe3efb476f47247161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f370365daa8717418f49380d0c22e3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633622165cc3476d8ea331a8d59fa5ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249062a334ba98f66c19e7a354b29a7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37920a94daf0fff10200e3cf2956b6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338974085ca386866f74034f43db3d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aac6539f3ee1d4bbad9dc3fb9c3ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41597ef846e810a555cb731c6d84416d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbda85ab88fb93186daa4bbd6547e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce75e48e0a7a45fa21acb391d78871b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190345713c3562b1f429afcde50f825471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ee64d21ce7d994fc09128322eb7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbff5c95e6beea9b10a0b506773828c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d3f1ff8249c8c51d61f17a1bf0e7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991465b2af3b79bf8958c11022e6da875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8967222fa521dd98950046d6e76776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2fba56708429811b9189df6a0296477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80010196f1f194febe19ef0cd28c9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae0b23f7d307e07031ebed1dd8f1e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc962939d086927c3f34691a7b6fcae380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70cd5d18738bc1f14990dc215be77881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005d2d5f70bf4268866b72778b0171182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b76a3106b4da0dc565c5ff32e02683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862fe6c977649c61e7b503806d5e3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e4f018ae44e1a4047bd8ae0394b2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170607caa0afd2d6230566c19eb3a46c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c389c2b3566c7b205a80b1130ebb0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8426ffeffd6f818f99cd70b336b6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231513e05ca7aaf44778a5a5f6956389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a9645ec9b895f8d305baae350e8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dbfac401dc3e0359ec0959d931ca591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe29a636e486973ee25c4d7e01e0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16c384a21be3f06b2996e7d379d9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03e12860a58a6799b6a5a73cfbd85094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd2b85287e69a1389af9f39732b9c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e658bbc49b28a3c943a66f8f0de90796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a218e068ba00036214635a01c22ec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11a92044598b933ab4b64307c81bfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f46da6b253c917ffb728b9730453299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12fbb6c114ce8b9dd79def9fec5552100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49204b4bade713b27d41a181ac4c182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f4569ef4aeb5426f83641c0a6ea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cba9fda322e7934ed9da57f05c121103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7bec4a942e3a1cc2cfa53e419b5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a59987373e46bf19d267b5b12fbf0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f2c767b02724b17ff501ca773615e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8ddc1359f30e6d748cfad18ced26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78914d0739aff5e36054282f61da49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c9c0ea11bc12b960897b81649ccce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e460e72e61b1818317086a82a76403110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12a91961d915632073a976160cccc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faec6326f9748fdc44dbed3af49d78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826d139640750547b48ea028084195113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320414eebafd27ce34b70b98aba2ab5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791fc1d939a5a5fbea3c53f528a13b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740090a15a60f45237f498b9f4c73dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2352851ef301f4df61173a9b3eab06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f5e0a677973f9b7d32c61a041dec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13388231dec3ac973120746554e6a2c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c28abc0f48b7498775c33a034fa3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc33123814b2b37b7cb32f5bdf1cd0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051da38ba883c25e5629f4aed185afb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c13d35f46dcdf925b69f4b40f04f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665f634525da66f1db20392356d047a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a8086d043eca087fa9f3bd9a953e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e724112559830f1c228ba19b83f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce688ddb51cb7ca5ce15b84830694127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac64dd0f233908b37181ef8f19ab92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f527dc57fbc3bee6113748932cf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5bde9ec2ccf056492e4df3b80cb13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d4827308c1f37d71d56aebafec64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b46fdfed78a322030d20700319e25e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abf521e123b5517f12cd1f00b30858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c162220410438af5ebca9f07432e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d220a853e730b519aa456407d1e5be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907ec4dc0d77bf1f8ba041fad61b2bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99752a11fed764f09ff65d8e8a4e55c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d300a615c614617ed1411ccf36dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ce9fdf36f5b2cc53df2e4913f9ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63cedbe4dfd19d52a500f874f6d86d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be257811d089af859ca2f53c4d264918141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f045142cd00ac7e1d0772a1c9392142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f459de1e42a375ab747b777c600e74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d22ac918e5076fc7724987a34d0db3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb60e20faca9d26b212a2136a6cdf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c45910090f7d16b01ddafe618ce944146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661087988bff2682658a84d8b58970d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed731933e6dd6e57b9e97c62c013d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00406011401fc298646650e8a22a7ce7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b28e73698d3433ae89ccdf1dcb8545150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db8a6cecbe9420e5ebd07afa38ec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c258d145b5a3a5e5c2f9bb2ca54525b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d95b0de20087cdd3d40c66e8286d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0eb2fbe54a5ddcd40069e9720288154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec010b3bf6384db79b8867472acaf34a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732b9787d9cc42b71fede03dc5447da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81f42ab17ecdb8531a65239d44202157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac6a847329ed87a6ddec9fbf440589158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfa7f93a6289635dbef9d04cfeba0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da60a713c747f166375fb8ade6bd49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc8dd9efadd9ebdbeeadd747409499161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c9c6e70b9447deb5832d16977c57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30ba47310918b1f4057cb8ec1d7495163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758e3396371ef4ed811b99b8954040164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1b5c0b37a8bb417d701d9f32e0b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44c47a048e8604244f6eaf7e135494166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e88499c0a8cd71bff60617ac45686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61871b19d007e7b04548549b6774cbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c67892b3ffe5dc50ce4c7e1c9865c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca31f87542983e95051a5ef6927b473170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d24a9f4343a78788973557108755d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9476963ab3bacc4d4ab9e395ff0d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e636ed22017061a690a8a3f3a5847173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94700fc80a7be615572da975091caecc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8e574c442e706357d49a51a44d671175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bb29e1410f72b8c034ae9b33a36d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fce64a8fe8a646e1674850aae9e0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50523e47776df3a6f46653ba44dfba79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6da0712a181ea1ead6c8e4d630fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e96b6fa6521c39ed20b7536c83d01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c4e6d1fdfac6441a9b485a8ff1cf4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4e4457361f5864c1324053aaac8f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5986fa7e15dfe36e732912b8d9e7d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c070f8c758413c6d3e416dc79e3321184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf83766acc0f765f02e8e5ebe8db2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb07f6f9487ca19e0a954e7e8b040b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1307bc1d6e3078c2ca5705a53d9797a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc34aec3166c76eff3250eb2b189f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e8a00708310129b243b98750ca5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb7a3b6079f9f3670fcdde5a640264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182836d782021f6eeeaafbac8a434c24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f113da0e98adef866ebdd1a95d2e1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e7f7c870134c28eb091f71639c410193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327387fda20a96d9e5e4955754fc0a25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a718ae923d9a3e10e365bc5b772fbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874dacb745daf3cdde6486c060a208c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5065f651b5369fe8557fbd6405f4599197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eeea1efb0a2412dd6a2a8c3c8df57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e447e2fd708e570335c443e39ccf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930df3f451dbe714a731a778f51979e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fab73fd44a970ff22d53dd949390d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca115850aad9d901c3467454c8ebbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461612cdc80452388adf77543edfd66f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292075a0d46e79da0cce783d25d13d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486492947396dfc0e1b00c7f71264a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8adafcc265262b3038b245bd7d32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d73d8ba49b11e626a6ef1c8926c07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e2e99d0f84fe1b27fea317198cbb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678323e218bfcbeb9ad42854ef7a260b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3b9649b0ef9562e7106503a0c9773210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdbbc3b39bc506425207f9f935adb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ce26ca28707de4c9ac52631818b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6d6295b53b3b4d75e9fa97ab43f5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17191efb95a28ecd89e813276353358c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9564d777f9d545822093851ea4f70b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f96d3c17783f9eaabd8a6424bb54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d97620948f4a622780c80ce8e882ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753b5ef7a48ac52ce1f041f5283424218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7462c7668c78a12899280554993446b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2a28e083d791df58694df9d0d3fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0186465e46ab0f206da3e4fb9902881221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f1bebe702b1d130b8602f90e5fbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde69343cedb13b8075330d2fcf01b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a64ea9ab58fb0866f0ba9b10656b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f998e560505518900b0354889f284225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ebe81a31d4c380c941821a4e8c74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0239e57e7707106d5b59ef702fa30dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436573561700470897bbed926d9ac962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e2446a54e570eff44ea68414e3df0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ad0aca8718d41cc206fc74611ea5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d0204c06e7f944cf022c2cd1841f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e629603696209a8487b243f0b8323b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd22415a20d2ec160bef01eeff55f97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4119921cc6c1a973cb3dcbe5cf6bb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524d92cbc29466f7f9f80507dc57ddc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa72a41ef1de4e4c79f22ced1fbb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb012b14a17c9419f1a9b7bf2c6564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88b964fa84026c96c6c8ebf27cf2ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21d75750e4ecd34798c20f10a0ed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d151954dde8666143ffdd21b0810c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56201932403aed9b96b37386245dea1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cafc39e92e6bb8ac8b66d838512d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe262323643611ef4c695b143f048be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae8f6778bc481b6ee5e54c8fa22ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e35853a30720be448b5eaa972ce9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bbc115c8b48fc6dd53669f4631409246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e970b058878820aa9473a636fb2aaca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c956bc865becfd7c7943b16f34ce0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399555768db2bf0818239fbb19ee199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1fd95a18889e649b9b18bfb298531250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0566544e6a0e3804c2d29a4f9a35b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826b13d6778af0e71f4d2f474f1c322252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96922056f232131462ccb16510059ede253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafd07e322133f590b109070375e8c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9a835920fc56acc1faa7207d5767255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308386293410dac5c8148535bfea4546256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3e95b1cfc81903829b7fce1a94899257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aafabfe18f352737153fd05857b5a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fc15b6a95e4997e861370fe5e0634259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e7f4ccbd342135ebafffa60e4e534260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fa3174b3858fb1e64d2fca2cfaa64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a64ff416112d330673d0e59976483262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e37bee65e7f517dc50487216069be1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c067e77b255d9179730d8f80a96d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8728bd2b40accd4a573bceb449a5bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fa537bb6df77b3e700208a29dd2d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fff65c64e2bb3dfe2e992e8c457f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d011180f576c31fe0b599b1ce2eb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ca28d7923ed18f9b675067e357986269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968eb5e952b5d8923cb4a65abad109f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce6605f1a596e2adfdb46aa03e3a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58982cd80b1cb22ba713902f7472fd2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f38348f2071a53dffd9fe2d554be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde90b8075a6aa26f2019ccbb99c87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbca56736805559c93e18dabc371cc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484cae3bef9bb9c038ca8f35c45c967276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9fd2b6eb159bc780a45b024a7428e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f30f199ab06587e0dd779231a2e01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e497accab0d8650cc06c14f94710279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd553849ef5bc4080dcecf518ffd23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765407b0ab42902c6d0b32f7ce06c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9bcc6d96a3ee48721252317d1b006282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabfeb50d240244c8049dfba6d29956283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ba818b28c6f48f4f652fd55f1f03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d4d7042c0ce27e58050de3df4da59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7f0aa6c1734a7c8d11b96c3874f1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c5fa16ccbc4dbe45cc55c559c05c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00db967f66e8904059a6af9ac617c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db55340e3835e515114a3e76f3aad7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb6e4e0c5d6cfaf605229a0305c3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627befe27f06703a7a10ff80990ecf0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b8b8af68b74be16d131a6dd39641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7a04639da6660bd09c4a7ed5b532293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1654dbcf2b97686aebb24c5659dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5c26aaf4c876f35cc49593fc56b98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b426af0512fe7e519c49a0c2652730296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c076ba6f1f91cedaa4eb1fcf0ecbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca480c03888ed6cbc406c5b00d3c5dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96462cc6ff7a909e0444da01a8d0e50f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc96edaf4f40f3f41f45daedb7b0870300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd634517afed091b5a5d4fc3b6c7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea00e002847894e4b4bc78b7a1d48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2148030ed2f4eb216109f7c49df83f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a1d58931154e729e1ed71edd9a0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c0e57961eeb2dfce6724866ffad57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e5b694e3d66e1e84c38ce017b5ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53098774881f90d34d75b14880406d5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e660a0f327156e495514a59368d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329e1beeba78b7a6f39c60378972b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73841ad72cd361e6290968032e7ec115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f6b03d4d11273d957ac956c2190c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85502e647e478219fad7648033383691312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff638b4de87c563e158fac91469be5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b4b6b4a82eaabebfe04aeda37b11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9660be94640ff7b6605e78e5b025be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d1aadf8ffb1399b6de75640ede03a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543e144ce064a5c092b0b02a0c5325d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5062c50b6cfea0cbf5eda82a9a97b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433afbb17a5d4015e1a40efb73acf7a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79515b82d70f06164aa6cbc7dddee933320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552e6de11d4b626b9fff4acc47b9dd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0d63087cfed15a9c0de25a5f938d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465f1c06fcd167fdfcf387f55a01bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a3aaf38b8ae613a93ad012cf460ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d6b1ec50fe1b11e5575bef2b7c88f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ab27607dcd90b9c7af7db8beb5b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0655c54dee2edec594106ff18eeb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92783a5eb28a26b73a05822bdfb65b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a01d98df9c6370f5e3aa184b356157329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a973a8dd462d2184946dc8ad722c05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3085fd2a836fccd230a6101eadd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbb7fb56dd14d4d23ed9652a2cd15e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103cc283b1f93e1d1a9d2c9deb2353333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c1c9bed7f8ec4658b720aae36b40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef33da339cad621cc726638bd36377335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3204b5df3e1faea7c834c72addc4a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09064724d6ddbf7c81302efb16008b85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155894bae625cec4964b000857c85ce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e449dc290f13839cc587b10b5f47d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11c8346f98f1bfe725aa60c6a39a81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81445cf32ed411d85c74d902604e03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23661e9180efaac86b1d6d4beb014222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec0f93f39be5dddca322db876fb1a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500eced60ca4432ebe05bccd726901344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247fd65f37abe97f1bcace1c1060c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed9c5a6195d016aadbf394576a049346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22f167d8e3d7b27bbf553af9caf08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a743aaad802665e716c486bf4820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfedbff891790820cb262ebad6bc113349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9ef6b422a4ce238996344ac1cde7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28bcab336ce0f91f24a140423e9d1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a79c0f897e0b6b5eece289f6e2533352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66bdf7692bab6be9b67d57a841c5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408b021e80a71da6eee0c676e185531354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091513cb6789c48737f0fcfa729d43e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b49ef90f3efd61be95bc6a67f85d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2fe4f512bbf10f4bc8d3ac04ca5d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40972b897a5ce823b71e1197d63ea6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25acc363f52d0de94cbfeb1b4d925e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b377f7a128907da7753aa593438fb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d852c10aa981d60e7c36c179622c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cedca3b8582ec2f3f2a3a3667bf5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0378a33214b9ab0ee49f1997c87f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a65ff8a9c9907a5814db17566cd306364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50204bd3fd451f294219c00cc8de81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3274340921d0d4f8a221b554ff5f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5b1eb6bbeb6c6e485c2f4f9393b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ff99f0b2f681e0fcc296308e1dcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302645ada27d05dbf6b47cfa6d1e91e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea574e99d61d0e0cf5aada83b3a9652370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2fc882a266795add4d3afa124dd54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19794e41669d29cecf1a422128fe9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f6a00c4eeee138b223e1ac680e774373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318fcf7be3009e6008fd1136b7ee4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa72ef5d3a6291591931322324842375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a89bc839c7a6f64d13332c8335a743376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c344946cb4fd10be373d6dfd74740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e51b0757c85828724a7689b1126ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb73a807164679566e3db69bc075af7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b35f8954b68e0ea948f69082b21a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861d646a66ed84ef1de358677dfd2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405f2912790aacc31bc3c74059e570382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b627c9f30c3fe8068d8388570a88f9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90cc6573bd45b27a376c6c122a429384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee474702f9996e72ab1b7f894f0175385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce7edc905d551b6f77314a1fb36de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b76b4d94380eed187977fd6434a322387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a2fa5265d1d30181a3126ea405e03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b8e6cea742425d8b4aa9e3b94ef0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c257e4e9a2562be39b646a0141a28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d4eec092dbbbd9214960c505098c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7d52cbea7c2ffffa82e29d38e2604392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b6a9905fb870da9eefd4f403d8ead393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec741847e9209dc4565864d2b52adf86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b5dd1e5570d60c552e331c8940546395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff143b21baca54cda08835e291fb798396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794fb84933637aa471278c5365bb7b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afcae1150d0120a6f316705e84c24c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105648668a144213d5cc36f42818c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a411e53f764c98a357150f210b4dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109bc022b35e0d7b321277793f813da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c6c544bc98ce25a40bccda178914e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eef4e2d048d55e6cc46138bfcfa3ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8d478605b9b41d469ea5fbdadad59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2334f34d682eba923d0823a5ad79c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2a18a51f836700c650b37c3de0604406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a2e8e2e01f4b40db3697d27674680407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29735e6a50c5d80459775f059652f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec4fc89c04f5d9d80175ff2352c41e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af049485e466694b9633ae5136badb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef72a517754f2d6f36f1b74183c33b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c016985dd2068f035bd1f8b0a8dfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77095488f7d6dbc89278224daba00322413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4c339c3377f497c1cc3ecdb134fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1afdcd183f1762d8dc8227abb9a66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ec8195fa3b93ba6d6bfc284d9c456416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4e659e70adee052c94f12eeb0b656417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d09d3449f29d1ca191d8e11a183c22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b51766d9a0ff825b13c5a6b3f2902419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe63a0d3c9534c0f6732d6fa5be7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03d13fdfc626d6d172b1bcde49e73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5720fbafc52ec7969e512e504c7f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffc99fc118a6eb29d3c7c72099c095423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfea49756175d7ace81eee092e71771424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c65ac56203f9275a0af497950329425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3342ee75310893270a2995b41e90a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df7065de15e8e7eac6ce7343f9c80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a5c9dc9d142b3b7454faabbc0838428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ac346786cb5a522dd129ed8f0d78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cbe9ee58e771cc40b436005216a20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fcefeff775ca5c2f806f1b0ce67df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045164760a38c9e27e0cfec6bbd82c93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aed21230e81a0af0d9c4cf40fac56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b92074ee8a21d7aeafc871016e4000434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c08c3d46a6bca153f91453ce453b14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da17fad0a5de97a0c1fd73cf574589d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b7a90fcedb4bbee14e693650f3548437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e238b1c68ab23089e43a9912cd707e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190d5713a522b6f49d69ae1d887eff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272783f85593cea47f07cdbc2277706e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec44306a04884f90cfb46e564b29c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320381e235f8fd5110b36f5d07d93bb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cdd338f7c7fa5bfc3dbed7832c06c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd868bbca91982e365d0705f2b5ef7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f39084693e0613afad5058ba98615445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f8688c9d072800fe661defd4d06e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351992d386a8d744bf3de1f35228ae5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a807cba768db43441d5e23849f389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9cc82490230013759860a2c9d9287449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d923c8494f22bf504b80905c7338359450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f38572ddf154df9a7057930076f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422aabc17d529c5898cecf2a44658a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0fb6a3d4f1d56beb8c90b1ec6357453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809a5d0e42c5f3ed3a1bee9340f233454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33130fab1d78791068ca43e61791e71d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a454831746919477f33fa4b5ce0697456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a616c25d0114c3e77fcc0d39ea18a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74e7e4950710b5864e472f947c570458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a7d6fd6a8e11a9896d9fb80dc24d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0ea58568cde3296ed2246b0aec13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f925842783121701d66ef353df099461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ba4e780403a6742920aa91a24429462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f41e558ad38e216a5f34c53913c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53582481519e56db40a5b1f36461e94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0394da3ba0cb5a2c2b0b4527a34b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf274da92c96079c05d958b79af7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714cd235d608e51f952a788855416a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a729b6359c0b85520530bd0903ff5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94554fc160ee31ed1c845fcd4d275d53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954773afedc791f3dd500dde792a1074470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37babffc5352653a081ace56bcb726dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a758fa94af86b2fa75fca0986bb9fa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e3618c861610639f5c4d45362b01b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0609335c8a28f61d99e28329a9cc4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ca9e36ff46064d9c04563e2121d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830daf7d49c6cda35881009f7e7e07d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d61c2741f77fa09225191bbffa7d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518d6d5b508119a645f61b82b282ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a3d5beb3241744dbbb4dc2116a783479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7606cd2636260124a56143ecc5615c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec5a2c8ada93a4b4fd2118f5af2f13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa5382b2bcffa2f53b9f1b4258c62f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eaa50220b730fb38d4227877b4dda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66922ae23d26275c41205682ca61bd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c947d7b66b0a0b02c3024c374ffd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662a91749cfedfa3787a830c64a7908486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de3e3964e76fe23839b83cf93ca00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da53d8d77bac740121fe6a6540f623488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a5488f3bf24ec9b3fed1da5a5851c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29458bb1a7a97bc58946b170cba7b81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d500c902c60a05b3ca9d2048a32dbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0083529eaf270215bcdfcdc66cf9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f1701e7b4283c2ceda518ecd0a24b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ab40a4fe390c993a2e38d376187e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebb95cda59f35d1a9d3998745a4656495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d83b1fa098042b0c3a72fdc8d5b62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc51ccf1031ccb41d84a9d368b4b04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa785ade74d5c6c0e704da0653259498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb9a284642d85438d2bedfd6babb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c11fa246b559c94d25f8fece104d50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855f207c46819e2d9437cc99749c970501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dd1a9dced107e2c7000f496fe3b3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc62a29c61d0c19a0afa6a59ded09f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2d9054c101f9ae11a21390fc3d064504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807dad626a6ba506497163f67048d0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0591f59f535a7960ce385a1b0ae7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164252601c2a85eb1411674a68679f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717adc25d9d8290f0b97fec5c620219508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43468b9d47016d0d58dfdc52440814a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cf568020b7e94643619295f098626510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf71102d97f4bd112c8230f66e493b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a562dadfa7f3b823ae942f87d29bf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433c556c4febdcf58804d6ba9025a12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c73ee85071913ec48a583ddd87e0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895f95154f8b5f4ec5db73a963f01b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c501d2f72287ecad76d397864be594516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d680e3b73a44fef65d48c17b47ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d933d0786357643008ff3d28f754518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3472cd9d18d9d20d3060327f5840979519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514dab1e5d618d67c038d7aa8d58f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeefc3e72efc35057fad153d55bd5e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54643469159e4acf71d872740f60b62a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386621ab2454ef9c51ca8d7bed0752b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ea9ff4f169f6257fb96883237c1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725dd3e98a72029cec830e6daf33c8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d4306ea6a474e526d6ca5f89f43e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8db7b4a6e4e9bbcd1baa43acbcbfa4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671a9e1cb81081ce8b35272a029055528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c233fde1c123fe99c75d543c3fc14e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e52d087bb8f4aa3ecf51d97d96461530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04820fdbec691a2f7dfc1759357f63bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999bb85b5562305fd2c014690a6d19e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66322bc14f46eec3f95919742dd838f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d16e65893b0792b12a985b34ff54f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3438ac9ccf2ee3c026fbdc15e83f39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc658b22ccf20c99b1743f0b44a34d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6d968ed815cbd6d87238ceb3ba41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa69d60aff10e0ac6fa897f3a1fc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ed7010fd99562401b8fb32487cb3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993cd78b8c18c8b98b1bf8646ee3f66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d2e3bfe13b2f9f431bb8d02b8711d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6e19b079f6b08676aff935ba4966542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e59828f623ef31e03bbf7729199de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae9065760ac79291bf7756ab2dea7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6010eaf004ba6a5d36615d6f021112545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a197f4abc9facb46a88484f742857d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d98a428546962452c7952f48d7b32c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023f73714d8f74727a0618e86f8fb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d9dda3d4def9a46b2a98da44cb7b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768a7afd75c933e774c36357dd52b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d1a616bd76cf1581ec66535af9fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d5d27da4c703bd50b450e3002227a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbbbd1b8b020ae8f73f091009f467e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec4343cca9e62e08674d63271bbb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78dd8349a89f817c64599f17334a09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a185f226e04b89b5f25dc09701892556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef3865ed80f0552954da748cff825557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb96130988c86589ab6fa37483d435558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4f2c483cb67f69655a47e511095c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21297190bcac1f9505fe54809f1d07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb03077e2df32af7eb531f7b2df0b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a79f054006192b2b97518829a0bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f06eaa614008043f2e837a9735d54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abaf88e01ee21a0253f65a0a59d0f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60722c7f906c963d01b8dcd814a06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec81f9419368f42451b9fbdabbdfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf3f757c3a721a57c2cd5c63fb88b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ffd1018f806eb3a5880f72a2b354568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64991f97fcdb6b75b013ca6024c0a9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275630212e264953d6719a0fd56d23a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70af8309ed3ef1686157b2a1cb71ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f8785940a36d388e2e8cfcf2cdcd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b420bfe12e064fe12c00554b29fcf6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b87752c156d7424be7a5c9470302574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266576b9ea0c89b265ab8f92785b57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdb83dcfc3a0a8effddcff79daeb9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e720663770760af943a1e783a6c7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276129774852ef2064516fa55815f8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d6bc3474fd97ece9c150e7f5b270579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83351f7b99b29c86b604d10dee1210f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf9c08a04c006abada529074602849581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd8a112998463f9f21da4674a1c040582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd2cb7c3da8022db00414c53a01258583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c9aa4309a3e69d792b38dab07d284584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c5d551cc15af4e32e3cdb1264249585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ca030b4905899330ce8182872d57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8771974a22eccb583b2277ca433787587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e915ced4e00407a5822455a2bbe7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b771028572c59eb5e54a45a7c58e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0074cdcbe914fd4a740ec23377f2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8f5906d325e6c2a08f9e9615e9df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ab2b3f504c0d94c0f0279ef9b3a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10f9a6a3cae0900afd856939617403593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5728a8820cd0bcc7231034ba671e49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc603b46e129ec2a57985e940b75d1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46896fddb1e3ce48165858e55a29b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33aa1d4a1f49b24407bff0483aad03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176b52e9f2b6be874ced393c5046951598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ec859ca39ce89701da7594eb53446599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548afaf9375389f03def78f4d4b5e91d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139df59826c49ef549423a9508c0d4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83064f8acba2336624ae6bf86504bb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4980662b7a9d83438e7f83c2b24aae2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7f06cdb2c258562fa8a3c05cdeb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7bbcd281d638241f7cd4c0a996efe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce80cab0e6c08612c95266ec64eba3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86ada295c9ee13315b842fc40cb2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e077cec0f71d0c0b5841e91644392608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107aef1f4ae60f3de2be31395667217609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71782680493bebbb91aa1f955ea6ec0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc020fd427e30a54a1d472024746b13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce141428a839b5855074b4b1a7a8893612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbd322fc3f79bde6a6a7114604a8cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed1746d24269b4de4f654205504639614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111375f3ac69c521a452f3680463cf02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f6ad773b7c56b4118a8351e8f1c4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bd71261cb8cbd746d2b3b8cd7d2c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99956ab6bf42fc66cbb5eef1eac887618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc87193fa10a2f0b26566b9812b95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22b74a6bf38e890504862165385d66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb0179bf2366e49ed3c9a44b12d66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159255cb96a46a70858b4eccba2b9eaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e8d8b4b84d46ddc33e8d990d870f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4ec58e284c931faf44685db3fa0a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc857bc6fcc53854d94253c1b028b4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005286d7a520a83d6723d8f8099b280626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422995036677b0ece196f86cc650e420627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3287c45ed6e2ab65a50c9a0c43af5ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb62a440a1ef4f89ee2a21b1849810b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfe76efae2487018c20b03275c7648630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8229ab0f65356f9ee3de49c08300631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8f611d62dbc771ef4e6c0fe0b3714632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59fc8a6c5bb0db43619a2c9b5c5a30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e6dc961ff09c2eadc3e7f7c02fbb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77f8c2bad060fb22e8a64ca57a67fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa357d80863e9b96daa75ebe5f6e26d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5058091173fce0c1da52f6da7e78c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6abc2f0292d9c283face933b83beb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19ce95705236062197f66727bc6cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f3cc9a54668c3648899f943d4af6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe657ab3e76f003a856c270619ee67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a9d738b480ddb7339b87ce53a5a41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40229ce7aed2a358dbaa67b3bd6744e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0291e0d333eeacf94b20ad80a85ed0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb913e29a153173d5e68cc79d208d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ee66b0a926383421501135beb69f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adbd332321092c482dd76a2ba42eac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6c02e7daf3a3b55c35b9d3e0ab22b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18cf4c330f59dca4166e05f06d1d41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd495a62ca6c12c21d1013a3238111f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632289ddd723439f8913e97cac5459651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40764f8637f2b9c2711785c70f21dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41636fb6cb1e7f722c7cb8941421bef5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e316cc2b13d7fdf2fd55611527bdf0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494755e93978b477478e27408561204c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53372ab3bc2dfc3a129b32c05e4d4d50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5b3460a2618905ea5a1ac52a4792657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc168be408d1eeda28668d026beaa4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be26ee1fa798f221e757bfa57e577c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e97fd2826c7b3d246cf1aa478a357660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c1aa2d59566a3ee26d3398adac1b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bb4c3931100f95e05a1b97f3d96fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8e5bea8715b3f00697d03e8c64646663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857dd6ca15ed37988d5ec114c6e9b3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a76098ba75d7ee81368c51053887665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749851e2ed344c7383015430f0effa5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d9c00b15c1f45fbbc227d8b4ddede667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb937e26a2980b2ef7f83f34984926a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1435cf04455e32a43e1c9d390c361669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a294d794e440c69f043c882bc6746670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c0d86b1c0def93a93a04d227513e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab18eb45051feaf6907363f4183434672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc68e274d54387806014c22c88762673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa461314987e34dde165384873ab402d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1163557580ef5945a95f17d9f23c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5e8efcfe68a744ca7afffe6670269676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e983013ea26d6861af02d53464d11d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fbef5079c7787a3ba4cb648a547ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d8697f9d26acd95daf601264c756679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1847344bea43ec69921e878d5ac71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afbcff148c9518f425feb94613bf12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf11835fe3b20e836f9fcc6c70ad53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae8fab623ee3fc46f3bb767a02f37d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6d5e5300d2e1bb4ab1f398023d19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba85e51f035fb911fd36e55020438e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e894182f849d82b1aeedfec91e69fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127de4ee82458523c3418a468db89e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c480b6c4671ca7815506319695b8e53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833131ac4964dc867b41142d63dcf46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b97fe9592ba3dde670600a89cf8f52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d505dbe90aa407a062fbb49136420691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbee1086e1e159dc8d1a52671712eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d9f99b8d8b648e3b1717c420a1af3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589f9480cf77e648a4cc7107080197694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f30b42029a589d530a1de8e762104695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbab062cd7d698268cb167f185b8b4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951b1b883e5f80e09ba09e598f8d3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cda4f2ec99740e819d9c7a5f24664698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e5b2c3a7018aa065ef72d3809d690699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7a6b6a97b022aca584ef5dbf69057700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631662a346b29b3f81b386e3c1fc77c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a06ca1782298c3e595dbaee3f871702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a1c108724ebac70a00522aa8f23e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea573f20700d445d6e214c541084dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e394780c88db8e39be58b32f72e63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa347b379333cdd692ed79cd5ff5aa50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78e38cfc7313bb8862b9d8b86a8a40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036cbed2448eed24c08fb686d6900d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9fe9f87d4e080a0424d5ce3aca60b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ee6d8733e432ff493e18de18a9c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2d91532688bb13fc0e0131ba805e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c73d93377d0dde7c91bfb321c4dd58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b2633132fa2df99849f30da43fbbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705656e046088cedd3bffb18abc4fa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e7105b46501ab1388833462b2fb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e04a1444a59c81ef2625469dfdea3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53d9555ed1a288c792318428594fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446a2526ee25c4f751efb8ca1abd42a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5eda7cdda85b1520f61a818fb0cde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036f77707f3dd6d3f4fe7ef9b009b78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7aa1704999bbcbf3c84541ac57792721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c88eb26e9378c7a2939e888456492722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef33aba7901ac462b327b605185880723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d5e5554ccc221d5b3592a6acce53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca5f7185eb96f79a34498abc4dbf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bfe153a86d0da0b9598984f3d1c9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f6b3d210caaff5b4b1372156bb6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443712859a90eb38a2414b406113ba0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b74b8880e8d76dcfaa5699204c77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954601c63e9e1bfe71403eff6e9388730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768434b1072aa46303fc6cf7dbfabd74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f976ef28ec773e197d5bffe6c75354c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbbd8865d1191261692cfd663afad4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff05a970e0903a5ec9313f1286fd77e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666e975f8640c2200163076e099f38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57930b6f67355b30c136b0c6f8ea7fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ffb6d9059be3144dcef037eac522737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c081267db28aa632cbbd32cad2265b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e70d6af6bb2718aa20cd5a61ffe85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad321627536bcbeb2137ea76fa48d5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2ebdeb2e700976e9345af2c647e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b3d39f64e0360f7b0f03d47de5e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852848620d069e1026837d88f9c63ec8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960140bdd33d209e2f746634db60557b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1926af46e6e3d16ac21f902dc839eee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e40b28f44982c4b246a85a6656380746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673138cbe6ae2140cb2d8e80051ad7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680f59214afa834af18e8937c4c51f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e79b78a664ee7049434ee09fe9abb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e6cc6dd8a79e62d47a3b366356bb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c18c874325d8711498565374cd8ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ad85093df87e6658e4fc2276dabe4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f72fbc9a561ed9be48783dd04158753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be1b42737f8e6cdce72edd991e755754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135763093fbc655f09e6fa8a64c26393755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4f1bb4ababd7d4c6a3873e4dad4b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a90c0992b240c142b0a1a6f280246757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91913f9544f48c9e14a5b72f3458ec73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980981c5b63659aa656a432b748e5d8f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45fd7c51963227395edca4a037ef5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f8091dd2f9a0f886665206a244392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b4ce8e2d51401d347ed487b227db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a20cf775364d3b4ed5fdc5b2474134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0036995da4fde7e37488efa1a467d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630c61cb849b1873575a415887407ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ef992c818823ecbc09f4cbea1f9fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724df0cf1ee8ef26b71441c545f4add8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bb49c9049b52739d15512d4960eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7931bd5e23d2b16c45beca413c434c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401833eb47195478b4063040da54376411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f5f1e0328171957b340551be6c8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f40fd9d1e80c5936dfd813c0f0b45813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608d24005b3237a0842dea9c2cd3ae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6049c8fed577e432d9b0c3217f4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fccb667add5cbd7735d96618d75c5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457432e651635ff0aa7ecc4c5b2eb06d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f37a4e0ac6e3cf927fcdab34b501e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de2aea92ee6ad4e3d8aab904e4fdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4020313def9abc7c04521703fb8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699916dafcd3b03b7c63b32c9deca321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514fa7fcc99fd8d50e80b75d39ae17e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c0dc02ddae4e1a8cda328a7b077b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fe89360f12a0f4d4340545c67f9b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e237d9da675275ab20ed0ea1c99b3bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59bed36a9662f74f2b8a82b63d8c5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f9d1c5ac10654aed372208c69015327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08ed5a74bc20323aafe2d21bfad4c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2f9cb81760955569d6652de7a688f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e87f1ec27374ea112c0a1926e460a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df0937be82406c90a9470c49a411b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c594441fdd6e7f2e7eec85395e70532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458349c5fed4e90fd6626a4c3b6e76ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92997c4905ffbb7ae4d918dcfefbb6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cf3245a47cd603f1877b3084347ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d1265ff6b4bacab7d150bc307e8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204bdcf2714dd9cc668607da1eb22e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35f8af28cbba20a01463b0b47e2adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c7e87e8d53b2b53696130a782baad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e496e966dc76c75b34204d497ebf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f199c169327989108122a4268f5de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93070962d04127bb6f1ae04882115442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46219a61bdbb8d263fe01c7aab1e293e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2177b5f117a3087bcab1ff56062863344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a618da880b78cc75e4eca7c5a982a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94475b268f945bff0e6ce06a49fe0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfd42ea9e035e628c1781ff0f2a9be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff9f316994467c5c0be52b253f68e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b926cd80ca006861d675a74119b2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df17c521a04e211aa816968d17d5c6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e566227b031be617e729e1e3cbcc3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7bdf253ebe30ab3021e6687a8ca2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91368281d86d067bcc996c9060567ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8f6f50d4a437d4c0a9f34fcad82154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec834383370a2243d4db710237375b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd1ffc7011eaf8177cdea7f4ca670a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a774ebd15fca015a7ff4cb6a1ae882d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764865759e11f96d33994737352aeb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4eae68b29f75382a30af262fb3cff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cc503b9163cc43740c909e941dcd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429b0cca1dcfef66fbdfe8584d0f61161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd897a373963d666d0d5e49f165836a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df409d007032e2cdcba0d9571785232c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f894ea36a433dc2b45064591c2f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a49b3894b149a62d6f9626c863b28d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3751fd7683cce43f8cbb81be5a85b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bdf693f53a8e92e9cb475c1c50a5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d384e364f46855dc342f4aefd82ab7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6eb0164e628c4a263628503eb73c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649500e24e860c42a7b13bf2a26df78b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790b5228339160ae15a00d63b2e6bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7bb13ceef9f7a3734047c1e8e7db172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62003c71268c0c28ad0845399a9eb42573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e9d96b40158a68ec305ff5d40d4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963913c5228f9ed8e96d7f73893ea7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03084d5c68d8dd505e0a690031b67d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4b7c2cb1f6679bb4b7c6cc7b81eaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d686d83ddf7bcb26e3d455d04d6bf0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8138aa31d395ec46f08d85d4d2b2b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e0175ee45d256ec7029151a61a67a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35dd4f9585534293a17b3f18961b4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4f87b825e2d34014347bec7ac493782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853e4abf5e7b2f6fbd8678618b722983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792247400bf0a96ed26f521f3cf092d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e8bcf05681c33bba4f67ff8b02c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ff5abcda1ed9a938eacd798f72e5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549559f378d8ce42f242049c93331887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138593d966dd11f7ae2f03420823f4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0325a9f3792acc4c4070b7c200eac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd15092bdb32813fd2ccc4fcf1c59090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30de2c4a83aafc64386fceb3d4c22b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8b0f925a8ced820711253c349d41092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc18089fadef88452db00a60aad2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ffd3b3e7aef50e75b64e51a368f4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf70aa2e6ffa7f28b2c62bf6562759c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1015d23fa79f9858b9467017ab1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577cd801b922a00c4618735ce9c882f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2839048055bcc04eb9d7eca232f5d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4088ce4bebfdf1fc4660900386b62d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921005be1abba2842323456e8736a70c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b633627fbd422043e4bdcb84ba5f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fd07cc08b16149c8024335e32b047102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa45e36061b83b7810a8e51fa29d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f147f2b1c9ffdf699d3c7977e5d747104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bdb2252da89a6dd4f43ce3de2a8b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aadf77b485eec46f18705d52dbab6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9770b1e7d42db8ae0d442005b9efe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa417fb3584f00b1bbd49087f00dc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab39198f1335fa3b9c0946c254c5d8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4961815f4c54cc9296d5f65e3ed8b7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be814bda91a9725f574e88a7b3083111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3df61b6c7b5cc73855bbcae40fb01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb593cf5966fc4153b2da1ce4c8436e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b695cd80cc18bffad4b26159d5c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f53d9d91291ff6a7afdfb68b048e43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b971cc29614207080752e028fff7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b5ccd07ad338fa976513b52be93c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab8492f2bff1e4261e4707912aad80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999cf1a8a16dfd2ad82a736cde07222119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a060f8ad01a680f90bb70d279d9384120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68bdbb138feb9e9f7013d4d79c300121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957e30efecf2586d87b6213a6f27942122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a82032d75f185cbc62c051cdf0efd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a7544e028843af4b531c6e18fa2b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985bfbc377a97067349f06df05dfdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce441aceb2e91c4388da99216c74a73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b57bce504ba9bf64de212147072c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4e4b12deeff71fdb43ec113b6c884128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaa8a5bd7c12ec00fe2ea6283ef4dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575a5d2852594d6ad3b8cdbe20ae9c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9fb0e7ccb7f115517e68ce91977e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f7550453d8e4502ad98e6f2a70b8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353a9e76e87db4dcca8aa6752d3161e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3f5b2c8569003f57c6bfbaf3d9ce7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb58cc71972853aff36ba58fa82cf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7dec4a1cb5e0303ef427e5a63ea7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233bda4503dfdb708e49aa48b1996f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da49e61f49fca92f6143644ffbf6134138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc754529dafefaaaf6a03ce1b3de79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983ff40208299f6a06e644e130b354140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5de01183883c95c144212eb909fac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71cd7f9e71a75277cd9b205854fe24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf024a0a66abdd45db2e59ba59962e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4336ed52a6918b0b9e7249245d46e9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d7c458c4e61bdc9cfb58c5fcffcfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163438592b8bdca73925875085c8d86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af233b034f303ef8967eb5b1aa63b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1055d9d1d9b32264965fd75127ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c9c7d45ae41b07600ae69d2db8bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482e2be527cf06b51d3575d23e28cdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc962b6c6a47ab1511de4ed8069e2c53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f010316d53afd77a48bcfb1244fba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76d8aa2e67280ae37ee7f7f242e4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e71a802bd3a94248a2657342b3e9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0e3923981412b49a080d86c26c4d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd6dcfc4e003de6bfd85703f7dbad8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c13e180a5ff5f6cde0b598ccade419157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fa8107fd0114de3bbe792586e7084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241b354afad89692cb83ee589c79eef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680200c93b4d491e5f30055e237ef08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040909943c083798e261884ac153f6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e05d790f0e90b57cdfe13fe2ea65d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf622a09df9732fc9ab1dd154293fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed10b9da4c94ebd1bbae4d39270d7d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1e01c22e54a35ff8682f17c891c37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f14660e4d23103693e54afda8e80a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510c475f84893f1eb7464c58a693a08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599cf204039e41d5b2441cdda1d6934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0382b9dc1f11df32d3b33ad59068e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b16369689eee65e270f4440d086c6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86b78ed31c7d9e21992d6dda488eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab93724775e3e5c109f863d60fdab68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be288082b6f75bab93086db8294965173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c667c8c4deb48d2c9ba555caa54c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0236f6c693a3d28f5daef9f761225175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7846e580ac8605bfdd958176bfed9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a832f84428f3920d3b012907b97466177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e471cdb591b002c384f4b812f30abb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea0be673403c95c864b858d96dad5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19bbadf866efff3392771f2f7c4b3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657a6fe35cf8001a29eadcb6b28c35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa47b455b08338990f0d26d8194ec29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4fd9d06b09cba0404ecacf15f6a6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d929222d9e5d67d4cee9921cfe02f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6373e590b74bd3283b87bde00cc1dde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d9ca372815d4a9d0027c7b32ed9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639d68bd845482512a7f53a96d3f7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09354e182eeb90ea858430c3c03f5d03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb31cd70972e20f89bd812574a6936189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701944f3fbcf61b699507f7bb43e47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484340816c33a54ac259b3c361429ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff20b4fd85f02dc75bc980c1b4fc8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9f9033c2e7c0d4a6e38193dd22607193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24948a9ed3bac1f332bff7dc91156194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753c9386ba7ed7e1ae25c78ce6e9cd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8154d5656c84213d7453ac0ebb0146196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb58af6da414ee0c93990ea4547dab4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14089711df8896f7f566a15d45e05d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812502dd6b253a1cceb15a27bd56485199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f19ce0b914a3bbd303b79c505e8f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd2121522be9ba4c468eaaf8a463fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae39151b4de4d4d94ade0a8b497a0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedc3a9b9f4600793c7ce54dbc9926d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b1c4b544ed6de58682283d8fae220204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f962328edb34bc5b2a89bf415112b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd439554e98e442cb5fa4ebab1f5af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6759fc3d7dfe681b80c47d0342cf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7010224e86730adb3c52d3e09461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4a69eceac7f8a5cd9d4bdf968cdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3768266e8c4b55bc660f24ed24935d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140333d0ab8dd743691b79ed7001c0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775225cef0479c53d9f7d39e258d167212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5af0e6a0dd862ae080943d41b5081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aefaa71911c2bce8065dcf8989e444214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc8fefb411e4a480889cbc4fb06a07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df03eec1f3be27c91d29f3e7013df69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a118ee2e43b128c932cf1791694be4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3903b4880ba8187d18e7095b026fb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7ef44d7041b219c7676c6d0dae698219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbdcb27eeafeeba45336bbaee7ce94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7746036abce923f68bac31a664878dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065c4f010fe40745992e7b8e9505eea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbcbe33e455600e362d19bf0f9b81b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb67802e1c2bfe0e14f41cb9b9d63f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04329673a437e37619ca0260d935838f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0f0b2cca30732fa3608cf0a9a76a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e495723b145b051f7e1bf7bf94c20c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe2f0b1dfea009209746ae15ece8ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe2c5ec7d262884774246a355ecaca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31fee7d13c3db993040eab4f07ef24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30bcaba994a0fdeab40fbd0b0ffb6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4cb187e945efc80690d197f6e50f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558a129c220c28c71f98e0ccec9ae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b712fb5935cd1ee128f007be8c1d1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4d4dac287e6de76704b02ee6b761235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168849e65cc41fc9a525be8b4da469236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc2d0d38f2ec647a6192f9d2e87002237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9743c9a265eb87fecceb306b212bca6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccf25654c30807550b71813aec540b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100664890f8bd03052969404738c371240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d472a8a9c681dbe2d957ccd73c070241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951d701d80fdc980a6a02270f5d24f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515c7c5a9de6ff16ca48b7720ff24ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b76dc5c58fd40759bee0ef3f35c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9671cb5e26b11c4304d0d64139ffc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda0b4b6438d576ceac95e0b9319be3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf8538c8307ef3d082a6ba7a36780247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b57e543d734812a59424e86c02c57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc65858abee431ac5c4cddfc1b5d370249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49532ee72327b56439a7c1c0ea139f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367bad10fe477fc00c5691f7fd07def251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547964bb9bbaf33fa9b38e93519b420252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5e5011694b94c6847e62232c9133c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63ba2c7db3ee5c37984b4573d8844a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835193cc15c71a4641cf36a48e2bc92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd14e1f14457e56e8ff65617b14055256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d4ec04f7940fa16903e5d0200924257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0128c18331dfb3cd8055b9406c305258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c02799d75300adbf60ad5c31542a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d263ad6eb9a1ba1502959593c5c8be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2c602d5a52168e2ede95e90143f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d8696a1a2f0dc3a428c6b00200207262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12205528e67dd652798d0d0c10665fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a93c5c0ae4f83eecabafbc75607d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dda851bf557d314c1add8d3316c73a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece059ba040a88e6623a8b47742029c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57fa6cce4978b2c4f1f3343ab2b1fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe33e3c462d2a3748d5e84278baf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4363b7637c356b73e00bda19c0fcc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4c723ff9fcc60966836c6f9cc544e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33006cf231e9fbfdd784b7a4cc4d8ead271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82f7445838073de706894f14b4f65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c880a62d1c05daaa46b128bccba82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f722c9490a6c7cf64578456e30308274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c86be0b7038a7acdca7db65b7b1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5acb96426396444d42a398a558a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370f9546cb6efe1fb107193999499c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af21a1102f6f1414727804dfaebefca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d60f2a47971125cf0f18f3402d87cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b298609506fb048056c4bbd0e0f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16aa765e7ecab581217825441d2ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0551e76c350af201e7f2b2219a4f9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107382f39515b80599e57b03434712e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f90e11d41db5b07a7bf0b365d58b8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c104731658a7750977a565921ffc8b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94303449ce4615993aaf73c4cdc581c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25f24e6b00a84c973d69f3d2938da1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ce805f6dfe2b752f55e11fb779a72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016384bf7f777abf6480c72eb03c1af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a5da7043ff88191d4cda7898766be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ffe4f06dc0169833c249fc846371291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5602281d23516b395df96be9a27c3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694631652571bd225ba8dae907039ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c32e4ff06588b7bb0de507986cc850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e1339477a393e47ea8b8a9094e411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6b94e8f4072afddbe6fb7b575da08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e61786288cf00cf10d7e78f67646f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f4e364e727483f06baa33d6984de2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f090aaf02690bb53608e631a33bc2fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0cf22bbd7c571aa30cda0108516a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1166674ba793a14461fab18fc5561301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f2531dc7f37e3cf823896613dd37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448965f70f18c18ae7a0629b2b0af0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406e85baac7e795e8fb6ec9f632b4e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5b80fd4854f0d6aec97c09390b34a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a16f1e47b3d75728d47f22698e408306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251b0ae5849a8d8f350252b33ba9ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de27c3338ccab9532b4350bbc24a021308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d403b5a398c8e9b5d1b88da721f41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc52228a240841a549603d0536ed6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aef08892f9da17be11b464ec4e3130311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f28f7eea63717fb3952fdb48fcdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3454ee8734381686a7ddaef6708189313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621791aff99287121ca3383bda1d9b7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802dfe8752e1f3dfe6fb8ac380b3fd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc56b2a375adedcbb183adae3446438316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a930e5566827d375394ae3205ee9d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824c466ee6458c835d18d41a05b2d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61489cc86454015c98eb110c9e44b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f58bab16f5dc512b08ddada732cafa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f26aac03b7d44e1e6268209fe23d99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a5a328a735dc31a2fa9a0560f6aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f550dfb5aba0a4cb332dc4615973db4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dcd24169904dce72d3363b35596e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ad428b629ea9ad9ce0367442a454b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba25d272e41587bcc5b4be32c9767326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504444c0021a80c18a848efaa3f978e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f46161f41257d65584c9655c0b959328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48edcd732842c4557c958629bf909e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3daedc1f418e27a339d1ae93aab72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b015fa1111ab0bedb01ea993f7a34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7934c1feec619ebfd7bd9d470f20a7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c1fe0288dd721d0bdd0810474d8e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001394314667ef131a34a1ac275c36a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175d925b3c857db96be738ae0255d72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d692372974cdbf5971cd29ac5f919b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa51274f012ff1314a88d17adb01cca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd8a39c00cecf06d1a1e10a8b7bcb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a91512ae2be327a5e1b837c73476c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a56f8dc20117e5b73e55849ff093340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ab7050966f0afb84f59f8609c6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ef63c304c5f02c3e3cf3042f50eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaa2fd061a6c90dd77743da97dfe23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa9962cee38abca7c9ed062d850ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffaac043357d104731f85f509489ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d942f6be55e6efa1294b57085d01bca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93077a9195a170ab4166b778de437136347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea3d80de538aa87088686ba022d5ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da710e32d10b1f388c0faefbeb6f27b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85722a9c5200bce9e5435aeab7bdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f7824f723464793c59b6f2d820d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684334182fbf19091539e7b036f9fac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0a3a24657728adedccc17dd46e0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155236797ca689101b025c2e72f9ddd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b2f8106d3f5847a965e34157ca935355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93056ae1aec21b27b380f93a58318e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc40c8c2cd93c1aa2c5e7e5c55cb6d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319121ea206a743334c02247d08d8d5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ed7b2c56940938e5b71b9c33f1f65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6ccbe564e6dae22bdd8040e54f07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5421492e9e2f8137dd309803afe043f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370feca724a9d0b96359e5c0bd8b7a22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6261fde5f05a86898c12bcb1356c4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b6803bdf5db913e4c807f2673820a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a347fe9c0ea66ec6ac69ac59479a425365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a49d6a0227d191fb8d03cfcec61f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8677d4ab6745c5b6fed41f243c346367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3bb46e77bc2339befd881553bf926368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1febe9505758288dabf4f196a8b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34274721f3951332640fa9d07fb92cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4932d9e8f0f1bb80c3fcd3f8bfc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e3a95d7c4f2c082479c4ccb330ee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f37e12efb5323f869aea10769328b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97334a68a72480db0cfa0875d0f26a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b4e0ece4fa1e71bdf7604a4ad59f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7651dd585fa06c4f10e989146a4706376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e8f11616ad3c526a29ed2a682fd46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f2b3d47778254f0aa245a337008b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b419189b7d48a8536c09751f1ea0b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f429d8d2ddee0a318c7d71c058db2be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4561b695fcbc301f1e724378a755802381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f2022cf1db3072bd7b72af07095e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8be7312db22fa624523c6c50090caa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f69e9b2e8883be33fe7b372f66e093384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118b08eb37a46f51c37718349b08e69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0868336d0abbd8a217aff63301bfcd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d67a6722a27640eeb69fe23c9595c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc027eb2a7c5689dda1a991d45d7c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ee109c77727b89ebef4ead492f0f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263e176d2bd92f72c5191d577ade28c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58631312621dd70b7afd4c20f18ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3476c3a17debfc555a7ff81bb29362392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc316fc3a0a24ba4b49427f259810eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d02a7a535f1f87c5d49007777dcb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d675adac22fd8223dd49520b0c59564395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa5dc50fbca4d0513ef1121e41ed0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada82e37ee8b97c70ed2b1ceaf6ec57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c7a487337118ccfaa8d6483feb999398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb67d221ac8e3930d2ba536af5dc8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4c5c417a12d15842f1b88b9902b20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3c1e9c5669617ce9b291ce442191401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8af225d1614855985ee0360d66762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c82bea2b106daf5ae16e733dac751403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83a8e19f369fc3d901751a9d6ee69c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b271bb046bd4b9757cc79e945e1c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95c681f30eda05611ad036c1ce183406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ca5dd6305990ed9b8aa669755177407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbabe0225998ca2302bdfac2016621b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e9404d216447dbd97344c8aa42249409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086f5550ed8e2250df409b4fad1a7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5840e249d1289cd779a73ba5aacca6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ae017de3f014be7153781f208b1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bd83e231e5c524a6fe6dda8e04820413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992362e89af3441d6bee62e7a405e589414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039bfb2729ed1a2c618df5bc839ca4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593126897f9b43d19d969df0062a5dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b0ace83da7b5658248150e15a5c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89d8dfcffc9cb433d95726432d7636418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397a43aa379dd4f80545a7c364da22f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f2bd3b402ce1193fc445f83c3029420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597b73823de24b21cf5b1675ab28de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d25b99b0b428a76010465a13e8d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d03d6c0ee81d2fc7255e5dd6257d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664807d8014787b5d4d65f3f1326335a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab251fc2764adf92b26666b0cc8307fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a7b79e65c4a8fb48f022fe624d0af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c878ae55092671ac2aba08463b5b56f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5267a3b050874e770d5993b172b0926428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4af8b3591748009a0a9494f0a1543429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a466252515edb8d950e897950bdf54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277cf2882a318e120dbe49572e4b331431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05129185e6e743e88a0ea0d3c4da4ee5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942232568248468e2b0cb13df238e10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8df4144d387f3cacb4dae309814e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda7b3666c7310eb750275406e21f78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad711e5bc276fa660eab831dd20f84c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89def19b738f97a16d0c3ece8f3f080437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0eec8275c58b9a619898f3cb9ad7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424323cd14bc235e43887d390b06cf5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32719144e8ffd7e63de823a2be36cb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d19786110b383844d6994713eaf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8fa219d2a8e35614489e198c5fba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cbfc738037edb43d9b6a99d41e421443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143c1d02567c39de02584990127129a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ea906c1b2fcb3e6477e17a18785f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597a8ea0d990617a70ea81ed8d68669446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590b47844aea5f896f70322b4cf5e66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e614c5794ca8fa4047e008df5ab4bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3a6419b836d95d6b73d5bcd120441449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189223b98143182710dcbb73bd61c79c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c441aa0c38cc3211b215a42750efc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618da040b6932b0d7dcec8bd61df07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc296eb20d9ec4a6d65c3ba114b785453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0aa2aa1abbd821b3699398829b8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeaf927e6305384d91b18636f0bda8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e02ac62f49e4f53b93882ec9abdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4f5e99ce5507d85f9ab6f83a22bb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d970038160304ec184c10b22db3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149ab28dc38b412cec890c44b6d0a1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695153361de155e94bc56b4e9c1d7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b30fd522e2bc2fcf00f0e572bda86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44f5b5b028ad1210ba2b7b49d6a711462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d69f7430dcd80f20efd7decc1782aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dca58743a314aaf0ae32bd9db5901464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358620db34dd5e9b0cf09bdb9d29516465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bc2bb174e3dce4e265ede1203039d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38990b56f0e58172b1d0e44ee30b1d97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d4e1ec8f23f3e894252afb3fc88dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905edaf078a0d9cdd27ad17b8d07df6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5df0e5ec80da21debe4062cd79f07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd76685196adf9b1a1c5e5ef773632471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61580636cf06f9476dce1e518b4e2e76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f3874519d4824b8b9614025f0013a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b9b6a5d167846277d40658e97067d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320aed0f1969e5dd910b7c552aad82e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e246baec9848cac5326369a5034af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593053805b0f44e3a43b1128e0d3eb03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb9516563400ab95d7a12d23c58401478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fb0c97d99dd6fd1568157523e203479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4735717100a1c4368f69e1c0757fd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea0d68122b58e6115ddfca9589cebf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bccd049816ba440126d02809ee40f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dde45724dd4bfcbb432c4d7c6d476f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edf78952ef0ad7064bc13acfbd4047484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b06faacc8aaa3ec8a4ab040dded379485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c2cff278b134a7c65c74b2505fcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d55aa659889cf6ccf13194350aced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27507566b383419cc5d1e29b6e213506488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3d7911ea63b6dc2711b398ec58f1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd28e45485cf59639c0719f468e593490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb038a25be029cd3074f745fec2a47a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937af351834b159d0742fd2b9736938492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaeb52a4941c85aea0bde568fe6905493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56727cafa089192256a505fe31a86bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f171ec267336d5aec215e95eb5047495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dbf56da42137788f64ca5870dbc08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65fd7fc54ada1950056de35deb702b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e54c25c3c694398f92bc0ac4f7d754498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaf2f55a80dd644f53bac1b2b53b98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388ab001380432a2810edf41cf8b4e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6162c6953c0ade7019934a70fed0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb250696610ad2d836b5dc77ccfddd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55109e6150f40c98040b52ecd7198d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20af38a06d8d80b8b7ce755e8d30ea4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d8524a035bd3cd3a3c0cfa824d74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceea60e7a1071f5132186cc63bcd2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dafe4934f836698a420a7a750c372507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92061770d318e913178f28a6004cc958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a40f00ad9c0de476d0e88df5bce2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617247822ec7f804d42c85f03f376b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2451c19b7f5869ec55d3fe86264f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7f5b490cdcdda770b167e8b3a128512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c0ff35dac3e94626c18e0f0ed3460513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4cf5496f9f1d9d6fdd47615c95ecc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726738d6c03976f136f0ea27d75132515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590550524ca9709bd76b4997b727001516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34662b1984cfdd960bdf066352cdc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d53c4b4cca7cda54b4d13f5be45f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5910b073b6789fe78bca80ce21ac1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dfa34796fd29a111034240333cfd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce2e9ef1e83d91625eb96e7b50614a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3e844a3809b5647a6766322588bac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c901800df4cd026e15db3bfefaaa57c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f9f349c241aff213c2fb84a7e165c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab095cf53133c465b496bea2c45f977b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948425b2f00c34e2cb94cbb246bbf1de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014579b22e6c95083e620d62adeeb522527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108657ca281848cc892b6ac07425bbbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18563751a06ba97efa814a9f591d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cde2b7d9420adb456c5d962c3ca1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c982c8b46997e16c11b86708079fdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047dfd70d9fba036eaa29b9334f391d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ada1ebd62fa58a98bc2bd8b377f9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75f59de36acffed9bdd76484150970534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b11ceef52ac847bb1823b6d039931535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf53b455ad01e93e398689937ecf24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df985d86e96fab31296f7560dc392537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475548e0621afd6ae1ead0921f1c72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed26a44466c63af23ae20ba2301eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af0537d029a87b56104f75e7f9e5c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009da29972078bd602545ec6b95c40b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a75309b47f98d5281643868fe75bf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023f7f96ecb8b3ef7a9de3960df5f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5d875a13163e69bcbdb7e9e80736544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2e0ff2e5a44d31a6369a95534ead545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f60cb2495e2bbf0455a05669d5072546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b95a27f2c64b57301f7acbf367506a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c95cdcc89a9d2e0bc1c52fcf4f7a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7024b9178d124156d2b145fa3637549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abcfaf5b9c46e94f4ef0a6e872281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782d03a8f8433d962f3ada0082da85a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e845e3d9b0c69fb8d24e6beeab24b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1216b985cfa438775b851529d7c54f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373e3720e666e68a405847737bd1d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc0217473df096eb12c03db734bb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5ad2429bf9b418c07e1ed2b25ac5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0ef6950e593ca0376c696de115d80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fd162f6276cdfbc7e6691c8f13678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4787cac726abc6243a2724da2c4e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862350358585220c2742e4d0ca28314560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fc3bf43925fb3fe7f1bc496275519561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252866b4ba47f2aad433f4e814cfbe5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353ae727aa31ec620051cc05ac94836563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f822775086975f84d5af4fa6e57a52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35794f2b59ea0039f51c62230050a23c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cf235bfc64716eebfefcecfa39257566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da8c225988a5ea7bedade3fbf53a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d206096d0a750fd7ebfe7505ec57e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101b40754f7e2e8df7e563c4fddefea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c547570a07e55afd25a84ed7acda9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e2c8f26bb51f70674774cb81a135571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32309f8fe81474eeb01f2521a88b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64eced7545ede0d11061cb9d863433573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67fce03b889cd2d42f2ee99c2c32e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5c6e6fe834ddba0e38e047b0ecfd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07a73d8239b04b66684080564e07c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef1aa2fb0d0d2d9ef5b76e9979a3ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543594cd56c70f82fb4cea9ced4f44a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4f8d3e8ad9217424b40682172276579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95804584455039a1b740ec1c62e35c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca345bd15fe5b6ab168c3eab567580581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b3a13f0676cccb508940b168e19c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbdb4d737e05c5864d9fa35c34c03e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db6cc849642e621cd903cfc1921e42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e82a9c6e9a9dd0ee65cfa561e8544585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce6c40df2535c17b214948f38612a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919d61ca941eee8e6a0fd323036b09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739c6fb9f64907faf07af0461a99df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29ed2ae02c2efae1f23d13e1766df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ded2de0fd23b6cf715487438f51b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc4a8a6479943160d4a389881377e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3820c6114186394a89ce5c49e2f0e5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d4967a6933c79f65aff4adf6095d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb881b439dc0420301adbb9455401a91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc80633103aa6f0c3c2f9d5e5da45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c820632f52db8d0bc7245ee953c8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644df95d10727d44da6d095c628a74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5cf18ab0fc5b05b137945e13b665f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b51ec7af825f1f141d75d26b017a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77dc67e00f976c123be6133a5d5df9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940dedd8fe7ed75ef6f8a123a9cd71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45207657be373907498f18fc4ceb9c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4372c7a0883d5d8e94ba6d364872e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd2864af9b18e5ff325425f3dc8378604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4c78a0dd444785586147933b6a942605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab169f1a3732b29f480e9cd18bbd8fd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1489f53463f77a34fc286f2f4142e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778ba1cd583a94592024e5ce2bb80e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b0c3d3ec3c540d27f09a2b1968c60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d9b8c993a1af99e3438d0caa11246610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cfedcb9325ca2ea7b5a66ee105503611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7c824d82242725ec8a4e1f2031ee9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac456c9888a73705fe25ba058af63c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7580dd048a42976d35a96151fb696f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dd16de493f6f89e31239478b85f6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656b7403b09edbc81c3920f2d6fbe1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9832a14b6bab81ce2f9aa8f14d8b29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c255f42230994622d5aff0139581ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7bbb4040888fc131291b5424a19cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba88576f1321126b5e05dd52cea79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738a5da454329c3af6091be729ba30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec2bd95b2f48f056a635d9dea0beb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5ec170defcc67be7018ba81465417623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849d46c63ad337a1ffc1503a8cd27b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce0bf8824a70ccb71261885c961fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f44433fdf817fa98696b7b2b48e833626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313add379d24409581826211e0881393627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d02e433527b1d7dc612ec9bcaa26d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72ac06c3084b2699a1e31f853e137629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fabe7655190639ee57a769c2b5d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3dfd5ffd2b46f44d02617a5c1180c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d564612cb2f388050813d50dd5f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea395d80fda7a509e5f44d8a66a80e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88d773aee18ad9ddd745d591f1ef6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926806a6d11024b73a5f764f293c74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229e499d6630ed789c391577108bc8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223511669a382757d0c1ffa0e5cdd234637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399da34fe1ec4d6a5b47f7644ec9a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd59cef3a2d6c5c174f0200db4fae6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529d44fcde5351c413b01935093e119640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2168e0ff9a4f082071f071b8565c89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1b1de72baa06e7ef03b98005add5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1118de8f6db7b297dd4fd82332b5ef0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e302b758f4db68714e0aa5381cc1d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53436c643292f5c2e7bbe4a9e59172645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd463df0e9f7f770760eed69c51a52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344de2d1d05cb7b055f135a372154913647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae866cd3a0ad1614549ea4d77669e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ae0059d7ee008142594907d20f78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80731e1678601660b1424f2a7b3c4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bda07406aa1b9e3bcdbdb8a8185b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfebd5913653f5a615aa24e839f9407652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32dd75e92e1da041c628b23d5e52b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c03b2d422cbbf4692926c444890bd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84a831881ec6816b07872477f4c5a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c078b5058d21ad78951a7e56991c67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba1ac36b1d35d04962f2d4b994c48e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbae0fb03d852bfeee3ac66711e903658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e907656e7dcbc7b442ac79181f4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28850d31854db75e5be6dd09c407119660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928ceb2db6628f97ddd02bfd892d8d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbd59abd230ca5fde78ff41d489bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c754066d3b674df79be7d2cc7c9506663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973e0df24095b3121383fad46ae94f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3af49f040c5ca6b51147cff8e943665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1026809e9cfa8855601a1a702f7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d5f02cc67c1d2f922f3d0d37a9eea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301399c90834ba831d27527d8b2d373e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7c8bac78c34830b19cfe5031fb93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88036a642975f00c821eaad1528d43ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e59836037a49e808e2fcd6402b4c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8074f37e03553926036cc912cc80c6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df31ae50e309e2678c485efbda2f63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1bd91bb154b16e42bfac7ceae0c93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a4138ffc8828c1cb4fcc97d0b706f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9807073d5b9a5db408722033c6f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816eef3f72ba5fb6c8484bbb7e376a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890726b17c0783ff85be48a736cbc29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef64c3a85f2b3851b0554758323bf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9026e5f5891de67da93e16a6bcd10f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e16e0c1c112433a8ced4ce417182681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954651aefc5901b35670c136841d3b93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f455861f96b82aa2a29dd4829f6971b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db31e3d2cf86f72f2eb96c0be9ec1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c28986d29515cbb77e2aa9284500685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb574fcddd9a112dfb8bc52b5e3124686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c9217e0c3e4af0546c00f499ff333687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1cedcee47d2e757ef4eb86c92f78a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccf082c3aa2e2ff6b06c69595a7c39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af8557da6098902a5ce58c1bbbfedc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ab58b5b1c1b2e347abe02b7f46f4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691a1bfc60e86d167b9c2f91e61b8d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0a1286adbbfc5f62b7a41e47be2f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8027a8fa2f85d7f093ba1c8de44e39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9a677caebe811138a0bdcdeb5db2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d3e18de4fdcfa39bd45a77db59103696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309cfd1c43018cdc37960ccb48f7bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750a16d0fa1e2a038df411bd154df0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64ee6ee9cef6451d699445f7b44948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcc4083cb0d09618238ab74b8dfe98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a0f1c1284823a7d83de78bf9cc403701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b0c03ae1b7d80dfed6ba864f88bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682803bcb51657aae4749143c12a45c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaa80afdf274ee564d8ec700008998704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57dc56b2e4caa9d90b29d3ac45ecc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538698214cbe623a69a675c688e17294706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c58d9d8df9cbf57adca2e9bde56a92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811b97e8442cc5eb84d83672c48e76f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff50f8f482cb470ca5ac1199c517cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ffd60b692a5d5b960fe25d13e83a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffc03b69589c32993b8aa79c09eca7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a3fbd2473ccc79a1470fa5b2858a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049bacf9821e604e820ddac68c3a35f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c22fa6f2704c30b374026239d999714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b05d71ea3bca01e4b9286073f883cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a150fb74f7c895080f963e26c84775716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf5984cbbf636abb7c0f63edefcdd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6ce47011abbf240ee037cb8831cbc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d34a56f2f2d274e900c6a93a57900719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade44183ae9e3c674f8d5125450239f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2269eba4b21d172fab2695269899721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c4cfb4d2b9a2e1d3335588a6e9a2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc257781b869e05b1e1a8b7133a3f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59aa98ba082734feb969c75347a3dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee186fee65ef6f3d0b2f6e7b09e0dd82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502b031eb3f1460a7087742f7f8013726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a71d495a9f48dd20a4d510b401a1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f896cb89c28d9201f5b7c41165281d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333f4d39baa4f4d3bb93af8e3b1bcfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda223d25947b2955a21e06f6a41ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc3c476e7752ed22410a188d180f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9695379d7518df8235a089c0e893732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901424eaca76f0ce42fa4f3a81f80f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb400ceba2ef2e0c7e8cdc9b9d821734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe711bb5369bb8f86a5742c6d5cbc5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4da5c0dbc3ce1b24028b174bd2f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e6269dacde9f3ec3f1f20461c4a85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839d4228ead47d3e97ca7a1cb6c4da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26fc6790fa5f97062834376a99e3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc2dca204ef14d9ff1776a4c2657f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8bd440e0d70a826b7a05f5cebe162741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2d8dd6d3afd099715387e31583f48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba40b8723cfb4a0759729a4b7daa107743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10371eb575381fc3d05d86a02487082744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8650d0c7ebefa7f1617c3551ef2524745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8e5b2d3ba6b420af79a5ec7c9abf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966366877a8f1272f5098afda431d7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2bbacdeb2b8c3eb1799921626b479748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2083ee46a373f85c67af85a59425e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d83bc9c54fa8d01ac89182a93830c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441f3a6db486e51036a1ff42fc06dab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ce02eb3ff5998dab3596593dd1c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdce2aad72cec46ccdb6ed16b51df2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3692ba7b6620ce6f04d2bfdca2715754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9a78fe8a9f9f3aa34ba744d3aedff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9234953ff745c3ed85d57ffaf9b82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2002092f4132cc5523a2740a1cba1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6682001428641e8cb863d52750e58a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea3c54754ed737aa6fe7fbe1f232a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>