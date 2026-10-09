--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da082078f36652f265ebac6174af83661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46a866922c74297f2365c878de3aa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e65cd2f95f02d44093e1fe896809c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b924c67d1d3ac54c1f82cb02e4a07f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535004186b4dc3b6ac4001dad83045b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca84974fc6af91148afa1fb44f819a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03d012358395ba1c1daa5d49b881307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1179d631002437a4ba686f7bfe30f948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62d1174482ca5e185237fdf14f875b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced1ecc54a0be1cecdfbfecc47cb8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17654c67023aae9079130b1f427244211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7762b65911a84530f04a338e49c3ed412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d2287b24338707a15546da62c6b9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99252b578e09bd931729fb08eb3664de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be39398ab6f6ec9704566018c7e58d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696136ff2afe1f028f2e2fac06c466716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d6ba0afcd0444d31bc246ee0d82217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e237f1ca00aa9a86ebb85d55d111da118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8076b943625e8b115430de7b1bc9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21bcc741972dc5b291e9b1c3e09b6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502385d1c1317316fc1e2d0d158fd49621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737bd35df72028e05e71d63edb797a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2382c1d9deccca781a02244b112ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c02a604419ad724f2c427961837ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e914da596b9d09f04a259cba1006225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae006582c36dce54df48f2c84104526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc9b1f6e06f746ab718ebf164831dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15917f58ab5a6ed1cb5ac303953c47a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edccbc5610f8d68886797c71a6ffc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe30c18fea382441d06f6c9f421a6a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be299f2f825b13af00772f64d85b5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc98d545dc13e5f1fad4f87d4ee4f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5278e3f8a94a3478fde0712ee758f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41ad62226da9691796423f6522e42c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abe37a98dc7b1997107824a51b356e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e470efb9054ad1353946e7f278f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7b8072fc243a4779a2cb1e35bcd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356cc220f7468c3e8e9bfcf1615d5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5be033752003674799deccd8b4e2b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6873ea1ebed301d566cf5a0eacad740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89142700d07f72d12ef984ac3a272841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa421d663be1fb175c09c5e6392cde842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511366f3ed3c0051bf296669300089ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79a9b692e2bb48c222269d0fb9653944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec5b342aaa34db748f68aa484822445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f4516db5e739becfb60f1a44167f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d7c02805694822b0eed945f43e7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f017404e02fa67aa0a9835347143748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43b9a42160a4b63419bf8937e4315049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca976358e794fd5d5aa01fd37d7b86b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37199add78a0d2cc6d91686f3d72b2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b2fe7bebe10aee79e88210c47a9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03633a6085851d6a87c4fae9d96baca053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850ab0379739f04c1f0950427aa689554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2317ca55616535891ca53419e16abe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb41af36dfaab4c3b6d0b2fee584a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf190a7d7498879e4ddbc81dc93b7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1888af978a194210dd9430a77c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1361e018f2b8c8b538af13f4d65a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f87e484a46bbe173e98f1d527df1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fab09863e0881dce34eb05be5a9d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722ccc66f1fcbc950f7259476f2ea1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b13f497f5b9cf19f6b06c08421c3c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0e7115257e1e75dfa724d1bedcebf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2fab4511eec54fd1de6bf1f91e15065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb83af0b526b1d5e5af633c038d29a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22d10fb5e594c56a510e153ee759267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba641f01c627453568412f0ded28d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34dabe94346e5ef56b7e65f87e95169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78114d9b8554722aeb23786a1e8ea2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b5951fb438fda565cba5525da5a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e77e284375de5601f93062a51c18972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de20fe4b7bcc3e4845ec07dc4b37c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211b979b763babf00aea4fb8ccb3f1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ce7faccd9ad440af9a86a19fe59775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b9c9576fa217b8fa7b11af12ebd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71a5f225a5623e4df66c081ef93fee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468d13bbb236dedfe14e5fc77e517af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0367fb65950fe7da1102b45e7e92c6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b897ff0f4c075d914a0c3186157814a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99513e1ed9c0ec21567dd039c4b7646e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c3eb82901535f22694671d3fe843e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e2286deea95daeca6d5d11559eda483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d8deac26db71df45001e8943ffd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adabd125fe8b375ec8bd0eb2c8228fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c533ae1909ef56aae2d887c49c9adb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19082d89934b7ccbbef8fd39f4583f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b828c0a38cc23f29b353cefa837788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb23016f0df04f89ead354a4fc147189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094bea6279a71d786e2bedb61c9dde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62b7e22a851ca9822540a5cc238ca591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797dfaa6029a01a4be273f76c24149e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6ffab7452852a9309fe27ff6f78093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb42bd7c64d6d0a5097d070f7c2f7a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de911bc1bde86f9854f12e59b2e026795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a1229cf8b92adf967e34f2817a9ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed27ff5fa25eef753a847e003211bbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41151f446f490447c91c4c28ce820898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f836534cb86851527e4da34dab3510a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5467d3f76f526f4f9960bef6dd71a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76864c01fd733ef99630329cde6fa06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23876cfadb6457671021fa69fcad617102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4d4e25f6a0c72794f93791de351d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4416f4e8576aa1e3ba978545273fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406d093846b99f2d859373946e296b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc5ef5793cbcebd8bf75c50e5031eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3f188384e8f4373bda66e3d5afb04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c3c985f767ac988347a8240d2b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14ef5fc13d9224e39ba140523853f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2411898ed904553fe89981503a900d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e667aa6b8ceea81ebb4da80ac85d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cdf5d5f8609c5871b6734404856af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48631373ea4a2e12f84e48c2d5f1766f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758c8d7ca1b51863c9d91e1b3711f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f20345e86ceab0df4e1c724abcec2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6e3a53d96a926a03b19c4c0a35a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb46f1f96b4992fa92ac1bb23cb280117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd3095e13172200e0c3f9c3be9e2a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a6a43bb05c3fc1a92eca6e5252bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece745ede7a335ddfd27a78406068bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32cdf069eaec680ec9dede054dde3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b57b575cde4d0d7bca58feaaaece122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e67c8a11cdd9e32c37e929c154605123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccd79cabc93717cd14c46ba18dfd86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8568fb474da00b013e8d256c88b42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c9244404f557ffb8109daab2a397126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb38b7017413a5622daeeac83d9a24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a0fb58dd204c973dfe12641b08c1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dec6e70cd25d4f42ec05c742a17fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165d5f7d21ad09699f3cd8313fb636130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720083059e8a19db0de9a49c09dec3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004794b3f1c0d101a75cc60c4a0c57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c2ff7eb32125c928873ce6e4c3c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0832a84ce27e5ef7aa473a3b062ccb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16bdefc98b825632a78cb94818aee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3a8a695dfdb7316cf090cb8af6876136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164d002a0cddcd52a442a7106293cd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be82df108b4977ea9a35704e1f3317138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141810c4e496d38654f99b184d97eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60cdca62cf88902064ac1f4e7f599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87d516a71a8a02b04b6a80720460f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c37a91286d5facba6c5c2f45fd990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ffabe0c2d033bf386aecec3a4e5f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108b0cb2af3ef522f4cbb4a03e4a2f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b378376768d1ddc4319d85a1f8655b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b784afdc3578f38eadbeca3d05bbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbcabf282f5e928d4d5448770a5b8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a924bfc8c269cd9a4fc42db2834c20d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea6acd4d5a222498d6887861acce3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86580eacd2ecb14d379abbb5c65a93e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d65aedaa227b9ae45711a794912c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5bc16b379873357faf411aae96e94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cad143a121b00dbac922c2b7abbc59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f7452401244df5216496ed058395154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c702ea8db4e0d8c47c9a97683d718155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96276e47687f287c9d2f2229e1726156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b2f733c083c41ea76e53868883a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de592c3b5c535d69bae58ff38ce5c93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd17349865c7a3b4e88acbc1a743beb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6279f53bf952c6c606b1b2ea3cafd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc5e7fca5859286582c2991e4d72bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629324a4aa8c320b685221666abccf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a2719ea43116dab9dfcf9faaf988163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ce05d228489ed9439048ce69fc8e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb38858c83d3012b39a3a3518b462165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ea631e091ee9b657bada8931bdf48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ddde58401c4a6b4f1f80504e4eeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1707e766e20a9986258f038190cc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf49188c575d0e374d9b9e3194ad0ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62dcab0c41ab93fad866cd9a472f32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d867922cc112c203bf4f1cb7b22b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed9cb4dab1b962b08d8d5abdcdd364172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff81ae574184a206b43cbe52ad0b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e916b794a720e4e24b1ef0f8effa8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a835bfd3ff55863fd7bf1e9ef11ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a8155edead3e5e75e08b3ed2ef6be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f588b17800643194ecd08bfc532a6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ddc5da444d66801b1188c1ac39f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f74f4f7c8f16f3952b59b1e0756d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55702cfeedba518d338b57dc6d5d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43fe0fe34dd4b2a0617f008eece3f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911216f4607abb7f47fd08c34f875f54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb7d042b7e1a1850dfcc4e22578203183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd93463214a3ea0dc9102c641b9874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6db0cef90ded0225c8fd0c8186aa62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe3afe5f34f1f0138cf81a98c10bfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb52905a07177cb84a1227ec8640c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab420e68c5f68f6231675ef790b784188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca1a080336841b083ba50499ecf791189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a0fd4b0d2e44f1dbbe6f714b3914e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf648bd2d8db2b6198ea6e82bdd3a12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf995fcedcbc4b0640df92e279a1654192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f13e0691e345af645f13c77a175a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79ca9c1eae19d4494de374a516c415194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a4a903bbf0f68591dbe750d74621b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70470e10828a4c2c97aae0b3892ddc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ea417ac4ca1c89b42a851cec0e3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7ecf5964f22c15dbd657066f1c79b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c308487b1c4424b6896a30c8f15f384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c32e11ab2b09159f807feaae2467c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b64ee0a5ebc92da701f586be6435de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68fdfc79bf0b49d5ac408361707c92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a04d0732d898bf907ddad83f8325203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0ae6536a2774b6bd43cd7b538c7af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c386433bdfa6e30ba1525eaf894f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9e789d545db2a7ecffbab59a9da4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ce209e95c5df89e8a1dfab5b3733207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01817f8e92d2d2f90188ae5cc58b3553208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd16e3f933e3f27ef914bbe3ff6f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab9d9a3b801f5ab4dd8831e01c0a13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dc5409a3455f24f1aed746b338589211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca9328dd31af64bbb6cbf7914c2031212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217298ef02841791abbe6bb5509651fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d20be195867f0a4d89196a9fc5fe7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd12e8b70b1754370cd83dcffebe5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9813849282968a9681309b02f2d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f402a4e165e1479afcbefddd593a07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523e51ec466cfaea21347a90a07d61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569fa3ac2d55c3198b1a3364253d9e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9bdf78954b481d8def7dfc6962627220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba7a43f666fd0b84810a254c13ef8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5923825890c9741be8b48a79d2c88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209f38291f3435315df1d18f28f9562223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a8e6c2725515c1873924bdb4151b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813905619e4985216c869012bb242502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed94e458c21068121b18f82dcc711f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0539c1052fdd2c5731462eee1a0a26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e3ba51f2d26c1550621160f60de8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eacea4e5336b0f1fb9d6fd93bc98d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0302b0600ce0e53479935ab97b1edf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8b214406b099b2c4cfc88c2940496231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d2c86094b446566e7e60f0fa8eb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0c9da5ae76200d6f70f584a45ca91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662e6a3873863c2c3bea9a85885c273234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c2994f6b2dc18fed12785f047d542235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c18c242bc5535f29e81be6f53dd2f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f8f276524f998671eb0c7e991de0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725306d2ed3676fdc4a2305ce36c115238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3961a893a694b7aa3b89df815603e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf826d59ac6ce6aa6c0894d2cc7278cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cb4e94fd9939a5ca2345361896494241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c6a710933f779e3bc1004d57f3eff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e4173e778cae8626d9f482233088243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f0fc08b5bf3bdeada51afc808ee1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f424513e8f18ecbac2ba2d902e7863d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac02d9d46110802afc4a7189d6e454246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef7e1fb0cbc71bc4ae4c4732226cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29305e2d7cc20c7391bc178d9f3857248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617aab1ba86e8ce312d3a01a2749c2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ec2270361b2668374dd070557450e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55e3a03f40bea0405da969c3cd3f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30ad79b60157d14fa1ee2f6c32f1c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c9d26619a36713277742fb943d58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88fd8e8be45e2172c4714af6941c1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe830c409306a521a5dca515549000a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e82558b97600f5ed0ac865bd1561ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10580243fb6f1250890a94891d2c8aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f20984b6f513b9a343e9960b1c9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19443908cd23b3348dda663aeb2972a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c0b4655aebc6e0bfa0787ef98a12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8c48a9a8019ce25c046205b1e03b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d8a3d6577917afb7a065a0f0f07c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aafa1d1b39187d7486d4c71388b753263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238883421fe3ae084eb1f981bbd6462264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cab460a1b9113984445682761ae90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee6f0477257084896a894e73a07d76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9ac119fb799acf1344e9a1bd3cd3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffc686b36e5726fa9673e1c88e7eb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed46745bd093d7d60e4aedc1ef6ee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab25509ee5183329ac53fefa545df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c917dd76f9757d09a1f412fce170e5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8286555438332c0b56fc5c31664100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc226ca94d52839d95baf47c6d3fd6f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743ddc00a8e4007e56a3c60d7646776274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb35a58467c49052902483001eeac1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83b21a4b844bbc34b77c9ae4cbeacb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874817c01c42c02c7262a76bc7d8c357277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7590513d4e23b9ec1d14ca528bf43c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb4318cb4ac84ad8b1532eb3d7703279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb23aa6df57ba8467318e99694510ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cea2528a1a637329794f222579e79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd8778b98c8d9e9fed28a41890259282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbacec66eb0b9181f392ffc2c4a9316283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69f013c7f37147d442534a293dd18a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c7ad0995d5c96ee963869ccc1f589285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91791ffa6c32ca52abbe9166102c2fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeb1df4c584c0383889692d27775a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b5cf5e20282b03486c33e18b71eb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451647319f2e7c582dd8318c2387ed7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a9f76899795bf9eeb7a856293c8b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f475a84b8c31daae642d57925bfa2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b8393aedbae2a32d23809e001030292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4846b4edb1628110800fca048d6059293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991858bf8263389e555bc4a292479a2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e56e9ffd466bcc7ed7d296e21e850c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20bb09b7082c28c2d896f0f83e81c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c3061aa805902b8f1a994c91d813297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37943ac245bd4bec2da052c70db2b5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb867f2029f4f730e6ebae7668766f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6cf9bb6f818ed764fd552bd681fab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ff94c963b25ce758dc94291efaed0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b96bfa4aa1c77501951d844564546302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4686ed9e0acd850487c0ecd1934b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ab876e4831da16992868c9398aae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28d948f75a8390afa90f14585a4040305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091848534e54e134afbce0c959fdf163306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5ceea36732150fb8e2f291c5dd15f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95069acf67552036295f8e20b2de5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea667858d09a419809e3c60aeaa162fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0394e2b55c4496b805054629d01b0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bd21afb93c195796e618b4da6f79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b066f34708cb488b154dd16c5cb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412b807afbb57d5a4763a13e5d09e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6508e7719fae48236a90e2037857b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e55d52ff30d2ca14d9d07b314294d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24335072104fab6a38a52340fdc482fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144109d1106a37ff93e406fcd548af78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29600983693b2deb798e334b0f72543a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9303b98e36eb85f82c3ca9c9b68ddb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc5f10187520af37d645fc2b9cc51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb44e06180215a25e87afc59c80d05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398826f98699d1c73cfe9069787bdf99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51c6ff3c31e4bd11c3423358b53db2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4103b01928f07c064d4dbb96244af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aedf5a150d09fe60af222f0196c74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef5d82ead7f56b5f380e5eee2e8dfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a113531b5ba8b28cb609624a2a5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9dde84ef32d20bcd4fb2a6a648655328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2571a09b26457b7185defc611411a96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854679f3b8690605c649463ef62ff83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36133a05df38ec36b4bce98b99927b60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c423751da0243a0e02dab000b85e21a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d9f98d64be6af93fb09f62acf3a47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1141ff5189174e7780f57fde6506c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecbc170e81fae8e916e3b2f598a7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44480e0f3339ab2160dc4db68cc32b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd28dc59e4c6a3f51263d668b2a6542337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df628e1856de27ab942be11131713338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a7ec223cec78883765d603cb18e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eeb9e9a9bf15ae6475fdc4e36c0a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b889638a68249a374d0d7ff1bafe3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b28824c7c34a08806aa7229f44c2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617799a61e7d2a19c03e1da8ad2f6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62276b16ba236ae3919ea4ca21c0c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774144a2b60cab7ded8129ccd602967b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e611e251dc0305f9a918ceeab6ed5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8989df3c1a335228e8813912c16690347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444bb0b43b45ee404b8699980a47f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000aa7caa78c1f6436a8027c0091e63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb52c79bb08e967fc232cd04d25177b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869d434e2dfa9fcd9ad63a2dc1df7c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d21306834c0aa44e85318a87aa7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d7e48d61efe636e42ced3facc8bbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcde5c916b7d5d0b0feb84bc22efddf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24bf22ab09e4e17388abcc62c57ab0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64323b10157e140b2365306b8df352356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda17205f80eca6020367f665c67afa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19809f1206feff99a2ec68e6ecf897358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b228429e194d0efbf62ce96a2ee57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86928ef5bbe09148aaee0e48929bc2b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e7dc9185b52e7217c29937ccf66e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d07cfa07e49ca11254b61bc51bc9d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384085c18fc37759d8c222f0d4ccc39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661cbe2aeaf86b54c35047fa10e9fce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d98af105e6a441723b84190ab6e745365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7384c5247420c00e98a762a345eec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ef36c13a310e002c94a85110eed6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae832299b8957dcab52723bf26ce22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc0e564edcfd2872ae8cc67eb6a8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57b3a6dfe91b2a4f1342598aebb91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f2a1fba334c797f48bb82bc2b8bf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ec19b64eee37694bc3077203f42c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114deb3290f380a8aafbfa5084986ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f9e3b513a4e2fe3eb99448d478a09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b2a143c1e753fc0df92d0b1d41ad7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0c5337450edac2d512cf505b3a85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f89fcee2e2ecc39b16edb8766e534377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6182a62fac201632e6bb7fbee9a0649378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f64546c8a45a0d65ea0748c323b9ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c2e1d9a155000a9c65652d69b26f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295fcffd8ec9ec856385057e269d24c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ecd7504a83ec3f7cdcc73803dc565382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679c766b3c5855bd9ff7c410712767383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909ab3abb7c6d637cadaa8d73850b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c5dad5c22dbd29f331895e7f5fc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde7988e298373b18fa740c95aba25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c569c8ca1960d458ea63b3bfbc0ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d29684fd868c832f8928a2caf4032388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb078a7d26b56806c397d3fac4cde5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9ba50cb5a49bacb0547420d5bb06d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba222e416ac73627da9a9edd8eddd1d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbe49798a84d01c494270011728b63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0975fbd5d99a1a759f523b5d0eed79a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c11172a3cd19e372dcb61d3fbd5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac948e9e1c32b2ea124b54a82e1da4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0581d6b53d1a7bb349d1282a2accbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11151bc0e5e18e1c615e055fb53af62e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fceb067c1e1c9a0f9300b9362746b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc824d8e9a0cc3e91683178b88dafe63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e3292b71bce1ab8b88468b33c4a12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876171dd5a796ae37eb9bf21529828d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2379add68a98de4d2a094dc138a904e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f3da20297040448253be81f6622ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d614df7c68095f2368096f15adc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce810afb49a3b2b96c35dbf1a8d6e02a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a156929000d82a5d17394fb56b4518406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007237c6aba2243daa6af1f38e93c31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237f1d040b81854006618dd83229229408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f7da5bdd5fc81caf2b50d1a2263e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f12b0df0794981a061021ff518e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6f82d3468537ac2e77a0eb4f0917411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2684e203f8707b3c4f790d9ef139f94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa4e4928b7a2dd6f287542e73d09e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb030ac2cc5eda030dbfb9c001adf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f75a869b6b17b51a823b89cb77cad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017414ce3dfcbc2502f1cab3b524597416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af8f3490c73c8d3c883bdf92a13a9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480bad778f20e6252a0978d21e689ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467fada4c7d941d37551df04cef4338419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42345d952a191a63807e078cb494b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6979842300e5fbb19d369b21f387d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1014c73afbe9f90d609eb2f68784ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195b3916bea91c25bdaacc56ac5640c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f830be71e77e5a13efbf76ef049f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200171ad8035791545233cb1272fff71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ee5d48a5ddf37e5eb4f5d8508ebac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b5f5b3138fcbf1a4d4f6eb41ed29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96670df78271876ae03e40d5841f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee215708ad4f6fe0ac0bb5e7f44fca3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b24e5a4ebd3537df971423507116430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab46172ecb87370faaf35cdbb731ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc5bfaff4d437466e2eca2b7245ec7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18447c5d5083f80d25bd9bc8454c99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559861d147c9fcd6d0169dca6b16615434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8efa83271b5e0f6f4ad84098541a02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165cbf113b86d88aaebe4d8fe05e8f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f29ccc318a451066c64baa133ae31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5935bf27cebe575909a2251be1c566f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5211fc9d96b22c3ede9e97fe12b3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df6cba234888bdcd93ccd1cc16ce59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038f4c60ae906b3adc4d99ddffa80d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897db1780b46115a9ff507c05529a1b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ab5ea2adee449e50f2b3e48b3783443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82740f03026421a1db3481f3fa334d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca332a5f7175bc26cf310a411325a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be41ad63343ba69b7e778d0eafe975446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b86d4aa1a63d1528a05db636661970447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b86b6e4d1b9a6f37a01723142326448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fbf3378dac9e009ad6187ee8fcd2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b8f49b9d3ffe3c96c452cb86743ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b539ca7c438819db20996e461e860451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4c1fb9cd4fd3eaa4c8e698bad1d71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd9943173dcd9a9d55e9fe7be62aca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58cb99c91d99510dcfbda1f91ea268454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d89659b713909e38a5ff83466f92e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206e3398454f687701d4cae7f39a74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387af44d1069484b42efe8c5765f52a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1a15fca997c585f42446d26b3c2da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f6a801ea2f4b447d615a8323ba90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ebdd4f070759956a67b3207b8e16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27a4a61e109b52ed3a84dddfa71965461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37290a12583af5f3eb299712414fe29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4d2b98bcdfed2a5b864544d494a73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db302fa60d34c7e39af09cb0adca1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b944f6d637c38d7cbd9198f4c7c70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bceeffb023b63864a89cf408770e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773756bbff4657d0fcc9de4184306a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefb93295535982b58718a5978fbe33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbed0af74ed4a36a6cbafb12721a5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095407b3a248524d1a6c9347a179060d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106109556147c3bbf97fb36ab2b980471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494d08fd93c3e55d786703faca4245472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e1d1a9491cf68e0a2598455eacb52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c218a23babdff88b9c599f0b1d7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44dca5ebe48c17bc59d0c5be25215475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b6e84b5476c75127df7e7dadf4dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cab775a20c334374fc854daa4e54a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb93425acadc42c4cad6ac132f80e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b692c51007ca59d799e59aa169e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0811c30caf611b451e375c6d39499480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942822eee133eded48a7d30e7aa560a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdb7f9be2c3e2e3147c94f5966f6b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c316602b331b00280ee459c4a505a79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dd1a7116612de054f00a2e186d0c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04bbd7b4320efd6c7c90a8e128a0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d4d6dd1e31e2be9bdc1dad5f6e2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2f17a08adf307b833901b4cc8a033487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d294b9d78243ddbad3a05dec275a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905deed3dbb51ef6748d21e0d48950bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad84a0edb0b436cc7d025e0aaffb9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f5f81297767e49ad8f67efd80278491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a80c52b39e0ca490c7f074e907ba0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e06c56bdbb106fa12fed2d216d36b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701db9b729bf799584ce9fff666d8569494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ad68f6c94f70abd4bcf858e2e718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb1f9358dc3a31abc1eeab57c9be0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dd97fda471678da3c6bdcef764de8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f56be4efb258845dfdfd99a208c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec06a5f9d6312e70f6d0c69efab039499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22656f138790efa5e0856d35953fc8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fccb717a49a7770ce9e801d1cebae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfdf5ef073bbf446b505bec94364ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229312e88ebd809d801cbcad514d81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274484803d9af0ee9993fe21c50bf59b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d721812db39e8c7a7915e4c6fa9f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ca9d88e11104363665e9a76755a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63fa4ca6ce569af4479441717cee3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db27c4f7531d3dce3dc24a579daa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa291100522ecd33efe25baa102489d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e3d48ad4cb124cbe234a2ba5ef1d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36783d9a01e2107f12e4304125493949511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d36c7f0865bf15904288652646da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc7ea3a4290bc3ac76a94f4ae66f89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228f145d7136951d760b7c5a640b6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0805173cabf8e4809aa28e376164a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48772f9d9684f04200c7c3f833fa2cf6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40966d7bfb70673c13a0d5a88d74b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573c4d45364012894ed24abd8d03b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b170486629591bb984b5bd06d52a116519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc0c4dfcb2c60476fcb390d6ee98cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebfb24426ce0f152633be003e341ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a13802e4bb0d74576dc5cf6fa7097522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b05b06481f4566edcbea10fd356c20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa5cbc30deed8a5f06645173e8322f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e090aa71ed7b645a760643d956582525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e312a8ce656216c28c41f32131b0f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83dac54c31028bf1349a565a034ce8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fef9a82809a650df187069b649e95f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e5f975ad8ea69c50e6d540eaa7cf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f2d3880092d5d7c6aaf3fdad539f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b490c88cccdeedcad07c5fcbafce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f619bac70e101a274981e9adbe58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9f2b494fe3c99b3953e277f59c32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3fdd5449f12bf61bb5fc84c591382534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3890da759ac56374affcb35225971d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fffec15af72c18ed455c17e3c3484536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e54c07ee65e939715aa5350025b1fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725c279f7955c00cbf7e69c82ba4dad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3642f7d42a3da928aa65ca79e171949539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce5a39643423e61ac9b8a2a8576df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dd89a406a309577beee5e9a070f82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e7bbcbf2ab9763396d9ce2fb3c479542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555c1a1ad2f856d30e46a1d4f8ec96a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98939b9f76be31986de01e9b1609c749544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c727af5553698f1616fd49ccfc8c4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd186a5964867fce99206a2044d8702546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eca7ab6bb0765670da5d07ac52e55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9dc69f5b48da307e647dac3227b55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff38ecfe5b5494e4940e16f5787cf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015d8065b23c9f502b1b0b4634bc15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea619517f3633eed451d8a066c2dfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59691df3d222376b6ddceb5eddd6a79a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aa132c840109bcb558b6b51139f36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f2d44561b9e2acabfa82133b12844554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00124c00d827834c4c167d96f6b5c84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bbdc41426b82b3d506eaf656506e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfcc139f2dce58190ef55d69fdd9f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ebe84b6a7fca81f8e3ce6d0d3e476558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9a06ddb96a4d8cb3a8fbc9d68f837559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd792ce44f250c55bfa30e7993d68bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6470f68f442022df97b4f5c560344c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c778581382a3c95a2d2106b493365db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2874b91f0fa81c64d73104affbbc1e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b5cf0dda10f844d0eff1a563d44d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bfdf4636965439f912a274e09cd43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416474dd8f5798122bc0788ef6794d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee660df3202261ba91827ea95c89ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b600c95444fb697ce4bd56555f9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7abed1353c156098626d5534720676569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430838df47f1cc73b5028b442470764570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54069a4afa47c05df4eb8b4d75ea12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea8f6b6237f7d59661b2621bad828572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e95dbc4e8a4738a70d2688942d6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf000fc4fbaf99f7c34299ca1060e79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb309f14d5d89592d0b7cf797c180575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25148bf839667bb5a9306e0f07d6db97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eccb1f9b0c85f9816ea3e57bffac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb88bd8db73ed6a41eee4889b42a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad266447c140b6fbae1c13df67d18d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de676c8c72c134e1d7f8f9a3502b4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d73e8f62847dad9e524db93719fcf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2804e0b47f2c59684f5e494436960582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f078168ec6cc86225d35a673b056806583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01710342c77fbfa36d97212b3c79aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265dc47b0a5d8c961f67e8916da295c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136621de525420524605af10e7f941586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d100a17c7c4413ab1fc00c57a03c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6be064f811c63a84e60e3f5e4586588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950b1e1ec50c9e504e7adb1f7289aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41fb5067b76aeed10727695bfcee9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faaca86e29a95ad11f0dc7ec1a9fd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf0e54c2bd6071c2294f795e5b521c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098474efea615659a44003656196051c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c925feea3e53872aa1162affc2329ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879be9d0c3148fcbf66a045cc9288fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fcba57ca7c92d6f07d449a847ac9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8595910b8a4f00accf3c6c565df799597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012acbcea56916c4828c3e3f3c22048598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4e9a40d72afd69b4c41faf92086f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404a9d51a075eb72777eef54edd307600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c794a3028aee0b30fff3f75b2c87e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95cbabf9dbc596e717e7bbdc510d64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845188dff8f8c6c44a2de6c3d0d09f2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398afe0b30fc1f61cdaa1ab2413519a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531afeb855d29d00beb3ffc64952b30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ff8d352ece7784dfe233ee0926187606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf1fdccfc5d9d0d609e769142ffe33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad94498e993506750960f841e26acaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2909841789b41318d809c9aa9cfdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd433fb0b9f5c1d8e71f679d6e7e1b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d2d43e916136fb230cfeccd90d9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf7ec81070f043fe0c9b59ae32008e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccfb3c4d4c67ddb4a7a45edf41133d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5775cc637888e2f94f8f0d7c9ec12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55882336f31e6676d79f68f5b094608615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3935e560d9fbf91ec9608b565619db5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e712ce3e1f6f0d4cdef514d95dc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff8a5090e9f779d9ed668646a0b023618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e61d730bf78a714a0a6807ebebf89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c96d10989b6d544fdb75402dfae412620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e5cfd4a570a882e57031e836af24c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255407d97b8fc0029119223e081009a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ecc7a475c57a52e44f1dfb00171e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef7859811abf09b8913a24b9209a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25c6dfad26558fea091529587e479625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c60997e8d7bdfd9e42519c342fe7f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972a46195b099092870c21d01d8320627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3aefbb04b0cecadfb4b15413e40ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22121a46dc9f75aab2d26a975a3215e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04233c92bbffab4a79a5746e36184630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928a007293e8ecdbef4ceccdc8025cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54663c8fb58f9f662489f6cf7836aa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb46d692e808621cf8539bbf58b4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e918b09c03e122ff145253809593d36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8605eda2c70d5c1ae12f1dc711d480635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d36f75d40b9c49ffd88309c609cdc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b4757da13d41f2ea103ab7cbb79c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46dc55ee76680e6ebc0b8cef4cde30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f937c27d7ccc6844fa5696eefdd9545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df014a254a0e24dd73bea03727ef38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a88f943b2a492e72bff12a409848641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ecf9d6711995f21d4b02f063ef1dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3376091c5ea8f7c1ad87d38e55314a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1744590185e5fde0a6d8e8934f999644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31865d1a8db928761b38beec44efc63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a47111e3ab64598afcbfc3b6d7c054646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d82b26230a649eda7c960a1f07ba2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa7433d30642c95f787a349c45e45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0863537cd916ff807002ba7e1505470649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31cfe82a44a8a840063c28924ea66b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c1cc970e436efac859b1683b1c765651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182df375488ed8580f39e0aff98332652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fcd38c6f56d2f98f6a2cf70f08c82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050eeabbd5af6dd65421e69f178172654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5a0ed4ccea1f35721b95f2327320f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4680d2ecbfcfc7cfb6bc82851c973e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8856dbf34b77df517d5aabda5bb26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0282f4ae52585885a0baecad11a33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5acd5c6467d1c5d53d16b3533c44b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5497c316a27a5635d5570a144d57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a4521f294e76e8b2b8aeda527641661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00482076d5031116de4282d982eb0e0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dcdf03e46780a05178f9d8fc3393c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262dc88fcb852993e2d11ae364d780e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d708a4f7bfe31e23ab2777893d04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235044277131d552bf35b33b04a857666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1b00434570c8052245b49648598b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37740a7b30c8af520599cfcaf46c836668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a5800852111e936b4028a4a8d2fdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65dc50eefd445bff5d948d8b5879c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcacde3e77c2ba781155241869c331d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ff7631876b684573bc5bc1d68ec8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbff2223bc34dc41ce92a14b9654e55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1db253ff88a64a159710cf12149e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd31b5859b8fc90f2ece929ccc75e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b633b46c35ab0aeebeb2dfdef64c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42958318f079bf2daf57748a1fb7b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48cb50edeb43c564ba5f3ebeb4b856678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e05f5df67c106c238fbbcd1f563221679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dae2c7aa06d6bbe50dd8180e0368d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a711fe58d4e37539a9e0e2e205ca88e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97fe2d46bfbd33656a3aec3a764334682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406edad71eda3d36de22ca235146504683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e6030abdd4a0eb606586a4f99fd68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a68dd49d1870c89553e1887b8a5a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1144ed747f572f38d8323c690e3798686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc42ac4985db22d834ff66e77922d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ecea968b2f4218c6ef98c44d4e9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7aea8cd467ac0514215c3d5cea00b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b7d415b0f0f0c833e9920bc5023c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d95e1bc7b1b3dc25add30e2b07c42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cad998c7f31fe58e274e8205719b78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683aff08c68d5b6d3a77b15a2da4ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0d999032ad5809f97b9bda22028f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81719aabeb48183465b98d602eeed50b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca6d3992bc5d4c0d755c722ea43060696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50fdf289701f866fcd50c97fdc73be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39d718501dcaf81b98213cc86ce50b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891341105693ac1df2875e8cce63d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7852ec199a57779cdcffb286cd305e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce15bb4d971902243f64818c4604ca6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a342d18b024dc746483c3eb11a94b61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b56036b2bc3d2890c2825a4927306703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e20cf3276c7b9f179fd4f6f01b17ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabff0d87d2424e7956d62032b6893e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b42b75f14c2bdf1fd00c11db529d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523057b532b9e1acd515f63862d2f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a1acb75a642d02cc348d9f6b281e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb38d4901c6fd1402573d23629f7cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e989de39049674e3f84444ae3e23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66640543e37951efc263c4aa7351de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9571be141c26256f7e0353b64c72f6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cd436901409136674cf95eb40d795713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee00acf5f099db78188f13a9c70b2a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25620c2b3ea75d54c54cf84b8c031715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c320fa101791cfa376c48e236949716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885f2867ab62eadbb89b66ebeb76de2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ecf8086bcacb8d0d3d8e34c4929ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab7c10ebb64b693d983537e36cbf6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c79e6cfd3c3e90060b4359b99bb41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba43624fc184f3579953e9100400b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb819265c5417205e2b9ef8e5ba20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84915edcc42b5ea438534557767c58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1940ed07ca0fcc83e37a6fc78f8e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53abf99d4e9ca31051307da2ffa1b3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffd962abaee5cbcbdfa2cdb24cac1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505e1ba2ca9ca9c0b539563b7437df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39651d941497a8f749a8606f11a947bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf269cb3e63f2072bcf285df2812b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b870b80bbf0a131dffdccf060c7664730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff257d2721b1e38681487ccb79689c44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb134293f41101c6cd64b0fd72d29f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f81305d1da4b9af96440532e0ab53a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3caf59878dcfc5f89724d7028ae3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30d030059cd425d75c4969211650bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a1962e7703222d5ee827d7a06262736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051f5d0f504bfa7fb9ff12ad440141d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc47d9d1c7ed732611b2013eb7490a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50932cbf7e28d53e8f08a421dd7f73739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084cb322b34b2744813e4f0183c7272740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1525320f53ecf5edb4de275f0d41bd8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72682eaca641efdf1963e456af1d7850742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb14d6537a4446e07056272fcc381ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b552a57d8487a900a8c7065b58ced6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e66e9adcab4ea947a53f58a33117b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03668eb36b4b21c43d6000347af20e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420665df8c9cd9f1943cff7a9480fad4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c224280323a55723a721a75aa8e69ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12a6f1154fe0a342d8a261ffb9c7b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bff357387528cab2149a30427d57d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38921f17f2fc4a4c8c8b853c8539c42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505002384df44bedd3d76bada08abdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25804c926969e15c445c9485d445a398753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54439364c9e3858c03e2249b9d4bca6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe202c38b0d9903b62b164ff146eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278826a9a9eabaedfc537e5def7fdfce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d076f163647891d8387adfa7762e0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde701cf13a77cb1106f1e4f38d14eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2a8945ccc34f2e9c3b3a37b1dbae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a29d8083053aab85f31b6a321b1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a55b7b92b884b861784a4780a2452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487402d1928fa2c721e3de04f6c9ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc0a20323ff65baba5d76daafb6c124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cf0f7adf2abefdf1d54db9d3abddd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766679b4a841fd12a2639837b2968bd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb1fbf1d36d7978a083d481425d7857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8e7744554d3909892e725cd7e0198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac6cb2a98cb0b377ca1096d867a699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cd6fd4f605a75ac6e5d4394cc366f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a4eb9cbfc1f15020bd73dfa8323e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ff23120d9826db5d7373d4ab3287d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc53dcb39892707f748a8b49f96db513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bc4c0244de32a60de9b5703d1c9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af66211315b6ab90f93fc651243c58615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed213d2a92cf824257bc5e73bc41e74516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc37be1ac0366853678e5f99a636617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106f1eb0dd70dec81fb2c4cd54dac4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd317d61694dbd4dd1c518763e79cd2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8db6bfdcc8d835f09639f0d0a0536b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24a8dde682a4b1d6d5c6bbb529099421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dff8797a0b3a59bb90e67d988735a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac85bc1d5afec1932ccc08f237d3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32962d1094d69cf157b3e8697eed38c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6346dabdfc0a10e6c223d2964f2fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78206ad2f11b0c084661c74f716a3f1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e9e691024643c17f613d28ed14d6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091eeb091c775fef10c2f81205445d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b959d89e761c1111c82f5a13fd2d2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda79793ef5e85bb2d33ba3d9915c1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a73ed567ee7e43ea8760703c0a70731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d02375a153ecf6b302db861c9fa9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042656d8b74f523414e923adfafe7e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac40967c23b81dac9af6572fe67d04734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c90af300e716d600b3bcf42504b76135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf56174cb7139f9f0dac302b8977c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee51e52d828abe7d893ec866991ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ae6ae408929919797b6e3059e1ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61474a9a97b333010cf1d5b349455339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444c5f35b2076b3de1b7ad96444140c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466fd7d7f853e0ee6d2652e86d4823641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9899c4e48df696d7c80a9f42084d1f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11af1e710453f0b63adbb7973e3d35243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f639d9d4a7a8c2bb1107053b9c37544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b2fe358c90d75479ca0bd57b568db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28791ef376c256ab4859ef864a72616d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b682bfc563d557709825ae0814ff10647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1164835a9c3892e5c3b88a2fb7b18648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7ab4b56da436140fdfaff448c2ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb159d2dde169247c66ecaf08d482750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d65c89bdc9e0c6b2b6bdb25c8eb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab203ff473d52f72d3e0a4b4de41c9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c746078b2c85b8269e85a24376a77953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5270e63a5f723e506db0840cb1040554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a19a0dbed0c49ffb2d7120087cce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e6d65c91fb6d2252dc8a8a23488b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e04f8252f93b44aaaca3c99faa92657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a63e27437a481b205d614f1ab6aecf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8b536ce859576f6c23406c85aae5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a87e94b5705fd88546fb4bbf914d2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af5f93ba527aa6cdda7e229ac9c85561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc738cba836675d872feb2a7c9f84c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe104c8c4fe060b898f9d309da8526a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d832aa1f1858986c0efb40fb14e25364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaf30302cb84ad6f071c0898fe847a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01b3bf6e06e7fd0e327995823f36866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84997c8abb85f194ed8da43da4f2599367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c3425a721af2d006f6650613811b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a64c7af65a2b0445119275e0a09d9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84593b8b0f0146759329472a67652670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e0857c45eb0547dcc466a9c3cf13571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1914b3a8b7447c9a8ee0d8ec2f8be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e01e6a4a03b8ee579dabe2b25cd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585ed52a821e146f1f756743e39d7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85179bfbb193868e4487713dc049dc0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd372b73b8f87dcaca7cdaf660b32c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19028e221e1003a438615da9af162ef077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f2a60b222ca1654357389e2e1f5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8048b66680c06ba8df6871d095d33479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f63d5900eaa1989e9d4948c32539c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258a18982fadca0e7c225ce87659d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d87fdfd45e305f438cd592c19db38b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247836856ef8a8354cc5b7333af3167883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6140d4c406028a14db1839306368a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4941b793f42138ef6d60ceb6a074285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaab8dbd2875d8a0604fea49eae765d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec459c5a8221fe477b17123b4dca9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69499f3df90e33727d5915ad6228ec0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b1c9d82350882dbdaaec188d46f4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d37d93d7e5070a2a80b9134ee9b9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5615c836740822b7819f69bdfc70591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ba71982a64fac009b2105b643ec0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248bb1fba039ec62cb71a5f128f60493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168d3369a3680af22e88ea8b1da6e4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebcb1d1026a6842d89e5203978e7b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b41ed566d45176864089cd655a7cac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507c528d412b36403c8d11fc6d6a13797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fadca22aaad00a755ddd4c285e6ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b0796c462a5431f1eaec299210b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d240da50647905bfcf41fca93d13cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48b3620bf09ef2990a641e03f43861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35647e0e035305512704bdde3a259f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c763c501f02e77cae1c01721a8df3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b362b0dbcff18fcfe5a9dd31e7de3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5971ac2b71db62099b042ca9a0f427a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a297f8665dc29b547a6d77287b3dec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6d0658907ef977ac33c7f0d03d366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8bf16d87288da769e9d907753673108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8695d92633e5b83084654b3f57795109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973f821351a7ddf5214ff567448d340110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f57dfd6117033b386268030dac0797111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710f430ffe08cbae7dd233f3502ebc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e95fafd31983e71658937d23b245113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac2820bcad3e62317943577c1fedb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd7357439157c8d1733b1e7e0e896b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107743ada889efeaf7d15be7bacb0935116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539eb20a000f8d1982954f62dbf993117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcec111659b4a1aee165bdd0e35bb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012d24f0954cde721b7f96fe918b10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87caf76e687253e37d8c4657e8d4db5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f28487e58bd6278facc99cdc8adfd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92596038022b272445eaee5c176ed91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef95f11391836519cd917bd39c782123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a90de7e4d015f06b9914c3f37f5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b707cd0fa73ae27cda073264282e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89fd1f008929da4787c4d1ad49a72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42260d4b538f061b2cfae93b2c00f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981fdded4e86a0465ab77c380a37b1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d1a4fb1896366d156e40e662ecdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e9b363256fa1364b6bebaf1adfc91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c132e24238a54b853e7be55d1c9ed2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b5e323e77e6a915c5b90bbd9bd89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09952ef7eeef970b949535fb369a05f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4947152968917bf8a7c55eacea3edb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464511887586988dbf7caf4dfef3c71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36d13dd3206fb2185754ce2654e9b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6b059078f0373bd4dc4a195363d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b61d99a7d87b1ed32d69d8274c7702138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82645278169a2cc98110f27f17157481139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d51f79f05efd4b8d5856cb86760d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c367f6fcfe27a1b408431a6a03aee6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55de51b68614195a063ac6218ef3926142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64888fcca0d2e66214c9f523f31b49ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddebeb82ebd20b76c6df7cc3596364144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9e0b19fc94a8ab2fdf1cd83c9d8e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397349a49f3bf83c24d9d8d099c945e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532aa7dfa216ff8038d6aa90176985147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d1ef529030c8e2c3167bf0043a403148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5f7b90b1d7760216946ad0e90889c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9edc7210f09bb799d9f64861c1656150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52c99b6416c6492c2cc70ef32a1d95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de849f4844217f2509ba8e5cf4245d8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161acb1f41e72480e162d8454a081bd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72efc5cfa24fb913aa575fe60dd8a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca05308549a503902a9360640724e24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc8c90ca903ed78eaba25a38ed8342156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974fd67fe34a934bb9e8a69b56e4733157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f926634482646beb29b6e936cb6d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0a4160588f99448935e4193d5f535159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c6bac11f748e08044e1f78abb41a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdf789196daec22c261b02f7aba12e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018b542146ebef4f1694140dded677162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbd6c150846edb859923f301e28f58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af9cf37753bf9a6f599192241f3a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156defab72db313bd7d62896ee952a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b631f437cd284b5bb60be0aa9e99c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bdc7f1a39d295e073730cae2f53fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cbb48da839167d06fcc49012d7d8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30503d2b0ed51c444c8818a2fd55e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca3807ed8c910fed9afc964d1ca9df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a2a3764bcef4f4fe65ca2a9560549171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94ad5e944e4862123afc48cf2cfc5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00537042de9f3f1aa80c438fba1980173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb95d57808d362262b0cab0e8496c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a05fedc0aab9320d0e244c9f522e21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97fa68c953b16e504836ef4488b75a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966b456b0c52909f68a344097c854f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32526d84a99f4481a6e1dd672e46f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c94d09039d1397ff26cd634dc5a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ac77883bac332333ef3962519019a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4905075a0a20213249e571b376e3d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e06aa6a70c3a7f95b6149f3ccc909f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e02f5b4a4d097c7f04d8678c7215183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b264e2519db5a0e297efece60b2d75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c989edf47ff9f3afa11ff6bb8afc2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b25e58ce6f9640815b1e9b1556ed5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a040d1c21628efb5a26c558afc06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5afcf5ae578b8b0956589e6b9ee40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf0e56e0ab6c5e9e64aec3b306276189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f437678987b34520c5e9250207add3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbefa93b9460f3eaf8ed43dff7b2c28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8fdaed82bab98da6180bd418e3e15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5709909af7b9021e558f66cdd8f8c46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad87c1d8408785734aedd5c35918a19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d4325b3b21bc99d1fd27e4c416b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0ba3b2efa42d5c3966e42b0ebe2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d608ce1eeb604bf6d250c3408e0ea2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f831c3c1131168cc7c1ba442c4feb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e686002f619f892d10af1adaa6fed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411205eda957a67776db5d41ed1dc75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f027ce8794448eabc7060b66df49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d133d4fe626f6d9989eccb74b2dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985e02fa15381ba480653657c680d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb53d027eaf15791398d0410458a95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d86af1ca320da927ba878c6ba9fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7cefb40a767dc93369ee78401b5f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07af00125cc2917a42426b885408080207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d791289f5083b9c2f00e1c9c1415208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc286066429002756a61348dcb41432d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70171d5f7a49abc84f5f00227fa89f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a34caa1f3b95ea2c1a2ce2389ff0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185af7ea8511e2f55252887d56278aba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f44cb3edc8658e4179d54027579fb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39201632575715add7550955698b1cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bce9b5fb67ddbb7f76edda8046412f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a04742251f7d7871f262e85a511df4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58defaeda2121d45bdcf5583a302c0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698625d5609e367c55139c3cbcbaaec4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3656195859fc81228a6f1afdaed048219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ce1b3647e211569ed15b083e9186220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a73ccbfc9ef612080f84ef3b663da9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7f199f162d1813b21f8cb1d9c0e91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8381195676690e3b84337d4291e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c27235be37b7535f0207e37bad44e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5321d3627781b929fd111e6532aafd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176314f063c995964184741864bccb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5b70cf0334b31d55df3dc4b28ad5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbf8853a08944c0cf7c931dd94086e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac47a43101bb9602bc93a95336a260229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ab79e8d7af1515c22f7ba36d4c52b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba2dcbdd473eb7d24d323cd191ea9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd92e8e8df71103578cfe67453459232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be111434560f31d769f94027b16b60bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3d5e3662163b4d5d9b3dc55ff6c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5035304a154c3e1924583c988b54eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e417bc9aa28782429476063d5aeed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34caa5ee1addc1c88fecb37d5976c37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ac6cad9243a7a18618bef2234b6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d9228adc50434f48cca68bc5ac308239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475efc40d59e3e427accb4e08dbf888240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b719d9042b354aa408cee2051b1f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9725ea8d50dc48ef9c30560bf90dcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7af4ae7fcd324f2b1ee7b5f4b973b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d847839e37d35cfed02584cafaa2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f49e7addbb26451a2a305f452223e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc5e394eb76b088dc7ae584086fa99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92084c6d4da14dcff357a8d0dd8ec0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673008971ad8e0d23539272f34ec4a14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b70b1cca5afcb3d8c053233af7595d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d363701b8d5f03d37c146733a58f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d0e69baa8e9cd6f58b1fabb56f8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385530826a4695fe82be33d0ba0a10a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac347f043bb2d7c78348a04928bd856c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976d2c85ece5afdc5f0594ed6652cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd023b9406a854256163fe003ee4b87b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7282640502757136de01da0a1fea4c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b65638c88b7b01fda3842598e493d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003784581e703a9afa46b0681d7df5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb16800dabc6383f968db42430f427259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993a88b5ba1a6baa54e5177859e0ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488182144bc191a12f8c4139eae6910261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b950d17949ce1e17a38fedc2810d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8743b0d5592c41a891f0b2c590b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee389c0dc2b8bfd9236e2836db0bf2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ab3f50afa5eb00f844338d5dbeed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631388a3d1bbd9d0c925261eaf867817266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84295b44c4ca387a495e3c6a8261296267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1ad8b208d22751877fac18aa60963268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0addf93b7ef57b4fc12bb3eede4731269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3304295220dff4332f8ebf7939263270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badeb0c68691763ab5f9b4f54bd3030271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd031785ba5ab11154a9dee78de7a75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6bf14b9f969e6f95b97f5d73a77fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb48a304974451f8e5bc42db606978274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b043889baf202c6dafb467d02473046275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d1a7af7e5ee3dbe434e0492ec9d8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fd1092cb2005ea14f50900162d88c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f341ca34e54d3e5fbe7dfb9b3070a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd082589f438c1aed820ae79da7764279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536e03d16f5195f5acbf62bf5a85c8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91605ba6e7584fc15d6827db993dfa6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d60626b1e4d227153467993d9b7a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b96eca7d0ea180e7ffe73ba03972283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686733ce1081884f36ebb591b373f7d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03516568a4d884b6513d8a079ac5f62c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b214873befae43d827604a5ecdfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43dd17bc88f5bb80178cfbaba75c75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aa02a8d8ab4942241028d8555ca9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70ada9232b6db1ae1bb875ec813fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57f48b84f64cdd7e9dda6c073dbc05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87266af231ea60281678f966a1c4f058291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e62fefe11dc98c412f376c6845167292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56c025603c2f2430944b9e5d0b96c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b3b0adb149c0155c5dd692d4d935294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad07ac9ffc8aa72fd0b03a867aee2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73f61280008b01d6ce849575968321296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39120b031ee8073a011ae6bf8a54b55b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79f26fcc012fe1f34de2f8a0fb2cab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3be29444a67767747ab56350d4387299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d4bdac579f3debbe88639314eaee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3ff13a64397a04a722b535b4d496301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3665ed9bbf2811d23c2ffb4841b2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e8d90d9408768c6d422369d3351fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c88f2d2e03da02082efc1e0b90e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf64bc31d6c3333aab3a7794e28127305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31333569f0e43e83a025c76ec639a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014d676c38694b12ab1efe7130848a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044515be95cc3ecaaef4ab884398a2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3359d7334c60eae9f5e3928f7e069309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678eacfcbc31db407b080f0ae75f715310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281533a7759630a78718a7ced629ee36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69e1a509e05052722e0c4d5ef87d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be93d085b658f94738e25d76113f432313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71e2aa06fed66531f236bab0f46330314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eb5961b367aedcd98c1cbcebce875315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a0b2b93b33850caa72b5072b2b474316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896498af3a9bd931043ad92a3dca2c3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4b51ab08b729b1610359be7976f10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a03b29705d5b75cc6e54ef5d8cc666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d33d6d42cb183c20752615defe9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa2e8c4537a92f7d0e85eb9db88241321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cafbe627583baf106dde949a8ca7af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e864cb9b7c5d047608d5ea2fcfa8e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1225a68a4ed29bf8fa14b94d51027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b37df26bc444b2fd411bfd33c37b98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d8bc4bafe8dce282aec4245766821326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755db877ec0d969e215ac4daffdd1b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e0dd998cf47ef2c8b53c29e843e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8056eab0b50f68af93fdfff8e48a340329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcce33fa34a71ef63027e58b6f03425330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c156932cca5f459a599078514915c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fcfba867cb9e22fd4154e222c764b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461425f359b51e0e6bb1117c208c47e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1303fc35bac906d58f8bdc79948c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5072c0e5a9fb6eb6714ab507c274cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c710b9671133fa4ca5345a05e69ee1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272fb7204a6357ac4e7536cfc49b9c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd960403c59db4cdc71bd52d45361b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d695bf3e295fc81547d9a289699b3d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1920202100bc011c57ec380215576340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7e266d8af98d4d22972140e4afad1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca88b5129413b43ea5e5f1c7dabdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a68e05652f0e998afc36e1ceaabad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c2928df7fa73fbecc3fe9b3ca1bc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082689f84404a1deafc4c2f2125c3cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481adc68fc1200f06b98816a2930b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b7aa895e9baf758f61a257ad5a46f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d7879961ce257db89d5bdc14dc3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48d1279a8e3f764f0cc8f87776edbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ade7eaa64b05ed001aaf7ae9459ac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1b4b517c3f52542d2b248205e9cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe7e97f49309b5702d1d53a3f8210352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7064f3de171344e73f4eb7bc0f11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49410c30a26fe1b054e9320b9d5f4ee8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421be02791e77c9ad7ee5a137d0ad87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871f98fc20e55c02dfe1eb37db2035356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5857c5bb2a7ded5fba1628efcd5d3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807186b261ef1f55da931055399570e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7c99cfe0fc1f8897a956e88668c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce02d3f2783b3018dd35230eeb0122360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4620996851bfafb515d81894c44cd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316036faa240ddaba45cd88be683c14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93069e518f27fab29d7b36c5d29f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9c94599a6100b51978701dbf6f6ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7e71a07ef94750e1e853cef2cec0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311910e4bf6e8b93d761b684d91189366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fefd0d6cc2b9349f3776272898ddde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb51ac3ba4ee9d92f742cecc6677e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18822cd1f4e85fe8a17a05fa9ea2e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235e6a235a57b9682cf791614087685370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9d7376055c166bc635afb03815b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d865e7ec5d9c24d657d4fab47394068372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ea91ad8449e5f763591219438430a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f698229f09b9ae35d98d26a4cd761374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b780e039fea05cb3756f5c3dcba728375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89212e1b2af95e25f4b2fe08705d96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4bd9be10e5e7856ed35e58ced42c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d50625371b7829753a5ecad5a4923378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3871889673bd4e56bf023a3341acb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61054d64af9367020a996ba4516f2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3e774c83855b10de49fe974648bc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce7ac8f09348b0f612231fb0589624382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae2264b75d263c78e376c32137c66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393bca1e07ff203390ceef5702164a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3e218c2c0e0bf5e34f2a294e7b34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830444782f440c34a20a1f7c1876a60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38b9bfc6e0870135d78ea6c9b872c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2815b2363de9a72e8750a2b718e1af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c73ef1fbd94dca0534cbfb140ee28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b7090e70a83b62eafd89d598764fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e807734adc262aa9fb1054916651f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81bddc3046f147318c6856411d7d53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b1caf4840b24a21916e6f3bc7fffe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c93c5262c411a96da5e922db9fb103394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a576619fc70c96be31e3cd3b12e85c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b26ccccd2a49ff6c15e1e39f59ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ddd733d8eac4f7995fec65372380397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa2d6295a9e4f26824f8c5ffb88c63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623e04c283b30faad21fb8a41a0d2a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7051c58a8817e612780bf61fa5ea3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089cbe91a6523c96a758b696a4139a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90b1f41ce3681b2fb626b3e14ca61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f3f0343529c96075915a9620b7c6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a0e75e83a56847afa0e7af18285bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535398df811e08fde916cef6940fc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff52cba7d4a7fa8ade1d213659bcaec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f951e4492d2a774be7ae603267bf16a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c916c23d5e9792e018d19f5cf5e39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeffff359e138ca2f9245f39ee6820409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cdc7fa300a5eb0a74371e3cb99c80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a5e36d8bdb91c48be47f007fb550c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb1f64eb70d1ba034dea7bb118a4cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07929219f241caea7f92ea1c1e3690413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9bf0c30397619fd305e4aabbde570414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57196cc7b5d93f675ca513dce6ee0aa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1156bb0259a40236cfbfe2ba98ebd26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbfc5f0788e87a700e35dbb32645b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d111e4d424346ad3eb056843459e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519fd2467bd48a5989479642895a348419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce2aa90262b5270e7af7fcb3e86c34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080897f931b9c443dc7a0153ff249d12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822380799c52655e785753dd12f68af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b209c1bf04027de12bac511ea40c08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b645f3622031ea2ddbe9d9d6a503d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3008dc2e1a3cccc56fee04afeb3f43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc436686fbff089fe9cb6d55cfbe9f35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c010d41ec3c1d105b9ba4459452a20f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8bc8a83e0e7ffe611d0049d25e00c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f07e9de7d352d0d3123a9d3d60b621429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f7bdff9a980683d8203807483937430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3068d7b9f5143dec9750ccddff91f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59162dca67faaa132d33b7490e3fe2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2ea0e5e21b7dfd51d70fee0f16071433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a5cd529967d30816a95f41de78760434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea0a347dd2877d6d2a71a2664ec82b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c36fcc10d5d4ec099db6bb29222653436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e084cbb3061044e4c4422a7bdfbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca2e8b366d0a8fabf5e9b86e795183438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68becbe0cc0f4838b4baf14d70461c6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52fcc77cfd50e0378b33f3837f7420440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd67808fc0f74f013fe02834ba0231441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff356220308b2ae266f5e54f2a56d097442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0583444fc45756541af4e4c50e69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2464d407f6b449b8535d6a69f95db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390b80f7a4c995e285efb1fe588003b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b70ddf5a6c296f1ba5fba4ab2623446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0030d1f5528840343adbd7385d66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12864db3e02dffa74e331c1d5146f2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9c3251f0961eb3926e77f0d39f462449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268747dda811121c26d6ce0acd3e83b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19086d7786e17bdc7697c28b970e6625451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779afc01b7e168849fbd995820cc97d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7f6e38400617e967d959efed0a136453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13a89f2890cd81b1de7ea3396eac68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58bff5f8e2f84cad1a5f1f9caa7826455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc1933d0248f8891f4d3ac1fdecc5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8e1f76cde0103d364a7a2401d959a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440f53a0112f0393368ea4f682e080f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9378734226eeffb1175d0b33ff295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b83d4db1256fdb6a27d36a5ab25e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678fa83fd7b0fed8f61dcd5cf6d27a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cdbc83ce2d2abb00d6a23a69da622462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783623d7f9c7642155e5c2858ee0ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845d97096fadb3726403b07bbb31dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ccc226fd1c74074c698a2d4185fca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575908782e52b7a1e3a23748ff0e22a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d55fab1cff5da6cdfcf36d065b887467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8f010f2c4ac8c33e0a0dbe8566262468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00724a8b5a7c051231bbbf327d1691c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e585da72ff9002185e728d6243e4b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cea7ace8c5f8dc2f635676b2c8e8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25714d347614332cbd93d14dbba3c694472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4a0cd7a35fb0988ec774802430715473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f343881c988790de01ee589bb5e03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819c852bf9d13bc3a3131e5635454f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616520f990cea687cd6b59a1f442367f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da724b442268de9e52f17c715a891d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189b3067a9f8313e89afc83873861e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a381f4083c855c0b41eb0226db29a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c07d7c2cf8c009118f598f486f2ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d581305ac3c40a94fd23170fe7f52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828b3caad0de7e2f4340c330b236129482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602d583085b6fdee41da885bddc49c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135872b920a49af34acd82ab9bb166e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d31acf95f13b9ec85bb8951aceeab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c3f78314f140122abde6a031df4c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474bcce36e8b761dddf1c3b3445a74c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b38ddd8b72ac4e392f0491a1e9b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c011ead3477d84015a198e9ce8651489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e208aa6807e8069988fcdc9a64377490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce18743bf9c198e9b285ccffced79b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19ae7a36a4c5f3045233c95385aa8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9952f488b374bc629ba297d2331d9bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46379d611405cc643e5b8f1d2b6e56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03b0d5a70ea2b1b6c4fffce0c21fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef9199340d08597883beca7adba379496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494faf1fca18d73944027671bfa9237497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adde86b48ac94a1775f2d7da289f8fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031a6d5c1ef643f81279eebdd4bd03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a1275e578d06075e7dc37cb80d61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a01a4680a1f7f2aec58df3f92aa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d66374a28b1e18f18285da885a4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9570ea85c72d7020f0ec924142b3bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b334cd9efa22b64fc1247acaf624144504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1041a1665856be2916b4cd72ddc960505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ddfaf3bc62caa8cdabbf0d9509c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f9cc60c2cb741148ec6e2d5907b75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ecc38f087bd545b3156ed3df1260508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aa9a5e738c573f5e134cb6ca4f2fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b57fb8ee4054c3ef30ce26d3eca91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7b5ab0d359d3c606f53953b8e6da5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcebb407798eefe4958c8b14084eb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0abf56497458496a1d44d0debcda6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1bc70b62e652cce6602d40f61fd8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816def92a27d13362a91f79dab5ec3fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150077827d6c80a2c06d3fbe0026239516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4357efc1f71a278a238e4619c4d919517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0e513e9fda58c6b32cab7a50e53ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fb4c9fcaab438668db28b303a0ea0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a062f805d6334af107835d66dbff1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072f976ba66cec5bb2d41e2a70b10e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d562da94c1d628791cbc0fbd626e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f363c81e2f25ab9679c1038cb59280f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4c9211c1289046dde109679aa774b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b440a80e70b528d13328d6bc744d11d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c414f7ef0152077fa723dcd7ba91e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf4b950b97268a3419cb30dc2ae347527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516cc8215a60aa7562cf4951c8ce201528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d5f09bfb18bdf7881edfcef230791529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642a6d9157f820d42371761d20ebaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7c8a315e44ca89bb6c4bb2dbb1e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059472e0d295798789f7fe20c4def4ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819155600ae59ed7829430cbf6c77665533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036684473ffe6f138d0c06faa66ecbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827fea18fb5005cc4ade712de106414535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55ea6912cc4890746432bbbd0de552536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a08937c0375743cb24687139df6bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8be1993453abfb8b0162b8398536c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d424c161da82f35586410597fffd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdadceca879eccbee5b90d4142cd51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e392d9506a29bae4be0aebcb994a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd85f95ae8231d9449879b6bcf3344542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a30e60edcbea1b22f707d04fa66e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc71bcbaafcc91fa98a805290c741eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f0dee939faadf9670826935951b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34678be8243e3314e62773a317e77a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1755af73b8e60b3bb9d4a35e145798547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da8742132ef8ecc378f88d4bd4a4f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954525581260ac2de66e9ff4f2e9a59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73a3c2403f82bf21d79c56c81fb095550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97229c47b92c7a2c1d3eec4f3a7cb811551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e5d1070d311b1b1f6f2e7e1acb3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f99fba44256c1333c8876e4839c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c85d1a7140c7d8a6b269cace31355554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc437ec8970a25fca7286b5f8204d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e23f6cfddf22d089cfb59b93d4df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce053611a31da244b4ee90cc57e03477557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817c2d447e968c2bf96e8f3055b1d27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70148794409c5f7df789c0c7aa61e5df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3d195f159e5e6064cd12ef91b2c61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa0a5557af40c73964f8e73d5f7c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e592e8e61113f2c255c08f85042f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff05f4208fdf655b9267225138bfe9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48641c039939999cc64f79cad5159e3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e78102ded1272f824ae215336210d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378280302af7b2a3118c898c2ff675c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00fc31f660eb5639437e2e29027e97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca7488b4f6c00f0001af4d0301b7e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba2de63add8b6b1c3d22a827288042569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac62e3bc1a7f7b6c9893606ec7751b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c85b7ec67b6d55a41def093aa813571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fabb3f35f9775314d0aaeae6569c14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9feca43a8de142ea4819ad3f6f1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e483c9ba141c14593f88dbe52a64c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fece9fcd978b74d0052b47e9235c165575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359a4791f9bd780f72988f073fd5913576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590766952eb5ea5c327553465f0c9fb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe284457290d3199048fa01c1bd2f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cff535016e9b4625d5b0a19d8753a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc1dc49f69a28e2af3c29513263cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf939ee56b43ea228bd2962bc8ddd0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce86bad5b54e48efca2a116a48f2ae7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b62be5d29092bfc154fdda7ef6921583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c947c69cf66ec309424eaa9fad27ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00eb977225a30c43dd475896637904585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55127fdc90e162eccb00f8c717da4ffd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d971f3ed725a25dd3712a1f3cbd2d41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3cad990ef35f67d78933c990436b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7d8ad31661e2a9507474eee35ba0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9487d8366ca257fd5438aed9d39612590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04effc83ab0a19e6d5d22e67ba8f27f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68251357d2981bcf98eb2ad3dd4c3c5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f9762c8a8d123a126b14543377fb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d25cd33ad0c79b721e473cdf836be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04bb406994cf736d6b51441323881595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db19bd1ec04e11ba5150c0a295cf8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac4a127ec18c9fa07f08d9f8c1032e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a885b3ef0b7b6020d992a754f0d63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860034097fe0833df137ba300308f3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41880363a277c5259a4b7ae123d9b42d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20f53efedc7c2c9e2ba567fdae4134601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef456420573e0eb263d5f9953fa081602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24681c18f141b381c77fd3400837b8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98f49fb9546753b4527c8c49474822604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a287ba12fa1a975891181a604fce66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1803bb08b191c3e33c5df90632f9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9209a2760236bab0dda90e3fcdc8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc0a1ce3632a840ec4b59dc0f2e94d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda08501e97a66d8eb3b8f1b48ba5ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c0f4e6a5bba9155fcc71ff27bb5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee827bcfd836a8528f6b6cf163c3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f9ecb051577ffd4e1f33e523fe199612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68470eab4239f6f077d890016f82959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64049e42907370974ee53c12a668406614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24befb3ea564a8014d5feffa714b36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4dedc1dd0b90eb899140c26ada8c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce30359ad8600f4f38e1ece8f387f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37569f3cf7d6bf59dc9691f63e8a1866618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4ba49c044b7826debeafadde09ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c939501d6078deb0c98ae530f21d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb435e3b9d6b60084eb34c1467ef300621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf14cd9d421ea58ba371347b07d1f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a0632d165accf1bbb5dec387bfb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf428c8d8328ed1dbff82602b4c5420624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af072cadb6a0388d1cf3f9b490e8c1d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabac20e1d6f82ce9b92485805f06c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b42efd9b144fcb2f12fe2e2ac314627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4384d6b7e1896996adc0ad4f9266e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5957489a813310b6810da956accaddb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cc96252567d9b888fe84d389b895d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a94c950da88970b718322e4214e0a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f385d867743d38cc5a86e2931a03ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef466be4df670c6c2481e81d557cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7aa4ae255175f9df9f33dc5a1de05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568424f6807e954a6c8d82c6c2cce9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfcbc9f5c36763771848f10f41d8cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271a6467b9b6012c579a7dc708c7714637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14565a10f1f7eccc7ceb775e44f5ae7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be7a78e72ec533751ce406aa09537639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4227e6e11763894789a8b36d3963a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7256ce1465ffe07771e19e97d0dbb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df62cd31fdd6029b05a86c9cf330fa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc50ee791f9a0b52c1021daff7fc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06826091089558d5096d591e823299df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33b5f90c2af68644d38f8b4eddd71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc758a5877ce5ed4c82eded037a435646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c9d46dbde30ee734c065d5a2d529a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa69372be9e021380bebf09ba8c127648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d34691704de5713faf4cdb953250649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5648a6fc0ad6c7a7cbeec88f2fcf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e006b559780c544c884bb32cc497ec8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a5ddd1f097693a8d0f320fa8c5bfe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5223d86891ff39121e854ca7523e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b22338206ad30176a094d3e01682c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147739f3d8671166eccd95cfd62d16a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bcfbc3bbd09cb18e89ba5c824344e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222464e7c14e5f10430666474cdfa43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f2f48355b568f1d71809caf448ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4906fddcd202a0d3c1556db94475d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85a3ff8d5d4fdf06f8f53ea3ea6e73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261973e2b062f01b803f3aa2dd9a410661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f60b94ca2574e45df2587a25d69e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881411f9a50596ebcde83a1d651984c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa16ac9d8fc1dc4d7d2481d324ac89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481b392b5e4f4f83e2c7a0550c879d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a54e15ed178547a390b56d5e2907f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bf79eba6e486819a8725bdb7d1891667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a630fead44e21220e32d6ac792433d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca2349884b15cca91f7fa73cdf46d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d0d48ad8c9afa5c9a4fbc7c6f4ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308e33a1866bcb40846afdea545929671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02395a3f2144512e14dcbe6afe69baaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad7d8546404eb1c7f1bdb68cad2684673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f27374bd5e57c5009ef4a4961f52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8803793422edad0f80e36fe4311de7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed105809820daaa84d946129179d2472676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c60104dbc7370927e197cb0ee73a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f54a0bf1e8b2f74336fa7be8614f8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b0c56465f4a481489d3cedb82dfc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5643f32c39518ab45299c1a84c4faca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603222f4eb74513208678fc12b175b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d14c3e2403d4767f5dabc9b4e76030682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb1841b81bfbfb8e5fd20548109c50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea34cb8fa5784c9bb5a1ff9e399ea6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9003aaca593cf658d44f4823d1ca603685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04525f21cba52470bd3a658f008272686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aafe7bf8e4370d3c6a681834cc271687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4bc7c8a11729157cf32dae7a6f456688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176628faae54e266b91b950f9553a6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ffed36b75d6227318d17fb31fe0c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7e018c63fbb61f021606f8144a6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cb000303cc203571b3687fae9a105692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb31a199b880c82d95f23732c7ac732693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c07d02ca22de16cce3a1458aa4e85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c544038df73c7628c87bafb56a77fd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce8280c5b39348b56d237a9e75bdd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1238d9fcc35345594469a80b21f981a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68261c62d12c8e53c639f1bf484d31c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feabb0f6a13158bdf728d0736138f8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35527430aedff28ce0e4f6c1c4471859700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a037bd9552734d78c2b2af4216da8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e18bd4bd52e0574782d35b67a8b5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d579abc250df3e2b7612819879aec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa0e29ff1e58c1043ff66b915c9697704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438845aae79e2320328a78b50371ab4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b311e27c6decc866d71ef100af245706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d9baf2f8a296298ed8f30afcab30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9b55a87c8d27bc1fa0beb3120ba10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48372c22811b116d4f978ed3b31eb825709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34478cc77f195b9e7bd2877cb08b3e3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125afd8fe429f70e6f98c78649511948711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e347bffb448dec57fed09701cb2402712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e514421d29a51a3f831658511abffb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f54e0ba2187429434e0ec7ee89bf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a73f31680d928bceb3dea59db45cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a66d9e7363d18c05fe3745e8b9609716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f8b6947bd3a5b42a0fd2342ac9a17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa042ac1db88b1538cb7cc59e9d17b59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e9e9b29434ee7ab03667b1fd3381a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce748379e82cb715a5b3a613fd93e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd3355bfb0df75506119ba207108a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07498fa1a7e75c23a0240663185fdc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4ebed07af420d672ae66a65fe559723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385161268677e798c05a70a910a109a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05974073551af6a4a2704e04313f705725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83b228763841782223997c466f9daa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791673ff688afa38da44deb6e4d8bd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeeac88d020c1fd31680e7e3934468728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bb1785af99fdd5d1cc9fb842a575f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1405f4ca057b39777fabeed5a615730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4edd6461883d72e0cbc39c770b3bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e17489a262e617cf2822f562b4640732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010a2d0f1d4bf6ba3c5d7efe1c854d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbaafbc9b3dcccc52ef6911d015afa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd46855ca90cc8e9d656000f29f944735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2df0278cc1b83f05e4399c6d21033b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d4f616707401b2deeabfb33399fe0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939309be91e0d02404e21953bae126d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20916133ccd8adc7feb4a105e6c3657739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427102e3c7197cf752ada2b70a98106740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0acf339413a513788ce770d6baa79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eea21bad887d997d96f40b62b1a66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46c35aced38b2efe4738fabbe446ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f00f9792a061d30d1bf4dc073e07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bec655e8250c38b356098952bdb761745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d4e1e6c7b95a6949128816bb23e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac667fbe2682a7313d8381896b128747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87707e9746b17c693c572d62e68edbdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06bac4023849806279aae98812a40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567032612e1dd248c971a4a91b14b26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd91f3209598a7c06c0ff5fd52b376751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30c65f07a9fdd6a5e888a161286e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b55ddb7bfaaf80519f4274501d4be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf4e01d1a90569323b0297a69dba02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537750f8f1dfba833ebbbb0e27836e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f87b37bd34ad4e0e8e5d936d2df41b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f747fc3cef6c8ea886b99a159432e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5c23217a7e31c2ae572be04fbbcf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c005a24b26147b850090ab0297ce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>