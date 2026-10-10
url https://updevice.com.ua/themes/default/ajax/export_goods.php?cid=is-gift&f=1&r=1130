--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd2f9699f9863e388864298a0dfbb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e7da4cf8933b9ebd1c1b575e53ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eafb5804ae0b3abb0a12c6f7b832893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e40886c8af222c7c79615e1d3b97e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4ceb78573a9517649dbdecfa814825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a3c9e5769c9bb0823703338e599886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287155ac9ad15c0d7baca04ea97638f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743987190c03bdd9427cdd67ed9125618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7ccd8d36bc0b4493eb324770bf819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2307c10d0e36ec8c413435e57fce810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322279e0d8210d4119794a4fbf27484611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d148d52b35e80dcf495191849444fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79c90d99cb116e3b322e579c45e2a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82313df721f3a46e0977cf797f81c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2bd775ed4641d35d624b9e99723ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ac97aa45a26777aed2433e27457816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fc99b861416a7fe9332ea7cd2513b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8adb5a611ce0c11468965c0284485b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be77d736fb06902b4f44ba1255a4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafb5846a6114b7501c8816bc5faecc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d268b11f2b584bce4f751bba218139421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a720a7015dc99466da91c3b819c1ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793112633bc1d259bcda9ee8b57f3a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301563fe1ef948bf141f0dea1aed7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e32efc7bbe626efeeb1dfd7818dac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795934268139583411dd6da042423e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eb7b1b8042e4eaeac758e646f676127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e127cfd4664b51478dfc84e44d0be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fef5157dd5dd4ad36c508529b01f7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c689a7782d6d15ebd652d7138169e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1199537027746217a1449b0a377b1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142139a93610b33b0e1e3e51568a3ce332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5bcb0109f0aad2e00481498feb1bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d28ef61560430add32e2c25a6e3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19a0b4482bcc94928bdcc3ba4598935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83108da2a7aefe89c5598713d95e3aa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31964e09793aa50a57abc1672017be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd6d5654b7fb3b3aee0a7b94571c9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8e3dc598208e0535ab7804730ad6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa664bddb8d15feb2566e328cbccf58440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25d1816093139b5b36cbf16cf156941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a162cfb413dda14cbd65da4e5c3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d13d02d9be7a544d84db5e4fe958ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925af71774cdb05b0929fb767da01bb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f155439be60880e2b8fc7ad3ec558b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab180cfec84ba79c14980537678bfd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d01dff62a489f2b8085b4d94ebd5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbbd8ba2ba74d69d45533bee3458fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5d5af4c7e7b5d841d3385bdfe7d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730f967756cb5dabbdc69bb7c4510ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef836ef771c29ea7478cb4687ce037d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b86d6943df7b3600564cd3870873e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb03a4f254c9128c0418843369782b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beed4e818ebdf50066b87caf2721bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3354db22f1fe786863564857e2550f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5876bb95be71c69fae9ef33389dd57956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf3a8a91919a6141310ffd47531e8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178353b1020cab99291aec7efefd83758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5afe558619af217f5f732928611a8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281601b3f7a81019362af6ac690bc73060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e9b29ee6eec9ce9c40f02921578c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae52009445c56e612e6d9d167f26c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64836267d44c5f53937d9c11bfe7307e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907e82ca8ea4da17bdf498015f3e5e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e0c91c73771f9e4ccda01f6de0bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e88e22940d4769428f0d8f8256b0ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf835fa9d42e528104215102536db80a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed0050e50471e660e753945bfd443c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc38772a8b77a974d42360511757c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420880acec58481759823f63303aa17970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc350aa8141031a5d09cf4e6c71de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bf214897f0866d076a8ed19cc4c1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f21a34aeb8c1cc55eb12cd440cb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379fe803deab43479bab5da86965eb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2374b9e8894bbb6bba740e00b477b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3a2f5b8284cbd4a14a80dc54eccf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9d34d029e32d2866a4de60b4f4c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e83bc31971fd1df482ec2d497342c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136dbec268328be5a24ba60065f954279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265266778d3045f49e1c6791891cf7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c3c34b721b22166464fe1229ae3ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be34085ee7f57317bdfe5a1fb5750f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e89bfc695cdf7bb5727654612848083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb7752f1c3b1058c8dd6158427212c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f2134ff3e0c664b20996de924581585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d7ea452af298e35d98c6f3a8c9aa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f1ab4715783618bfa7e24493cdbaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fe1c63ae7de5e9ee802458459e9c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa21034fe583d2e0162459a2d75e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b8b4ba5070ded8a6aa2e2903545f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb012f7fa0d03701995a23c69593cc0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9333f38b94d8bf8ecf723f37e2d89692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4199b99c76ce21f837055f8d9a3a6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30333b06749cc14096ae18a7b55323794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778139095712a24c34b29e8bec4d10695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06440606bb513a6272d62a96831b0f2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1577002847aafe48edc1320603cd65197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca487d9306c8371acfc1742e2fe06398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5e2fde5acbbbc4ed07da776ca269e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cab31360137f5fe163bce0ef4f8120100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94f026a86a9058b30670fb38cce04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38df020b497f8be0ac53e3eb78b3b10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c160d5ddc38e1ddefe4da6b8186110103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c73dd9ec8192e2b42123aa9a671a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034880845bf16967f0fc9e97871dcec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8b50f48f268926ea2b1f8b566086e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103264f4a95d8ef651862597607c5016107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fea466976eea3c1125633e5f2fbc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5074f55486ac676ec84a3279a599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496705d090ae00caf16d49c9bf421ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8fc5efe53bbf756d983105ec8f971111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac03edd3373e8de5382f02bc51410d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b249c1f9745df98e4b7df446b9a64d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38102f93afb492e4c36d391add943c6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8c46052f567393089083f514fe5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee465bdf2db0127d13ad59fb427a9c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e40368ac758e20648946e17b7361117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa4a2639cd5af16a51f4c39958dbcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2747ea929d1539324fe02aab8dea3f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93c4e99d5d6fe8203d7efe71d9efba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb25c995621384393e5726d71ba8a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ec7fcd29114c7690394d6162498d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879514e521fe29bacbbbd0b5f2cf85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1bebd71b1188e8399384009037525124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af201360844ce92fe2059effef1d62a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb801d88695ecccac67b4ba9c60c67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de286e83b0d4172ae54d502ce0af8755127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e560b1caa953c88679c95fe29c9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e03f81966e30cde35bd4e5968b0ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5857bd354e9008061516e36945511d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9135ee5f5963131a80076c4fbc069131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488dbf48589eeaea6d5782c22366387132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a55c47d80bdc2293f11a5408130c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492f166ae2d773339bc37752042351f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edcef456895cd578c958618a4113fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387181cde5cae42cbf0668472074d5c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281838e4b86ec20e8922f5c6c32538137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccac2a23a5f0e90a5e9331efcbdcd54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2513e5305f03546015535cb90599651139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a53b68704e4a6feb4306f45d9ffbbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a977814279be5fce4fe5f35252fa6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4390770181457d7af4dec61f96639a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28729864cf4a7d7cbc7acec087bc527143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231069b5e5201719c11d993c0e1d46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a1678820554c32ef1d8103a34794c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b3fb98cb80befacc185110d4d647c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c6ab462d92885ff8e63fef52ce373147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773bdafa990d753828be9b2495e964d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e7711515160bb90ef270eebea4969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de69c610039a963ce03ef52e065e7b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a06259c1482319228d1b037756e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67249d4e128b2c037e3b48f087eff9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244cfa4abc1eedc05af77ffc04867ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce07261dd8cc371d6d6a26897cc47c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527c2f59e6fb3b451c782de54adae5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0ebb10167e35dd8bd83a0aa1777c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ac142c6c42fe5bf54b0a42811da6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e0bf49d0fa2a2d60666b1ad62125158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef24d37636cd2c3286869d47a1169a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa100aaf1c0712e18eb0f659901bb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171621b3f97d708711ec95ef15e464d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa228253024d28ca1d5e64e5048906f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766442ef6c9dfe43055bb22bf1cc431f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493df41e493c3426b305b418cdcf1fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ca4faaf86e277415cfa525d5e407d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e820c66730fe9c12d42dfac41034166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a98c1796058241b6f7cc74cced7a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474ef140bc97a40ae2dfa2572b39d51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8bcda8bcfea5f1648d7b61f2eaf19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecadf5d82379a3df421b89c77131e10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0225b65c15ec6c01ce841c8be6eebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4114b3c90c88aa62aeefd6fe0972ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8db9d0189233382e76bfb239b22fd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb47a1c64ee9e5ba8f40b71b021f14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de076cbabea1638ec94e230bfee4aa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bab92332915884b7fa2e4a17551641176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2a5c05ef1ff48923946f69b04011177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcfa8381fea0da29c32b834503b23e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83080f54e89895878d33d2fe6ccb0a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314522f2bc455ffa2cf4b0c8c0f9b0c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb5e2b519df8fa6ca44244aa699cf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb3f97514a149c280985d3b594a612182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf1a4c1fbec68d42149620c1df1e73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7ec2dd65c406cdfafa48fc0584703184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d5bb278d585b8668cafbfa19f433185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a799eccc5f0011f137102a5b75ab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e074d855c5b030a038695430c2d77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024020f87512263576094926a69a308e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1cb3cd6309eab57b306f2830b7d6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee53e7af8a1882378d26f437a93102190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb54d9a1692243007c28cbbeb77dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47e121524f127f994fc1e9a91c2ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f7a34e0ff2103ae73c573ce787ce1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28b6545a6f733cd7dc90971bc5aedb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac11b9e1445616e4ed6e9dc7f88ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6dc31c5b6a2ab788c701537982c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a5e69d0c798de5e991c8effad95c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874441074e9ba282b056abb98c3d9b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbb72ed45373e947be3c471981f034199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc9fca6b0d054ac7ea4a8ff4cace5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cef57c9750332fb3e2ba4f96363b6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00f619995b1161cdc3c79f511ff7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8530807be877437d502eb176c2370e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc07a83a3acb400ff23490e189eea4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3c7362b37270eb00c36b76daa6a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180072eb700df17995193d0fbde6c4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc79dec15d5b4e82f0923a84b2dffb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc20aec1f1d303448326ea539201781208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9407957d15f5aadf9ba86ad94a5976b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fe422b09009438414150c5e2724c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c284bd478a686de95ed1f513223774211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0bd986064f46265a574c506b5419e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53573198a4716eff9b7b8eed1986f19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee0b2f1247dfe2f15c55e3fd7b40c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b06caa40bdcd0422463a9d7af5037215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42883d190b25c0a8174f6679ece875216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7bb98b530b3037f02ad1d6a0439e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1197afa8cdcf3d9027d172ece504d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c34a147c9d652154a9781384497662219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46033a1504e9a3f3ae03d6a134b1b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dabe16cce618166d3b86ea83d8c1fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c75cdf4f2117bd2f4b7ecb1a51d35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b5d1e6373bb35fef2b422b279cf3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a4b6f13e686b52f483d231c3bc7ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e81af8d9cdeded844cf1a6f88836225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b05bd3e4569139ff6162d5cfad451226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f343ef8a7765bba13ef21d3b85fac7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185114f098ecd57cb372958d176db19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31667506dfa573cf400603fee59eb00a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df84285b8d2446004170838dec4d83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb608e1d2f02f1e580574e106def127231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd724b339620e950d4b2aea2a56cb16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc33de8bbf9cb5559c1e88f8afde9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa46da7f37cf0cc0910d8ed7b40ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe13da11de4ca078813aa234989186f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aabea75febf6f79ad0aed377f962d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a586c7fc34865f8bcfd5639f700aa45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68cc7a0bfec0aafab98c245d5e838238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bd8530c74d65152e42d78cd770afe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a27a3238d2a04e20aeb3b920a3d236240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f13b6f53f5e2dadb5d9121cad1441d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050aaef80d34ecf4f2a8a86c2f486b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9a8a5c184b4e20b668602d8597ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effe7d657336a92bb5cf65e3a9da274244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1320f31353983270402e538224c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00702af4f07f607055c6d76c697d225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbacd9c85e81fe11ac4d9fedd1615f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1c3f083fb1b16db394b298eb87322248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc326cd0e61e1f0f857f108b4bca97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe9527b48de3a0dc605c7e43590104250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07db71f399dd463306062dc7d1e018b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247b2c8601c9c2f0495a97904bb11ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f020abf26b832cf6c866e7d9289fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ad0df8635f0497a7f94e5c979ade254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b1fffe8eddb2dfd3f8a62e9320c16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e193e6724635146d8ac69638a6193e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbb68a10c7bdf1e9e5a38fc93bd2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c46aeab6d9acff3478c18a4c29143258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab1b6bf87e9592c960c0c3e088521259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afedaea3050f4b4843c9d53a33eea3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978976e46659e1db215e66735ef03e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb215d5a0c2d326185f4a19092500e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca6c9890e19b8a0ebf92f7cd8ed45f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9cc4cec1f8239a34bb4a11b8587a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd733b7df5edaa675a9807d3867f053265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a71ff5e1cf7df3820a7e74077de0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608be6cf4fe2a1b6f80d5eb03a58418267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0d8f4dbc3fb880b66c0541cb0b9a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2cfaadc5224209c22605ba239aa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499362d1a119cecd4dfd3f0f6d26bb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caac9c75ff7132b959012db2391729271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f1547f54cd693ef8d189ba20fab5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d85b2010a34e4f0339a2b180d2dc18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db8f217a4bcb9e72fa27dbf4834c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e9c4d59398729cc3be80172d92f34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363a75888f7e85c835b0ee2cdd0dbe1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff87ffbe3036d16d5e3a2c1f450e2cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf192b8d3f14e65ca86339adabb52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51db20eee6611d9d7330402436f282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b5aa0e5e826fa73dc8528634bacba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a7329ed1d67bd2194db36eb3ea91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9271e12ca6cbfaa63f07cb6281067c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cbe026a37b482bb69a9370282972c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906aa81d34395dac46d40d5bc2155f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163107acf8249d7e79bae0870e3542cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c11aa001831505650ee4e66331e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742345460e8a5848cf83f38b99e4654287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84328c3df45815cd519d8d6d588021b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524aadcef209f319c9ea01c9da1d7c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41eccfda3f623f02cb8ee7ee908ee3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e6771464a892044737e541b0b88ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f265e68cb71debd57dc8c0ad3eb72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc44d5b03193e766f9fa2f6e04c52ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a2fa42a2a47c55678a2af22e6a8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8baa08d267eca751022a095f0c35af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533db39a26e21115c3ac89c30d52720296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124ad86a2da741d77f77f261d49467297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc661e312b01f573090d6b1f882305298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a361d02c3d3e608a068140054892e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827a01b3430ecf06c05b382c325354300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db30d1633744c2e5687fb8b380ff6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d4adc1cca661068f001df291e2941302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08568a4f4acc0c176c67b273373eedb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c4b23216ef01dcabb7572149d3c5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62959802c0ca6fa7f21fe71d49c9f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9ef954e65c20b6e07d8936809ea26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad300ea395d033baf49f81b9c3928a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b066728b6f2c23936a08ef40851f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4740876f0a759ed49f69091eeb29e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a73583fcc677676f01d3d3df41e1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9428ee836271ceb41ad628c621d37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63de5713040c59009c1c4cb7832fa0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f576c6a655391ab09846d78d739fcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab4e073e28496c1492cddb46e54821314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04dbd7bcb5b3a9e3ffd2baaf9f17e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6824c9a492fcae8db4f92cd9419e7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb431f181b6757f7d26ca1ab369a3e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac83e045fbf68eb8ad285311bff309318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62de0e39027c40ed9411ab693b1791319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7892f70dee8f73bd30bb582bb8c5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3eb8d33cfbaac5174a2e501674ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f87a1b4ad1afa39801fe1cf0b7311322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ede66783456b60161d9b2a6d1a5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77aa6abfca3d4c4d5ee3623b0e5892324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c3650f3148a19de34dfe579ccb323325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a88edb773a9a5d10c23da2216996b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532a0cf4943fbeef43577b72dde1c04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd793a9aed796025b8e81102025a0ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea880a0fcafc604e31bd1f1d6c6d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8077656a18d4c062d7aa38a910362330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb6e08d30627376c8acdc0926e54e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eb493bdb6622d389d9862cb12797d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b058d0cc565826d0be3dd4caad91cbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50bda2fc682bceb5f241f2e774af6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c923b75333a15ddb81b15c5ac9b6529335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5561f1c9943fe4de356af0307f7fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96afa884911401de9ac5a2d4a75b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5976b521bc53816f101b982edc176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ad89160d1e89bb42d2854ebf8760339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1251608ab404c940ea8c984bcec659f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf803592f45bf0d7314f611b69ff89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f24197ad9d14351e6462557fcf6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6744f4c719fd47371ae57c0e6b83b6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f078dd5e333669c39a7038e4d7d253344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcb27e0a46fa9b7d7218d1bd2ab4c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d37396482c7ddbb35a256a52f0c8fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72219350af4aa9cf9e883deb487e7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1635599c13776a0a39d68381dd8d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3deccbf2a3cbab76e6ff45442e7b51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a60a23da9a666bfec1c62fe9ead8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85125e394548a25d1d29a9d3d85d6af6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f407c3f56df989fe8f5cec5942e1598352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e86d7c51dec6215ad33ceda47f5f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe9530cf3b8fb823e1c4ed5b24fd57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e372b526aa94ad28f212758230037c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d6e086439213759ac7ea55124aaef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66d3cdccbda8ca40dc7b492d1e967357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03707e63613f1a4f2e653c2475665080358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16f9f271e69725442c85bf558f42c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d27f674247e0e5d626b7c45f55e9a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79344bf35a24410cf5a6c8dcf06ac3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed1f6556702de1fbdc7961dde00e44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9197c582ce132013f15ef9934bd1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55503344936a412d68d2c016cf2be5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562452dd70dc5f44dec114a754897b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235885064bb193b0f247bbba775efe0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77638784fcdc0a2e6f17fd0d09340828367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674e75788dd9d3af420cca990618348368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690d89ec220bb3faef94a677b165f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bee4e902fc5471fbb6df306e3a130370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242619965c94da717cd387f075b4932371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a0c02bc352875caddea2a4360bd3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57daf41bbbbca144609c9e1211c0bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2ae124906549048006745bd18ff5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd4eda0a672c0ee471073f5ed0b40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f43d4137e7e565c0792efd7dbf859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bc3eb379401e984d9e1669aaf1016377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b400c7d67372cf0696f2e9bfcee505a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b4bb81e51a5baa927e4238efc19e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510137ab067f39317de135cbc9f8c057380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5bcc5f1ac34bb0bfe9a8370455f70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7def8f24433ce2d0827ebe1ce053c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a3c0e506b6a25e8c857a1c8ba0bb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ef9deb583082c6e2bb25f120f3ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cecfa448b1297daf847e949bc1a88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf42ca879ec48f031f4517761aa6a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5320e441633c40dfc440cde9d64d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73cf9f95c0d0f3bc321aa99a98a6c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb880698a81cac358eb4c7d471f27d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216e4690417c58ef87775d0fe20d4b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792b767a51aab8ddad9c8a7a069755391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69028ca28d2ac215f44713e31c598392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63237bcbaa3485276af3292695bb0ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a6b39f56504a052f9ac4626e04b6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661dbfb76136d5efbf48952c6d14ae3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6823bad1acf2e7364b32f89d5a85b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d1b3e2bd21894116b3526c61255ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84dbac9a799ba1dbf69dd8345623f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334ed7d97d6e6713fe524379fc9141f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6e51ef0a39fd6eec65d2cb08caab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe445dbd334150aed5e2b29e34687401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6368bf45815915d3e33abcf8c5bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe96bb48e9095791d41ecfc8c93114403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f43a9e1f7e200ebf1be550c9b92f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8fc3901a4046c8f9ac58ddf870f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d09e278f3b230bbaafa2c88df9c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14722c18a5e1d4c819d35d4aff8ec14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99d47b41f2d89a803394f05aa95b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477d35485089be62b3af7222f39255409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803b4071f7a6a493b5dea89d1071b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09f9e8a89fe3d03a1c948efa77fb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf59b90f9db6ae8a2d1e365e5a155d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd36abf8f4f94e7c0ab8d0f349b0a60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d8c0811b7eb4685e7bcff747334e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a731f00d20e8a8eaf5dd8f4a96d2e3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25602d7ca1a35a4ede6e1070a845906a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a2569edad9d60fd937ad48efc334417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16719228116c0d4e66e42ada6d62c3c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46fbdc69ab6cd6b616c88974415c04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642d07031363bc422700dd059e571f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f166d2b3c41da3c4614b392591947421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25567eb5d8b8b1dcc43fc03d2a7a496422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dfe98ce05f2521605786d6ff06fa0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020711a87ad2f850793387104d380354424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d5dcdb4c425ce0bae782a266d68dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea9ade568ae224462664c3d0df1b62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d04fa9bce4c3d09d6f92ae1d86c48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33476aa0fc39d5da4031c91860299e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d54f15a86b65806c7fe64b2dcee74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb782d648afe317e089beaf8b5153430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3b8d03cbdc5eb9f4b8848660483a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4308e3682194f07a0fd33146406e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f4a6c53aef2e8ba3b9bfb569b72b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9fa6baa9c2a475e909c44eaeceaf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e3bc9caab39703c6be43fdd9ea478435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7129d0f9758f192b7487ed2259bba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ab8e3ce60ca07c5c65f2e742c5d2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b7d3590ba38bb00b46dc176b09f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786dac62309f3d207ec63441dc94835439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c0b52b7bc2cf4ac397cc6ae099f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406171436ec9e82d98ed985c31f21a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9a87c70bf4de0a4a4108de036ea8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be464d2c418b70a811dff23006c02df9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d94721a698faf94df36a8e77088bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce34fdf6ce8bbf681e7a6b93a356ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede827207da475f931c58919dc8ae5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15857792657b0d5518608073f7906f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55876d1d12b42a1466326db7e3b093d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0eaaa11941cc5487968d6e081f502449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb970510f730d57e919d4e3dbfb4511450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2660c66af34227ea4889d32f71b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ab66d19bb6f53195126f732fcda2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4120b7f2ec67c1af21303b02a24af9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bbe8d4983a1764499006282f624af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8eac3e3d29e28b3c78ba2629d5037455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01772be7c882320b17a438f3affe56b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e55396fbf5cd1bf15369bc0c9fb32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291a2199f823b250209782d1d5210f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2625f4978e3320ca828b1ce7fbc997459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac328ddc3782747dc5886c951eaf7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659198d6ee00175b423552ebc2d49bb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a3652bc16ca68ab7b229fbb9f0c6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871acf66e8c116f51674b78ee688e67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6102c3171c11859390120ac49a75b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce78d16abd4855b68d1180018a550465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a39e2dcf91faa1b1255a446364fb93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1557e3b6a6586bfbb8070f15186ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b585c8518620ffa2344868f219e41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0419b18f624b38c0cf3056112a99b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95dac0f3d470774f0397543698e62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d0869a363441d0f894ee9b3fe17a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9684a47b0f8fe934ad0b02e9ceaed7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87124c3459e4e0f6850c07b8d828e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4dd8db062e67cc5b0297c3c7ebb02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46018bd3ab3d1082591cab4b7352f7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17a06e41b9df29c8057acd391c7ca1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268acea901f81253b9a8b04bc93f6e83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b662b06cc073d9457a0a94251a1d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78772b4b750d484b2a23a72fd15b98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277c71c75da1dfb81a34630808cf219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e24e54e2e9c73cb73d7dd1722e531481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c906e9dff4b56314af1d89f33047482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ad24e54ee8aaf4e9ee9567a9459f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255cd98bef4b439a3996aa25f2b7521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918154e3cd8774a3545aed604ed160b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f31c77ebd461d33de8f1a724065f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6ffb5aaafed2bc9a1637840dad915487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c197c7524ab2fc7ae3345f8582d4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425006073cda89beea472cdd058e81a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf391b84e7bb919b48e480489981bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1749097f1086619e60c261ba5ad0d34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b6272f33490fd000f5506b83d48e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6181af9a9c7234c3f06e3a2531b86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455307cb0616605ea9489e11d3808e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e396c9abe9039e20868cbd343635147495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def957c9886a04754cd9ad4a091a2a43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ede96a3cd93b99d775de1a231e96e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba36687a9da3ed05fdd8faf0ee6a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299d753109ed646abd94514fd9234d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d377f80dfdc2392e560bbfc1e9edac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e2eaf80e6b04c7beba066adfee8a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220514a0356c4413bd68ae9daffe05c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837072fbf240b22a385c45c0c8f23e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6715d42f8ae29aa2acae46b73f16ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5d68649ddc363de17f862454fb4d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d87a7e6e139b81127ce575636cdbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3cc40663f25d48f7460270685e340507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf424abe47e49607c2ff041d3a425981508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d527a8afd98a312a7605b90c8a7534d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ef64ad17ad03e2eb5a176c5b0609c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c96ed412fd9be51fee467003d4c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879209be42f1494f4aab87cdfc3067512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a29af47508546e82560116376cd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad20ea5e0359fffb1d0f4a1b02bb6ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d904eb1a64997f1817787429c25eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da064b84d82dcd6f64e2eb00e3fc39b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de37a4b865d77a2da9d8839deb61da9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e87231944cdebd424f66701fe162e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be44d91d0b79d2ad81c7d19e63176519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93683e68e4195638498274a2c55cf60a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c96d8302eb99c03124e585d71d89ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081971719eee48a492ef6618178b360522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846f46ab16ade81731e568489d32e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae822a0540fdb91e01fda13ee71157a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92049de4a756191a6a5b3c3967e2b29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6a789a98520867c0cf0e43d361ac7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39aed25d29785110338280802d7fbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403acd15a766c5b69ebb957754d89e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de325a5dda30471e3424bfff8713fbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6783cd739a7ca8ab7dfa8e8f71a8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ca3f9c9827fe0703acf023f92ee02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8bcf2584a74d76eb7ebce6ccb370c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b268809003beef82e9cc02fa5fe678533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aab841de148d276efbe6b4c6800d5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b218c3c7f73aa7f256bd3ef09b9e7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c13f090c016b9154611bad908b035536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc76f21756e0be17867e55971fc757537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c8faa7d961725dad84fe725e5764538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1ab1e29bffeb64fdb43c94c9faf32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f636fc8f651c8e65ac8eef68ebdccc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9389b6a74b88379055dcb86e31a9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15c63adf8d5fb82c75155c978ae486542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b4b0b4506b8accfdb7f67bb36acbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0d2a1b421675268488fe07e2813d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065affdb48b7334033bd91ddef59e85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfe8f517606a3b7c07cee10bf2ec4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e08252f6b0e71874758e67bb7aeef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2cb7b849bfec34ca08e3e621b79f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e8ca64f6c13a9ffad5b2c141f6558549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983499ab84212666fd82a9907a4616550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ffb2dc73e50fdf9a5b8a99314b8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb84029c33be2f49af5b8c4a641803552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf02065ce7113be810411a90f7d6805553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3db5ebe3fa8129820c3a92d2433d32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61431150e43346a0453219d8e9856e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ccf1d56daff30ec0b38841966c73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a021b585e02e98ecf3a07d75459566557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb1ca401f10b16329aae3ce7f33e0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1862e660b428731830cbb89925e13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e0391062782cf0ddab4ace227066d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d367c8b13aac07ee6b5f8f420b2c77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46cf61259d738663dfbb1a2a33361562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39ae394a25997ef97a9b043eba52fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc757b5603b5db13d93e302ff0496564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c0aa46469e9dbb42c52249722bd05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1eaab128e81d5133f82bbe41735f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c38df88eac6b50d62ecc4eb2d2de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2325d90a0200c22511c3e0f4ffc64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b644cef9e2e21e045a514e62ea9932569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28be652a179eaae534631e71602faf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a52f875b00a0af50395462f592bf8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cb2c3fa7ea77c8286d195b9fc5cef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f687d89a44d6f0464cc68546fca47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d6967e3ba796b41bff91264335dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc3531ccaed2d86e030646871ffbf5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b6fade145f4c3c2f332686d07f4b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d001bc92a56166b40cdf6c6c9a990577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c8ad0d92f1eeff0570780763873a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f744a1066191521b4f7d51c0920b76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d85308cf440d20880db5bae20d966d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2cbf6a0727fddb0e4fac795d779f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4552fd281d47db84708b6e4f5fe41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca71b229f0f7964e7c12ca7d75cd38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09fef705df0e323dfc9288545e7d92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a70930c366cfcf0f8a91883dfcd36c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb0180868179b206963287bd10bb8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f174ba8ccb1067a8c1deff0afce334587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96606a5583ad8fee8d2e09af3d246a18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbcf350a65291615de908954191e90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c94e37a538cf83b15e7f588799ef20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0202f81e3b73f1597ecdcfe090ea171591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91936503252ddd2d242e82760e9b88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d60552d3ca7e232f9686cff3ce3f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936d4c1305ff5c061b6765f1dcfbbee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e623522e3e2eccb8c4981873e674ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7e4adbe1d11601018ec5469c0fbf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac118d5e439f271bfba50fa932e7d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c445bbefd32554180d6e4b50e73611598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55fd63bf6c00db4e62a82dac29e71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9693f23c57d86d5e620acdc2d0110600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed14c90cec2c38b31186305b5aa4a06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b385c041db7893fce4dc09dabc51141602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035a8d4155b30f463943a8f68b4dc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ed2791ebcac077bda99096cbf9c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51894cf400f3c255418cfd7f1d62d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5fbc4a31637895b79e5d4f0f5cdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c46c3d3fe1616c715f5c916ca9302607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98009b7e356cb38c5d7388572543f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65004d4a622d4a650385fba027737d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d81d352a9935eda3dd6d886e4717610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9760a939bae444a6b0a6a431a72466611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb5c784d7e972866f09b08424b2014612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa5a0f4990546ccbfabf757970b38b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f1771c66ea42154c3a05fd4222bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9fd6b01f2a622c02108312e88fcb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ca9dd151ea810345562c5fee39fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb3715443638c265bda0517a10f530617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25ccfff8fd3ac7b7787a1de015bd4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada72ca8a066d6e6ccc0e595a93367c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380c6eaeefc50a8d826b59269479a09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fbc58c19021c4c99a7b7cf3d5053621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280416c0e8ada47d4d307dda88de791c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a87928603335954fe6c2edc4c7c0ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81195366516cface487b4e79f124a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de562b733251929a489b9a82e5c9ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348822d3f9e89f75257e66bc0636cff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13dd0f26663b193c543a09088c59e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f59476f3f25404d1cb7575d826d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff5e06e5dd75624ce38a8684680d36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f38a87ce6555549cbc69719bf5616630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc528e3d2ddedf66b9b05a54ff2aaac6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89469802d83311138986979e1c97ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adabf33b572cc42ad6e01674275c7ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb33f77b2962bba6a1e54bee8f95e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d106d55a79cd4c647df52c310a6fe11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbce56de3c0c860cfee6075e625ee1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e142353887d0068b436f4c31aa39e40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbf1d8aac43add33bdac765f77861c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06396c39f39fcc0210b485632bc0d126639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a97cd34d3ae9e648422a61c53f015640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f38252b1e5b456d66bfe903a74c25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433bb20c7c52d72c345cdb1a50aff1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1219529ac62c4670cee789a40b7ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d217a4cda7d67493b51cd6bb00bcbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63561581388a963520020a85b02b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2c10b9b0b6270330f66a777ffc2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e851561d10fce7c632dac6c6c7ff9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1392652765da7c16abb1cd455b2e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3ffff41529ac0ffb3e75ef87556b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598e769c1ef2b2bbfa2d8913d8d7bbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4014c4f7c66cc55de664edba49067651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea86552292b799d997e507ec23369f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef8aa52f92e81053955ee153a5077653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e9cc00af4020a65dbc8c6ea06bdff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aef30087ebab355a0460dd0851bd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa39681dc8f97c47c11a81b4bf9149656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e4e24f462d5dcb58470151f5f832657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d882c602c5a1e2f06eef598f77fabc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad97689663bca01b4599f7c7a6c1ca5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534c5b9ca2ef6c7296256b809593bba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b4fb291e4763cd38f8d5c3efb021661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed265bb4fb2009ec8e96dc7d3b2da6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005060a3ed9acae647861859bcd6b7c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef062b48ee2a64e9d7f0797df8cc190664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec330c3a5fcdd94bd586007c122bdfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf756d83e2c1afb6e8cad9b4931d778666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175167c6684db5068ad7608f3c9fa008667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d9fd17bdc151391fdf3dda1c66bf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d6e779154453eb3cae249da67e09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8011dda99ebcd00d44a412dacfb58a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d0ff9d56c7544fbafa4ffd5301cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa898d107c0c7f227451a327ebbc686672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a91715143d09321a1832cbbcf561673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61a40e3c1b6ef4b9f99026709e7a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ece8f10935e342934048e33a4e9f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6011daed03a9c96b01050da195a63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5cb421a984a82bb26f3645dab4f7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bca23cd0a09461c283f4783fa2934678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c6c874ba5d13fb1f4eb8f3f8b2c79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef188456a5bb54a17f917576a3dd5084680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976564036a4ea7338befed819217207681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aece6b23a59189addfedacfae98845682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd692f8ce04b9664f8f819bc264a166683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1c8e609399c95ebf8e7586b6fbb0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da7efcc02612e4ec5c78a970738a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ef00956d7ee39e878c4aebc43b1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93341787c0421f9dc866a90fa199af58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa683df6d9281b714faafedcc05d3257688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c1130f207d074aacd19e03b1c306689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219913b556b2461d7c8552370f0f0908690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be98a13fb745fef2bf6e443db2292691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98633fc50dcdd09e41164198612003692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f89aaa6f9208fc276888f2e164b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51a5daff9abbb673390f25956a9883694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c8453ecbb292d81af255ee14e4577695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f52185cd142d74c435b2b9f3853ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751f0cc02f4aaf4d79b1b48acf54a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d84be2ead92f00151e19f2778f566d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b5d6d34f6385d109fe0633dd4b7ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b16f0bd9395c57c1301b7a570291700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd9f6e8c4c26d920b81cc480310495701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f0f5dd2145d52886afb154077f59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c1639850eb540bbaf5d79bb7bafa3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e31565543c17d46e4d3663b0a34a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f529b665f4e8c674797223a62d7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d92f5f06e635ae8be79a5e1da4850706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f5962c93d5cabd31b9e310d69fe9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405585b1000a5c3939e351b8f9fdcfc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b187087cd09302de7811f804c78ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706251a2a7956c86d89b64c5b8f89ddc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80ea8e6117259d6a7b1e166531577711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa01b9ae642e4efb062a6658ad4589712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a7d858688a5e88b15a0c00e60edd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e5d90d3b254535b696322daf3bd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb56f33d8c135dce9d0cfdab451669715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af899619c4d94f6341452b6e2b7fde23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8daf8c63015141fd136628da0f0a87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eca99979230d609f9d91b306744e3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec76ebecdc592a09ae900e9788c33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883bb4fb1bdbe37cd863441f85047af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534cfff9e8d6c6d5782b910ae34015721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5eaa60e8298876ed937f86a746f74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc144866804bca8d505402e0f30562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89adf2dbf01e5a2500148d73d2f067724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656478674d3d9984da067eb0f8f68ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f1d5e053f8eda3ef8061f71cb0db9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa32392fb953f35b85a8dfa1caab33c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473743aaa655e7c845f9d7d81469df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165c183b5721b1a60d19fc5c2acbc0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785f60ab08fd686cd929c88e2454b33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732588cf7e0c3ec8b6d4ce1df5c0c26d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939bf773fdb311f99ba311d29440f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1034b8a5d5055fca9b24a77d59a6806733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f0cbc77ff00c90c7597999e2c7d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ef1c181f8cc0a57d1a84be0a6dbc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4787de1b9b8c2416cbaee8018f4c8da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23afd80c0ee0ee476939b0f0094df3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bc73154d0c4ba0016e0a61f4a026c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033f551582a14059cc85afa65ca4693739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015869dd9129efc69e1c3cedc286e7bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346cefa869c0f52c8174823d2d7a636741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e61cd61f4f5a2fe3d508c273674701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e832cc21489db4d0a2f0c416b79a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf99361831208f027ebaf0dc3a09a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953910b9fd7f660c61177e07d76e019b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408feb6203e6ec9e70691db0d5306727746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64817bf725d0c9fca5988150c9cfff1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9fbaa58f2794a43f7796346bf8094748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afba485978a25700e77c9d6363bcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79025cf26335588405816cbba4ce2b76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994f838f8378aff0bb3f5fad16eab4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4296f3bca5e2f197190667b42b61d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38d876342c0152c541e3338043f512753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb765a0518801ff811cb7fe1fb062891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dddfaefb5a62bd641be89b0ec445f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904fcfcc12a5607692a3bb6e342cc783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b9cb8b72c1b02f77910427ab45e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8e90af5a78105881270cb08bdf5b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c379c3fd7ed66d43ff9d5b856f476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb741e1ba69e64d20290bc97f4974e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ccab4ae1f2ac30a974d1545eb3b608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be36632f4b3247502cfb5711b63e279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fda8ad025933e588091e6e0e57f9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da70b6af571a925003a2fd4a18967aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96395d17b763624e498ea58495b3c16b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38c1e6d3e12f9fbd952ca7b1ca201c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c62dd199258b387f4d8efb669fd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd2517a9623d447ba6887a86fdd92815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf555ae5c33f33de9a3884a971e6d0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2f0a453f0b4abf100642d2a4c45017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a40312dceea96b2c8b1cdb57468118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398bfee92b39c2ec960c01e2b5278919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4674f02232e07d33eef0d9c47f45d1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae6f1e09c4915477764a9815fde8b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68c1e8cd3ed428f64f3a8e2cb754522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7d2734b78f3d17fb8b3f8be59986623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27158804d53551ebe23b30a542400fda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3eb7edbcf481c1f1185d2c5908a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacc1092056c8580624fac3fd70f29a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc4fa70484f998b14b09dcff2f3b9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28301dd1c1a26394abde9c1d29e17228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3c0524e96c27e81e78c244d3dacbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6308f4a742bd98de7f34647d3424e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a49068fa13a5f1e02397dc58851bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c394670c90365c47a37dd8e92eb7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3845705233a13184e6b8f8e6e72d0a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458901fe0920878d463d314ea7f4a5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45625f46715887546ab1e51197c744d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e3ba675243a10ace705b10f0ef2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de4dd76b2dd2f5664add22e87ba84237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89931b67421e6a4c0a90e30bb9bb1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750dc6ffeafa9d9a5837644535d565c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2859a0f9cb492e9f144ba826244e24040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8cd5a476aef1fefc78f191578e9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd594a8b04badca30b673e9aaa0d0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b11563fc2788e25cbb7c4688a376843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24df0e5fb15bca6c04c01ce0215e7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8c4159e6ca1786d82d9647ea4f2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f3e4bea7dc29fca37d96913534f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd3cf5b108fdbbe7f2ffda6017db2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79734ff4eca9b3ea99eb57414d6cfabc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadbbd42aa6004835443cc1825c326a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abe2fb9eed08305d616f2a31c64f9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2970167eb58989181190a58f17b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904f562868a4acb45a84c6b80837d5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf6abb287108888396c96754a82af753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aff54accc918527249a0195093d47554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9e640104d8eb8b26b34d303734f9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f97db067a4bc811b3ed47263f44ecd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556589bbbf4a2928c44c901c305a9f6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9ced35f1d49ffd0449d80ab647f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f1ca21902c3317d9e5a74602d8d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318af614a9ff7765ad7e137d797bc66d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c1762d7cb198f0de211f7156ff51461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c34007995be4cee94bff0f7555f62c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708db7604827ae570016a23155725b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17950323f7f3d3e4df6b21d5fa8cf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203f63e9e6e9518b19abea1bd2fa38a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df95a392282d4c99d936cf9d1913366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4409f97a17fadaf2374364fb9aa1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321894e9c0bcc0e4e6cc842f512c473868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84ae0c03b8cbf2318cb2503adc59369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dda520f78295bc6080a12c478055c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf3c21f465a692853951d1084599571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a6617ced45c2cc2294dbf4963ed9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c235b443aa2d168852eb0a494b7a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7333e680c6ce7a7d05607ff13026374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57edd98abb503b70fde153add8a18d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2964c974386a67aae8ffe96e4def2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085a63aa4799ed08d8c913f6d9e99577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537fb08da57c989026b794880cfb36078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450963e5034ba0edded01975bee820e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5114c959c8fb33f4093c4e4b05e7f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46961392e3d74b22b05490dd480844ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1a3e833e4a8fcff4ef683ae893fa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf69cf1d884453ef694055d5267a4d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501a191631b3c1d0de70a81f9bebab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72086efe26abc538f620abb5306db3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15046b3c19c209e274d824faf1c0d13486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb4932fdd8367433f6714a326827287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246913f533abaacfe6ef8930162049d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a942953d15fdfc8691b5354ee3fa6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb814b253924bac899e48e9e93d50c6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965b73f669845d9e97f4abf4d85898991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690da7efafcd13ac4357214e3c2fa2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aefe7df28c88f509f62e6d8f37e45d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62949f644d01e7b39e16752ff5dca394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa281e4fb0655aa4cbc4ece6f8b01a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88beccc10b3e0c589b4e67924bb3cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254037b91c3a8508d31c5b905c0e5b0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d5571e4126126c66860322efac8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94dd92756962abc45b9d2e4d821e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53e5cbfb8db0a6a4a46ac3a6a5691100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610775a14cd661bd5fd9d19d62a4e191101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd894c13144bb969ebe446c45fac8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefb704a479abd352140b934864f9e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06cead0ffd2a8508eaeb797fadcbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee084526c6915796b1641316a82fa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b1499508587311ea04c81ff4540d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0befecbd1b194e05d955862d9809107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e2db5b439f44d6cacf3610800035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74b22ca8ddb1ad4140fb337ab6d14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1145fc949e18d090c18c5849b734e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73722aa798659f36313c3ba381d19a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d0cd6cc6a59bd3e900a18f2df9743112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d422c9cd6d356da56bad2d8c083efd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721025573019c6d585082a77af6aef8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9b7672e3a9a8421bef774ea5e0db7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7bb9b863312919cd14a55968b914a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c8c42521931820c03b1d81e73587117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376307fa8b4edd2d5f9dca76bc71174d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879aaa0c703d0fffcb129b48ba02aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa07b54dbdd331cd1e681851518274120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f735c8f3004b6df7f0327ffe7af0289121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012da99a25f700d38945014787865df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef885d1196335a27187ec71a39e31a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5407b24ff7f5adaebd6b9e1f9f1cd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666cc1c0e08cdd239f403c8d070a551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670de9ccf6f18fd559758f1260fded3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a04740d93402b59f4fa34644e7daf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28ae3abb36a264aa2882c268649c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98e717d0f2cb8db4e7fe7d6b7e07e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d9f84c06ae64df2daeec2e838579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b679e33f2d3f76f24383c60c18311131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270157b18c2b66cfa2d8203949bcaf17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04aa986e153f5e04e83ff6594c06bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae4a6b4e06e03fb3bfb8ffbcc400ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfbcfd6bf8dd9cf1ed3bff2ebe46fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dd87a28b8aa1891ee481e59dd2b01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8ff2729c7a6316c61f57556c13530137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a448ebb4a289ba402dfbe9c3cd20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc8609c69b00d7d4f798a6454a3ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23127163006c6e9f6826a97e2d0bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea55e8911467c330b4e9c571871de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267aaebc9eaa709a3873e74a58898f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f14ddf7c2df257fbaf2c42a7c999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6158f80dc122ff0baf62eecd04fd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99fb8bd105ca03026430a4944633a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15254e4d9319e552ef03fc965062f4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccfe3c5b0aa03d07f8658fbdaa5a27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883ff912c917cc9480ea9a31f9ad713148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e75e1adfa815ca8542e87cfb63f67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b87d23720656fd29a0c5eaa8f327a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee189868925d127941bd7643d85e25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b7fe0f6799756fb160f14083e61d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c7338e7ebaf68554d7792134cf69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4325abb611da9b57b340f5bb1d5b191154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6a293be83187d84d9788c2405138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7d4bbd7d22cd77be7ad656726770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7728c858e2aa7e4937e1ec737988a89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bf5cd28a90acbcfe123ddc2c55269158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb77f9e964b285e8ede2151146919159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f514d1f01386941c4ccde36c65ca39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f90330f93db58b60208e15df4b3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a8a07d499e016174845b436b29932162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d86307256c6096ed8c28f7472349d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b64ed93e280a77ad87cae48540b83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfab1548ac204a99ba9161b53af58e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744e7f9ab6fe4cf85ab9accb6e90f54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e305f6154d11c3b4b44e6fa5ff8898167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960398a78d3024f3ef06130b6c2672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2b1e5726cac65a4c467c4eeb084d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1dc09647f11048182c3f86d0828f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077c0a3c5a1624f24e7ea9862356b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903b47523c558a61aa31ad16a4fb9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094e8ba3f3252dd2bc914753d19fee8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930e75bd1faa8880974cf04ee8e9d96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f4fa343090186bf5de9b919d22aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a88543ccd4db615db2edf60440e56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c50834a32d9f1dd23f15f2994473177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118da2abd40b5fe1f207f59c8b2abde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2fee8ff4dddca386e358c50d81efa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92174c970ba0293ea3fdf9d25bad3af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4303adff34a073a2a508ba1c8843181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89984498cce791c5c8cb1cc296f6062c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e47f27500b2a2689f697723659b08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396b4cd032e9ac5f6ff0feee30a315184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe625aa8be2c313e4fcbc3351470a7ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf36156007a6690f102b39794368e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a477fd30c67ce46954a5322420d10d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e07f1775a18b13b3bc658e0363e4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443adf8d57de2d74dcdb475090bf9d72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5236153d8f8463b7275585d5a180f78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a373ebf9310baff9177a5d7a96bcdae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260f0223c524ac46a065b360297f5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ecee13744286d41c308bca270786d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c98c199cbf7b516b2d0ebb988177194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdf004b43f419439ea3b7fdaf8e056195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e40e8fdf3507bc4218ed06abf8524196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb832295c14a4a1e490b864978611197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e865f05bf676881baaf236e62457b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240b7609978ecb78c5d2c7123c9119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2c537bff99dd18e9298b01de1d2f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c6a4b4adf4a8f778292ae7aa17a57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff793b480f489048b262879a222783202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f35e275d4a294deab397ad2acc800203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3bba60bec14120dfc22d98e804a4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4aff125594cd685dd27266cfa4f9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aee52777fde7c5c0124e55706b75f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf2d65bfdc0030a450582e9b4738ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92f0c20a68f751d9f07a7516e3da38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1ffa468163817d6ba0115143468f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f07756a07afc44dfb062a9e9125a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fb4ac2fe906606e91684c28a64caa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1f027eadbbe61ca28b9ea2ed415ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d973f0c528cee87aa8a18d3d9aeed4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c480e1ef63d0b30bb80372dd4ed42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0f9bb615f2f174afcbdd6b83f0183215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc0c3a2f6f8599af531f6bd2887761216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3696282086ec65aa6673f76aedfafd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bd81b130174d9428d0e13cb39bb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dbf6b04ed6162a0aa3f965d3274b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d46c2a88f8fb1a1d290bb5f57fed2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653add4d9bb726a3d3bf09b6dd0bc0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e7a1eae2c03a56003745f23c9b12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7e1159a6ca4f700ac5bb985f6776223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0dd483dba89dbbebf8001859ec73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd95bc37b2249b3a0d91834ccb36eac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914add0794d33c9fd6f259c17402de48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760bc5bd9a21b5be87eb938604ed028227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa1d9688cb7ab180e1b391fa400ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc239b07fbfd38ad9adf7c9780256ad7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a71aac53dc856b3d3ca976a866316230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c419c470055b5819a1c3f89530d792231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0011d63b4d922f7c459f097b3ef5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e49c1768ce19b9c58563a0400a64a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf65ee74c913bd332a931e2382b043234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696eb2c78ba77bfb134703ffa0dfa7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1a03b56b4c8f35e22964c7cabc125236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8a580fbe72c26a60af0829cac908237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8e0591ac5824b89553bb18798959238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df91a856c4bece41dfdc270675f03f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a64d0fd0b6d6b690268b0bef82f4c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a50c92d99c51513608bd55e7faa92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1ca91a27a5e0fdf40aea33439848a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f703856b3c19ef97d1d37a51f9f957243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c208163a3af49c5abe5d0742d5aad3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55fc8ab761c53192b77f5a8d736d82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ed3bdb72322214ebaa07ce3d09f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b782564cf2c49a9afed7f1df105f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad52b555880f67a4d485771293e014c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f497f6f936c8ca460027aa325bb860249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2a26e30aeda3871ce5535ee91dad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ae30912d2a5852729ad59ef5b714e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c315f34fcc31772d4edd8fe82ec0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff2ca287d6d4355d94e5b4245f13a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bca5a29cc306c94af8aa562f44f7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68a1978703822ea7d66ba53295a3ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92405cfcfedd87225c7cfaf6fc5f26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce751b8c91712f9e1787d136a43d0160257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495fb72f7526445917327d2f61ea3b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b9add995b7b42756df0c096eb2e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d227d549d43b7dd312612cf545162d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed10d67a577223c643fa588fc762fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4bfb68173e2233d29e2b709c3d2a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e3de1181e77370638ed47da1aa5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48268b4ff30e95b17ea1a543db3c55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e79db58557e5ae4aced552489852265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551f395d3f6b7c456ab93e2f60a4c0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83a4c289328085e2bfe04554caa2e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda6a0dff67e1560d3af7d5b8d17346268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655c5da1a04afbe2f681b7ea6d4ea03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba0d74a9e5884d5bbb1560bb3c115270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04923bb6f1a7e159927308b4c843d55a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9588fe55b1f2e64412efd7d04d5d1ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4efb0434b1d71200b0b59a98fbdc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad50ba71f1412b7c4409ad8143e6f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718674cc9491c0b41e0e123f15eb351275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51efb4c6b31e40d18c1709639143d3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1669a152809f032b931211e9b58fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8240c30adb668ef16a4f1fc0195b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6bd771aece43e353ac7b2c786d37c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc0f2d78c1f8587068a0bbde913ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8be249119a0ef328a9bb64f97cd00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6de0a5f1f6795643f03f4a326ff44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af97eedff55a6b53c390da35a1eabd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a51a404b1401792a26a365cc102c3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693977cecfbec2e28de5e73ca107e81c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29b3f4c7d9eb3aa776c431c65853c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676955534a35b79f81ff9ec3a801961287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49ad4492ed47fa5ec2318901b52b77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9db250309e3cc0876e352ef18ef66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7c7ceb6d8c52151486b3ffbcc7bba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e6987ac11097310963e8f4ea2e30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd565879f9b135f48859dddc2debf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c1e5818821f67ba3872d4c96ab2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2a779469706ae33c7b1a9f0bf124294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86cb70d936511fb37a623917015494295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ffff34cc86b4afe4a2be289d5af8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15731aa2fe13cb88c7f9c8ca7087f246297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fe812df63663deff0a14cc1d4b5bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e44e43f14da695aa03eb6957e47d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca279b99a4a471741fc399ffd97c868300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981da2e1aa789aece4ae54b31da82f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4831f64860871fa3a345937d9bb875302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f8d7a3a6e0984ae4595d1a5578559303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40de282d9a5020aecb0468dc45dc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663585299af23e0ae5bf87df25558c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffb29f2cd2678d440757992f54ee41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21a45f1a730707ac32b83810b962ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97c98679a96e75797475c52eb8275308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c4220f0b802ff89e55cab11e6471309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f301c2abd4132d500b15f4bd34563310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f6cf57833731e3ed5fa0552e06c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5b2f96b3b2da2dc9a56bec9e9d84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c566f480fe017e041b6f196903ba932313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96443dff62fd67cdf6ed8279261aa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1360335a55dbaa2c750c89e0b5209d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2ac33fbeccba0efbb9b234e20e2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa40d352aecf52054cce96de40ef81c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7db24b21e87b95c0a16ed41fe79ddc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb068f0f9f4035254f140944bf5872e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a39ad1509abed168e7e6dec9d77c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2457de49fb5f97c04639e02d998cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80748be75f47b16d737c0335b43884322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb529cc53632726f5f8061892a04d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4053ab81aeaaadbafcdd967eccf11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2bc7eb6998f2191a028f7498a6558325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174106eb7c39c1bcf4b6ea8744933e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0013117a59c94c71cf2c54d38ee481327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f99b196fb7fc6745b692d8a4756b1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb8501d3bcbe207d71076ebcdfbf9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2657c2454646f4d9f96ed9961f0b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7e03f63783945b82fac34442ada5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa7cfd2f860709f0131194eb64ed18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da7db707fbeb4621fd1cb15fa4dee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b549a27e30f4c1ecea2a160a818b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f857aed76df7b215f2b6f51068cdd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca23e205fc842a96704243093ebb9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a55afd9bbb5f361620bb5dcf302c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe52713a746641fda45ed2d78173a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814deb5a58a7e0506f8ba1e6f252246339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481edd4fd253f408d4227803031256a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54cf9938ddd93c9bcb52f4257888b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d175bad4841d2e845e0aafcd0ef4ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1584a6ba86265d0da7bd09c5fdbc6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3252dcaa39f790c0990d63e94559cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095b9407854506ac4aea98a1f0c7525345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebed7d20ebc8e1937de4a360dfe3ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d521a420a2f1a50b3a071b54bf24f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaec351a0d8d515e70ca1b69de06466348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8386b18fbfcb629fc87f3322e5275349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b58e3718c069caad18350378b30fe9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9fee1053ebb3acfb98aaa7b75a24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff403a518341e5ab74a5b388c6bba2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e06770ed31a68216d30f1cbd39091353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56507578406d3b7d34b291c114c91cd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcd11e7c4437716c7426988046396f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461918f32e09cb59e8afc69eead4d132356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cba0044a661357635c2eb60062355357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f1cd971e97e38180c794a509b20b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e189dcf10417bdafa7e5e46d995cf56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf99ce5f7075722904332ae194f24bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fd11ed953d7a946c0058fbb71f646361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad2a0f76d976d35193f44178aff462362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a4c5e4ff57ac2922b68426b80a070363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df1160ce7d93f0d5a397fc36a142ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb25e914aee80dc8cb39c71e546bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edea1e6452d55f510323351490f942366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f74891cfa0501b8da9373bad54c52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db85b762e58bf0c4edcd198f3d624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e4b01f058e18d39fb19533123c2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b97d64945ad4ea5d5b58357d2ac08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4f7d4d41c253c2d5fe7a3b7e12bed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293839d5f767abd7637300f7492c0a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97010cf7936bdc41bedfff737fec783373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aec5f6c245d2933ebb6bd812f5886374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7babb7892d29f27eea12a8d5d2590375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503ea5a0419908594a687bd0453292376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e37651a5bc61d126c69f831c6401a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8ee86b0e42d4b3af4304653942735378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196494d6f99e6c1a386f2894be92367379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b0d1d1a45d8d3cf632a568026622380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5147d39449b84f30934cb904e4e9ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a9e2364abb606d30b7d3a6508cc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113c871dde376601e7c5dc7e4642e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7e2cacda90e92837eb4e12ce9d9fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985bb60a8a183b579ec0e748575c620385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd776ea7dcc97e4901999edf3e22c565386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5e0496be7b023d8370ebc71a1fb2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2371ed06263ddcaa957b5a0f8c1dc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273efe2802fa00a1cb3effbb889b5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2508c1e312d907b2518a8d6b6586694390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e904835bf7796713343d83011cfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4ae94d4c0d6366ad1570445191de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3d416737f19c18e5e97396eedf70b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470cd4b107bd851fd2344f8e401d5ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe27a173f83a8161f285f0194a0d441395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2020e852072e89359c3aa83797a5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75c933eb785c1d3dd0a88c043f0d1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fa92fcc77230fffd535627a11b5cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0d6266894b175c717d4949e79f74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bca1fd930cf128d17d2505027ff266400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f4e52cfcf60d978f76f971b1d0e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14640dc68d6c7e7f8d78bd941f6fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a7f94fe13f42a7889fa955b174387403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d97583d8d5043f5d795e23b443b58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc079683cf14c855043180b64a6f43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b0457add39f8806bda9f905af4351406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4807e6aeecdda982c5d94428cfb5493407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61c676f9a85be4e1444fa14c44f9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2f8c2173937b6f4e260679c58692409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3161128a2bb07fd3b785e3f5ae31b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2afda3284e4f7b0d12134750feef8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dea33c01fad367a786587fcf6839a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd8aa9f7e37a4d182787a8d01352f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f842869dab3e1b813777db6ae423c60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac59f260f15491b8a4385e15a1f106415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190453188e1fbdadb929830d2b6eb6f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa63539502e3609a3251af81cc7658417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc184c105126a62f69e283ae5e726418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450d9b753943e4dbe393521d569549419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67880df3373f03160d3d0ee764844d11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0fe9466bc3620941b60544f35d2b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aff55b05b88957b883d6bbae4279f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846b7e7f8ec688c606226022aee4a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d1d0574b85a500e6440977bc3dd13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c105b07ab293d8ebebcbf415307f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ff53df888772406a1d3b619e5662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131159e9a549b6028f854804abe1718b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a023ea2ffe65ef6551a6767b507a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ee0337f982d859d93040a277175a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171f68dc0b543fdcf55285b1c5c4eab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2794c6b4376c4f3faa4bdc147d30de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76953f34a707ad221af99fcb426b85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc435e2e6cf5d42c0ab20d49933ed8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e58d01928f1c12d6bf29e8dace9d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f489421e00b4d49f184c55929ca2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ff9f5c4ef0bf263defeb5653e558436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a34862b1d89f41b847d58f22053df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e78daf66ccad4d646dd5ff31de12b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a58922b3ef0cc87ec2e1aa99b3654439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc6f676ef7312ab871dd1f93cdf57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059b13289680ec69b2dcf5656d3400a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a78e7c9605436580fc9a6d82290d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eced0de620019ad8e45be31f1146a2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488fc8642ea3ab97b17054ad6b4359e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7091e8558b839d72799c48fdb7a04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980469bedccb48d3b8b787e7616e26b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca5f2cafad4e4ecfd38ad404af33d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f83a4a62cdc4ebfe57fa89697642448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f390cd58faa5046c2ed855e523d9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2953ab226ab5a1769d87cbaf9da547450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1088e81fe19cde0d7529abf6fde6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf071e57d0e5b494f99d2a27428ce5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3898fd4182f940463ff9f7255f735453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b9b06848c1d5226a0177f55b0e8e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ced315998bbfb8ccf00754a725f9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee9b6232158bcb66fed3ad3a62fe8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4135cb17554c1972c9064bb4b8facc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf6b10e5025fc8cf9305f6691a8afd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356a49def76828a46a8e204d0443a1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ff8647c01c939ad0042b2d5d20601460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02e7db0ab4bcb137f6f74077a550c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da248bb9e76bcc0a577f4ef0907d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae4bfe81642650840f06b3d199cbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d739f48a4200f6c4d9332cd201d7515464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24db46b6d8fdbbc51f8a0799dd172465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1e165d11bc0df0693292ad41988a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf61195fcf06cc5fc7241066f30363467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33801ea476f9b3dda0e865f86f441172468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d113ac3b2044d996a193c1136595ebc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810ccda87cf16c172643f578821d36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925752d6776ca8d8c4185bb5d368ed5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c102f4600b09856468ee2da8d91d62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01756e1c2f9c22edbc67a0264c599f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042bee4a4df771c0482aa829601e1c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487372496807b856409cb4d0f8273a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a50e14720cf9f1f368b04e7bd3e3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c141ae0de0a918b14c881b36cb679b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0fd4b11edd85d0ccd674f19010142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9073c9be2a825f82d9cfe40732fa36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b780691fcde2545803524a5927eda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243716a75e97b88dc19445c85b142d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e7269829c75b8d218d2a59e13d19c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e6627e377120977fe1cc9064ad7b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148978cadb2c3a2baa6d1342589b685c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3d24ae04d45a706de7ff3ef64d588485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769698dc62a3d61379ad2a5d63f48f55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbfff9e4c537f7322ddcc330d9b8c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd276d0c8bf2caad6cf57318cec1c7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10897504e3d27ff0efd87c163f5f21d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d6ef2b00e9f723e00c31cc113e3f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce7910179ed1b99ca3488c6fb707cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077cf6f156ec4b8c270bbd5de18644492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272cd3d7ad35b54abe1b991f24d2913493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900449f94184770781da6fb6e4a83eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7a79d2d2fd5605f4058a1ed6b0e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d0a337a11ec4b098a819fb4a0259496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b8dc777c1a2e76ca5e00726eb282497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6cd52ab573a0b5300d73d4949d01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b805021e418b3d28be91d972b1d19d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1e86194b31f0aef9a729df10ef12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb17292605fceadf7b951eda9fb93e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc899444e1db2358712d1826e2b900a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b24d934430aa8744a0c946bfe86f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef162063096d68ab8bc52577f5ebd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec2966f2dcf883e506f9a9eec10d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e627dec4a66eeb5038a4671dcdc8e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15b662988fee03be38232ca855353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e63dd0ba2b52fa5b18cc2ffd9edd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f379444233c40c48e6719e58235d24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c649e7ef5338851a972c2494df920510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff28e1f90c3e9a5ff9e98b65a746d3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4b262dd4c937203f04dd45012485a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3cdbc85614a164374c972d762a7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf11ac564bf7b7e62568a31f31e90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56300433e287c6e31c4598c68fc506515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd53372f21becde8ef2fd4a3de751516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78664638feb5911caf6ff36a70e785517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4a7ab7985e66c40bc8eb7e2587562518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51542065df0a94b11e2b3bd44c509a31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c565a9dd8f048cecb46f7e59b14ad1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f08a42afb0b12a33995591cd537a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b198f72c723f4ff11a456a8f7b8a0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f401a87a7d98e23ce2ecfd33c24432f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398c962a93d123143fe837f97c25f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba5fcbdeaee46d44f5fefc4e8c732a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7272cc5069c70c16eea8d9b1bf034526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f734cd86ae6ccc4b0f4844847e25921527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f8fa8e88f84c88998a4b65d9d82c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092bcc693f2eb8686ca8e44803e226d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d60f3e21dfd952fd769ea08c9275530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd9509a42828a14a14e36aab6cd19a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc6ed5aa428e947590235b6be98ab2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e17c343236f08b1c0727db5e7116533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f27915b7193acc96c73e5a3ee114c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af65dcf2b0eef4297c5a6e6133bf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a5630dc5360b61fb25a00939ca807536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558db091ab6af3515464d14892ac8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01057b8aaa3a2f750d06af4f65a35fba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2751be631a611ac70f5b1eed560c16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a87a25d384b0d9dedffe6fad8330540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd6a618a3f724082e5770df65fc73f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002ea424cbb2f1e924322b6a8d95a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448296e7505c5f16e5131180a2968fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39510b7e03561a05516f19c7e129c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbdeb3491b78fdeaabebdd77b0b509545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3493b58ec7e7b7dfecdc4fb9fc08c5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e596b949bccf57082fb7fef307d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56219cb0d474dd59eb85724f1c01cc25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0521efb39978ec51335be95c9f77e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501c5cc6876ff9440fe4788bea5494e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f0ca4a9e0c169258224f63f92f14d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2070a443ac2acaf53747dcaac02319552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d27d658b6df770a57c67aa23df7ee5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b14161dc415568f35d49b5e8dca6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd295f3a4ad14653666afa9d2b48a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45768dcd0dfb8d9a777cc989e38fa3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160ef07040c91ed55e2e73e67acf141557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf22886f5991c45307fe46574d92488558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ffac8025baff86a0c2efd21a051a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423bd125ca39b6f5b0bfc5f35cc9ec0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340500f7e13e71344b56ffeef6df815561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22e47d553da07b0dcfab6dd8caf4f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1c84c9220c70ea27308e7a2dc426563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7f3e8298d18d7ccbafb3104c12b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7148aeacfc1133445f0bb4d86e3c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae33f14e3395630f0a17b70da7a4f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38549d9a8212f51164881457a9b72e4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70621b1220cfd9599839bfdc4524d38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa583577868298da9769b33ad747f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a612710a76aae7678092606fa78243570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e77010b767ab26c0829a848274db2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2731e43eae5937535a3f3c78fd3490572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41a5328d96f3bdd9cf4174f87c7adc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ae931ac774728e9a7d8763b694a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7364057fb53372a9a453d7483661575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bdf062b06bedc0c9d3250554b91e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5653560f5b902ca72b8bb85e86335577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784bb1480f9df49a41ccad2e5dfbcbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f0a0bb09f27b8a31a2dd0d1a0b24f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05f5964d6f4d484d491d7c3f2b5ba0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b91f15df8b1fb1bebd844400f6a610581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d699c225473f74d24ce113a846a15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a21b059e430d453a1a1449c136f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abe07c9f2bbf13e194aaebfdb7b1c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf54dee9947a4a1fe5d259dabc49c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0a43317d3e93ea86cdecd750ea26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885faf0b4a262f0e215142a58971df81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37f87120eebd67283c741295e337d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78136c516e9f685ff7303ea291c43c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a53a9a56a8598206933cff0ef5e19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c191403fcd76b68f410197e57016591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d86bcb4221467101f44195286610f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31636a2449fbec3a37650b82e6d3ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0b8a795534edcb200c3c2d2d0de5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31085066780c40cbbc11d64decbb3cb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b84ee10db2f1990ee2dd69dbe89a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a765ac4b558265af07d48409a5f106597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3308e1f6c2935af8b1d2d19151b3c93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedec72d9f2c4d26b74ba08033a7006599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80557bd3a351bceb464a4de335516a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977703c5896287b7ec914f1b2cd84ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c03123da71256bb5b0cc2f53d4512602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34862f9388db0ff43aed17293515dba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3031fe3dbb2ec2fbb43f29dd1d690a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ae0f40b9ad5d32976eaad486c60a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c97e16507e7dcdf7c785bfba3bf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25f4a61b473154ed33e27c04aee429607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e03ceeedc854805d3f8eb38ab7fbe3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bbbda0e612dc9b4c2bb61f200fc09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c59cb523aac0baf63d7d4c422229f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cbfb1a41e4e1116baeaeb306a6864611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d238582132f9839863e93ae888d1685612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1028bdc46767dc3585f083fb0040a92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11555d09948c00477efa730234c5d2d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a303f1537f5385f739c3552f30a12e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5ff9a9c19d3c77fb5f28b1bd5b08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d386f946d78cb4455d54f2810f90c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d844e119cacbb23f17388e02fa0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972acc63f3a463eb450e725a1186e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9385846ffcf5d4038358543b8d7d06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f5f3a20b292f234f6063ff685cd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135d24d25234901f80aa58d0d15976622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bf7a158c7d6de59eec3f88c85fa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bcefea84ea31b7a2b22e95d359ba9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f0ee26ae7e0d762676bf8464bc27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d6e025697b4a34374b1263b7dd428626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1acf1522644b95ff9cf858bac6616627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a037189f840a1669135bdf5874e16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590b99a3c6b89785cf4fa70989f9b0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ad94f1f1c86cc5b9dae04ac71de68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392611f372b05684142f1e0e86691669631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953e1b6e7254db23eee41aaa028ef3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcb94f4a06c856c0a849a103ffe152633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840278b974f91044e4f42c4aa8a776a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663b48fb45b747444b05afdec204e08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c0c590a28fb3bd0cc519979543f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee706b48b8f64448d4319a38ad9df1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e7b31254468cee50920bcb75ca293638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d3ad71195ce93b50a0a6f48b8edf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c31c589e881719ce1bacb0413479640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea35b13533683c82a4309a7eceb9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d5440bfae271a738fd79e896f633d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069d1028916badc48b70ddbde6833df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a9372925dd604823f2c519ee4b24b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013429a1a6b29a751c293cd773f9ee10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f9cabbf868d36cad60b8f04530ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda3af126d85df155b19222328c3a4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f115315e2f543b7d9b8edd9cf48b6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcc09daad25344af50c06112a5835a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a417124f33198501d2492cd6f031aff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c099817432a2666da60774616f4b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8bbc7499e8e9be7fb3a2056b64e16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cecc36c0c4c6cde3642ff6d7bb3115653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e492afb8df23aa0fe29b81a79f9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc463dbf9f1171678d7e705b526a3746655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4b1b12a850639970d8d370a45a1ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64ac9de3af586e9ca0c626b10f08c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eef2ba1c02eb126f9e714a4d689c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838bd7e6d668fe300bd19f42c6f262b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c8936c75e84aa3b239b45b71ac09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e058cccdcef671f3fc2f5c69d674661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abbe6f2d7675108ac2f3429b68c165662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7dc6beea19b70a789e63a1fed021663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716f20fd34a76763b002a3421b34c09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929c861c90e1b71cb0a3747a46213e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cbf963376a82f239fba0a46de8aa0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c0f01bc19005ea2458bf33c08c0cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9daea1c7e038c6c693a31d30292ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f0e268805095748721dbd64062045669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc7c52b3278df2d582da478eee8db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0255023f6ff156716dd4b32d4dd75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2207eaa4ee8be1fe53648f1545f27e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3047212dc5902ccd7eecd8b24dabe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280f425b675f73cffda87b6437b467674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7ca7d165ce7b1535f72dcbf4de5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302004101d44d0b7d0653568966b6da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db01d983a2a59dc3b5abe5c49f0d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80777861ac8be193336adc612dd2974f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7d3fda0b7b7df7b3940ee4441576679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875f3a720ad204bff77f492c3e427f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7032ed53c182a13e8aa6c2f5608c6a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adcf8ad1632bda9a43530f3f59a804682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577503f20767420795ef3cd40df27d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea1486f411212fe030de5c19075fc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c80dc9c9e94d8538b7a8166fcb602685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90b1994395f4f497310a6986b720b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f29ff3e464be0ee9683b628369d60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068c315f66a32731d0cce12823c517d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df085c56f84fb98a33e34feeeba2a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419db3ce41b9dc450375bc275324f042690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193c3e29d4400719aff23aeda4ad7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93f78e845cb53c3155479c0eca647b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd750fcf1cc10cb861d1af4ebd767693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6230dbda68f5347737d11b8bfea94b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6954697f5dfd96d55b13f6626cee2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c9e31b189e324a667f55efc1358a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6b646b699b7b627d878286bd6ebde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822283a7943070beffb71e4aaccb5f65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764a09b170b7b4027e7726e2404a1a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f56a242c9b40fe30fb070c5394ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cb5fa89015dd0b1eea2c6e90add41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37a1b5e81ec6f989d1b8a854f904d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b850855cf5492039f0bdd394b02a3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f05efb1a79fcda59bca83e8ad2bb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b5ba780cae5deaa1f6e99bdb29d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb1de56be6e98e3a6e3003a45609a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2310c0ee99b22625c7519d2519895a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec9c6a4bdf2c61aa708b9b69643fda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0606bbd7e9d8b89f1bd8cdcaab215709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba107b689373f014436cc4a14272c49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff7ee6951e210ebaec9cb4b995ddc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900ab7a9f096c7eccfdfe69565e07e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f610b3930ac93bfe11cb8014ccf64f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb119ca49111d3a47cbd40b7b189ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc6d27178e51fb6bee57594346c7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e811867f7e4fdefd06efd09dcd39841716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1780e7de724e08f6d9b6b3b3868a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75679fba4f2921c7a56024a142aaa2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381beacf19cf38fbc4b52e5d38270a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23689bb878ffc764075f349f48e42f59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a2dd2e38b41581f9bf2ce588243dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283c0671b3ea34eeac60d4b45aeaa0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344ca9e822aceb27964f11a04e8147d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc84eaaf60f04f896f7c5df23fe53e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c74da8c26d9cb8f939225bc976937c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5fb51ad1520cd6ab37a9ce7cf9376726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145207b9f35d58b156d4a46f4e93c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa953b03db318bdcd23db639d9dcfb57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8833ff8fde73e9a239718155b491e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8380d022146ba2ddfb2c45f14849730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220dc28ba33f9be1cd1c5a5f4df9a75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ebb813cf1955bb955cbb63eec1ff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52eac90135efbd6e399a3488a338fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3733a13abfc24b6d32240f12d63d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e086a0cdcd4246273ac123916e0023735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb22b83b8aa5ce84ace9d12549026736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127a24ec0d0e4f04234ea9a7bbf70d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e41b56e1e2c803f5481fe837c1bde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e093c16f18d5427abd18e8362d0ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad753c4875c05c9e7b9268d2cfe13cc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6ea180867e08b88f85eabbee60bcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba411a22ea6f4e250470ada34814b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8cd91894a73954107dbe7b5fe1c9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa875beceea2cfdd927dde19c60db650744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449642ff04278bbf86af7f90d0661435745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8aa422d092c5027129d86db03b830746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa740b45e88df84dedee655bee3c6860747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327677f37a49665a1f4765ca4166e2d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc8279cdaf5a6addbc7b75fef2e2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bca9737e099fbcc36e7d168f7e654750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bedfeb598d78266cc6c593e4de2d14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53fddad50267bef322ee481022d4d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb22edfb5609dc0fa4e9c2bbcea23c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>