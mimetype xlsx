--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa63e5a52742372b3a1a45f5d5a2971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd489b76e9dc4e851d48c7d209b32f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68060011a7d73c20019540339e2833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ede319b0231e5b6656e92e1ee81f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50eddfb31bf3c045e8fdd6452a1c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35852027adb9cbe1d2218beae48db6fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a833abfa103ff5532ad33cc7815f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c4b52e8947ccbb4ac1b118cd651728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfef77cc89eb292760f7ff876712b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7ef78999e8df334814f3f075ada2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced8d435077f4ceaf1affc9969837411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d63a05798028d9cee9c44abbc4fdd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86429957f9d6162135678c7f4ece34c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57170e81b72e45fe074a7a2f723ab47214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae019fbd42e7c7bd15205feb6bba5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe333f8987485ed8382fa6af3402e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ded42d0b1d6ac87e173ba88e970ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b583a96a0cbd02ee8c93b2d1eaf23a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95924c83907bfea77ec2b0f54db36b0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a52483e7eb72d860bfd38f20f3e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f7184dbea754976058f85f61bef6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63258ddbe3ec0e1637f275e41f43a0b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a39d3e662f366e2a221660fe51710023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372c66da5962efe32fd656f4987a41c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19aa86568d9cdd9dc38ce266cdc74325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754afbdddcf5771fd6a8921a1728e7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfe4bc5127a4c75a6715e9d410953d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f72bf81e4b6016a004d131dc4293228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e79574159f6f3d1a96d7f69cf43a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c66421e3f089101c9d360f16206d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c76bc678d0838ab485613a1b729531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af6215ad6937a0b92dafd6608017132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d310c8af05b7cd7e0d095865ddfe58c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8e82950740f40a8c1bc40f8b6da1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2490a13560d8c45262bcd5f5bdf16ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f5b52a21fcf9f77f0c258d0f103b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853affce286a5c8dc9c90b4e5b31a12137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22861d84c3e9aec27119f5f5251dc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb51bcb977e3860cd688f3b644c4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ecebfc1c39b39371a6d356541992640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0666181b71019d771b4bd42dfddb8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c972720507c58e2d28da841ecdb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3d2c3a4c133621ce2ec46c8f8db0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4b105429851fec87603330051f79844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac94b7216b8e95ed4257ecf8084494045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1ce110a28fc8ef086d2d3ca2f300746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df0bdaa1d3302780db7582ab7f08247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa74ca2c07880a80687b2b5e803ee948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446a16ba82f332337997cd4c0cbd53c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f7da2d5837101d3e7af13e60315150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf7425c92258db5787be59339860ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b663279f95a5a8794a8e32763a883f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85e9e8af3dfe930a21e5c3b6d0301453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ca4fe60645f1b6cb395dce46431c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc783c82277b73a42b616b4cfbe899f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b87810a093d9d117e494e840078ae056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0edc302f6de9974c12dcde05de53a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96be2ae158ecf2a8baf827dee69456858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f75c87bab58af83f9753a1f4f6af759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012283f257946f63700265531858fe2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5639edcaa5968eaae7894368d7e2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0ae9d176bc4671c8fb0cf108646462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973185a34c040d43f38fcab2fe7ac6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c7676da0a42d6ea89661f4c4433d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9045acd2848d645d82226eb5ff79c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ad1f6481e83e9badbf1363867ad6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802076f0731c146089e124eb30fd4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58ed75385f036d91fa154942486e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633537d9ee65ffb669b2c962b70c875e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dab08840256906ff66908eaa0589370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278dbe3e047551513113bc78dde0ca071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b0fe62f73ece1fb4ee25ccd7368cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba32010a3028eccdd0cd963f0f889573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d522fa5a78fe141794719bc3e48f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d72802bbc9fc0652ab35c78c4415475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6cf30368ff5b96e932799fea338da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c0403a1f026d5255209a6d760d1f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6f77fbcecf4f2d50f5d397789098078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fc4240414d0fc4f4dd8fda039027d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858ff5a016be4e7e2a283f6fcc6e2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed4eb29ffa980ec0bff7abad61c8f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31538d82b3cbe94a323944333407d3e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f573da7edf065c12c026a8e3ff44d2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77061c3f0941dae4ff6bff161283fc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d40a592bd42fb0e6e7559a3e61eaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d9119e445eff2869fc12e88d3f8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e34ce55985e4dee7fcae6dc0f204b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff679d4a0e3c1b7964eb34d84e2112da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9255dd29d93cc1c40832257223e655889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227f70dff6a37d68d632f67219369890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf11861905bc3a8f55ad910c492efb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9de975c0e60188dc723d5f83acd7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade3f13c0adae2301e3f8fd952395d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b7fa2026c296883c1aecbd76bd26594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ab14b44565181c56958b53e36124e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eca8512836d868c5b5bdda992e55096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4883b50854bbc3b75c9296406ce4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578adaca15cfdb11203dc9b4c3991e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5dde9d7312ed77f7063a3876dff7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bac1d40ea60e9005804508e1d8714100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45904d5f3281b80a966b85ede26a2e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5acc2c3a070eefe5024a0826b2b44b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969f01193a7d8104d451e4a194cd55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c384694237c64831515dba9f545dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871fa74ca19938c80064a5cef78ac44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801941ee8062082fa186a2ceec8ea965106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f4e397fef228fb73cd217d673d628107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04817010df1b52e672f408121f6a040b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ae257b759531449449297df004f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaec171080735bd98344b2232fdef6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c14c7171318bce2e78ef510df6c41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01391c9d9d56149998e1436d8e10d7d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfc4e5d3e7a1679f8f93ccd28dbf8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7f25ec1b540df7152bf3606aac64c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac4c991a19b7ca64550172f3bfa96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc721d34743caf0d34f986cf6975fdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986823d1e3a0725b8955040b33f8240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7044df04e94a669fa0c17aaa3653118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774191fa47edf08fdae27883efe66db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a907aeeb08717c2fdaa872cdf42a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55185354d75f9d9be75abe1f743b9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d667fba51ab17a2f186fa0ecb016a53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794a58651cd51aa7982e0acbe625459123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ed110f853373999d92419b91a1ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54d6bdd14d7b29fe49856c1766229125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9c21a816d9c566dcbac3b0cc87231126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03942f4ae4bbae01bc48f781f64f22be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe756e52bbcf262380d477664dce6fc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148fc1ae86a67506dc44a9c7db4841d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7843d56faa7a1a7cb1115a214f80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a67dc73fa2f346adef3eadefaddbec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a763f68c800e39bc8e17682245df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508d5d69b33c6361222bbf6dc7a0df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de733f8549c1695c06f62931209774134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd98e87530dc34fbad0118a0357e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320448893d55a4787f50e57d8e0e8a3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529abe8d0a86bbb74bf41da30b7e676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d8938e3b774c57165d0dfed3e45a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a492046ee0010b32b0a62428492d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ddbf761a5b30983545b89cdbc9f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26bedc2a9eff7a4e902032a38fe192141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b362f515a3c76bd55f57f67ab80d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96889b4aa95a8fb77b9c45689b600fcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcbdf9cf56decae0173a3e5ec4a4e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507a2c5decec03c50bc07cd653bcbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321816293cd60f2140dafb86fb5743146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c675443b297dfd860fdfc8e536e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5033bfaaf7d1588e274a789c7624a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69129e207824fc17db85826bf882937c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8567e2d4d3513ca78e48770a334f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aa2675bab49c0ba572624374c86f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ccc83fbcb634c5bb332a0f479931152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb053cff2f81f0daa79f2f73ffd121e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb84d236ee2fae3f0caf4139d81668a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3db2d210193c57f4ebe9e50e91ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dac8a766099bff1793de8ef985bbb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3cf9648efd7f06278d33aaa4412e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747af7fdda324243b50b298c4731db6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd298aba111512ab3fa994734d840ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df76bb340b19ce83daf114aab563b04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27895c6397c6ecc429f9b3e8a153a5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c244569005ec0e2940a2ade93fc5586162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee9cde5db702f1c6d131ce92844ddf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cadd4c01a16d12093d23c840ef0b89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c306e3f4a8f10da5510a8eb3b5218165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b324fe4bf61b4e4b771fbd77f93029166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bb9f14efdf71964ceb755422100b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a426a6e37cb48059ba3894d93475a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b00c9469e4c54731632b89d0fac7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5f6cdb7940d8b3f3febeab5ae8f91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619f934cfca7cd04e53630bfb00993171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078809f231b7fb5598bb15123f9e32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c80353fb04e3f85dce1442675f3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734cb48aba14909e1f29f20ac62b1b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94073cb783b44c7b10957cf997b84b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9b062adb67b07aaa6c46bd9aa8df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241b587ed3e243c23e2d5b7de0f114a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84817d3c088b3c4e7143592a7aeb02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc62a373a417cabe6c7510547e537d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d7c4f451061fd0bdc5c76ba754ad0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c729f55cbad9dd64feea16cd313afea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d1414bcb660fe29a53acc0f6be6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf27909ffa033516d743869e79483183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853a4ce09218a98f2c681715d64ec0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c4e7c5b71292a1ef75fdd8517729185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04439219c0a4d1c9758a9720c3c2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d622c92819c1a093f94aefc1891e93f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2b46bcb69bc848b8a0643e15ce920188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b6e4b52155fe8f2e5740f372f77b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b36e9c5549d7d1f8940e4977711a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424349caa48cbad39e8bf49820a524191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11051b85162822b23053881ae7b8c36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555fff9e6936ae9c70872447321f40b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bee47f45eb0868b0fe28df1db5f28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba22a6f3bed4dd61c5fe67db0999b1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34ca69dcc6bd6e523c3e8b6f3268a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209d1777cceee65c8857a508c1fb91a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24729f160c0b188e7a1d50889676c7ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98afa573675b1064ddc9ae134aefcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2b3bd6948ded5ed50176320ee271200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174c7f7a4c7e0ad9345b7bcb36ad46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c276dfbab355fd4fb11b1a09af587202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a67bf53a66f027251b93ce92e159203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00762764a899dcb78b9778784d94ac01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bfa3eec63fbe067ccdf2cf3e2b245205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af139cd4ef9d328260954336fc6ff5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311850aaa952226bf44413f4bb9edeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a6367f70aeb5168bf05d24632905a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250449b012a216f3dd7f096b1dfe74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687731acc51bac6c33495e9455f436c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357909830c9970f3b7e991afefbd74aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bb891872c18a7e70a1ca9f23db09d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd735d1e8dc8873e83aeec26c50e257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a24bb8e0df0030b293bc9303521db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb1a89111a873903fcc5dee52d5c17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc38be0675c8f480e8ec8cd4b08cec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b6a1c65ebf5c64bd4c76638c9ed1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc632f47dbbc1f5fa96807b1d5d34ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05723a63548c8305fce7b9d2fd645362219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061372d1c6b94ba729b2273b1edae84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded69e69f7562dc597c462d1a7915458221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5f2d607001f7d276cfb7f14ded263222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1087d62265650bd0c239a2d00bbc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de983f5e3de8844ec0f0c48978b4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c667aa19d85c6f7e14a16567d518225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dfd58c7cdd974ca453c2269ca8fd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb3ff10c36ffe942319a94d6ee5413227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc785548d1b0e66f75f209cbad6470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eab288c48c41e5258e11d4a624e63a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf1b9fd838f34a98eb28a0e1b0b405230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c42fce99ff294dd0edf8d8e060351231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d6542b519e4c841cf65f7b1fdafa9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed77815911981dd5a3dd841a2b1f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f3bfe091096d913b61492a0bd3b0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e981a12bc396630cdebf33f963a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0692102d5687a2336beae6354b00a5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764ea2eb7260febfc982f4921b88a79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb119f111ea38a37da6c49eb585d3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258045a784dab130c882f1d897a6b92b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8949615a3254f1ac6daf45923b2ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b48e77482a8e3c329566449590c6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca7145664d3ae34519b9726001e671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f222039167e80ada1ae905536711243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cfe43e396a7f9aa0c47b0cc04c2cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cd445d4a36b33ad7b49d56bc572a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ab9f578bf194c80541f5faf5aca1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a2e81f7b8c543f36320cfe50b3a21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870c7c2d9841685b0d3696879e23971248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c440179c84421506ef1a34c65466bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec97fbc183ea4cd683d3fedcfd313d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3144ceeca2178cf61350cb1e9855692251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32076d143ea0ad19b8eaf8b70d193d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef41d240a89549728b33f466464dc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a523f49b59a4be4e5837196a6fce9fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40760a09873ee31f84930e32493e82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ce045d0b629a2ad9db71ff641f4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0e7e5c82cae1a1a2174cab80735a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f73290e08dc0d634b77b7299cb71e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5bcfc86bf705fda53abbb28469f27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21b5a61bb2a0e01ece4ed30246fe67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c2ff96ff455c1e367e820080d5d13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c8edfd9f27afc146ec960cd9695c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916509203544844d38f2ab4ae9d64da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2323e27833fb2a110b82bc356fac67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a66f5917b26f3acea0efeff617da51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363a09721e92bbc5193a712f63cb12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e2f5bcd2d693ebae8cd62d2efee07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe55b5b9cf5a1459dff5047d23915e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3711748157bf94be937d3cf5046a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5755b1582191df543f51d0bd1d8543a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18319d205599710f0e8c3f22b47f0f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e259c3231d501192d9871d596677e59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8062a9f7ebe6db9a94387f69008c86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2003ca28e0116aaf1035190f0e2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0be3c42c3a3bd5ede6edf719cd7ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418965936cf50215fde0fab1bb17ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9149729fd9630f9f26c3ad42929d72d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fc8d5f0f64bfafab308b35f8f1603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ea8c29800f32385b412038a54b68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39716a2157c270093c5f3a94bb78305280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711df9a523546f846b62c02541827242281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06fe902d4e8533a8316ead348550dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff6d400d2bf116fbc5a89073733b27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ce8c4201360f4b2555192e2aed87e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5cdb73e9c28bcd9399edc02c9df78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711c5d7b765e34be3ce395e039640a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b2727f6ed91e9477a6968fd4f0754287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261960b308608f9004bb751fd0471c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23a8493e99f1503fc99f42b6b8d9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933992b35257171d225b942055c3ff6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b5155b87dc2d5894108fd43a2f65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1aa21172ddc6191c8f83726347d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36259515ff4927620ca9e58b7fdc0a4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2682277a288ff13df09ba0a5a6fd27f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d950ad5c00f66c3d9c648d5b2cec3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da54ad835c0bd9d5a2bb369638cddad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df916d9733e1b68263fb71dece780e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43514c397933fcf53ae200610c0de17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215529d5944fc8edac073179aaa68f1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f1ba58fab8f645eef371f1225a800300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3faf0bf98b204c069cacabf63fdfab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39840fdd40eb7745de9be5b01f16ca20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0a64fd7118f9a94ce784da36d4d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1412a79343d9067a7fccbddfe7680304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a84311c86c017747ac4be3aabb6b55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c065e06d341de710a8911e11f6f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569c5cf12c0013d79ee973f439ffb66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc20f49fdc0013018eb3e3f2ccef8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bf372c08b6dd6fe50e298fa2f8f03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c7dd09117bb91002cea9eb15417c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26657a4e93c13ee408ad1f35717f0935311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80962f527ec1974e8c30abe098faeb46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887c3f8ff897d26cb918b05b7fcbb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df478fea7a3b822819c7b42889b679314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90beafeb68cc5e2f1665ec8782283a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c95106a34a854ceeb352afa4afbe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfac3ff34f3eacb96822a31d63f31c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ec25ce6c41ffacb813ceedcd77bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529216791fa7278447172920f81a3cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec207ed8860f2b7cabbf8e56f4a6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5dd158bf4bf1ba99bf5542de7b0e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b98892372e3e729b2eaf46f7bb579322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d72975879bac2e164e351e236c0b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec85169a3863adc4da1cae6626c08f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda61a3a35ef2b3583beb121808c1b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3514d7f74690ab2d9961545e03a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18747e36aaaeb2ace773ea06b3f47d50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6da42b8e4aaf4f9d9995fac2f2195328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d91ca53de1c950026f8dea635744b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fffbc0b58eef547afbb2717c9bb1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b69c089dd4086bf34e77b4d839eec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8bf63872b55a539bce9dbd7425b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365170a3dd5ef8af202fac55fd17a033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d42c545d407c1ede38c76cef457508334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1a405954566fc4404a0a10a9be94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9096e0e57eb930b07e0b9757ea824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5bba86764934ff140b8a175ae5eca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c741b5d52111ee399f5c54e7b475d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c20cbcf415f24183e9ad217e4619f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19234083f094ae1664479cf2ffd18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b6f63de214f14dc9e12e063cbbe49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15d63def823ee08b09827d79de32cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9948c7874d487d7af52d6fb8a31a61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ea7d0634ce6ec5e3a13869ed3e690344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d6b1368a21bfc48b123dfbb5af6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebf222314465519b097c3dd8448313346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7abced4185ac7a941502a2c57235c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a535088dcbd344ba9ca103ae1f154348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e346eae29aca986173bbeb5aa244d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b30a509ded491de0135ec86d0e617350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc914f5606ea993033461a68caa92796351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6616a652ca4a1dd1feaff6733e5d87a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173114488ca2129863f9b8ec9f35366d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8af2377333545a462342ded750683354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf4d09ebc05dd5a1fa6ad7655d4595355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8bccf6de85efce462a8ccd85b5d63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49366e9a6fb3861c315b410856bc07e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19761e6e0c11c7f686d74f82bcd5d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c5a3f2fee184eec82e94b76473886359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6564cc5cf0e4682b52e86637a76c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02defd396a69c79f3a9f9284bd8af38a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e5c88bf7048e522ee0e2de3b5c2d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1e5d000b45af770460f2c76d5d64c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca85d2e4808cd81d1a2d833759ab97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be33e132f1a54f6359412ce11b46d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa036b1540006f4aa69b08b05f79d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080845d0a76d05cab07a7b2fb26645367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe2fb23bf53a579f28ae588e748a84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7a60941532b3e14e32e7df8c9a7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696baa1b97b12ad33aec6cc43c252b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47ade409f1430638646aa4fb653207371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9529aafe19e32b36df241ba5448a55d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788b05bb221a05d071d40dd24f4fb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29b9c7073e227ac7ff9593775e574374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17794598f3204b747cf554f2c5c9a8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e725afe3c348c8f8d6a19c89d4d1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60339f5caee082ba69b02e54f56357a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098dacc9511c7bab6e72a2bd96c7f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ec9f73a06a9aad5c6b3da61bbd331379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e340b377fd639bf84244f37d95155e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49a37d56f86a36670e185da6cada61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03c7e89610301ba00c907f2e4cc7ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c68e0654a58da25d9daa4d1565db1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aef165adb9d9ff103f005b5081388384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f762075d2874e73ee5b87f1d8127385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defec50c0e623a58b6b4a469c068ef9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e58e9862099f4376fa9b45cd9a27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5373fc990ac40ed7e513c2db59c38a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c7d9558d472153317c501f2f45cb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd00d2ecca05e60a4db22a39cf63d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958d9c3a58230539c57b4d8c68c8b05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2dbaf4e16a33f1bc4b2443e6c0c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e9c4f38d2e1092afbbe6598e63c3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44577b441e7ed64ea298e855af61ef3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa554b78f0ef870daaaf7f2f499a0d51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65132024aadf33e57892fc303e58c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f07aca41e3ca7dcbc2a64c608fca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab8b9e9cdc3f823b0044ade15fab49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4f04cec2f2207b5e3d4ae0bcbc07c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281004bdf927fa90715459b82fb3901400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40cf7759a973d455eeee3ec0accd6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec313a36bc698ab1d69ff75f68b4aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056cb6499edc846db217fae528d922c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165f1c1fbfb501a237e126c9053bfa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe6416fe328a0534a46507939ecc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d61669d03176e5dc5d5d8d31d3e1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca00a699d7236dfdc1e43c431b2624407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e06326fe8b687646d9e18afd12cf3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54026f2e2cdecfc4b28c6ae60a5ee7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f404141fb57f43af1a4f824e51290410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259baa50aac0b8bad9c0361c71ee604411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7cc88a6320614c59454fefd988180412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e71024056959f1a23ea193a9a93ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb6ad8fee3c5f6ebca75afa14ba8cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe75f28ea93cf51d6f57a0e7611d83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845a5a215601b7bfcb9ca8f72ef954416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba14a506cfc7a3528494c4201cefc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b849563c349d859d48eb50fbd91c2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876748ef73852b91e73c8da2ea9b2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d5c343cc931432cf78133c59044e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb34c2c4e8d8873e987d37f1a1e044421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf80154bbdb412b6e033debb607677422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a248981ece0869dd09265ffe92f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baf620d3a1a4184ae73c8d789a2c1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c4307d5d126d9cac63677dc85e38f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b27cf3e3a3f368b020cd9f956c81e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f689b6d5dc2b00058ae4582cecc63ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904fe920a60e83d58e6a17216e98bf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d8f7e96e98539e0ba5e5b90610f61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7bb25c2a28e411a4058bbebf896bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0aae6bba4599c8bf63d4c80a4f644431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0693a5a17b93583f011d314f7ff97e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5433757a297a31c290a01de1ef61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea5abb93ef1254b7d44100dd9a6c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e874ece83b3afacb1949cc245c1efc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da0acf435a2d1a15152bc430903b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83218e408345fbdd8b50a3459fec1275437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4570b4f7b2ec26b469d21775169c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc101e33fdfde2689d87b68707e9c730439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e7ed9a4754a34d0baed3f558a27c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19948c3c170c0d097cf4fe3f51e60e51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3948016f32bf6e5c8c7d278fb8e611e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c693a5e250ed06e8c115f4acb5615a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f9817b91f7aa8076a5ba64680593c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a37d9d389cd5b3248639769bf65af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d6963a9694319f9b4ffa3e7c00a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ae5abf0104df50e50d130c8ead81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923b6c94d0280e2a2b72ae60f380ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d542cc89a4c78c0b9e5d80d4bd61a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583731908367c1887f0cf7f7b392c3d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e79c929b824bb9a9b15e9733662f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4cf1f13f3b271906ae496a01d307e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93170f425be4e4be93dd57c60f045119453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ddd38a852f4e0f3bd1eb28e523a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e28f10583bbeab7db69344e92cfdf1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6975322e342c8a081d438020f85aee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833d13959e3bd50e726cd97444157e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e1104c01d1a98aeeb373966cd0839458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c61ff0c7bdd253f5a2de16dc6fc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e377ef932f4d9fe209256dcb9ff48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a0d0e97cdc54a0ec77e7c37b7c8f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc1037b43506e5798fccb50fb82c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dbc495e3b9800c172d1a15fff9776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a7aede376b5362b7052222bed9e8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3072127e96883dd9c25b0f469ffd3ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325b86d6c07ff6884bd4aa81acf1544466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c2e4523b61e68a489a1ef1e47ed0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862fc97bdd35afb30b8c85b1d6d1340468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a953766a89323299888ca40a4d5f940469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abee4f4f2ae855b63a944dbda15a113470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661474d6a74e61aa4d6e9846524ce67c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c901a0fddc6c55e7bef4b47228d6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81740888759ed5f356bf7bf6317367e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4b93e9aeaccfdf0c0177716c23d73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34364540a5756fec4e17a62eeb6e86a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef299d97a0f76814c7bf981006b8a9c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2627ce3adfb42d61bfc1935f4ee3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaa3ef614cba1523052295449ba020478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d7c3f1b60420757ac6113eec71246479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd22d5a808daa004766b2f97bcb03ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f75086802526d013e4e48824861f1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99766708a07ab6e89778f05aa1800667482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc46c1a9b8a59586901147f670149483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac43de15374368dbe9c95ded42c66e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5c0ad3ee38944a4458f19f13aa47d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19ec728c353c049d4cd563a1cc84a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de8d9bd3a95d784af613b7e535947487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1158c411b685eb5d47aaec62d6bd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e3e8aa757c04d5e0bdef6576bd19f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cfce0df2634263b6e2a470fe0b9d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1a5a5403fce5fd405ab115187e4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b61396b918b72a09a758f6fc62e64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c94b4e3d2543bca67b8b1b029e89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538888bb57c8df45e61f859a22bc4f87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded77a270ec40ef77552123b1b98fa4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad51b9634a064938616f49abe3a5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d709cef1a39acf389ddfc5cd852d37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc3a4d7edc8a180a2283ee1261dda8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636c19e95f7c00b5d352d20b0e7c4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e174ee6f6136de9468dc6e4e829a18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26af3e7b9cfca770beb8d1b3155a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8797aebcfba4deb8d8d192f7054b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f38e1f44e7e99360eb93bb30bf06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdb361aed195da3130a8aa99a21d65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738937cf08aac1edd4e2a20bc46a71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d08c3b4a6da9bdbac05056033eb1c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf5a3525af46ece76a03363753216507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8a8fc8ee95f3447c58551c5f2fd68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964afa36dcd00331a96772dadddd2aea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c04cc6dd461086be40dd2a06b5419510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc3e0175ad83294ebdcbfdfefd27b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd260af8b9ab04782b94ef33d3e8153512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a64c308baa2a63ecbd22793c137f0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4c9cba0525295ef4a1f263ad9827f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59c638f8107ee41b07aeb685e0c4f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdecc1b3100332bdd78b04b0a53834516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c73bf10635a57f639bf5c8b3d21221517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4bbe7f0c7485bfbefe4087ae20e2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbc3457b12c03b0d2321b415b34289519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826810e16ac2c11e513fa85e1ea83794520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aae790e0bd010f806b62fd5269a35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecccc480505b662c63b29b6718b822a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627336cd5a9a7534325cf82c95f3453a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b1656fde473dddf6e7e5bc5f6b69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8c5bfb57328b9fd80b229876fbe0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241b59e245984d1eab603f7667fe394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b24b40a92a0027f5d1e1c8e56a779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a33e4c40b430d2bcd9765b739b246528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18a66e6d69bdf7d8a523f77f40d065529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78570ce39adaa2db5d74f167a74f209a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57547662d7c4672bab7bb29cad726531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8975756716d6eb315488cae76b3f85f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362fcfc528cab0f4d6a35cbefb5d139533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4966540265c442bf8abd14f67e97b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd581b090c609a7f905c100b8a1f1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79a6cc83e063a347258cd6b78122d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1879dbf429b9babe3ff0c00891fb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b90268f2ac455a7f8dc37ee36678538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db053416c99dac661fe5e16a0c50de8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e29a14a1e82adb1288d3b03b0c5900540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948d6bf15d468311f7075cfeeeaf95a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6cb0a69ddaf6e72cc751aacbc155542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303baac3d8b112fc2596ae279cec114d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f000878c6bdf4255c855087ace3bcb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfc88a6011d29b31a08921b05b565d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a7c6cbe0f8704235d6b8113cacd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f71053e6c7ae390844a408023761ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12000fe2b7a5c446a150b7abd9c780a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b711dac86402c4ead6aa9fe653601549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730c9f0d08ff422a95029dc16b5e4bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad31f2d78fa3f0a66961b8a8fa38328551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40328dbf6249cb05788a5300403e4921552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618806625e9d73adf7d5958989ea1e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732539732942018eec4dad299c1aac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeef90004cee1e3e44806ca653a392555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550560ddfa79b63619e30ba333b3a4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb9bd45266705f35a0d37bfa673c48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa0a1e3fae3921c9e92f0b9353fba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdcc1e8abadfae72dffa64a24d6682559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad9725b935c1df968b25d72d5c6589560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f9d07299d7a3b733b807312f3c89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e05d1311bff2048d01e7b0662bf682562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04756799f830315782a569cfe6486e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bc49ba3fad4f4359266a633fec7c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5172e149679a9a95af2276f8ac195565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2ea5754211da17706196c31fc103e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284afb2c30877f753542b78ca6ed6ddc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f97b59b98cbb93d78103112e3cc43c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db72e80f55951cf7c0ba39f6ceda32d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254afc30e946b7fceaeffe423d80d7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd428b80fe78729ba554c09f15a9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54461fcf7ba5dd3e0adb6e557822f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd0bba43b6afc1809e0c6698765a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acda6a35700dab8bab9c871eccb6e98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c2dda621b675f7312c605da8c5ab0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723fc0fd59131cb320def98179e6e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb821ed3caa0810bbeae0a0a1f9f433577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc7fadd12027060fc671ddd5bfc104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e701c7528de388b86a21349162a64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d02fd501e754660cc9703a8430cb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387fe1429c456c6b3d2a74e8bdea344581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773306fa840e785a65bc43e4367b32b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614e3291936fbdf0c4aa0f91c01cbd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591ee206be4db3f4a266491784df0fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d4b9c928da7d25e97c3b93108ada585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec134fe49762a53d6f6bc3d378f26aab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c3cbd9238331ff600a7bb9d14e119587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1f5b2495b00bb38be1fd047bc9d9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a48e1491043ca646352b647d4837589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909156f01c4d8204a0e7c79e4a5703590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee718dbbf510b73c3188723b114a61d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507fa1685d69fc0616a064895d3e44a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfcf52882e504f115105d1b18a19e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a46d49938360dfb8a046f4f618e2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6c40164981c71e19ff3db2c3007a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc73a181c967224624f1ad747ecc78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fe8e93bb44a55ccf5e057a87f4719597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a975edc95f2ab24922079c2c5999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e758a7d6c42a8255d2fd95b0ac8f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1001e8b9cc79141f3fac70f554dd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36931683376a0e29d289250124312171601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f98ddfa428388ded5915c2a201af2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771082b7d26f91d2ee27930fff456c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec8f6c35696c5a821748b6b49e9648604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62754c3e67065aa7ade499a3149fbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a8ab3b232d9a498b214bfe8d3bc72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3108827fdf87286df28b06f42e8215607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6cb91bc1534519b352f85b5e6c10f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c6e6e5ca5497345822f5d46984dc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f657648742737e9c03efae3a561f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60de719de625f00300976a7df1fbe8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9742ea051cefe0f082ebd24fba8216612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678b3a763c8059df8143f4af7562e91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8406a1dcd84966fcae89d2df57431614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f340fe640ee5c0b4f4d7afda67c852a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea69a0e41dd9a1c35aa7839534a6ae3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731e1098f4c56fb45f547218c5db13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ecc5fdfac09c8d252e96c4388175e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e537b3ee6aee3c9e7a34d4c8e63074619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079a0ee68f67569284a02fe57fed67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541362df4769ebc83422054385005a2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f650084ff936b8eea7185fcce82f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeab2e53a08c19c8d4713b08b3d720623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472bb6af1287dc18a0048ee8e43242624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947123dac34760abd1f9572663dbfc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711f0557766a83b9e4f3f89523a72f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c426d23c6b79e82d15295724c6376627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb4b9936a20477be7975c357fefeb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2a638e306abdfd04641d05fc66d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1683eba1a0d4e68b35b2a5b928bbc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123efd5dbc15ede0df7b072b332355631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f0fc753724c74475cae9b89a2e7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a8b8ba7c169759a3d85fc7ff4486633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a46d5f808076a191027a7bcee9e5c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5920690ebd4687a76fa1e6888cf2c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab54ac012815c40e5168b867354270636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bee615dc1348f261021f13ea434a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597627c48af525cb93db8d2ddced1ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586bbda818550895ca588fcebe5bb2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23cf0a44f8543443e425dfc7b099cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a762f250c349d32cbb97a9b485d2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa64901a5fe0ffbf04555f3a9e4fec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2fee2265248cb5a41963a25874962643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0356c73a694184512a4ecc136326ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9c29772a6bc94e9cbe3ef0c818a1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f68b0de77082ba9bed82340ccf8ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f4c8fd48cbf78fc0f0089c20f7474647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dfb807ddb893a85dc8f12daa55ea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed06110bdc320cf441b097f3e2238649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6101039f4810a72c6f52046361b91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba238afd6f791ca8f7ba4fa1175f32c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b64e077bfee253bd13037be00a9eaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9940d00e4430df3094098b58cb90a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c089d03ee0a1f7a495951e230f6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd1e8824d833ecc8b5592b8715fed3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74ba82d9ee38994d57a67e8788b39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7c5359834a475d4de099a65728732657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35b8e8bc356b667dce2d43c04d6018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03360cfb42b45674c233649d67f9f7d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081e3c52dee9d2efcea31d2fe0a6d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297685edd84c5e23472df1078b52d86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be2744975558e03ee631402f52839a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1c5f3d2a6458b0e3651a9a70b625d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c58959fb62b3389b1e5f919dba0a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc7785c16204343252b8fd8d73211665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d1a0d259f6f7de461f679093e101e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403a3219eef91bbb07be847c7467546667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209b5433a64cc0e0c284d45dbdd9835668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f3abf4951bb7782ac4b090c05a9ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b69a934dd75552ea09583ac786531a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191798da68d9ce0285fb930b8df2f8c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e022dd7732912acac3d2daaf983efd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1497555023804449e7df373e52fda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993879034f4434de2422b0f63ea3b2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc332e787ee143492d336369fe19651d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d83dc471c24d8e6f28adb92c8b3b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9c8d0c785eceb94c83e85f2126f50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217feba465517031905b1a78f9016b29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a398e83c9a1e801fe0884f5c80adec7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d1bfd7c98e08b5e8bc5832e876539680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5299ab62a358f21b723b44fb469c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a39ddb4c67cd52e97f8d40f6fa961682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fee07211660cc1791992b6bfb290e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdef4d6e7011ad7d7961bc7a52dd2ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b944d7d52d6a524d07748124441775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375653735d4ea11e0122dd8fafb47fe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81fb2d5b388c77545ffa138f6cce3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e202bc874c046967fa5ff750fb651c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a294ea14f4094b45acb9ba6a8bfee92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dd364496239c31c4bc16e3c3c45f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3267ce32ef2436018d0f64e3d68ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7025059d08c88ad24109f397f9499b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d18a7e5e8f18ca9b96bf36c017602693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b506a29e58da1f5f3990f56a63c88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39dc696eb07eafb4ecbfceb066e197695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103fe4efdb0c649983f4d5fe6a985a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbaef0c25edee10249d15b2cc9acbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb3d51030218dbc5944a3de6b9d08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260339a553a4ccd0107fdcf574514cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a60898adfc3d5b4ca7089d629ec9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86653957c39becc76b25940e35bc0c46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e5951a98e6e7e8ef1845dffce12c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf27786d0447bc21512fa75cad4d5f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62a112255d7b125f00f966b49dff8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ba9fc3fa6a72d5add4790f5e0ab51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb57d7b502186dc146b70e5ea3b9e50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ec9924570148aca7c90e44db8cc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fbe3ea679e92be6dea7f7313c56f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec9ba8e42b0e43b735ab2ec74d0ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915a7c33eca022502f0a973a43ecbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e535392462820304a8fa989298b0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d58dff6a7685e36b76e5537f17b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90576ae8eb977997a397edff9b1753713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef211dcc1993d1b227c6b3dc1ad1296714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec613370701f029685bb23b4740f35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c41177be89ee975c90602528b1c1ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5441e4503173ab06044490e751716717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b2d8a9ab013c8c81161c241e0f21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ff54e1ebc7b4772a57e5e2035ca7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4738b28fd6902e4ec13976a25dcb8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327977106735174bb4bc93b4d8bed11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f471b66e27854b873c5d36361610e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716ec152ee549ff77a1d39a89ece20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83eb5ef4730c869fcc4898b0eddb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3d744dcbff5ebb67ecdeda68eb47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772e845aa1a20a63590360d3fd1291726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7797cc940bae7e7e01ba990eb532be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac667320cde42a7ce4f4413db50ad3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692a04ea28faaeaafc2b56f7b018f24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd7072118af61dd14591cc0a6c3f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd8e5f6c7b538ebdc7e582e3e8d301731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f33a9a9658526593084aa956b9500732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404834b39c0c7bd384b4269f4a9019733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91465df2c70216e3e1d32387a5168aa2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c993801910f8a2d4f1b16e427936d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99762bd0516b0f0ee8fdc9b053908736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4711455b71bf24d02928a90fbc441737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c28226db8f47640b84d5a111c96f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169acb23a917f7c07b530816ffc50a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75695b6954538c70db8d542d5228f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781fbd68d4fbe046dff440aa6cec385741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847bf1e6c5ee86eb8de9fa4cb5abfe4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e67277b330e82caa15154771dc53f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c7e13f87612be632f7f3c43e4dd9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc744a6205025438137fc94d81ea717d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351105f42f0078f11cd323f0f4b9f94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c3c7ae329c767498e8427276e0277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437438ffc00721cc25f3f1fbd7451656748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989bc57882e0a0799f8a3247b7e6417749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1ca48452bcf5ca4a44ea3cb7fb7a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeff88722e708c4b9301cfdbd30880751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3066660281a04d0fc9bd9157c99243752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e4d772f25190290936823de79fad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae9d1706ec311b885aff1b2f4d424b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082e3dd033beba5e2e8791338b4c334755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a012ef0797ae84775963f272ba106756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad0f3b3be599b3438d6bb0b1a4fd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d32b3e7d080b47febe0771d8d898f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4244d5f3febfe86ad7f58cd9c5560759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d74a58a7718dfd4b668fd6b403f09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16475ee991215d1bb95d28a6ff79478761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a56285ad608f683f07acf3dc8d4f891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb375d1aaf2dc44f38337222e2f2862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a477a591307ac1f07251f3e9a99e4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62dc56b61f571eb2854f8986fe7f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45d3629b8487d39057b3929470373c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149412ce15f979f6ca5a2ef08962aa886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a93540a50b5967800eb7428a050867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d9232e2a909d48404965af02ecedc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2814aa41d15838ba7255ba0edb49c929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5aae7f05b013a3d3d72d3124ddec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36519297b373d81982cf1b6fc6ed3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e577d2f957fc11befc854b640242b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833d56dff43aab96685534d0c5bb9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f64bdbaa1b2ca3ea0500d61ea166e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5b51677db8922b3d96eb27048f81a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a8906d01205c3827bd39f5fa9092316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286ae5badf0ae2374d62da0d51356017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb6cd23af1bd6a3d1df98679ec7fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc7779d3a1fd445900b43ce483ac4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb962fc6c7b32ae2c68788e72b5756320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a697800a10f4ab4fe36115a4b481c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ef66c0a2fe654dca952d125824b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb4a76ef07231369272c364ece2cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362334bf12ff70b23b130af254bff5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0fedf35308bf3e85b41939c20caef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ce1be809cbac2adda0064dbf8487826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa41d3ba9edcb557411e9b17f354427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cb530ebc19426c9e9feaa0ccf6bac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171eab16a50e63823b14d82341c00f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79657d1cec66cf16edc395dc2e3b21430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20ec960f62b942ef11926b136f0f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9381469b7f055618491e18326eb9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17815583812f81200328ae4cfb6e0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007524640a935795692a74abd88e018134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1439b9e477d9faeedfaab8bcc203ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8fd64e0cdbde9ffe7d9138fc62bbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e385e4a9ff535e0f9da1d5c808a2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8c4cf6155c920f149e2b721d206538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f8ab148ac1b0f62a38a904272a3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02eedfcb775c018d479f7a5ed55d5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81282e7ce098e841a4afde745999c5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9744302d7e52a04c9c91cc807225f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56b6ebb7e1f28b392af27dcb31ffd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f67dd870d751c3f33cd567fdde7b3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d8be46e5a65d71c2a8034a90d2a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82edf0f6c03aaf0fbfb1f615b160c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c05d9ca61826ea420962d964bda447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ebc285920044b28071cfd779a717e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08d947d821219f29e296a935a97f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4c0ddf58bb8dcabdbd2237392055c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c147b1fa3be3b56830fe12f3705afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781738f09211386aab3cd43d7ab1aa8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e7f48fb9bbf8ecec9421c452ee8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004246ba36dff7f2d009435747cc24c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc40782fb176e3dd52a632ec2647ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0d6f96baed1b14cebeca2b0ee61456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5488111b3da743bcf320aee7dd522e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aedd33baeb04040ee7ae0c16fb16558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b619497438749990fbdb002e09a30f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5f8588f1fc9bf1a344be3e60a075760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5959d36c221477968f89f5801f580961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24805c522f240d4fc3948677ccefe48f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d111bb5cac5958a08672a7086b04c1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e65d25ea00877b9fad708f543172864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea5275ab97fb484445b1a658c26bee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf4ca1288b1d551ae6559fe093d7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e1047acef18130f70f34b168b34167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35e394254b41e03efa6acdba9c0c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed46f6c395d9e3fed3d6c9fa5a9d7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578f7ca9129776e042e717e14f073c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97027314dfc7e4e85d97c837db438b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05798919de900facae9d2b092e11318b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a9fd9ee80f0338902886d7c4c8e9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc425f99027b550a276fd450fb4bb5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ae720718c79f31d39a18ac0093d7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc768611cd66c577def0e999ca347e7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5403ce747090abf92a6a9251bdf24e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6dfdc12e9e3d7b7a3d338cf89abc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90655608ac58ef44429696fd7e46e61c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c490e8558629262752636541934280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b401aa07fc2061249d9475f23224c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071746a31bd00a64a0f52142ad19f97b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364081798800dec800d8881980bf12e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f065bedac9af3b79a0c5ef660b918d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f8b23064c8a4aeaa11219763908585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0bbd310c68e9ba6c254ea9d366a4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e641f0d1ec6f3913e0def161909bc2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc08da9aaa4d06578762d2db99e9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008db9b92d53690f4b2bbc9d6e0b2fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f752d713ad7602662533a10b550a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b442fb7c3066bbeb172da2d5c3638991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365938eeb82ee4a96c8725e87ef9c8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87796e85d853cc1c368c81f30d51ef4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e279f8afd75f394f7c464e11688794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e604d9329e2124d4d0aa2c581ea4ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644970f9f38181e10d055aec3ea37e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a644c28ec57970211e5d7dda8b3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055db543155e408d7297679e845b49998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509d4a32fbdabd9cd688f5c2766e8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e311d659f759c94e080598781951d59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b190bf353e9cf26391397d79d5a8ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8bd07030c6130291c6b0e339543e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893a7003ae5ee6fcf4316d4be80d124103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c1113792999524d2e66065f3970f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73c326f780c2b83a99f2512ddf41c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ada615b65984062e05a103107f487106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252bb5b04ae22d86e3b87530cc644f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733bba4cc4ada51bf7cd96ea6fc4d56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94879f1428769ed4603903054f6567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596055f2978577a2d069eed36b974d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae7f8471b6858f3610ab033ec3cf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc7a8413a52106f9092a4a16c60c2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584f37e5ec20f2c280b790035bb979f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7bf2a25645bc42c7d454e251f848114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9694e591f81945f6438d20a70cc3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4325485e35766d3ed32f7efcb14fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02603153545957471ec42c1819ba1c32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63376c4dab5eedf8739e1052e7156c0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd698abbfffc4c061917f1686b9d4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f106f3dcc3b1be2009025f45f45214120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346526833e8e2021af582af01ba4a2bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b9e57211211b4eee91e8fa50434e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36328836e7db8a4d9ac3a436d2c1989123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99741b69fd269d1782acbc51c5a47a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3af933e251655ee340a1ddee5ff84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240d7d1d111f513392246f4e68d19ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7165e679bd7df9d3e7d26ffe84cd75d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a568be2a55d7ab73a6899b12f07ee8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3777db33849a1e4688f30696d12f74a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3f73946d3870e937bfca889de31bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58cafcf8f4448af990d04da8bcdbc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa462934fc26a58dddda5488d2cf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410abedbfd33c2b9b3643ae143516c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d437c97e8cfc0414326b3e6100b16c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f53c7b0d5afb4a79309313a81079b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9d5539f5e28b0f7045101ed63970e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398605858292dc7ac1aa095d7619569137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39342df32d790548580dc8be7b38fc2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16eebcdd2fd84d1723e59a4d3542ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c051d2cbd526e71749c5761d01c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839418cbf0390a5ea5d9521e9f48f58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713585da8d6363580638dd4cf98acc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849084f7f69eede23592cc4d3c8ecac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff430ff7f618db4008aa67c4db8f1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbea7921de02ac321639bd39a7b0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5137faf526bb4721b59bb1b228d9a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc59fcd6c9524563af5e30abd347349147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47165b47b2565c3170c88971aff49ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73cd2dcbb909c5455d064ace1ed074149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5a5ab0d360b7802d7dfd7a9eb271150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b42f364874497e67d712a9503e804151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440f7dd181a93f0f2369a00ac2e410152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576e40e289ec74af317596674d195a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef6236292e038d178ec831809487a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cad7ab19c3b8a9a362fac227669f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de32db066453f144e800bbf934c23d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1871533f82d353151844ebbc5cb89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ca98d76c4c6ffc0d7ab4792e0a8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a8b5610e9f6601b002dc9dd5980ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962305ac5b914e9f3aab45f0f4ef3695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e48f8a530d1f5f3b74b14b1fbbf2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff92ace85623a890524fc389fba5b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1078903020c92f598f6aa3993cb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69aa26bc60f86330affecea3e40ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d70788ab40034000bfed4e9952fc94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258bc7586686e9abb378ef8949249b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e1b78e575131ac1d11c0c31d023fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ebf83a07c7d987b764b86bf444dae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9bea1dd3b3049552282c41e7578e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b6db999d5f964cf179bb3d3624051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466e91a4a0be2f7881fa45504464ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e16d4f692b6a065c424c751e1079f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5464406f6b15c56917f5a7a1ba638173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cad24e57dbe37e524c53093ad2c041174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e833c0fa4e54f05408772b418cc88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ac2e0f4bd2cd5ead19585a59fb901176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca362040cfded70cd1cbd9196ef6c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99955d82f5665b060d660b04d5bc08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b9bfcfd5cb9af4f02702989b67e55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b42eb6ca823b565ed30edaf80a58a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a54573724be0ea707ff73c7a7963e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17040dbcb00c2e799901e23b96a0ff0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020da7b68b2f662451e26f3d8e970e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccade9d8e1d7f908404dd54fa461a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882efa67fa831cf8c4a69ffbe6365c8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bbd4af2f1f7169e18479856fa6af3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4053d138033beb4d90e304f35e940187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbdc5f01eece11386d5488da7f0894188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccefbebeec058a372dec11582f8904c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287126e91b7dc75ea7703f666d609c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d75614d3e5fc128307189c114fbcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06fe9ca309347dd0b143d255127282192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c812199a3515cc3d0ee3e095cde3824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fc94e30f69c83a1831b71d1373b5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07cc0b7c547b5f10f54cee4a1cf26b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bffe2111358b78754fe3fbab6ec19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf92cb5e6ef7c62a97c4d0bedb9ed7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4eb4e56f6bf66627d15975154593a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6724bc27a5772bf95d6fda48b7ae9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7c8b6a9be04c8b2b8134e618dea6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e079a05675f88c6d69be401c8763e12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7661998b8d775d071b40a2cc8ffeec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e78cb26ff9e064e407f75e40f5b88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d7ee513df84c60ccaa741d27b426204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f5b13e0569c666a2a283d6592125205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ce77fe3647632944beac53f228841206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed4558805b2db38d237cfc1e275088207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421637432518d72e9579930426aa6284208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f3f40379b7f0cfee4a51c0fe8deb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be020e2b83349d1be7296892344ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518495ff92f6b78bc8dcdb5e5916626c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60543f1ab48be92bae0ca2dee4fa1cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c3aef0266e0a14e48412a47e73a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c80ca5306a33fc3a8f44446eda0fb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bef0b69100c56104e4175f5d6f2de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b37bd216016ea68798830ef72e78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a1d79b314cac8fa12e6148cf6cddc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b1bcaade55ea2845e468618cd7d9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e251a349ccd22a739bb877f9ffb5e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c1aa430c1f1e9488051c7c495b48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05150e74c08b3b389a5d9bebbae0a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170733042b08aa2f2976e33479fa8cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954df79ca264c0aeff3a9c293f86e1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08532aed7912f7b206cccfc81be92196224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd592fbaa040825002b9082026d85a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e145bf76f541e7b491e02732e4d5870226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810245350ac3e1765c5f957d5ec213227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860539f46f1fe03d19332e9f20694f9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ad80cae5fdbdedb378360298b924229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be59d3f90c0f56cab55cc1b049b27e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3b1235a331e889751953b2459551c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e302d5f82c6db7d8bd356f5da27d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba793bbfd5d0afe833c68b7b6191f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd30689a3a9c1e2850d77f092b0966234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572646906ae545b329423ca0401c2e15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26406e433780d24f6b8954f3f3df20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfbc103694c5746326dc4480d82d5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899645be81637d0167748d3936c8524238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d96823f38b347d37462c4694c1306239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047726afef96137913ca3a79396103240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9f74a9f1ddd5f9f4ca691bcff933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9d7a17180d4659343bc8250c03c6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc658c3aff973c08ec68d19f4c45f28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3e4b02422e4630ac4e709fc5e97f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb52062fdeca89abeefedce429f89bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23501510d1169ba111f7cee9c619ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f92c74071395dd55f580f243aab81c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8180e221646e5fc91902dcc77cd46e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d91e8beeb8451fb1483b2fc182d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559756c6ba8f7809b1bd4cbf4731ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd8a9796939b32f5792522bde7c64d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2d75863849d1d6df092b64556618252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8586e800b66599f3711ece200a202c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03a05d55d0fa7b90423b7588e378da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917255a3f1a051e205c7bd9a102783255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde6083e9b2bc24fe67b5d0f67c7477256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2174ecdea79a92b3ef05167ca415c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c43a64ed67e4e574b910db69ad032258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6f16a5d91228a3f771fb4a72b630259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e285f6e76b5ab7357c3ed6eabefc7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71c66e3815e89e0b60c85c773a93e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d699f6a35cd54f5f21845ec14f34f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f45a7f38e8b7afdaf7013edc1ce61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0533306c22b736ab33ed0660cef74c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a96068fbe27afa841486cf51f34e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee2752f3fa9395fa60b125cafa78f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84441dc5b4487c4bf4528c4b7db0f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073590ce1a88c902956620c80c83acf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01589c15e040f3288bb19bab097ca9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09696477d3fe3b892f1a43cc5f38a44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3fb522c22e543d0f341f4e28ccbd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c5d39be6c2acf806beecc4aa651d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a319dc3894d7c1d816453a7362bd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d3c047679d1accb7ac778ce4db14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461b467f8d5aadd4f254dde245a235e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505bef6f26859ef4288bcd3137ff0f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba581a1c77f3213df2fe295f30e30e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c45a43cede3b24a9bd72cba61291278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a2fd0852cd046917099a79e38ad5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611602647660b6e6542b57177cabf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176adc04503b39fa7bcd38240ffa60c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d25234b85eb6e4d12d9f590a92c75c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838608be98206c378ab3f40aa874aebf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a64e2cebd443331ae5a7b9d3838d6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1800ee19c6e464d790488236983e79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3badb0f3d197b352361ee7fc00eca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086bde4a32d7f9f567410e3f69f7598287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7c0aeefd68ac3848b88ed9df4b5f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd14b3f5c76db451f53e96b8e26a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383c315a385b6d6e5c160c760209eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bfb45ec354ee33626cc03acb47a7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db62e6f71ed8ba9dbbfcd07ae13384292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b33cb50f11771ab392b95e624cfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5da8726d892f2481b04dbd6d7d1cef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf796d79fd9bc4041602cf361e09ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d79bc0288dd1773476f66bc634c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3ca8b92d0c0c0fe3a882017b273e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6579891a67cb2f26a20e71f706e954f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc7c224fccbae3d3de86f8978ce3be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538120a11cf8011c4266d0c63c8030300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd6e840ba4679a30f09722ec9a64c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fe513516b5ee23aae73035eb6c60e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3bbdbf6aea831333c7cfd3be2c25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58879bc3f4102872e0346bea37c51d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d07800a8b3d19d968e432892af663305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd38cdf222567cb68407e7e7e355d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d308e25a64d0a3cd71a04ee8eec0f9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f762d3cee2669708c18ed939c7e5c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417441dd49e1fb32aa91344935ed10c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a354917cea8d3fea00fafcf5cd69293310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4962ebd4617fa4ef57576266a5408311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7687eb57530e6bd3261216b31e4e1b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb2b6147457ec079ff271bac062e0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8c359322fac0ca75e9fbc8c61878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabac02a219afebd9a7cc04698202c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1049f1d140218be921570a159990e71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4ffc63a0131dc85122ddad23ed979317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a060975eaded06f73523e6211d8862318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ba5a2e783509c040418eefff2ca4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf578d6fde0565602b9d59e42e3d733320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c0418da5b0b7012af8eebeca82a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1c7eea81003d4c1071660830fd02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aca0f0c44cd28164ff7ca312ccfec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439334824ca7ad5370ca723b0f86372324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c83dbb9834cbb42db5bedc264eefa9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8ac94c29fe3a8695d900e1096ddd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a509a1a7ddcfaf54f37ddc10548aa70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19060bdc863b8a26ce14767d7e9e343e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4474ced7aef102d5d13ead11411309329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb289957614934e50aafa1718bb09059330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f849f4ede1b91b0c7537028eb6b044331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf11f60b7eda88f9c22b11d64c7d38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cb90176b122eb2fb42f061bcd0bba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d2fe5bfde3f3d1f818690d885021334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6cf9e141e22178277e9c26b50f11d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c6ee837c4608913729c0cf838512336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f3926ccbe8dfbaef5ca959ce846f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7309280a873a67dff24ae20e35985338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eec9d326c045fc86446474269a0d5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec4c92bee6356085c880de3198f28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f08c38e457f35c0301ef78ccae0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb855cc6f71c0798e5eac062410aba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473380a98d6f6361df0b72edb0557a97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e66ed025df0d9eb7550c434d09a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8492c417f9b6747097cc091f89c899345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d69e8380632043aa66f40e9ea50b0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c206413abd3079d4486d6cdb144a045347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe998caf48796139f23e2982af1b14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaee6745f5d5e6dd261a59fb51cd68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcefac47109c4ac74f655fbeb12c18a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566f2ebedbbc3125619aa81e0a53f72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112b5be958bed573461b9782cddf325352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060f7b3c06831ba6f6f5396400b9bd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab462fdb584325a21fa4decc6ebf52c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704ecb212adfc49ce81bd832929dfbb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3f7bb657b52fc59a749831761cd1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ffa395d9cbec2ea623848bb14c85a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f7278b530eb0e1cee993e2f15bfe1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a436add8fbd96831d7be2d6680e39e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb139394e4c88cfbc9d45639a800e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d6ecefedd3d31c9cbd62c55e53c68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a60265080ec68ab5cf746685fce842362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c97839a6cd730dae7055dd1835bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88067c2a457db8eb7117b029df7fceaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3b723c4f6091e1a1b0954f0393d80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4fecf42b098c305f49e40bf317d39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c310d8d78b9b273d2ab55233dab8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b40e96f052fbc3f8ee96e44070290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce16977ed53f7e5890c17c28139959369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576005a57a4fa746ed14a33acae65832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa265655d7513e02545dc162fc9ce9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b4d90a449150e13defcdf6b2f0e4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f4139bc1de18ca3fee723a26dcdbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd3469923c5e06c26330fba12dcbdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe8d85d5a85f34f0b94e36d6502eea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66789338861bdf9e887fe84f7fdd00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4d54d1b419aa1f84710acaa05bf39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee643cfc6a166eab4f1050e3e7ed5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a810dc7eaf28bc0e6609d6b76c53baf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e714e5e1f9d1b350c049358b27a170380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c1668edb5ce313c0ad7f9cd06de81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17772c37df4b64e1c658f838e7aeb825382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f3b0747d2ea0f5804349ca65e4fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb714c13d7fdd5054933b13fbee4884384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c014c30080499adde61e9bac97dd72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7accc741187ab86501366c8bfe6d5f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ae068f5fc3c80640921df0ebac3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebe1cb7c3adfe170a5565bec743fb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fc66ecf53fa856f325bc2db4f8fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1054bf7719bb1090427de78eb07ae1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372842f109bb37d98ffbfb2dcf2c862391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641418ef08efb4d31988e63df3aa8d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac52733956d334755eba53d3f608fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b2e1d3ca01fc7b1b70411554d0707394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc1303d16cb869950895ca010e1f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e081026b4a7d19f894efff778a96fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace99e5cd8aa091f94af32ff3ca9a54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e537774a2c131cefc93aa92079a499398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e62df492492a9df5602fcd1bfef5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75669fbd659f6ce2b450626bcc43208b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecf1ec55005057b165c8814eeda135401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88aae23eec7f544b1f385d8a928ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682342586ed23660bfd16efe435e09f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914945fbea8b784f1fe70c9e3036bc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74f979ae05addda088b7f643d70145405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368570fbf95a17df55a35c9bd72af02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba96e51b779b09459c9191f676a154407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddc1dacb9a9848a8153eedb970a6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185f4fc770e0dab13a7269e842a0c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814105813a163b97c086bc86927794f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dbb1988de4df4d4a4d84a5ab00f90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27fd4130764eae91869212bb93b37f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec622199f18910f01987c3c412f74c9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552a9a2a7d7c65bb9d122a194c33a3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a04a452f453dd79cf742b7e0a77535415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c810e4ead4ba1fde309b1df6cdda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec59c8e65c2db4bdb9eb239fff9f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b402d38fec25ac20bc014f673fbe2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614feba6d79168bd5c687eec17eaf8d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e685125fe5d606d1f6a7c8e569750420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e698fa26c4939249f7d3c3ddf0101421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ae422cfb3761c1ca0c7716a211eef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a6aa3bc94703461fa2082d9dd668423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da510c43be7dd203fd1071aedeecb6ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390de3b5e5e4bde5ec0ec44ed3ec2b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5be7c423b1add08a30a9e8ff51af59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68111fa613d79a7fc7655770ff778e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99acf35477ead653ab19c192394aba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf376363efdb9647d9b5054837385429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444911938b55f4fe525449e73573d1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3321cfc7d9c201fc9fbdfd10c85bc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ffd9879b2f62e6623fbea0555f3e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f86a90618588401d33cb27fd4e3b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3e82e10854bb34508638ed9e1a583434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49cda80ca567f3a4b7c6a0daca377e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ce3f932fe71f2d6397be54a4f63d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918f2d41b40e6b713f5555713c09317437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07762e4b91904faac33bb11035e225d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e3e616cbb8a58c15029feae4bbc1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c35ff86d125c75f6846b4a35251d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22e2b43b4493b9994d465b5fa0b627441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff5021d78c00621f731aac16a10198442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868cb7d45be32c7fcc247edefcc93f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e294c5ec1a47579c93ed91de7eb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea741dd6cbf80b459acd877fc47510445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7bbe4bc4193d334a3de10ecb65c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f4ebcb2684482a335d444313ad44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aedbaa108bdd16b398771b7b509b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac5ea76adf25828702c4ac75ee445f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9656d4b9f59a3b593e550ab3144a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169203adef105083d368800f544f25f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e2633fa009e666044b8d98ea87c4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfaaeb80518a29abf7ef75c323353d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac29f4213d752dd0cb1d9468b7c08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d95fd50a95daee332949ed541d9994455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99631c967e4c5443ba07d80d39d960b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b1ebc6135762d396e37c55b7e7e19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522821855fc4b9227dab6cf3971ae609458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaface4333ca1ea471ef35e8b0242ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0d10dbc9c070184247336c28351b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de16e08acf93e26403685a6cd7da8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df72023084759b4dfdabcd24270abe8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15472b80a1f3e5f39168ccee835c52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11cb7ea539f9e09abafa01feba6075464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ace9ad3866ef1cfced9bb8b021048f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de637b92bc3a13fbdad7720cd41ad6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc9afd8db5759698802b54e659a966467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c5d86b48f5d2e4c7292d8adc6517468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47921190394806ea4981654ced1eaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644946dedd4c1e8214d7c8a099fe6ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be446f8e0e8e03bb522c511298d386c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03f1596f37eb864676181cac131b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbadcd16d50ea73232ff65eebd64d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e3b8ff37814f380b5dd035939382474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e9d22c88d49d0009a78213410614475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad3057a1b666c93edc75e98a18f0b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972833a778c874c6ab50403c990d83ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7f429803931849a4d2f0af613001478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4d6a9bf41456a0f016b5e5b2667f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4cd69f86f3bffe6ded32d849e6c45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d2213d4f4b923666ee4f376a209db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed0c267bf9201255429aedc6cfa180482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848484b1aa1e011b3eb07e7b33f394a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db008220d9030df9c980a14047b4007d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc47d28513d15fb4bfa6542c2bf97e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c651ca20b9a9fdd0c59e0c314fdc0ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924cfb5e0420d4eaf32166ff6c68c51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b3b0a75387e227ea14210e6a434f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e113f7054ce995ffdbab9e588cd3d2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec3414284d305c10ebbdf367d9308490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162556d5bc75b50ffc97ff046dc312bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcebb90e5d556473dc959a70b25f91d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50747ae27c3172f52a1046730d0c3ee9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed1c85341b40fc9fed541dedecf06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723ba8428751f96410e079e62d3c98e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf2fa80911d1aa2156193e84db6e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddffbc5f5fff5139738c62bf81512a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b18b42e72fc357d01322899c1e4e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892511e635f8abeb54ec0617ac771a0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f322fe154f5321795ad6541479507500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816822daba9b64abf47821aa72bfd56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414113419b7027d4cacaec987da9e71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37e367791166d5c43859f2427635a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4f2c33fe9dffc6a4387d22b10c3a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f6e07a1c735bbbf79d1a05174ce4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2593b85ad781ac009f937a0cf51e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f51ba110b3c4eebbbdc6ded3b11c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485757b0333f83826d32db0614b76e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad8d1b29031d06ae59f48df0797be8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de907ddf1f7f30ae5fd8edce8c2b43e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf84139d970cfc7a99ffa36bf57c765511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba16e3e88357d22f4e9a3a64fdd531512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf41501eb93622da1504a2ca043c84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952837d5dc7cdcf838cb944597f31e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb69a69ddf017c4f1a49e9fdc0de1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb35e0d8ae3a7e8bcf178a55df20c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d27caeee60df7c5352340faaa10a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc5783ebb6168b60c7690209d16b32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d32f6156e86bf4a3eb30bfe3888f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5df7a415ff6be1b955b50e0d31381520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7a319f231ea0389cc3f21afc6ce89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603e462d856555f1d50f81cda3ab749522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ac6a2174cf2e4c85b3f03a56b59d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed4abfffd1b364e934d0cbbd5ef0f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade9976beba58a81d7a666db7eb439b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a61d0860f49d0b19f40f0e64a22cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a8f1991920400eeb176ffb50c4e00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44585685750d830c090156bde3b0d2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604105caeaf68603b60f3559066a5ed9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5759f06c6d0f57b9f04bd58bfc498530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f29ddd3c6f314f5c48213194ca86c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2dd71ec5b50215549d120cd569a81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ac18237f24933581a448c734b140533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab14971e97f5cbccfb26b08b3353732534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ec5c32752f978c6146668756a7b8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a73b126a4d882087e93ef4fed5e25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84daeefd6f989a24fcd264c18e7af3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c4d4f7b94aafc8ccb7a88c59139f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b893e2ed464cc8d8c73562c4564df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b158bbcc75e4c9851abfe043302f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4615f0e6228d4d248bbfc1b9afe082541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80655d6835e77c5d1db74bccb2075c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238915196a41218a97bc47880c4aa4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51a6b4d1e115cbd2a0e476ae56dc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976bd25f8751b228ec2e1a3b6305be0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b0cbc619d4e202985cdb1019d407546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c726d621377c01c597b4a47961efe42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3147460428d284600928395cd466c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3023573708bd5a06b3e3e39dad61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329bf9e06a6bf3c1f5a2612a9c18021550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095498e366f37a5c3b07e16a010fe11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f6510072922ac91e4a9ac245b3f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5ed14a03eb4230fa7b6b5dcb0d799553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff038d22bd9790913ff7bdeff9b70c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeb35ce3f437cb47ff2c9817a2fb23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a07812ada40df33602ce10a4a30a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc3c2ea8d523e2102815f4f47312d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b07a7b7ca1f3aea78381cef913f533558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e819e478f99f5ff544f057b3cdc9af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8259383615a1cb95b4780ec9872b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550103fbadc647a797bdfcc2129907ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e43483245cb01e8b85dfe8cda7f0ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8af9045f4026f6fd4527a37179cf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc267e5cc85366fd1aa5069d1daac1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d3ab9e9f5717285dc1b6f8db2dde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d7eb4c066bb9618cb95e9b91bf1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c38eac8ec412d7b99dd32ba7ca8b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c9b8b81f4fb3199edb20baf838a5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf315ff0bd72e8f7d0d6edc7b5dfb537569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7588e128b97beff5252c834177bbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17320431c22555913a6a7ad23bf8d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07163609e55af76d16df38cb67504e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33a09f7ac955e512054f49fe0c093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527852f9f36d9ff01b8b86d6b65b28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38873c4214394205abf3dd500d22d30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57196eb6da8304db2a29ff581594137576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce710769417e4e19133270b1bcde9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17460b3efedf2042df4d5902401cdfa1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e07f7c9e58f671767912e9859c92e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f10de870fe312964fc64d90da06ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b43cbdd6c881d52ea604b2aaab73ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eadd307aacd54d03520365cd2ba9db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ecf4cb3b949bee27e5aca967d1f56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fafeeb74977f2f5c8bf3bc2bfb6dfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126bb6de6a7e9f363df015009f118f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664bb8cf0354290cd32ba236ba5dc92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7ea1a9d00f72d013fb1a018c1e68d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef8c360a4c89e7aa0a3e49f1f5398588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebc63ca9b9222a6eec9fc881c6bbcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5ca1ec3b7ca498f6d5f7922f4cf8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b92eadb365a0a11960451623af0ae8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fadc7b378f4efe57e50f5891fff74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737ca3f37c418503a17eaa3cebffbca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65b39e4f212d4b4d672f6bf7a24b7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79235a94315b15d9996557d7c44ef55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb99ec0cc17aebcf36b1ab57a68260596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab93f3590e63b96db91d17e2f5da0da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde824a0f427df7147861ef55ace2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fdf08cf1d48774e1c64f36765e76b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea14ad4cb9bd5d52d1f7b7334a14c84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef949af581ea4e8187699ce349b198e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67105e7061b8d12f87a9296a4b0301a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b5d69b9975d55ccc01fea75d30b10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a034a1d2b801f6931a6d18a9a6d53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc5db28ddb8da4eb9a9dfd1d2304e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b233ae2706dbd0864e02aa95f2e44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b28049c9562248fa26cc44bd97efe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467be6342a7dd5ac79d2d62b4a88ed79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb14cd610b1cec991c13fdb223feae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc3d3c850594f0dbbd690b6bd70cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d53a2f34ca011a969e2defe487eea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d46a191542466b26a4ec00065164612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182501a096432f7e65fe34bd3f149e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fe151deb1ec7832cde1f0bbec317c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2df41874f4632d217ff736bfdcfd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24693eb2ddce5406a5b071852c12262616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9f328d27e40d0a5fac8d19607918617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc932cbf1f6db8a0152f8ec782fb50ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf542d52e2513937d95958089af180d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af034871af21c08aef27d4d99b639e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc0c79de50196bcdb92740e095746621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedac60a933eaf7243096ef7fe7f974622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5fe30607267b52c1e8f43992d8650623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad597d4db8117528f3a05d36a51d3bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510937acd78bbef28d6f565b08e4057625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e57c2e0ea1209191ca42c2e79bd3a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a0ec3ae8fe541e46a8a2ded55221627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879e3d77f584f2b610ff81fb088e3cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb21e6c870eda14bafc109f5109aa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66c642c9354c20b844b5fa0f4aaf43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c1b43434cc1cc15269b6f3067444631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9682cc699a79cf5291e0624e314f13e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbc5801698564b0c25f3044e65d464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a6ff702d1024992f43c02d93d5e30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a9b4260cb90ed17c2dd48175939c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925bc0830c61c9fdaf3251fb44145f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120dd7b4c2c4fdb5e3b2e5ff7aba3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df5e960545e2a49ad5824658722751638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd3c7fa9dfa6ec9e3bf950532be8ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ef4f90c013d6e02a44b0595defc0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5fbaf70915f857ef9eb1c257d21bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7284d9981165721fa4856d45bc2b7ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb99d4bf2e3f68e7b7f40e10112980643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25061c06426703a11cad62872c2d7214644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d9f00f5248f37290f0796eceb71ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e3fd41b542f2e774d80aff91e78f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf96077ae97f2d1ef992f4579ce3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2ef3c13148e184debaed46a5509e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea5c848236d71e1b067b13184bc05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254b13b25fd182524d14466171c1c4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a41f8ff7a379970f1becbba2757b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae93575198a7cfa7f77fc569315f90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf1f248cfc7783de925d4792e395e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5df586e06be67c6543eebebd85d46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96fe4f91c811e092b68b083e42e268655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722f9779daf68a26c4dc9fc8806419f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3e268e7bd0e46412540effc24a86d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d21dedf711a8bf88d99e1255f7d63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be167cde8e1d1fa15ff044362557601659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0669d8513994ea547d06f77966c05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703912f327e80f244df1c0d2a012385661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3988bc476003e91d382d80cf277e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a05eed2ea24a2624dbed05b264aab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e144362c4208ee3c21b16ac61aa84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c196ff3588c84c66bc9bd50ad537665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5312abfeb8d88ef9e32062ce8a01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a984cc9336a925bd884735ee23f93f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f0ff3021d820471ef012ca6da1825668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e69c200f1bbc419e242889520262669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f597d9e505fef3c1f7b41b56f7fde8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdcfae5106837c8af1aaa76b378dec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5fb7c8088a9cf171dd43f4038adb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9126d03ddd4a11c2c287b2e33a70c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140e99985ea6ee4181d2d63eafbc8d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcfe4925785ea081efb66b6ecc9158675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f24c10116bed5d88c3199a1a6ddc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a0dd743a0742e98c22b753f8e973d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31926cb1ce1fed6e0e478931359504f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e1b34dee3ab51865c4844ff768af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99387466b1bc67b60670f0d4ffba5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe78caecde8b3457c2489baff88b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c05c34bb5604dd3ca9bd93c3312b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65485261c94ebfe718a100fbfc43430683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e5b83ff71541d0d084ba2246b6351684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8ff6712993a60828254e6bfedf74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb14a01543bc3c4a40da482494ff3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a92b4350c0f435f418caafb02db5c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba37d2721ec17a45719f41c3fe1f11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cce49f971608171d395adb1ccbcf56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b24e541fa7b397bda06742791176e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49adab20596896dcf08c14bad056f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283146be1f155dffd7bbc29c580780d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d604dc36ae347f0de21bc06cc2aab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a0cffbcbee085848483351e035a56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119e599c9b8b54e1229de35416fbc61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9035ed74f620c16fca4915c66b55f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b76b9115bea3e9b9e9eb6815599f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd992b2544492d5c9597daaa5b8b0d24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d4c370a8b68004d1c0c6ea75045c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053433ce50c7484ca2b81ea22bfd383700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6e4b27217dd6f249ff7a5b2b24ed5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e33c26c1856c5a9e2f968098803b29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4e1d86e98fb6cf5a1475f3124d96f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd50894624295bb77b14f240d6bd94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d277a5d7d75e3ddd39b5dcb408b554705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd5b147a127ccd36e029499e388d60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c6c2f2e029186f98ebf40e6d410e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b34e209e2d95ed427ad35d5a030aba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5bf4f7e7b5cdb8c3ba96990d5122709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3aebcf44681e1303ab32008c84bb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a323ff8e369fa346247dc64e3142c2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b6468c196a49f1bb0240e7d0a5b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d24462792baad579448306aa49aed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aad59161659f8e95506d5fe493699714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f8b663fe30e5aba7cfa47bb064a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8bdda9caffdf8a2b9f2f9d16c538f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc4696c06acea0b9a0376c51d8823717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7581a792542771d47fe5665208d940718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1bfb846997fd94885eab9905d61af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5540706f161344bb9290bf25e2fb12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e3ad8e80fbbe094c4eca6ecf19f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6d42d747c1347dc5e1d53e4505660722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe111cc7738b55fba954e40b1d672723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f095eea43d4aebd112880dc97ae7c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846221614b730398073af6a778147f16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bec06de86bfc8111ff93f58c6952cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be4ada657ca60bf78a3f4c08efbc6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8988deecb4cef860d31097ee6f9294728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea581fe61c6912b44ba0b180bf2aac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2747332c4ca6e6cdf2fa666fa25d22f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02c62678520888dac10853b2004a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1c934189553e53136eecd0acf1c30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1b8e1f40abd13fd49e5bf5f13d7c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b794178228db034abc57f0912b3287734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f7a350c534b870374126cf4e3dcc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c12d50eff671d456f9ced69f72e7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930d8cb82bfb1731e4bd071512c4662737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a438d3b1599948b94f793522266e74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c41fac15288c5a80e3df457340eaef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9156cb9fda9d4d6f94ab9589fa81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c20d54aba0d6fed026a58920136333741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e516abf79fecb4f64c874de9c38a237742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a2468933bafb56d601ac7a72b712743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fc5e0c375c26dfda2e2d36f726e0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657a80fe4f1d42b2c9bb57364b5d756745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fcfa0da51c80d7a6b475f9272b7d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903a892e2ade20386eecb2aec85dbf3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067576d4e405a6cd26cb5268333c38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953bd3ed162a87057e8eaa2b373f47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9a26ff3c907f9036076fffcb88b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e06ad6aba867acea2a0b80d095c9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820c93b0cd7fb23e473c7536b0900d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e3fbf2576cebaac5cceac3baeb86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3369e6f9b15bdfd3b9182c779aa15f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52780ff1933cf8bb1e4c18ac82f40dc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285040c8df972888e6276b42bf2aec32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b24e59edb4d6bba675fca0acd8e5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4c93b5bbd59a21f3831d6a1087312758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141929fe4a0d007d6f04f3f2e375cea759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>