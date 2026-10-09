--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b32d3f33836afcce4238f25a32571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aade52103e5593f35f78e8c6f6d3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e0b3a685e57c212721a41a93e9493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ae19696195cc033594c1dccf5e514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099906001331950c12e4a31b039fe6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f484ba11ae601eb948e802588d5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae5c947475198bc88df0451da7b4707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895686cd82357ef5700cae1e7e9d3c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b8979c1603e49ccbb1fc9d3ceabef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3a02129d9faa37d2e859c2d46ebf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceca97ba3284392675f463a203be70611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dad32e0c4f3327529b9b257fe3380b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2572b4e5fd0a266627ae2fc64b1c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c7246b8ab16193dc818a79ebee5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6fa72b4c2b94683ce12d74caca80b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ab6ff02a72abb4e150d2f678abc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8295ebea20e4527cbb6ca55ad0e56317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a07d6cdb729a7a685061671e2b33218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e9f03db0e607e10600260a25b086019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e98fedf5d7fea26eac14a9ad40dc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5300ad2f8186867d244bd9eb90ea321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b83d04a404b292ef0308193fe4be0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8eb8f885406e77917d2b45d02a04123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b600d7c5ba282c2ccdecb6fcf8d313d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f95216a3f5053e9e15c1397768be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553606ff11711af38abbe01cf8e4768726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ff54c3482e8e0544dc1a55b5080e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baacc916f334e9a1e3512b07e07c2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e96062c7d82ebed6f90d8dc0fa01c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8e9892a46ba81ed1fac8f7732b3e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c4a0b8f3be0a5a71321fece32a2bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea1b4830d1388183d92d098547f4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175bde4a1579fb77c377bd5b938c9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ec613b59c620359a6347f89fe25434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037404bd738f759d232bf4b1fe2e0bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53071f42b3b3656162ad588984442e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff46997769cccb7e3be4f74722951637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e8c8e0dd83ac2dae12c2782d87d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a0ff32a89228691c46a098f72b6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebbc0a78c60611b1983b0b6ec836dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af7a24ffa2a26eb839cca211a8f2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f232b625095cbc12a76ca5db9792d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760932da97865c267abd82dcdcce63043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c35b61ebc5357160668457240fd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd3dae6ae086f9fa041775796e3a9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764769d4b18c428ec6c8152b5b095cac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f2125ec33e490f6d0e39095574d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b335d2db69d1b40fd5fcf12aa4b297248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81d886c3d381a8f2178ec7c5d62b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174d504d0d206e2b0954dd873a889850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd8ff4597648096867af200ed7113e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84351e5e0ea2422e7eb876b910d330352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bdb246f164bb23ae5ca85187c10cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c5822d4cbed013f0f193649ac24aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9729437ca4bf8eb3e7bf4fa511073555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e2293afbe9176a23a253577ec6de356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d998ca97463414eff995712bde29f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d9400bccec8c06af138bd24ed9e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c0e2aa746ecb2e0539a7ad0c908fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dca0b5c12ba260611f64538c52cce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626680d033eea8eafe3589642d5e6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52dfdf98d073c735926a742cb1f7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af87326d67c5c84249e9413203172563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f942609d4665ec2acb986c8913c2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d95306a92c7394f5eb73db47bd3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa1109a3bcfc946d0c8381b48ac1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585142f1940b91332b34531a12aac867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb718e875f423bd5b6db4792591e5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356eb649b57bc632128940ebb241a4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c00e129c7f4c0cea4d23c3e41afa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32044c1028f15c5cb87878ec02dce06e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd959c59ef87487ca257effbdada8be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551cfab646dea49fa07bcd73e89b76873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719ea62b660184238463b20a90d81da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d79ddff3697667f8a89698417dcef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda45d479de5fa450253b62fc87c8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db81cf053a8dbaae257a27ea888abed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1d40ba82cbcad37be89c12a09096c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b847adbb71ef56447f2070d6d7fc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ed1ef194d43813b49d2829086aa7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0e57365b820f4f5dda87138e9b8f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76320316d2c0b865f0da34bcc690b71d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc533ce6889ba5bcb0b7667f2396ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c2842ef0050382fb6add94636616384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce84779a562f0d357e0a2bcddaac81485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b2520aeb7f2335b555660b4fdefc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d905bbf4fba6040bb6b5e0da90e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e130360d5638204ecedf8a1f5c60a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5637bd39481638aa6a4d7d8c61c5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87a301dd9d9956b0f59eae6667c9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00941651a86a5947d1088287c83932b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a6e887aa94578cd9f84d924b7c3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3772813fc781f8b9b93a8ed71b53793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c136badae450b74fe46369d014820794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6798ef7a4cd176373859af0f603050995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018409051ceee1ca56d89896c19a6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f08e9681acfeaaf2a7b4db66a1b3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d960476df1b334bd3bdf9511dd819d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c4fb032abac646ec6cdcd59790adf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656f177f233d68fdc60b49f0dfc867100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d772cc58e65451cbf08090f1437f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714828d2434f8b51b0afd4ddd57c7b7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043abc554bed902ac889b2b9c59a78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc724bf1ce0d3fc306b5ccf83d1e43f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff738096f100a21842d4de72157f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486106c9ff8b8df68a4ef6d8aa5a79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77d8ce5a2239f39789c257a17c5e8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e593528ce6d21bb69891f81e49536c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f397e20011bff2696e6649fdc0a51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afcc2da12e5cd2d04d0b7efebad5ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7a35f229eb43efd638d9f3bbc69f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9022c638dbc7ea96313ae2decf8a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d494d7cce721a8356fd93a0187e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45cf527e6fa0e314221f1a4918100114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89320f6b0921bdedb19ed3c54354a3de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c017efcae28339aea6c1da53700d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0fc643910ee107789aef61325ae0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc7a64329d4e06381b5f5a44c4f71e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f59c4f151c757e5a0e85781f04261119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053b391f7eba039d5eb9eddd60abd91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a4d60735aa74f14ecaa8f3c79eb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a96b57af34feae3d5bef32848e42f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c912b534be51d15a49b3659d0103b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42a3c3dbb34f9ce60244850886e1e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6d37e8df8e63a407f94de30149ae8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc1df3d234ea5b0a5eaaddf78c515f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e672d97caec9378ffef042d67471f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c755d79250455dc2d50046b2bf5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70624da7b1f18f71c83995387913667129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541bae6745572cd3cd1423e901f7281130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d2baf2e6ca4a24b1456800d087c1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e40d9fcbcf55e5a38af538c609c9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe591b948b5967201f7eb6a2d1a1a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd4dfb532dea062dcac760acb1e65d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171051d238eed340331e799bf06fb0c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb65b5c0387dc9673aca4a64c45408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a13d2525d53c321c5750f32aa2b1d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a669bf5308bb18c84c633174a4fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a20641399380a4c150168a1e4dfb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f448275a87851cd4cf2f75cfa721f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4a1858e42c7ebd4e62c973ff2d236141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a3e9a6aaa34db73635fe871cfcc31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6c2b4e39268c33f19dfbfa2b11a98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05022c0722a9d539ce26f39f27c183f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef8fda01c97b3f6013d8e4719afd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a2c53bca40c543ac07aa57c2acdcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171b21b1272dd01c389b769a228088147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6633fee3975ddef48b5f49b87d65a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd7cc7d86705ef176f5b744280204149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d20a39e29a831471cb0fa08d6a891150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f54af374c650196e7bf7d3b3623fb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30ff2f317af7c0cb10ec6a540d963a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb001b4d5dabd07b4f0d1791fc0bb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbcbdb27e0ea010859f0935054dc55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84c888cccb98956fcdcffb6d00809c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c777f5642849e991279a26d0ca05972156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a84529d944d24d80c0a45653ecd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5fd718bf73daecd2b9661b34112b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d395cf8ca1762949f047432730d91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d45f35614e1a4a8e73a145ed2e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71099c773152f77eead73d3517cbf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d401ac64a48c24395280edce58a823162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b010aa348610a6a2e989a80a1b0a525163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e414699b44dab27ab44a3f1d80ecf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e11e95cd7094723935177bc1199d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233a9907176edeb850fb9f3b932547c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7320bf94829f060c14281f27bf5a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68a4c0f75875d1de010b3678506a5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6320fbb0f5e131d5dcb34ee85969083169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a92780eda2de9a3a2abe3cd0c1c99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338aeeb57364b4a38540d2214a0c09a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637aff2b96150a9ec197e65a2f88ff4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90232218a965300478a6b3d7a3941d9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6940bf94039103629fe9199e470f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ecca250e655fb01cdd0059b312f63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e238b650cc91f5d8b1f13abb8d646e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda446f3f8bfabee36b8ae8cd2b999177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6684fa93e5eb1b662de813438a7238178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a44f58bdf4f706ed3008edacbf535179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099ba5c848aee864202ddfbecdb64ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3785c3fe93f99673e9fe24c2499273181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d114f968a3848b22f3cec1af634f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d8becd111217d964a22e3cf3e744183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cebea9da790e4d91e82552123d65a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a395f4fe4b8f098518a13b1b2b19aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47337e21a21705e4f8055f6bd73140c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083895c58306fa3aa3b181b238a5a938187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e149b72f8bf0bec1fc52b2232af4aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4897d13bf16427df16e3e2e5224fc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98905f1cce33e63942b1cf4c3a8e59f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6248275017d560fac41f861735091191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdec1d83591f42e46cba9a51ecc6ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d303b8acb83b1bd5a03c7ee745d25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e07abfbbe70db23951512e99282f64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8cd632de797a1d5bf88ccdc31bdd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa012d2031e90e4b71303472cf7ab3e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38072e76b6e5f53699cfa93e06d0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf7b1169446c17f09a04f18586de8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b19901ea6b6d1eb139f580c86a68b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf09095e681ff67b558cdb4b12aa7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e80b03f464c89a2d4692674ffb16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f78553d51d8354aeaec48189eb731b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c52e55fb7d0582044bc11c1e37bba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575719c7884cb6676b122dc976f59f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29d8a3475dac145635705b6fa43ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd593e8b251b270eb8f3f4dbed9cce4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8b1f50aaab88cc6bec77a55329a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a5cc7da47d5c70a505828bc86989208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9ea6ad292a071d7d4e100f1a2c70d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d80e44e6f978a505bb86dcbd0db8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc87cc9c597b6f6eb8dfa2b9a1a3f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083aedf9629cc30ff0259bd4f67ade212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f95a2f642e47a6206500ee05aa24cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4981a7a639acdda70942d016a1706f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5501f18aa069c1079276ac3d0306ce5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d78b1d73976e0f0a9352407a094d3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a2dfc7b5622ffcb110592704786d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a37b47137c599da0933ecf504fb10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070bedb4395987bc79d86ba866a42e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a208f3a65a78192606d306577bad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b3f8df34ef7062f67e67e478fc597221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5128c174445afd66e7806423af77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2537270a65ea5a2b3ad672d3cb049223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61647c8a1a40f0488ec93a6d0f3d395b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d921518d52cbdd35eccb3d092a4d415225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1023ba199fedb20374d0b37213a35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd027cc760cfdfb25311e0191390f6e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a6ae423216ac6ee9fc2396dce249228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa417f71189016a8a98372435cdfc1f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe8960c3457b3a05cfc65c72f0c16c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7288a0a385ffc67805da48cfd28ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7a32e411bd0fd2f33013591a16fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441febd9a480de43ec3859261fe2a1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa30a6b1ad61705c11673a650cf2d30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9ef18559cc36babec4ff01b899b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2421522a62e36a39b3dcb08a9f27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c427a89d26c0b8acaea55654da6b06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ed2e83004598952827520574f2f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389f6b83599fed83efeda475cd98f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dddcb4f1dac45537ddb5873c6a3fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c97d22f39a0f764c51f3d881d46d8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50430a239eaee7821f2143d10ab4281242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256d24a3f175af703ed5128ec941298243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428957a5ad88b065fcc2d1b49fcacbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713d94d0bb6adb7f4d103b2b1001f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e60dab973d191451015374a1ce16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ca234ad5b8775b1ba8af7a3c479a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923839936f617a6aa22e43c4f8e1c223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a0eabb17ccdd2eb1e12524c6a2b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9770331a6de1d6b9c604893105810250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251a70c504721a4239220f553ee4eff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092825b51dc298092671b84127d4aac5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d21d2b4240e83367aa38b62f3cfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7792b075587cdeb01e7720b921fe40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb6d0ee039fd59cb8f06e9a8f3c80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22fea6c065efc0270bcaf400468742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b2ebfc6a95d5aa124ffcd02af3bb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889759037faad9a34a9645ba6a2b8329258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413366d44721d69c8911611fade93ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588695de3ac09418be8287a7c884461c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59c43f8317e40fe0d9ea0f16491089261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8d88c847f62adc6d5833dc8a28971262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3b3f195ed18f6c316dc1bb1894ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d42a1aa1aef78405ea695b411a81e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a86b2926037dc12f464d28bb32634c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea766e6cac56f6160e3776d6ed6c43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e649a2907bccd7b5e984915a61960267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2244cd80aa65132e64186b7d1b5d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d7a5eb46ae866d3b3e65fb9795775269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486736080dedbd2c12f153ee5b7b3005270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c5f35b777af8ad7d3d9d3355d46c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba2be36e0284d22998fec471c35f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f37f2eddebcf52bfce97f7e640a7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8977fc8c301845fd807287165721c50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992517af59cbe600119c41149497624275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a350e42d70fdfd83dc0c5e8e253c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa6ddc14cbcd0e0f1a5c520523b9e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a767f6cfd039dd5fbfebcd37deec14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3120a987f974246782746c296083264279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d5e5aee5f1b242a9c65c07d3b5b3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f1a95c06884c09dea6e932e35a9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee0b80dedc82f79d518405df9eb97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba676792babe694df6d8b9f606f6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b7653f7f6bc27410ac52405ba774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fbce82b3eb4e5572d2f983be44a1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c11febd0af5b0b3e68e316fbdfc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e0a27fe764eaab4136472be89204287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22980950fbc9ff27dc6c902b87f851288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014298b6514e98af570907d098799dd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d534514580a9e8ffc39afb4a26e9048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcca8ec7c9535a9071d7bedd8685d1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfecd11f3831793576fbe7daf3d5c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263710baf245130a9f582b685a25b30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df916f95947783ea22f924a18324ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15addb9848c213a75930dfbd6770dbdd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737fed91a75cb57f042b13f90445341296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9f8efc9a07ef34628a05fefb413a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923b77b67624554b827cba237e45b11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded8ddf85f5a3f0a6ef554a454ed60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dac191c068ce1f5866aed859c8560300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac367212e51df12bcc15a34a7e034dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb75bb8f935a4f1c6335ddc209afa9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e9ca5db1da6957300f0776a86a061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4c83548148da9d95591fbbdaf46a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6844bdc6b35828ce74c7141b71d13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f57e1abea25e79e10208263d61deb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de5ccf437e46e378b38bfbbbc86d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e2ad99ff1be8e60e83efeaf08872d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a32a1b2aa303df507da2872f2f97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd278e43849519310b3c43942803a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d128dc593cbd3c32e33c1638cd1681311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21e5d4df4934c26708862eed1a29bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d93dd446218933c616e24661509971313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877364cbe3d520414f0da83f3623fee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaad69c893d6e74c867cbcb7948eaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc4f173951b5ff916ff08bf128c24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a8351cdab3cc68201d7df6a2438c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c23842a71d3d5105954811a29dd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100b54446fd0542895b8772d46c8906319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aea748dad2d165419d6185fc95b97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13e7f257ebcb1420044c42c6b878a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52689e205b45d35272f5ff151f199322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf498621d53c5b7b59b4dca56dcb6077323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db729ae72ab9954d4b1c5a24a00d86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6368a4f564a3f309f706dc27dd68e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a17e973c50b7135d7c15fd043788326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca1be5e9dce9d17495563b7013e82c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f75253727132e92283b2a7c52c6935328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400987414bf173b0ed20ca13fde5eceb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d47fb6318dc6dd7b9a6378de2ff53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f798886892a6793c62f0fa7f340225331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b5fa1b57068dbe4f82f1aef795f39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5c1e10cc20437cbfece6bb3a47ef6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee174ea49d9382b153dea55ecd4cf18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323bb425cd6f24b2a92e26f4ee8ba69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c4f5c315e73835640ef4420fb20ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d8a90fb90e9725b1737f72bae5b9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813cb258f7de0985afb6aa529c597dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238714dc95436958003b8c8fa718376339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a171e1d180f50fca18db0a3d07a08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48850803882fadc6005812e7598c587f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fa7b38cf0c6398436bb98b6848bc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ff09fb8febe12a538d819da43181343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5888da05e1358e67a3f39959f040560344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbc8f517a27f42eeeda596954d045c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c47c4031d967b7504ead4b9f76988346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d863779ff1d02c38c0ee493830940347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739ab62cb3322386a1dc753b9afffd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a307c3155900f0b2105c45c9ea3d3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd5141dddfc6521c69a3cd86e6ac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3abf3f12caf890a687b57caad274b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2d89d84e33f8f9d47cb1230773571352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22e15eac6fd97851370de6dbbaeb01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93905cf0a50495bd5290651b2124e1c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc2e0fa5f88bf72f3700bfa007073355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4399a099ca6d8ca5036992c77657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876835b99efc89a85d2ade8c0bc0945357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372117d0c6b6051c9092f47192f543a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16860552b0ea0bd1afee6267ed4c6687359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e77d0e2c30145ac269b784be937c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e97f9f8b800d25bad05ab33c5d21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba57664843a889d1d8993ad625165d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0724395574a41aae5d13777267cce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa1b8090b682bd6d181a2a55ef8b9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b295a8ca00abbb6ddda878d52a411365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d76b89dad9b57fdd5bfccdc782fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d9cd79cd18ca1a6272e1374774146367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40c518a16802f448bea9ddd9d70d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047823aa4e6823527600173818ae7da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c42ba6547eec74cec23f72f62a4691370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41b7f70e455c3b1b8a8a33ac1c97c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26873d01fa2b1b2e48f7dff08c54e310372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502de3e371055501f0cc59670e6061373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4ab2940956e7c0e0fbed2de3aafb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a04387965e4f6a9dfa2a3aa57cee4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7126b03ddd4ce05cac69895cd192fca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb410b0c052b276abfc67f0666718d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd2f96255b92c83e5abf9744a8826378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be429041d54230ffb72c22ae8200b278379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2d6e410065a9ce63206bd4b64e2b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99318072f070cd8fc4f3a1c2c2266c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53c61d32eed7530eb44f90006f961f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df851b76dc6e1e3d5d51769d73ef576383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b2bdaf7f665e75a2bcbffe7244d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee253b10e6c50264c42cb2767bca2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39063a70a8cb302c9dc0e6476b432229386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0f89f15e690ae6da0002a14b4010387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91394e33da6c7c26ad2b77615688ec90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caed492b9dc8159f420c2ac4b03252389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7377367c16be9f3e2bda431ce50b1f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b08d5d67488194045c4873d4fdc18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d9e6324cd3b07fd533a5681ed3fab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3b743e54ffe2cefdbf701ee37938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae20bd397c972bcd5cd9e7dac1bf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531b1be08ca5dfb92244f49c334e31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abcfe153b5873cf3fc2eaad58598ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752831ea07dfc5e45828c9c8f430d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0538445b0641967c7f5b9172f463d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889c1fcca8c0959dfc4b1d703d60f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae282c13d7e49b75606fb8f66236e913400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03bc89cf199f16b2a8825e50aa4b60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da5ea6b0bb668d723593d85aebfac8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e2f05d6ff12b9bf44540a2703c15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44593c5a1c2dcad082b0c198327009404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eae3c8e0e552388fe9ded734cbaaeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8e66f3d5e7cc80fa48e17836e17f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70048f9daf7625053293803cf5ac2fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27691170b4ca842784734a48b2f11f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95adfd4e6ac061ef0b023617039a40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc312397cfb89623d78eb640c76be08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5970ba7cdfa8a1ae992d9cf142a9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e22e30206ceae1435ab8a862e952d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260af8cf5f8eebf6380b148abecc4fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54cfdcf12a8ed20c74e0512df601a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028bbf7bdd9aa3788b51ebff7fa6076415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7719457969500d8538c60ded0df0f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61074e1ff2a48a995c9a516caedaba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9767ca6d3abe572c2138b5c91ee3ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76fba814b590bfd67bbfde165f62a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2add45b9e425c7c5a0f859d351c9b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e5a3bd21771c3b056eaf41cf2220421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ddb30e4d54944afecd1e337c782a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665cc2a63b76192e61b9fba7accd967423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684550389cabbad332ab19786899759e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889c596b5eeee12d366a6908466b77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980385b51baf81aaf008f9dbdbc69a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a279f4181865a50216c1877ee77a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c783e649ebe988ca9610d9908300428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4b2dd52821fa66351470ab8b37ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020db4b175a99b6651fab5951549b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c33b32fd043b5119c0cadd584561431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5bd7b6f35d0377c9ad70fcbb0ec5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3f9a98902316986c3342ab6785829433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096b4ed3be2593758b9b1d5e72b1c80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3535b37c9ca7b5caa922207e50a82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96e0534f6aad161b6c8db94086d9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72bb90f7cffc317b8050613f3a7d6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24a837acee68d10f65fe402bf9c6fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8832031664ab44ecd22c41521b03ded439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270038cd75facd432d8e2f771479a141440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c1c1bc8d7d9f4cd68a12042b63ce4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722b133b1cd35616b9b3530d7e9c40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa318a33b78c277caf8fe28b690e3c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375879ef19a196241b2e793812bea51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d916e1516c73306bc48f77fa6a943445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171bf08691ba803d0dbc6368f875afd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8285fbe899e36a4a1b56388b5c5b30f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778d7170e30ebc5e883c7d9bb01987448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e738506787e3904cb4ff178adeae4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f33ab0e52573d238724e0ec7950db5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74e77d3b0460740bccdf1b1ad3f00b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c360319ea866850e37de39a27693452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cff5e69522428477eb6cc75cab97d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee93abc4c0ad5c8a8d45d7bf417b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f9af80cee5f6b9ef6471f5c9aad52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f7eae2e9a381c80a4f99ce38f7d00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b678805a938031821c1ac328fcb9c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d638059c312a3dbdca9a81f384bf0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f76760abf61071aea71303b28695dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320f50d77d77aa35c49b59c9ea02fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3c32c1f151d6ee4590202ee0f3c40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136961ff2d6edea06a0de7242d0abe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260a28341aa8f95d46ab5a959a76c78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8c6766fa5379fbc8715d503981ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f163ce8256753dce1b5ec5bb7a564465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0d5084416117c99262d0457b8e40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b957648c976c3dc3fcf9623e22d78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386cb49e78e345b41d72d952992c670468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289676ed71261eb2a4521492d760a4a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419502b6a548101dc0064f53701165470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490a6a96619003ecc99fb9c9ab3fe3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d332a545f83c5f62f5f3d6af1b397472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02136ccdb8f7220a32a7f76af1b6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85799f824d644d6f7f892c7f977cede474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55847e20c68659b13e980989cc3593475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265ce909444a9b36fb7828c35a2c48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec587ae16d61c489def1695582f5d15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb02d32ad9f99dd02c2256a92996273478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d1b72850b7f3d0f6fe6b91abca10a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b27a6ae504ac57d9b953fd289695480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11de7f4a6e54a3ba2d41a7e0fe7208481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee35cb9e26bc83713b5d492ec40e0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761799b79e1925dc69df4e7188cb6c8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417abf2edd59303e173dac705f61993484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff73642d2b88c930101d86751745eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e4b4de50194dd0683498b383b22c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a9b108cb061440a3159bf0b51ece3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3877b34b62c9d424ee6cb54b994d1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25775825624ac019f474497c371b1c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25c5322741155567932957990ea2fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0647c97c3419cca0303c3baea8705491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937caae75df6175fa275d4ac21ee1f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b9c33194a9b987e1987e62fbbf02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b12dc3bb93e0bdc3477f2dadc867494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49560843660c8363001055a67ad86087495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7dca216d89761eb90e9278b59859496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab52965afb05e220d7312c26ad0b673497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc55a8b73c7783734bcd61ba97737498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d25a5559ffd2c47f4a413ae7af17b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca84c811af44209b6b82fa253387390500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc199b2bbda1e82db9ceced2cc4045a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49f8f83cf32492dca1732986dffdd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b764194f2cb63c51e83ff2edf930503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775878ad95c019a0aae948a244c94d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd1efbe8656ef1cf297509b8f69e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f73435ebe4e016a1b1ea2d75d790ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef8bce8b4a1f868368c3db654d798507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf72137c4832e8b8810cdf59d900e56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d333063e7dc2df82a8675d316c7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ba17193fc539297bf078a79fe8ed7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71176a5266d11e92bac1a911ee93a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4665fe35566e4c86bc124a50422a8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afb8d8cf7b67c1dff29c7701a5e4a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c4badda2b11364b759e4794f1ce8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e6628f5211d2eccba20c6b4b1d19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f659629e1c6ea04df0316c9aaf2f17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645bd79d47d4d9f8e25f0ff97002143517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fac87c57cdd09c89d943ddef3caabc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacecdff8938f6dcc648fc27ba101f08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea24c6c43b01dbe13c6ccae8a32a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8251d4ef58d579da1e73b7d4cffc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170703a4e3a64553b0c8f8150338614522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fef574537de93f969d67cefdbcf700523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd9a9e09e8bfeea751c1f57758246524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59570c60cf06b12697a564acbff088f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541d92e6821315987aa6d0157135c96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09492b949cbcc9c506f4a43cb1113ab5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182abff1d4f46eb67205a871c347f2a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3b1eb3d29e055c90bce90a4013ac7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335af4932794e6d22d6a63f5413d3db5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6353b4b456710f0842f33926fe11c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c94ecd6a70ab81ce276001d0ec5d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3554037b90c860e9b6e58239e03f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11656d0dc1866dd4c2c28338ddd25d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a168d70df26f5e0d6100c581e199535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d632d9f814f03f0614b45ba6a38a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267eed4ac4bbec726b4a6fe5c462466537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489dc2f0eaf596528c67e35b689afb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b4cab2c9546d697ffe2c3699a7c83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f37cea295c41fe55c4bb4a6e241b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104a4f12293e5c95bc126ad9b5eb2f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e59d16f29a8f5323cf6b38b7d62c85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40eb39c42e8b6b21ca6d2803dbe58f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d772e2eedf9e4c953ed76a62a669544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c4ca9ae1e00016717c34b31ee3fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cf8f823dfec5b68b82a7f780fe968546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccdb1fe4789ff79b22ea3eee4a6818547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e23b94efa7318c3064b9e9603aa859548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2118354b0dbca88fb24ecd5ce9433b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e384f49472733e7dbd52deb7b83c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e09ee029f40a9000dab416bb2cffea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db902eebbaa20f8214c84d789d01f12a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6156f41306b4c7b2f271deec4362a78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f8c763d0b72d8fca93d8870e745e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f56a641c39425b547b24c4bd1e5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0280cf995eed37a0828bf87b2f70e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50cdfc6056714bf27d5481c5829cec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a243742e110cb418502cf379549724558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979805473b1fc93bb8baf41e68c9ad2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e7dc26317651da626f2c99d76e95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88cd9f12ee950734a7fd76f07e04b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b030c98778ae626c6b110678436f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadb08e1083051e86218a0ae697264c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e135238c3319765f4deaca0b714929564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932be5e47d3107d8ec35d18d9d60d82e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f5f0e3d6183cc42a4809cb08681e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf19a1dd64959e7ecc7643204a40cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ffbcdef90862d91f52e31f115509568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8256e9f9cf96688adacf5123ff0254569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51009afe272a8e2c882a6152893c84fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5794e63902ed254ad8842dd987cb88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf46f6d6abd56a855d80c1e7a855f37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047a9cf05521d69a7b41d831307d3b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc39ba39bed9f8ceaba231079ffe87e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875fa77d15978e9d348479f9d9e51cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bfbff36fa24d2e263a4d91f8304b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ca2480d33967b45a4755e3026d13a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b408bbaa839d90b11a02d34fa6b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc282a75ae075393508a67b34f99fca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca33004457dcb10168ec3f080b8b0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf5b6d86c2de04f5c076d268c984e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93711fde1930a7af0fa09a846460c6f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d67ac555400fd4f633f909282537583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442d76b9aa440e1c3854369d21a5b81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462366166b8a938131bdd993049a53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b2c6ff34fb4e076e56b2a8072cc2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228a5f7bdb71ff272ca69febed8c0f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172e053520fb6634b934b2f5b6f9df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e2d49b736dd9a6eb65c6ebb2f13ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c73c13395b9cf21503dd5591b47e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd361e976f353560eba0abd10a2a0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0031796bd2cbaab0b05a01c6a711b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746588389fae825c4e0cd79467e259593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1994ba8af5effbd1781936ede0ed7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12986ca7e40ef48f6f648c7d04fef4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b4b06c27700b7f52ac11278c29fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e84dae10fac4da4c3743c670460d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1dafea5c929b698e409983fb29eb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73360b82f8b8bb9de0ead9149db09c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264b956b1889082c9fde636d40694b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdd2da315e5aa0a8991afcbd6d8c51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db66adcb54940c3b5b2456435f0091602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbc5f0d907142ffa5204f3b85d8322603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd618636fab185505fb4bc16bbd2689a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37966a5b0bfbf6ace71690403a0347605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa98bab13a9ea5e7fd2b60f37504f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10df6dd8f3f58942ded2236b676b356607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135572c8fadd3183fe037cc179cf0f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acdcc98fe9af000fb3e4785667d162609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22181a82ca7d3cb93fb3170cdbcef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058472c155d055ff72297f568935e89e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fe0330367d94cf394b104bca2c0ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989958c9dcc209789f5237a07a64e820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854393bf5746b18f6e3a44e487b7a9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82070a2b6b79ab75cd4b966e953418615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee0a7bb5f266dbe1d2cdb168dbdf7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db808693afcfd5f104b71d61b0ae9e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756587f0b74deb544ddb8069ca8b57da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42017d2fb1f5020c02373d695053bee0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ebdad4615d275c6379677507d6b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae488781ea55250212b813ba7680076621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca4ebca0c74c2f9bf82adae2c29c65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20cd41478a82ce49f7d3d9e720f296623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c5e4c9777d0d178a2e135fe1d05c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adf135a8c0e3816f557787fb4df717625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3816cca8256153d13bba08191535e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed8dbdd9c75aa5a245cbce3ca88a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d264a22261d0798694cbc643a20cda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf328a6c63c594e0013f2b56f10e49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0a2bcddc8213eb0c22046f9f85847630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad850ea89e26a447b116468a7ef30b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3149d0ecad161e6110c19a09d631632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f31b2d6e19fa116d5fdbb1cb69bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9ac62fc8181db358f6cfe72e459d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e7ddb399a2a8558dd5cf3708698fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa65d05db8f8ed68790c158a6d0a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c396a82cdc26b9fe5dcc5ee77448637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407dc3d9d014d40cac285ae285900eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e5cd2ce2dc6db29e201a6ff76ed6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b59ab70eb9bbfede8552585d76ce8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c44681c4f0058c829cbcc3d9d6e62d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3189977d19c34ac880a98c59bbf657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb93ace9496fd4d1799abd47b4e5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e918a7256353812f393164fbff52ea5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf028d00af914cbfd75ba71e2dcd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85aaefeb44e63261f14b01914889dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f8a36db9469c8204cd6516461897647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ac1018b38b2eb07c785bd90668a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b6894232e6d74ba4aec441ff6442c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2b73b8b5b95129ee8baab3babe1ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca1e0bae11624901897a7eb93f4169651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192ea7087960d647f9e12ca4355577b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bbfcb6ad0b988f90c8e4ab70e1bb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f22c0d1f236fadab3bb768b3e5f652654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d750f25367d5af1563decba0528cea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539caae32fcf42925640a4a084a2bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce33c9d2164b49ee2bbde76bc52c072657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe48bf8133de75468913b1eba5858d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dcc5ee07453818bcb51af30888582659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f7b07c65cd3421325f174cd8f353a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727c4f6b5baa4fcac7f0ce71764ca01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ba2470e0a0124d55c98f8b1e496c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a6f20e218186aeff4f117434287a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc200b9b68566eed6aa0d3f69ffa424664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e7ccc52192dd083054c6d9ac36e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f0fa64cd6f104abb2228523057dc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab71035176d89eaf3fb972b2b50ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b53ee4d50eee6190d9511349d808a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc20adccc3a23e6a1dd53a213a742669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147b76c08cf2871d7d6073e3b65d266670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab024a4c1a74346c3395a38a39a81a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af39a395ea62615ec874f2319f194d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc409ac3b4d770e549fadd31e5edc6d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80b9db63d745f2ab716a4e50985a82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be21c52047234331e23985693d7230b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4609682ff6797eccf12cb370e39388676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774013aa4eb404c0160080b6b6fb4679677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a0373a84b6ab94cdb259fdf5aa063678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fd1d2236a91966110a13426dddb57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7eedff206accbdd969867ef3d0b6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46c3b89d28891546ef996e46d35302681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba3e0cc4c9bf346642a11b9e857b7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ef95044d2d1f297189b20f6ff703683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2426cc42b703f5fd7ab2783760eb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f42ddd7514da48675a8d6a74c4c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d02947b3cca0fe6ef01a71424aec40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87928d980a8ecb5683d29e5b5f0128687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fd597ca2a1f572675a31036af21ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1efb07b7f1798e5ce452a53a4dcdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911bd46f2889bc6575c2eb3f3a76b14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b17555c3122d2adac03f5213a62ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaf9af3da41036a0a562a661bf05f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd75e69cc6b72ccb03a72369e2fb3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030b912c352eed0af200ef849383ae6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f219e0cd60924343bba5301f633da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40debcf7bfc3e2e8c4387b0efe695f96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db03509240447ebfba9e810fc6881d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407958533f5c9258ef210bb856b4cb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed115f88004d960fc4f15b7775928d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb25efd581e229544f0ff9a343e90d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ddc1816a978e5ec0063bebc6d9fb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286c2aa17af5ce0d19fdd12366a5bb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b60f93e5fa433f65d097acc325f70c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f000f71aacb05083869f448ec618704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e0edf7eb522b92e39dec5f442495d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5cafecb1f088c454d1bf0d36fba95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec01d231ba243b53c9ea84446ad0eba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c2c614b5b7aa3bbca95986921279708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6617242df00054ab9a5c221cf84703709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f752b56ba85e4f65c8ed11ce6b8f5ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6996d55a1966eeba37eb71d14248db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58cfda433adec86330197eae19bcdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe53aa20a2d8f144afd5d5346ba8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aba72de9672571a38f53065044430b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75f19909e99cbefceed70d881f98dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096204aa322c9c445d0b90686bb90a55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dc41ebee1078c1b6d3a8cae1beef8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4451da0a4ac5d12c1a607d6cbff08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8831fb71617dd4e56ec669488099d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132589063af844f03bb3320a25e2ca34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c3711b6cfdec37f45fc5e9f768ed9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79cb7b44a50aba88e5457d5836e738722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81114a96c973d246924402bd97bca8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8970b0616b84b133ef8216fffc029d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b21864dbe69a887bd11a01247b42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891131a99ab967e009aba677434c5260726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac8bacbe5f9542756bb1367ed50a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcadf3c15721a96f8fdc450bfbeec4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60036005bb658a3440bda41f72d1c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d2a02b2e99467f71ad8bcce9da8a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924d3dd8fa92eb3a53bb9bd398c7177731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914e439a5387a9ba8908719bd7e731732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8773295354d04841d2925338170174733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c172729df503e86219a0fbeae2bae1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a901aa1fbbcc99861523ab335af233f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9049940f72d424a87d59a8531a50b60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316022f8f969b98a8e399b8c90865960737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020372e4833416377780c4812d8f9dab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303d918537b388fced28ddf1b65077739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0206a9ccab5beb37293b564f9b841740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3524db7f487a178bb89fc6994848a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b01dcfc0ece9e803ec99887e87ad4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a3f871ab8a36b635d44b07a913e17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75097c850eb0616716514ec8d354ce6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1c8106f16f5f16c333b38d22529e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395bc565852524707d7ee88e8b4114746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cbfe35ff9d783cd66d14ef5e888eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344247526cf6c4dd7c2683254658ddd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e802a4b15a927efccbf99f7a3c73b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15434c975e46000f1e37c8f085f394a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699ef64cea7ba077a974caf908e280751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa72e07e6ca5cba395992ac35c1e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b456503a0642f6746b470e4e3164753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889249e6340fc28c41628a0df880aac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aedbe978922867c5162734f19ecd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d309fb8a425933b3e70e0a332282ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896fcffcf82ff9f3d3a423f3571ee1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed0b113d3a32a9f84b93b92b7c1737758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20bc8b4031493fd0cdfbc8c7d5dea5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc089c4a7fec463829b70c2cad111501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4270cff89fa69726eb147c46b9ff8c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883e3cfecb8f1221b6906b4b42e96493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637863342fc9461a7b55f8966543ff824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007f2c8ac45ef3a824fadd328815625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c00ba252fc983ec6158b11022c6bfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cb62883baa2dafadc9a3d5a82f13d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a9667658607b4e72625925576ea4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1a4ddef6d6ffa72056e00351a4079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee19d984d58834dd9637c5399cb8be710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6cc2f5f3607597493717c34ffb8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c945724dc0df104c6cfeda1a4aff20812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe476e4e4d0e4d4561e23c3a3e2d70ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85aea211256829f7875b5f4b383bae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9e499a7f2f323a256e8f289fc5cdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc060edc92b5140ee53b972c6efa5cc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758ad21f1fc3f4e0bf8f0b55b23386217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f506d76ee7df0c8bb58b1440af8b89918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06729e1451c1eab0e95fa459409349a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc3582c91e8c007338a818a8988c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a2a269e2b9076b8c9a5d5cc8d4bc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c84435b332c50f8a766b8c974a497722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a764a3141af9f3b9a145d93127315323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d12006baac7b6c651a6ee9ca2ca524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4299ed6ec0adf15f3d03b50db7b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1292d4066df94985cdc84611a7fde626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ceff1fc0716f9a77a51bfeab81c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bc4aebf524d941db11c78aea7683928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a87d96b79cfa497858ba575266b7d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64b61bc0c72dd3c8a6855bb06c2a5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9f12508c9c2ca4c8de4d1a330d2ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910bab3634619f4703d5c10590cc9c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727e87ea6eb04dba34e5d82334a6a0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecd512c26e3f66817072b038d24b0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd990407bc49b3626a66fa2814dc0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd6351179798d98a187d957700626136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b315a1b463dcdbc7b2522cbc04023237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d348e6fd471a44604e30a438c5d6c6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5470b20d828033bdfda56d1ad6689839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e6626e2fec644357e910505b7af5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a432df5cce0194184ff61c321e369941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754261a4056b6eee168d580bfd2b7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e271e5ef8c25a6f1bdcf9ce79638c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a80be97736db01139eb0f3563cea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03a07018bf6041e491063043c0470f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f60c7b448fa556c31c3f1e1ac3435246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ddbf6422d4e524f3ef2ee84b2f16947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dacd480f15f4226aec092deea2154e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1991715703afb69cd666fe0e55fed649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43107ebca80b556ebe052486c60567f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c366fb266c2d84451858b576f1c2b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23129f6fcc3806955b9bbbe337183952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9d09dcbb6a4899eac7ae510296dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad1d1c423f1d7e543fa2fc710f3cda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493552ca7838b48806274a4ab8fc018a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3664ef71db3f79bc43a239bf64008056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afe4e4525e64337913463a0dea7c8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4796557564ea8682cd1c32400f3ba458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cd73aad146f6222174cfa9d8d887759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a208540c8a95f1bcf259812c3ff8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d2f84264177e5d3c568cc723bf0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517834b51ad0c2f60fe57ad14307c7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73636fc96066e7e734e9848eedb5b7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d163e670fd0f0c9213e7fe37de8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0081d42d28776594878e06e269ce665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e779fe51f12c57e53181c52353364c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218fcf04d84a20aa06dcf0e109cdfff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01388730183eadfca11003923ddd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40781e5dddc659f763d1c5a63af6c9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b64d1bfc3ff6f43a1ba122889d79f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361120b6bee7d9267a9b19b22cee23671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0953daa15f4b6320b0f39baf50d7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c39ea1e049d735395d232668fdfbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a6bbe7ef531881a62fc70250041474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858595bd984a6ab7e189a60ea5bf64dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6d6b09acf114db7683266418b4b0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707eefdc4d3300abdc80ca230a81e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b4d153d4ec0c61973ea257b0026e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45180f73005e3fa30400ab4adca65d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa662f8d0185462efc2890006c46d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2e4cfb64b993f0fb0b09c30203b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f57f353dbdd960112eaceaafcb3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445eb45baf06423ee802158ccca78cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43f10f7aeff72817abfd2e5dfc6aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ecf2978425919db15ab5a012271485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5abcc770d36618d11ed65c7dedc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b18176f106a5df4054a6dc0744cbcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3a962fcfcfa018fd112a84a6d711388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4747d5bebc8055cfcfbb041b9fb1c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2081fb86e80879a364a9fda2426175390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907124b1ec1fbdff46ea8a918d2ea491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3094ebf5c869272bb1e16798511ddb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc8b473ddc2f814d90517683e3ca293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdebdc35bcb0fec1b805650ea39c94f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fa0e9d4a6607b60bca662badd24a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73f04d00d1a71b706c534605d8c3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d41fc6e2ce25ac89b496360fd914797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221ec39b47846a0bce19fe62beeb29298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f69ee88c107978cf3153268d5b9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25762114d15cb25f93386d816679a7d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f986b807858aeb9ce2f84d7187a918101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7154d715174605e6db9beb145df96c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63612b1a3101e4677aeab1f7c6a99ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e55fed5d9e37644ab3507c901fe289104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778bc4c0b1ef3d8cb9bdc1d7393078e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f7d0b928adff5de037e854b8df86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c794460f5eb120e13648e3e398b4be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cd6a9c61fb047b2487c4a9f63c469108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c62336c9cd34acc5684d6f2412f80b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb744099025b19080d844af94ca1d93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d409d3fd59d1e540d556a3be8d237e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142587e30da74c6aafe0b85bd99d6a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a3a2da1b7d23a3d43942cb7fe3bb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df08439e37f96d6e3b33cdedd4b58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f29805ccd3a09f19ceb9c3ddf324115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561546d6d0d2f2b351106df34c56e78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ea86b02f75a0dcffeee0a9ba70229117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa57b0b4ec9f27927c1abd1b825eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af65e9b6caa605ffd5c400355d885119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b5e3ccefc9db887694b0eabf1457120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f80719ae1ba1ffc37f557dafa6d58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd4db2fd25f903d55a913bad15ae3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be4804e058256b4ddeb585157a996123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803ce0f06aa46dd857839bb5e198e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10993dbd443333ac171d1de0e1fa56d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8847e5e4bd1aafdf0660a406004e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a9e2ef86be4c51289786674d360e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f2a007afcb79363645c33c5144d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d27a98ed2a8dce18c7250d4cf3e9f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff2568963433db82a711574095a39c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1486f738af47155d9acc766c1cc2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a73f3aa6469a615c8383f7bdd250f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8194565555094a94fa85b8620e9621133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c13fd5441403c039fced8ae2bfcb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348c34f245f45da169c2e362ab9ed3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05fb412e037d9eddce0144c52edb26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c47805163af646af6c7d29a31bf1f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423630b3546b5905d0e192a0e4425e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c159990545bb91b91b31653ec3b62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242c575acbfe03bd0bdfb31a693b0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7622c1556cb390c4eca2261286633e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c864955b9b856b7a26768722fb52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14c7f92c041ae9bbc07944b88a4309143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1ff05e24c40c9b49627adfaa80393144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb1b9c28d154b895dd8106d120e61b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340d29d79be23af4540634d1cf4c5ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f72369e7d31ac3c6516e2acea3506147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674675cb747945eb8600429b1d1b2ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ee6329081059a1e04b7f2a05cf5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffd408018b949030c14e33912a7f51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed419e9ac01e895f9b640c1bbc4047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747cc4ac2afd4cba6fb9ccbba78260152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d7a2af71694887a86b2307135071b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce78543482fdb7723bbbd3781b0e9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbfadef2a832c8ca81df27c1eb65d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f84a9a6beb097b4829b8033ec1d092156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a093890ffd5d024aa2e783ff2b988157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238eadc7a6ad129c275fcd4c2e59cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371f9b886887f4e3be55b399589a4b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7452e543ec540436a725aca6afaf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf11ec99ab64c7511287e9ca30659e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a596ef509a250c6c17ce162d74c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b07cf29d8a64a1adb87f4972717bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6fc6de5bb7f88bdb4e0a8230eec4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38cdf1a63fd3580cdc69c46f578375165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4597ddddc868665dde08239bd25a565166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f10a860a3494e320ff5e841f585191167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b557183bb8b17a7c32514aa47ba35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf0dff04765c05a32b37a82b960bf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c7bed652cefcb598c08e7c8286a2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef04edd62d5c9c3b3515caa76e70ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12b00b0b155fc526b58cfbc67e0630172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206ed79956f4c47b003b8d0e6a0ef3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db045c8460e5cf2be25a52fbdc7d5638174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509c33e6dcb88c08f4a6a4a832e4ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0fd17dae80806f9691712e3f50f0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ca89710c68cc28c985950a186f1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4babb5425b941824a42c45f6d0a4ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eaf03f3e9e4c3a7a70abcdbeb530c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787436f3041fd03149c8fcef24bcaf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d587f51536644f8269f16a22ef4bef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeba93bd108923d62ffdaf53ff10df4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6e96abc727c8c1cdf14106a035e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a65a2eb0d23e36aa83cf616d7b6238184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f349798e355b552ca7202ba65a1c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3e8daee75b035c59f07303d49d07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6bd9cf9be375a61778d4ab32f9a6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9c5528fdd7dc177a29fcf927561d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb584c6de48fc00c74cf9efd3da253a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c32e7f08da1e237ece3b8ea0d6cd12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2060a442b753098bca1493cceb96476191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde117006fee090de098fa3fa18e42b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be7fac7c6dcf51af94cf57dd6c20ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030489cdc156a12d1c7cc452f5d0245e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88cbb5cd27ac0f239a56b527db3f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d03cdcf2007d5763c842c9f7e408b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38b2991cbe61ac934bd21b9979846197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40406c558824215d65df9371bafa335198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1ceecb681db87815ab0b0eb4dd2a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84412bdda50d84308f788c5e77973ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b38d5ff0e6794ce222a3f0344ea80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ac1dc0b44e4a7ef1a86d8aeef97b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7684d3d2d0302264b42ad50e96fa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5473938fc85eb9ce53443eaa71e5db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eedc2485ea27884610d8d022bbb9d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d822e674ff7408131872ab1dd91c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619cdaf5419a09b7cdad296a4ba4d2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec197cb90bb7c53ed2b2fabd6b39ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304870de714f4b2e259197db14770d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb25598cb07c339f666a287335f800e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dafcc010003c532a6a7925f443db9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6318d9b9385400df4aa1b250d2892212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a54c50fbabc8f6a3e37dda1c5ad73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d090ba58038d127e94fb400d4b79d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f269a8b944a1877a0c02f456606d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5992ec7074b1fc0c5a31fa659e2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9183483ddcb34d440a10b43b2d4a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b386c0f47d7839ec184da05502c78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d132dd4143b45bd311ebfa17ece7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d21d85dd4d1fbd8670701c99ac0fdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02485fc1a482891eec55e1835104daf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16f9318417e6d00ea739ce752e8a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295faa05cf12a4ad9f7b4382bd05a2ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e7f95da20e263c2d099ad86fe06c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e2ba22db987c063e812203cf23253225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ce690fe18335bcccfa78ee604aff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061cb6fe87bb55c5bfd8da161a5b3bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f7cfa55bb4d2e5de1f937e7995a5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ca37913e0292e94a14d47b91c9e37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1f55dc3db6f4c9681073519e101db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2799fe05483cda351bed68336cc2f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678f3ad6f9b9573f51429a4d7ee722a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e5e4bbfc43fbfbebe81dd7417bee8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78613526490b99259acff4d8fcb06d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629fe26c712a31aed64a7fb3af06a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ff005f8467942e8938300c2a74892236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16c1e1b5959fbdc0def678092d53f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea13b8c87dfb28026277f62f30c3a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976e0ae8672873969a50c1e4400d21b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f6b22d465034dbbd6c3e34977bf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221bb94bae92ed85c35dc843b89480c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f5e08b0d9823a4b5060689ef1ae17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3c2b25f015bf2629ed48eeba624f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b208a2e955c6d07a5aa57c5e27e26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275ad1653fefef6f7c68d1c69eadfb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc9cd494e1de990ae426d025593fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab820393ef1c6b36edd20fc7641e46f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452db6abfae6f2b9356eb9bfd6fb8ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f10982b740ab24a894517f5ba01625249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d35c109d49f5f054216113dab79d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337221ae1709ed125aeda4b995939a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5929ac0437120d163b1a368d29292252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea1ec53d9c73ffadaaf4a0bab2c099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3340d1fd1e35655d8725ff9a2439254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b69c49b5a1a4de200a07828c15ec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6835bd41da9c5609b604e1d8a3f61c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9469e08dcf9fe660ff90b4ffa2a0fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c932ca10453520962b18f5a80bbfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631741d533efe956a51e07c0a99863259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69578ac1f9b1161d4462c1db78fc71fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6ae8c8e7d82610c024c63e5aa3603261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32301d4b27311d617916ba82e0885148262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611519c82b46b13f01bfae0d4fbb40b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4211db501f71f039651b1708e81d030264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36262ba2db54de4bbd2d338ff6b3c1bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa8310e7c313decae21a0bbd89d168266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501a9f2ede9b74a6c0277acf77f3abc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea61b2c38614c22beb3a09f3b61b331268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8fc8bcbd916f8c75346ab06e2764269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba71d1fa6a2f44c9b3f21b589a4b14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe51b4c4728e294511ea4aa488ee13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f1c5b4b1803f2067a0e8d8b1d734272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf145cb4a01498d38f432f892c4e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9dd25d9d1f962077d68ba0e8b8dbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3769a92a6618f6e21226afbaac0ee20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b135f6eee8fff4c97f2ec81afa8ea5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1e411525505fb8ac2fad95e8a889277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7defbd06e8c8d0bd73cda57bb2d717278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b7c6aa3c0ebaa327b233c78915be0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079472a8f8fe876df066c116ebf94f82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69214db558428f94fa9cf64a0eba51c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45979f00c92bca43011bc4c9825d2f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fac7b168a684999ed0dc4c230ac04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a54f5730a72f6d22050b85db8a4c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4917bbcf4eb16970d8cf52bd603d34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ef10dd79ac008c00485376dc19c50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca418d832bee5587d4350de9cb0a7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262767d9c3217de69cbafefe11fc969e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868a6d2919fec7666ad5c8d3c49cfcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10ffa2d467c96f044f52a00d8fd4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf24e4c247c1385cd703c2f03b037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeacc8bf0a224f7129da95cdad262b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c8531b6b3f94949d2505dd74181d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d75e9b955ec093712ed6ce7a675771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cababcf2f5cd5dbb17b0d31b86ad768d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e98daf5880b539990ca84b19a8ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd9dfd643aa08b07d1131cbccacd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe547959e13bd65db30e188283a194b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ef1e6f77014deb85a2ce7964ae1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7faff439278d0d11e3f873a84ea51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17bc4e154b16e1fc3d370c54f42294301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330c6d4de2d4334fce45268b119160c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094a5a37a073118100413bf61bd98c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c92f43d24498ce7c8323e56bb5b23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257039573a78ab0353cf357d14d09d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc370ad394abc67ed6c00d15fcdea7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c12164c3d4739221df18372478d632307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85431f2d6190f0069a8b1e2327b743308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da5a5eca87b78742a6e8ee123c8e76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a0fe53f3a50f1fa430e9e2028898310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74faea8fb50619c45bd18ae2cb84f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c796e093631f6d987487b576a84dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb46c910847e14c16ab89466c2d90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4db1793c75c2cf2f565139a1b40d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953338120cf31dc12ac8160439cd0b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76a2e13726196ea759a597c701166316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab068800067a18b3bf7700871a74971317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e4b1c0fdcc5dfe88426eb724f264318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de068e04b418c781983e56257af0700319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1913a02bd54726285b1f1890785b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb3c04fd782c99dbfdb1debcc4cc48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c996ef86804725c0835a1e9b2fe46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ad5a5e35a70ea014387a894b87968323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439abc8262da49c05eab306c76b19473324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c1592b801b573ad3c51dd9db7831325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc617219140099dd0bfa0732a23dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc48fa1f4447847a840947a400021327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749950ebc015394c3e73330c0945a4f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b140b31d4171562314119b17c7d2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e393beee2eba24fe93dea0b614e6ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf82835ddd12b6bf50596b00ae112a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d35692848de77d34e5b3971076961332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937cf59cb60dad8ffa3473dfbf84b94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85542b754eff95a4fb4b999ffdee426334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492870e36bfe124bc249c080a5de52f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e4cda99972015af269443b38ff8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a300d0e53b6113f6bfb7b33dc9b33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e734d35e1c5851aa840b7eb8d6f4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65bb0ef704196a8128efa59f6bc7b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bbdbed7fd9dab0443668327049593340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cd00e8b3f211e2dd5143c8e5bba5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187e0c258b6ad276be0debf424c3b90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e4b7086e650d9c77a90b8c2855c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48187d540e76cf6e6de6b0c9aa1410a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5eb212c787ff82f6e4a49f3b635fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737466264ac44845c9fa8aacd6489f5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b0c16bbd1cab6ce2cac959f953153347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8bc24e019c730319e6f76e73cf77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab822619b315266eb291697369f1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aca06a7f044a73b4648b6f991d09cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523987e440db99ef64ad6d4b5928a85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065a515cba09241571e16a0f117676f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb26bb3447d3b080b555bff35ad4bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce218d6d9c1a5c1fd597f2ffb78bcb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308720b925a053fd37733b07d18d0e66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2841868210fcb1e5920bd752bdbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5fa0ee663af50163c2af93e74279a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629768b5ec1acbf6ffe277e014ad07f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e77cf64d45569366843098b0fd75b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1c980fd4feeaba5d7f529fffb3351360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813466b9b823e0e22fb4def94fe48fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f42d434b380aa3b51d66a4f179900a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b1180357cfa54bdc8847c8bd1319b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8204d0d0ef5cd1eae3440f24c31496364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8beb90e5b270e1744ad14c37c77b03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf76304d6c7aebb4af3355f26a30606366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5877adf0a15a102a8b003ddf0a2c376367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf2acd2e18ea57c489e5f355933bb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7582a989a8082939c621f8515d1e393369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abbf24dfeb0e638115c2a790373a4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86504dddbbcd37f77ed60e958cf02c2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1579841021e1f7b563b96495dda371372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778366dbf178b34f57e09f5dfd24fc3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f18057c37fea4982b86344b5ca313c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4481e7b539eca83ade7b837a02a9ec2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d7952e32215c18d4239e3176b6f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff8db1d8bf1802c5cf9f3ed7a8d41b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6166fa79cc61b47bbf451493c77f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82212a8f3216294ea87932917e5386379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5d24a5b7c536c4cd3d80232d72a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c3d4301aa4722df3296462f49d0c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bbb219522f1f7a429d99733415cde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f63a554a2ba7c72687c0e3c9a415e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1babbc94fe80a232c5d6a56af0b255c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105489b443b16a6307387ba249a67d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418840418ee6d80bda93792aee6b496386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615d4219c6334326ab9c66702ff4e01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037cef8c31e6330207d2759039c5b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800bea49239b53a41b565ce266b4cf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753988bb0cc7630b555a87b0b38573ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2b1457fe0220d0544ef7edc39fde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49aa0e096c717f78f3abeefaeee25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e571b4559d695a18f8af0678e13b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b0d1fba476d9e21871e9325db4e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c12bf0918d670ca740fd8d702f872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8b3640ea27bd242b78919ed8ede3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8f7853e36d23bf652c1e4821b0cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f244726d65f154a7f0f42c3c1bc8a7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9d3b0168e844ac8fcc98ad981af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edf29407ea325620067ecbe84cfbab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c545c9ecba976f5a2e5188591f07df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179c8ecf1f7020ee406d8be0bd16ec8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c641310ca566a4a3e1f08948cfcf24c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3441ade0f6cb3e29577bd424a972cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba467995ebedb2b5a270fee1ce118790405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255f57982c9546660628ef4eb67edd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85f5cb0535ff58b54a8c654c84ab5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730645a3029664db89ad606a819a90a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af6e68ea9090971ddd8899a7559917409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748dec07932648da1e35843c1b831f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3f599550d283f5d6e7b66f2d0624411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ba1dd61b182fccfb3875296ab6e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68775dd641c3d560a4b9d07485acf35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9b36aa49061631c912cb09eaaa4b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428353c00dd0c04e4ebd92c5962f31f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc345f901095514a3c09e93ebc649416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaa4813844ce9ce92e2ae0fe677fda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d6e001fccd90c43477ef6efd13be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecd29d8e5bdd86b94a744b0a846073419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e017ae77f7f99789f9bb0b93b1ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0811b5955d35a83d91b4a53e8901421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51333337572a6a19276f3b9138f03f2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5d66b66a5179de35a886c3abdf9eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52db8ca742f686a14738ddd7df6fa5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078edc89966c9676070748c54604aa34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e1aea1344a11f9da2700cd9fa37b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251362d431c85911babb613e4bae46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7876afbd7c1a9f3c9eb2ff2185f49f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a1d67212858353f354c3f912d779429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade87a71d9fdba93f05cfe6b29607f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3626191ae4d50e06ebd6ac7df351431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a04c03c36ea2ad813ca3b8f3a557432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37b9e5077f59bb7179514491e7b66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75059c412c27aacacf1c7b513bdc2c5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6066b323dc72ede0db5b23758446435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906d52ae511f33a154813c90a80ed6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f008f1edda0be00c21cb4f18d50fba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42ee100c7194731d606bddf69458d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718d6d71ccbc9999742cea350d9aa58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e5f77d71ffab61827af3a23acac1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf18e2d89dd7cfdfd0b2d13a6bb52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30c14aebd74faa94fe852e9f0495d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29d1164aceb2e09a65c699e75a68de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec754dc8b6b5efbe73f7870570ff121444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c115292e93a418cbbcf072e18f4a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c32a0c8129113018e20c76a5d1aaae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975dc63f8ece76b92e0aaed8ed49e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb1f45b0ebf5b4a088b193d2013ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205ffcca31a991abd8c4367c7b0ed1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb921111e69db741c4aba60b04beb88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ea6902812931b4ec7ffbcdf5fd0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5945ccbb60d3d8a62801dc114326e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88663cf6956213f78e10cf4b75216eb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880feb0b1c6371c72887d68ccd7254c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37a9e9c1b2fd9b528ae3b28964a19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e67d223006c2e399dccb17781acc50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29432875b59a2a44ba77a2635d117da5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7cfe8039ca74684e7a9c7d6ab22aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228bd6a2bf67a941414a325e71c072459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d887f2479a5aad93ddcf64b4e1e3b04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609e00dc0c5df9f5db7db7ec630c137461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29768e5292f0f45515256c241ee5397e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3164f6208beb7e3e3ec56d04e0dbc31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd58ad7c98f5bee5c81af08cf9df6ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2d516b7af2e230cf51b0cdd9c5a09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd645c1edbec58ba8a5bbd6313cbb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f5def600f5d61e09b4ecb2914af0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887228e3609d0908c42d8a5325f983c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62424420f729ae81f1b507fc15dbd08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c94b7c1a5f1d6b5d4266e60445504470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6178fce3f3e63be036347ee9497f98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa3b11d15a903805900321f488b8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66fb282eb66f07f97d72f786e091e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa83a07a51db0ab5a8fb5dbd4c959c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fd6ad216adfeaeb6da410ac568822475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bbafcd40df9afdf1d8f9ce6e9b6c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066873271cfece0e28aa88be137d9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394f0bc4bc8ef9f38fb0c9ed656fcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d38a45de662bfdcc8207016e0ca3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf9410d678d82e6ef3b32f16b1261480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc34487b351e8dacf09fda4db81ed8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278f3661a89e60cb8d8570fee40e9dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5553c8ae91332c61c82544a385026483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc069e78f5722cdccd3750309d168d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a285106e92b8c50745d973c5b44ad2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab8a439bc0995ca5a71ce16b2bbd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c16afb21aa8aa50c04151c8ba64e20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716453526cfbaad2513e220e0db59aa5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7e293876ed97a31a17f4f2ab8fb93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248893ee11140097f6c284b298dcd8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba404a5bdea6e842ab46cad2fd018904491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658fa3c9e0c762a6c546ff6803cf9a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c5ace2f56e9f439e281569ca7a7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af843e5e4284252bae26e1b11de4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850aca2cbbbd93df040f8252a30760495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3b02b8bd1835d809c153c7642e78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6fcab59c0a29cb4d5478ffa7005ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a18bf53f7053b8af93c58a09d69258498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ce3b4a221309efe1816ad627e26a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810a9ee7fc2fad9403dfd190cce6a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f1cf9257a000dca9c028d6876817501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9761bb37b2f0157bae34a4ad04c6d00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b48471a425cd2fb753cffa4d82a11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00812b8d610b95f3eff9e7f2adef38f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc1239064cbc243f9960b3e22c2119505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf9216a80a9a69a57645dfff980911506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf938757f764ffec7ac2b2e548386507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91cddb8c40f530475efbc4b0b4aee8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91001b92014087019dfb451f9d298a5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c247218397c90f445b73602384a911510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c3612afd4f9f180006d7ea7fd29c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd4033d9b64c3f18c9e443bd38a57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c3b988b88f6f1df0230d8eb5f7c12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936f6b785e1f43fe9833303820f09e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763a16602a57a652cc4ff66b1dc3bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c5d330d47927c4b7d6961a7742da5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bfe33cd67a01ffdea458e0bb06a96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af596539803e0642c9de1cae2fd498b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d696d29f4f50fc980932030490f3976519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01122ca97ee95c76ae1a9b09355e303520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec1a0f1d1e16715574b2222b98d9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21550871d0244b0c074239ee63346a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7768ad4d72e3c343cb38463802cbe3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b88fdb539cb575636790a7e8ee85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3255865cb30c35071eb8606b77200525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307fb8f60f849c2971478fb5a1fa7bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c9101e20543f9096c3d4b3edd75f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f860ebf72d06ab32eba7ead53840f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc69f815880be73fff898af36cff1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55565472bcd7a14a1f2df2c2ee3a98f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e2fb25141cb38a11bf2e8fcd3c9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654715b3ddc2225363cec8588de07e17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce802c498a863118461d32cdd2dee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7db0c09fef512a3224c3bb0bd15c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b72c9db0b06be5bbf777ff57baeace535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ba86ba77455271a05e8204e21998536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632768acb08a02285514ce07ea5047ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa05577eb55296e5d3a9a2dfc041c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225919b9d62ce1325e4258e2dab9b3e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903417362b78c60346f308c824b84ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b993fe29925f8469fe279a2957d26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598304d1aa5204909031a003087602542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ed0a85869acb3b0a487cd788cebc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f69f2a1e89862b9adde18503064fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72777ebb74386cd08ff68d8a0ac2e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec376211a43411b9984b5c933f214f97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f62fc367f7e23e33fa7f24bfd0b4c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9ef6cebf58776d75e2468059079e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d7dd16b535da88fffbc8177a2fe45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f628aeb5aac21c493a23b2402935550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a630d115d6c0e769e45d6a40536e94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad9120345c5e2e9db6d0e424a5d522552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a5de8f00e2f367a3c97136f918905553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b50da506ab26a896a573a639cb9a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881090ee4f4cd14e775fad782aa74466555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dc1f8ffe69ddda39a9fbb4c8382c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a8e350519aba48cf4fa63210064db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36767144aac10cd975872ae7e039e036558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc0d68350d336b83f31a220ca20bda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618ed088bc0cfc3ac4386bef06d8a7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484e2fc13e764612c01858bf4913b6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec962754d07f1bc6a63220ecbc09b1b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b46d58bf0a615195a54f42c89c9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6debc7d7dd91717e3ccd36435e8a8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb434aa1892f96c6e68ee92d3b358c54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404d43c1d7cf2bff605951b274527ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674276eceb10513eb2c92165a93765f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9c9c7a98ea7b5b2cdb9aef652025568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836da4d41019e1749b2edc6a2fc8d7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236a88dc7c8e0b2300bbe8a7950ba64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c9ea4b8329f297b40ec7a8e87e56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d36440d036344750cd3ba4a3b3c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7aed6fb58ce7619747862c647abf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da70d904ac50599f4b7d13fe60fefd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357847e0f5e89fb38639c014e56fc6ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae523dc44bcd746bc573551d98cea0c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719271a6e7159da9665f0b88cadf219577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153a9e18ec3fcca23880e840f1033d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7d44b580d0bff27b86202d91c1959579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf3f7d1680257d3e57cb7373a0fbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8e0db11a673640e934b81bb2e0b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d18cb9df7b2da35e304f5aaccb8e2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286affa908465e0d8076dc1e98bec0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fbf3d75a1c6bcabe9ed5ca7712000584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b1003cff98426639c3099e4a4e25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094ca4d2093c6b60a4edad426d3ef35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c2f6512e3fc3365fda0d80b0bfabc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f624b12951064d1d25ad7527032d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453befae9da8e6fb728823cc62d8d583589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eedee79ad37bb7ff22368e2e3c2bff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990c2f0cec84611567114910c5af4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c516d0aa619e12d0bab8ed16133b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ff286573e8dd4007a1c52a82d68f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd036502be063b22ee780ba72af8b3dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e951bc69bc33ab145af7ddf53f15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8648c99f051c9e61db39b9f296fb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5b4b94adb1d2d87ac270a7b8eceb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea63f84c46fdb9d372ef75bba08d4ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31bce6690f5c09729950b6aefff950599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3781d5707ed168dd87450382bfd32e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c6ad6e17d518f2655ffd817241b76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bfe8f92543d6f941464c2587f0928602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c8b6f7b2af20d31fef229fcb85891603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb47d1a284969f9dd2e5ab13aafc89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fe22633cac341a955ba5b9d2584ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1294f4d09d763a2c2dd931a1e77519606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ce2b9cfe35d5eba64615d09a63aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f1c0964c6d83a4b61f2183c07dbb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242445fd49bf55307dbe55fd4a91346c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c90d1f17ce07fd1a0037cd541a6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580261b9011663b0354e343aca3e8f1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306949a04c233c657cccfa7184181d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076d01e533705fa1f83e82fc0dedf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6857afec829bb001c34b3e60c9614614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b3fdb9e2fdae46b0f03f91d6c12a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab57249b53e8c43f89b12843068b15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685981192e9e8fadfaef28676b27de8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78135e6b5313df4819b0dba244f83f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0212bc7aba489a8d4612ca2b6d8f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea971686bb0321e7615ce9cca9a7f1f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d79e0bb6dbba6e54a03e5fd3496aab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2acd3fe58353582be141e8dcdf2b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5450fdd1426018f93d53ce34af30de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875aefa904c78de5ba8881bbcd54434624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a416c25778fd585bbdbcf93c17f5862625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571509d69d07b4000d705ec020e73d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0708d312d9277e872564cde05ccba3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b5249fe0978da478c2936022c3f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3456ce59ef41b031a2943cf2aa9fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eb5f725e068eb2656d63c094c0f8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c82e6944ee0bde496340ca86104957631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3373f2a8b5758910ccdd8812b2c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f0e824e7732cd24468270924a0bac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77553d3dbf162a43902b3f679fe343634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04618e8ed8d3e7fee2bbf36099fe4caf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc648b32229709d2e07abe9aee286636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d3f8ca1834ae4446bfa293d9b46a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5fa4fad66c3182bf754f0eb104b47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a090b6f4becb553fa4ff91be7026a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb4b6bdadb3c330ed2afb3025a0b52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5e9393ad2e4d9c4fc86ef0511f80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9a03212f84d246fbe7fc8552fdbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08981a36ee7763d1abc83a2d48a00b54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad4aacb6ceaeffaa5946514bfa44d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deeeeb0500ceb78c0323e93b2b5d76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b581849e00d6ba5c8cb36dc45dd977646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8fb26530d4c75d119b2f848c58edb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416274b83be612cb641106abf2983c32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7225ff385a231b031e438e8801aa3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fb68bab643bb19ab39dcdcd972ea6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac32ac08fabd34528b09e4491d22e8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17ffe43e95aa7722a39b31e2d730c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89084fecd134bf885d66723e5d07d78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a04aeb047256cf4da556566257e066654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b474a679a5f66001b09702cca640553655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b5cfbf3667f82277ead4145e76e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b263a2df66ef75bf10f2f39ba49481f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81e95d8cb56d610333015c784f19b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a343968b9c67d3f3fab1254cf527659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0372ee82ace6755a4bbc2dd35c36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e9f421ac8c39e7fbfbc89a84b3ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78347613cbbbb91d51724214da4d1228662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e519beecfa21d8c916640a7f2e4ce9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc491f74a3a68d479aa9446ca65114664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc08b636b55fe7204e517847f843147665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b58c31a907c1e4271cfb277688af8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c395ac53323c1677d5d49d734fed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec43782e86609c5e4b6d2d92fedbe1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e197a2ca13e6ae47d42d87d337fa5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4c12ad696c19a0b8a7807c5103327670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fd5b7f75bbab365d0dd866c26ef16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc700ce22ab54184387179b976b0a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f9ea38d5baa9dff57d00906f6fef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63726b071f31910cd0659ea1959ae260674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbce760a9d7957bfd577d4b8ceb54f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895c065dab914cff7af3c11178707d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4b2a90cda2e2e6fd5df71d4c9c1cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed01480b039e6dd8e6547498c87f01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f9e1670daf4e189bb1dd3c998988679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c87e18759a9a2be9b439a1ed705ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b5e032de61316615d937a2e3b2f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f224096902b783e3326df793ea902e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b82b1eac99cbfdaca56bb489b49398683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873639779d4097a12067ba1715c85c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a1ca0bf3d91b2b15fbeae01ab329e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c24a9c0dee3035a72921f911b2b81a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996e0728a013f7de3a6732a77bb3b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3f54673075f197cd8924fbc3b30ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb7e363b7268326c6e28c7c351d2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d116ca9e54e02b2f0a384e7e844d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bee3140bfa7207fb6c492f36dd6f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c7daa0ddfe0d237a01c4568f3ce0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100a9e7412ff5434a50f6ca7118a712693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0eaa3181ba4cb81ca755765e331ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a0f19435d6b05587835a77c577be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ee5d57e25710fd8bf07d7889c474696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab7d21cfa04c906b8fe293f00c7923697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499d5ee00d611d8a34b5bab95d77b00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df978764524b58f586782bfa36618699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916e232703aaab30291cdcb50c7c3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89169e030c8b55690751f968d62b268701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c69191e45763ad4ad209ed69c4682702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6284cf7ea9eca391e379646f2fa5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd5f1fdfb879f038ddf1b2724fd053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884bcda9e5afaa28bd1797ffe844e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375a85a7eae2b189f42b15bcdaad5b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be17bc006de5134650a5e7a7bf6f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f812479d156c8806fd971d5503bff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152625008b8a6353f04db0ef13f8b49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693122a1d9d0a8ecac1a57d1683f1f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6439489fa73fd8d4e5ac1e9318567f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d411405f53d38b9c98c94cceb6a68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323eebc443e920cfaf2cdfdf27c5f3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdc7f05caa2a0eb6db12a477708219714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055094b9d087b8604b5677579da55ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef8a22169727a94481f944a5a6450716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10c5e81aadd69fdfeabcda362b252d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1baf726c2467f26f36d24e8eb99f5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d161358fc83ff544dfc5e71046665dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fe0b1a18201dd60a84b0b93712cf8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfe4a840fbfdd4e61be4e1eca7170721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea9e24ee05a4e92829213cd401db13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9aed5a5eab372115926dd11082085723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecddb069d5a2eaaa18d268e93b8e949724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fa0f56ce1933d6d04d98b1d7ef61a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeb8149ca7487ee61335f0d38380ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5882f8bd7b7b5b7049165f11ad0e6c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3771859e77935427c8b098b83cacdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a29dd3e9eedad5007ce964b78f229729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ac797baa5d8e143ab3a8e4f166826730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e87c0390fc5b2cac0c1b576349f784731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a1ad60bf229d9696b00c00f8644d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7956ccddf0e0ca5ffd4ede0e44159d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6554096e0b874db82808cc394705734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f18f2a52eae5b56b4e6eed07c64b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f4369575ea5c1b234b9b34eb11fd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe7e8ab1bb0fdacab473da75d66b08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58630ab4206b8942c46b785a442deb79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da19de54aeefc7b92dfb610fd25eb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd6da6e2e719424a52db8b56da39c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c287678de96fb5a443836f893f72024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0053125203b82e2bbfa8aa251b01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91145bba893db5bae798f88961049aea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62aa9f802463b7c31682b233f572ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c79dbdc785d3320a85852183f9be41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b44fb85394cc34a992fbe98bc4f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e1ed220a8a774f06253d7503abc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd9e55cabb21ef32a09bbdf6077716748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db8265ff7c992ed6c3f6d8010a968749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2314c3cc153912309b255b30e4150750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e2f3fa5a02f9b473d154c2e508fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a3eb09ae6ca6b93dcc9de7504a11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ae9d8f082221153b54c24549772ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a930351aa92668a8e4d2c917b59328754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d9603fea248cbad8459534d6642ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c178fd8e529be2ab0c2239ebcfcb88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08cab61fc22c13ad3eddc2a1181be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6337ee20fe363bc01e3ddbeb8f332758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ccbefae6a55885f3cc0c5b0f0d802759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>