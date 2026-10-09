--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab6d7318ea21cf8c49c334c5bd8311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107402771e117dc263bb7400fcad09672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad71c4bb817ee7790141992d68a5333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb981efb6d957a47a19404b586466ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574557b34815825441cdd066635a4ce35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169503bb5baba7689e5585bb03887ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa87f19af9c6860c5991cefa2c90777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a36eb60cf989c18d1b290de822af48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2277ac5f3e88dc5f6d5c172160faa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b15ece2e3ced7deab3188c49c23010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d9cde8f5eca659339158cd4a63bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d501ad97628bd0d56bbf5f3a43bc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dcf6b4b06d4b995b6812fc401b04013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ded27539bd9b24274f888beaf65b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762bc0426a1d58781e11a975794fe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6906a6e82ea72cecbf31e1d67f53b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5af3e6fdad7626b3d0c769833aff117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f316cc712b215b178b04587dca9304c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0e8a4532ee4bb5426ad2c75a81f2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782e0763b2ff9cc2dffcd0f6f2735120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0298c12e9662712f497654f4f550d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90049a612dfaddcc7373cfe4f46bb34a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346d50ad5c1f35d53a2bb74306861a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879705c147ea5697729d3f4760160424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856428f17eefa4728c43b2daf1757d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8d68edddfb4ddcca9fde3957568226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3f54e675fb7198962f64ca217d7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54ce179effc1550f36949368ed6b7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3708813b6dc4a877e51528da2162d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971002423044f128cfcd0ea3bf9ec4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a2b9476b2bb0515f8f039758acc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1de846dbebc9a1d2cab5beba77675932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d142f9701bb51dada9b8a00d224da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc0e40a465dda509e1b63ffeb789634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22dba1d0f258a765ee480ad3eb46c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e1a61ae5eb33014962c1f5447a4cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1564e174d51ee1b6a39a0adae97bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c5fe4756a211d6ba79f09becd03438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b5fb1e72da875065ec95024de1f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114fab247c905b778881748fa10dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c527cd43c4c35a73904f1d8b022a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b7c70936dec02a39b3a0599c45fa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93356477e3509fddc1b55c320b7e0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe182915de38c2ff12416491f22728c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4fa334bacfa0e22ff00b45f88678045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14de34b099db95955202e57cde1e0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c842afc9f96d618d8f234b504ec471847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773b5f1b97130e12807c4925a61ab648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909802ad608ba888859c5ca737ae42f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6e493e7c232b643771d757161599a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e235b76ffaeb5561854dc57f27b769851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eda96f615f97c4a218bc279eee0dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9babc8825125c06d599c33731e459d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb360546195567234efd3ea2b812e8db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e19f25a346d4de8fdb5275888da9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e36ecbece7619cf2517b3ffcb4b5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb264499151742a4f4b75df186e19c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b2eec8dcdfa6679a785fe0b154ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b18326ea69e1b89effcd065f8fe4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c4840abff9f3eb123c3898fc4a7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68b322cbcf0ed49d13685c7788a37861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3ba408991dfcc3601ec7272b9a4eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648255dd99714295c4052930e2c6edd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e406d2877b615f6c161e2734bc33964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ba2b6bce369785bfa976bf37026065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406822c8e006eb2bf06706e7b4412f3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629639b6e3457631b1d3310eb9a0e5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a3f8194f54bd8479099449871b04568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da29d3d637e147d12b9fbf469ffb65f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaeef2f0d9fadc71666d71271a722170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f740f3b39371c1c19a06815abe28571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57b81a2ec9675bebd97054746714d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9691a9d4191f0937f7007891d619073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50775398d7991fb07224489d7574662274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d31e66607a347d977194eacf6111a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae88774085f57f232c3d670fa1135f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f22b6f641e2c4ecb8d7562831c311d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2fc05aaffb17c1ec52929eabb08be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babaf4d5348616bc4025404c1cb8e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30548735f23f562d5da6da9413ce4b1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716fe0bf5a5cee7a69f1e15c363338a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa2935ec0057ca9c5fb26c4547ef582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae48ed2b7b9b128907e9b35ee592a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ed3a5b152711cac45cc06cd70d1e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969a0a25431a228730b09419ce4a2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74786487d75c96357913a1214d8ec186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8972f330fb7d5d4d9434546440c954487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd39b005bd5f2af4d03d0e83ca3b7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f337a66fdf2234f1208b31c22be1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e91527f959da5d5283a14d3f31c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0bba37d2d57fc706eb12125eea9f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362660b3f04f5fe42cf14dd3868091b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee11b6af076d23a5d69f4ccd5dc5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e967728187eedacd6946ea792399094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593df4537cf7a6bff26f2fcdc093b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023a1ec63fc70c106c8e0f26e70d03b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85f0d0ec8416f98525436fd51b16497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894c6b701c3746dcec6d71b8af68f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d45938c7df02fe41c41ec6fdb78699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0610713ad0f9483f9bcfa439c0794a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2650ff1dddbe1e93a95fb6aedb6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261640bf19cda9fbeea224ae2dea45e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1936da8441c6d47ce02982fed2cc7fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644c377b1bf5215b670dfc8d518570c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b678b1b5b411703fbf99d962d67d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943426af2546001d105a09f27d4c1d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565a34975a8eefa4ed789e6ea2edccd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017eae5a54f20ddd3f282049594c178108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45542895f894b1fa484af678e7953c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2ac38cd816b311cf384757ba6c8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9886635ecb76aa4594af68c9903c48d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cd8430fc9188465058dd3b150ae8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666baf935fc474a506149944ba058090113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab759d178bd0106faaf702bb1833414114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e093c9b65da50fcdbf81b0f1adb20d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104e3c54def0ad5d19d6074c5328b10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1009ecbbb043c9b5bf6631e4adb61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b4f3a9e68d036d670879daa31fd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea27c02c5eb041b76f1f5efbefc64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85045d8cab8717fc1c22d10e611834c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291f78cc8e3ffb0046d42ad737e0c0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59df39f9b3fc2c4a46b061dc3ec5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4296147f6429afc09bbd4014f1377123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18090913554fea749bc0ad127a40359124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d34b868f635807c561e0f3dc4b9a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c02474ad59560ff061296f886973b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb8a1d49cda116a99e8d9d4b4b981127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e2fc92b172c2d717f2f9b3506157a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb7d46b327b9710c099eeedf78675d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b38b164994e7712c4b4c58547e1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66b534d081350d1b00123667ee33ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84011830311f9a3cd4eaa49ace20c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d56adabd464d25f7a85a9e98e758133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbe85aa7eb820e142d39062685761a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d26fd87e50ed65782875e8184e45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ef61fcc9625acd8007862946f537a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f55e13719eba2842671c7c118cfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d590b234a7a0599b42407cc0d9f3a12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c512f1c059b727fa15e76b5e732a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6ea60e2f72a0b7860b54dfe2fafe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eff72798aeb5292ae6b8591b5af88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0bc3e5b1d1462aaf72a75c98f87e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3aaaf803973632a103706df97761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f994f0bc3d6327aa865853adc303b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c447c23c453821a58f0b728d651f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab35e4d14bd816a9936553545b9a866146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f9b06d725e447a2ff3fa83fb82edd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2945445dc5ce88dd76dcf28c5a9602148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99738e8c1049657ba5c74ff3edf9cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdbef2b18c3e977d2cbad51e172ff2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4754adf7db84ee03dcd981acdba052151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42803e967ec063ec92963b19b1f363ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b492682cdf5997781187765ddff96af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06014a615c4382b1dcec20b268f3a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57ffd2d102c80dbf25f7b5b5c30257155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed7b6904ea421fa51beaaa17903598156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253706f3135a5b803feb49a1339b0f29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfec17d89cf01e6e113753649fd869158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58fa64d108cfe395fae0f9925ded7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b201213ffff391ca98ccf5a83bbb312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e261a3c8b287d94fd47fc2df3b41127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36163bd5c793ace16267be2b200665162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909ccb1387a8fa22ba6e8062024e8fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983789815e08822f98ab11fb36dde8af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0738912ec875007779fd40c87eb2399165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c9319e4ca755f3afb63bb56254b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d54e04fab2ebf8632704db892f434167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fefc5f2fc58ac879f942b8a08b714168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94bcc361b782f323cc769c6da98a0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306cc2bc3d68ba3cb7518b1fa23e6cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be274b3553b93f1f790e0698cbd3d61c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cd42fe8a62f1fd99969d4377e31a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fadad1aa6a0f1c2326ee7d5a4be1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4e6b2e43b0502d40dd04555c5ccb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984182fab5d267b81f96726a7d0b13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28bf8d27c1f37bc73520c723e6c6e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c053a11481c1e3b8568a294234dd79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baea4bae9a01115ceb729a2ee127a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd746b592f2b6e1f3dadf5c9a7379f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60badb7eaaee3590422353c7155418b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c9923bed5e5e24951fece13fde609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba912f49c98683b2b42fcc50e3c77d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ba39184c49cf6d4caafd1016f56f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f3855a2ee2158b42dae5be84b0b31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e323e939b18717d5c6106018c510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e82b0d6cae49a240ec7e6032e4d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e01313a7644934b4fece2cc21f49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1440f441dc6594453f4a727750d9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa0180806edd04412635fa94a940db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b4b53b568ec576d264d8d3b88e781190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28814ef2004df00fa776b84d8c5733191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b45be80ca8126d10f5e432035fcc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a21c8d1e4f77b3c7f65c79c89bbb73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692aef47767e18affbf8ef70a5bfa34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47075f171243c88417577869e6a0eea6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683b8fdd9e3696cbd20f6dfb8cea6dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338231d666158866dbee3df02587a5fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81033aec7fe79b30f6b09dd3e5574c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bff00a9f638239363f858ae201ec7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479841e3e23ca9197fbe014556ccdaf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a099088355a141e47e5de674f56dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c537e30fc8f641adc7c8cec0a4040ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd339ebf94729c1032aab0f8ea9d02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b66a409a52e0ae9beb0902b64c5e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52f2b359ae6e9f3785ae451696f90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68cb0392da3de1336b68c4cd1b6c00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef58f1eb81c058a256e0c45a58d2d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31013a9d172ed8cb96a187b07057b364208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cb401998804e0fce3b39cd86c797d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae61134fbe57b4da1d64517b4579a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f9a1a49dfd7559f62812bcf05a7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35317ed85470ece3592719f0c5ef7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfebe9c14f05bc46b38abf03a92f86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604612e0de631378e04402780f564eee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236d8fe0624572288e206e94a083838215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a81152249b77c119fbea4806c6b4fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24443517f774f7dd38dff983c0a567da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67de1d2df1e7443f3640fb8670ae96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c405cda0e6adc02ce8efdd159d3ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d957acd334b62d08ae90916d438ae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ad7c06554bae902d5494fb963cf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a28a7d351630b0b94e8ed34f4e58b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b43ce4fdc7bf2a4526a4a2bbc9af1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0f6c1046783e277f5ac4731b9f5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400723cd9106671a20db3290840cfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c515991ca05827be3444661b6e3de0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dce06c3bcd843923e16839ad25c20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851e8dba0f2febdb88abbd78c78f8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e6dd16679d84ee6b9195145a5c6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6918bfa566eb60d2aefe0f5dda5405b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeab46ba156b0629c749cdec8aecb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55fbed1341cd9650a66a631923808d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ec875ae46cf9dc35d5f8cdcce79e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7b4f05fe767a022e2389ea4b2b29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475b2c9fa2bb0ffcbe8e8f9b6cec99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebef795b207f2444b45f23cb644c75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e586e8a216172e36ec8e1757323d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825cb56d2efb4aa639adbbaaea84da5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405ac5d0aab98c7ecb96e3131612a04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f0863f8d0bd8cc9ddd0df81ccef46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec929ba9a629f3510904663846a3bc50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f3d7276385dc141698e936358681242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e862d5c3987341defcf9104bff55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa11db204cca2e522d3e775df3a35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74801a76e01cf22271c7bb19574f7b0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7954826b4b6e1f546d0052ffcf00d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437131edc66f5c987a5eca52babd754247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ea92debcd4ce330b53cae4ed6251248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19569b23a97c15d527a06e15bbea8690249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d2b8b497bf48ce6b15399de9e55d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9741f4e8731e5e5ab6b00e9c0d98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d102bc9bd357e34adfde8e07453c0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd18eb73c0252465b45c22e4478dcbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45dca1d0281e3dfb90bc33741885f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56525351e0ea2e9f39618f1a49636b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d913d3e110fa024ee2fdfebc85bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b37a547d3aef7e4d4ea16864a432d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a772b0a123dc61c7acff14d57736aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f720bd8ad78b8bb79c05b654bfa5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91161721553ed1e5c813ed201e8d38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5303a98fa425d826018e04b1f48b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11d26a095084837ba4ec666c3ac65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c6b59f2c7e770e02c1bedefe043a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ab578199904607f5a3d18368b02db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981359871dfd79ad27b651b1e06d7dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003848094743b2e35d742fc2b26f5b76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b1bdfd6e7ee563531157f078bb3f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cf89a6d289d3cfe72d2723369d427268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a727604c144f7d61ac9252a8e6e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8087e93302f5a6b5dd4cc728aca57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2821d92a20587721ef5866ef1594bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75cbcd60e5db6a4c4076d843fa04f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab22b0586534777bb34650ca049abf5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7be29036c0f9b0993e982de7f19a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103efff9ee023f5978e2d17a0813d4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b693c2acaa42e2bcc694ce56372e58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262040029449ce7aed9509503f011c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e4476022dfb22f398204d22156a2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a817a8af0d29189e2fa23fd3a8b93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39e39651b7874212481ca89a0ccc3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10694c353198c646a7cda7800ed41095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae758cf2a9e93aa407dc08c7affa70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7c800a6afca5ab2e278697909b7df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430072933e49dbe6c2c5de5fa023772284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde430d32a251be5ab7cdfd9225fdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fe8900128935d3890089d912d474b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ce5cf990fbff9fdd6b7d5147466e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b192d68b8fdbbef48cf10c45ca23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b91bab9fdc780ca3a574b91ba2aff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc90ac89122ee45a140bc5874a254b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be5c3e45276607c4a55741b4264d1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441338d590f5121d6cd78db26a2d3b08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77456819b29a9828a992df1a89c236d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef6fa424808a50d00309e399d7c4a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706371e238df10b2e86745e377ad368e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeadb3ec223d48a6e09b724213a9c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c73de96c12cac3e33dd0282b472863297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd788efed5a2af4dafdc392f25c86b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64728beedaa97d57a179efc58090b3b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3282960ecee9cbf7547a19060b62c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b9240ad20850bb85392e50c71b7fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539f5abbc22dc2a0ecc228df6fd44da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c56dd85f729af48011c418f6a6e0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad6a7ed9e11ebda046b2fe2e5027f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e60fbccc9e318333aa70cda3518f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b573c4c5a02d11040df7054ebf443bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814f770eba00c4282bbd1390d13d13d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1d448d1067343c7c2c6d778cf68b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674584aed8ed49577df81246d04f4af6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d0ee7143bfe7b215cff487e91dd43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a410d27f4928c433f44a480b4d4b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ed4316a11393b2c2acba7674cd00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20200d702ed8388e408fb238252fbe51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c37c765fbcafbaa1d57779f98c72a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860bcdcf36747c570b531b5907b9429315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb48e04b0d136716b8a58a900c3a9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb68c96e35c0419290aa6b8064c2e1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b54ae957786521ea8416f4735835a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731f3c19da756719adc02f081b16f95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcea37de9f0bdf1745d135fc9ef07f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19154ae248bbdb13a2576a3a60640321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f660af3cc0f6571a13c8dc46fb7d84d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be41699db67c55b62e5afef66f61e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259efab1aafd0cd27ce333608014cf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007bd2af7136bfd521ead30a0290d53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50304224fd399d305d883c8fe85502326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c5d27d32c8638ba1fdef3564e8dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26c5138d73729c7fff6580f683f01c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa715c163b287a5635156fda475c9827329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfff3c0e9b18c7a4d609218d13ef55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f162be9273f43190b3cc2b8be04e76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1287c35585c044d6887a25522012e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc7f7b886421f54fccf366f875121333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051a879c7a34813b6cfc659bf9d57e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde5575b8a7b6b8c8ec401ddc8b2860335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215343126221acc21d2863f12a8340b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a92be4e76b0b1bbe3c628a96741e51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f7b1ba7b80c65739e4f69c771c8b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98236ab64ec26b60a2e730e0ec24b469339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417aa5aae10ff3ef2666262112dbbaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d16b28ced1e5cdc4280ac08c2dc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fac5b174018788e0b6470ee1a80efd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e4cb3948038798da4aa6852d52c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd480db61269c2280a10aec438f44d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df984e6c5a8bf92f2c9e2d989b95bf81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360473a6a45e06847ba4de75f60c55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaa5d561a993ed4523502f8d8e2a97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256ae304b11feeb55db97b431ab4e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe249664c9fe21f56aee348702ae96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dabbbc800ad9074fe057bdcdb17dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd343ac53618507d4f4aca956534647e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756fc70251da7f4813a5bbff47a100352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce56a17b50ae2b3dde2c16c6e657d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100bc0ef6a685e5dadf1c8974c26fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d825ef14e3118fd7ae76f02560ac64b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4e31db542b9776dd1b1e6a17ae9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd386f5ef51d729793e8a4b8fd837b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeed9763b56e2980554a7f44686957358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18744ba0ae63d675df0cc820cfd24b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88f5ba937b34ed284f02507a5b48b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23e898daff202c8c257a693b02dc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781cbbd2d84832a6103ff5c9e207ad5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb51f34da4676ccb84151f2d94f85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c90059a1a2711b2f8b2093dfb9c16c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1533441360e6793be3e3685467aa23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1661be33c14ed320b4ccd34b7065366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730767a84400c8700f6ee158a972a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8cbe30f5fd97a9e4bfedadf6a9ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53728f464cbb6eb9c8a6bd6401c67fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48db3b3f776af8627ca37b925f889370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd19c703cc776c8c88f8db16f9e4b40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9906ada5eca76be84772f64fa6763372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030d28d50be41e56d99d5c93d6f4901373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f41ebb5be37009efe29fba3723fb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a814cd6efe84be1e9ec98ae1938ac3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9218d973524e6cc0b9f8a0aaa3f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a7ec8b0beb649efaa2eb72496b5e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae0da747b1109062e1183c011ad60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647bbce93b5fe8ddf2f003d279ca0ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c974534ebbde7bbe2ca8fed41c014b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ad98a2c64d14806c6e744bc83847381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e0e86d852a540c1f3bd55a0d2e51a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df70147048a2c79d4467afb6e596a62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb80a5650e19033f62a502b3bc3a70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0234625cd7e7eca79b9bcd16b772385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1acb69889cb90d302ef901d6baef1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ad2c5ba11f4756ded2fd9a101296387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a6be7b9cb57b641d435d9c3a7469388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad19003fb023a9cbe9c11898f1d6f7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de056a67f07dfdd2aee8246c44af44f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb9174687165d94a445b4030c24aa2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c000d9b1e7717701bf47cd7a348939392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad8752afb1d79cbbb4ff86ced40800393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47253c5087be790ff417f08adc53583394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855cda2c57164a8bd342f1ea2cded2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705cfabbc1e6f5755573ae51e34551f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca19fc4f653d681398ef7fc20b3d049397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c768288126a7537004416e2a922ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b5da60d952f4139a0325c429eb9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd93a844e6262944842bdf2cfb58d3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdd5fd647a9590a7bbc32e772e20a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b55c5c645e4e5cbf03b2941ed974c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874b147af87bbadc57056f3c0b8269b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8b2c6731c9c4363204f851733605404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e91f18abc23209dd530e67411f857e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b559026f599fd11e81708ae946769406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d23b8c1d147b005683f0bb82471ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd10038c98218400b1570512abfabf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8910a6e61898d65139cb94602078e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d1b01e978ddf7fb836117032817a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b559d2b590371e005ba19dea3a179411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba33e96f772c51f77c01255d028f0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a762ce8fcbd7a69554099ae2fa394413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6cb4fce853578381c72283e8b215414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab82413c4d081f9dbdd9a8b8a25769415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a477f28359e1f35e1b3939641676416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298d31a11838056ac6698e1362d81db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91189f06344c74dfe5f569d19ca60de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a1561f09ba33d9d087b6ce89fcb99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077acda505f7f9bcdb212103b01bc75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3f7dd124b7e1aa8bce5b0be0da84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809042ceeb0910249886a71e8d01924e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5784ef6c0105292645c875efee535423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddaa374ce1e24b0efd5fef43249d9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277b8bd01b7f89cf1f707d318676813425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b5b79e2ba34ae101149b17087512426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd7b56c57399a524abe06f5bb74574427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a66c127ad293c18ab796e19bf6736428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf80ec402085793f77347836d6bc4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3337bd1b12a11909c28e8b42ee51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10aca9b63a5031f05eb5a8626e043431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa39a9ab2d4460790b8b4dd47c91970432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e50d646da8300032b7d8a9e12a1c11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3b544ce679dde238fe5bf24ec214434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f56dc10b955c4fe199f65fa808e29a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941a4fb4fb89da8f1eddb56e6e7837436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb9c8a81e68c9d54168817baa7b2a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc839e775eb1fdc72e8c01affe76c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29cd3a352f080f59b49c0fdb5f371c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00efd687619e0bc5abfaa54a58eed81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e359cdd6d73c5c4e60ef90e362a55d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55431e5fbfa7b95431db5fc4444b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886c67bffc80e1df7a389273349776443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce0018416d1ba22b5d9610c69eb1f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b6a0a4442775a7c06d0fcaf76a67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ebdad94f3f8172e05e101a8d39f93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afc0c9542dd2cfe3fd55872a751142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fedb68e7d4dcb953e42bcd18b8adcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07af083be21717c0d50ffad9ada89e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b726ff5b04f06a369cf8cd6feebe4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bdf47d1b736ce6b73643c50944ba1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a363c8b9d45f622f5b07ebde90379452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5ec88532b5a0672ce9fde0448097f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a26bba48b58ce91bfc8d0f42248ffd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490484fde36a7c635d38ecee712c003455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdca1751e3f91fb2193c9c2e6063485456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ad119c05ac9543a799400994d592457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d5dc814cbafe7dfa5cb418e89a643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556c9f769e83e65802915922a3407a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48437ae1002190af8ea0d37a0cc03621460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0ffefc5a82a456ac2abac469c0beb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ced10a377e11c3e95181680add38f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51b5a39dbe09b9a87882286255ceaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677dbd95786df9b788e4c19a2b8ed6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a9d5c2e3e6528a3622cdc8ec289c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e57255efb9cceaf379c5cc86602d23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42437a0a01b2fc4986d17a1b94c4457467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d3fb4bcc7c255e4dc8e66299e0f2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3598352174c3eee9bd8682ebbf9de3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff6fd0c0a13ecc3fc6aae60bc8ec8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de9fc2b603102e5483d9765f756eac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441342590250ba84a651044262004349472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8934c48ff69734b2220e6d4d754428473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b96cd2237815034eef99dac949e28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbd6f23d3c17e1b7dec929b1ddc00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801badf6825d92b11bb161ccf3ef831476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179694ee08dcf1cf23a7f2118c7f11bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a8e15308eac9a3d871cfc051efca2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a95df1d5353f4f118c631ebd44f976479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c2caf824d81655140f32d40b81c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8c24cf2ab57cbffa7f4eea46ccbaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe19b431603f9fb45a90627ef140e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb5a1822bb0a4979a6c73845ebb4c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18c3791a2fe6d27b1138bea63917ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1430507c563d9309942b9f362e889e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda617fd9d895018398722305eab0048486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ff14cb7c49bce830339d57c878f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed44b94164e159cfb2553272470444488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2082b587d4d45d48e73cdc79720fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89dba6b068b57ea011bc826454b02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed50d18e8fafa94075a2a81087b69a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d86cb8d0ac15f1b0427829947fd01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbda0b6359c81f3dccceec1769db52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be01e59c09e802505c37a52e855f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3273abde939a23f8caff3d6b38e7b56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47af4faf99c20792019431fa776f30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d462938ef4ca717d9b5502195b2ba73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419abf4e35ac48487d6346a9ba6b342e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e18158eed96ff776999240a49e964499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b0421a93456b5db2fd454ed5de8b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302620ba79c4e456158804e8d68c139501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce413e6473ab052cbd564c2fd2f9ddf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edb173e8fd2b98dd8d82909ae0d490503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a40186fc632313bb2f74e6367f2c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862399bdcdaa95a1dd0c4519ad929efa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e803ba5f8cf6cf38cbc5ab340a58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57f20330597fb655fa052bcae57502507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527fc35efeda21a6ca75bb0d5ef5ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584548daec8ce2019ad9540bab5c9b66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123cd21bf69c97f97b9827f8c9707b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be6743cc28197ee8bf5829a002335511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31148f9dac73b4a7cdb8bfe666c13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cf713468f4549f9c5026d590217ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc1e4220d02b87945587b795958824514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123214ecd5b897540c1f297d2123ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca0299a25b542ec49d71b89cf2472516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b33d04fa17d2e315f14f11c11787c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164577282e5d15510a474ca246e91ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb45bee10ab26ac3851ea019d152c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212981455afbf0d7b9ff2f6f3587d5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d79497de90428e2f192bcfb0e6a8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb854f2b4c0eac3004289e7745d78b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67658087b79a2a654325229477c0be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbf73fe27d643a8b226e73e8d48212524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cbdc494a7d99835d0c05aa971795e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62df3f0b8f10ce7c19538f65984c91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862ad27626542e64c4970f6a585ec91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5bc8c342b44aa1b151849ddab4a53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc631a0366384e011446ec70b83a72b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4053d6b653f96e6995291c112d5c020530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94986675c0b85f0415f30aaa582d35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2fa9c82b4d3e4d0e4979d83462bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c24c117ecbd05e6c0b1af1fb588e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2db2eff03239759b525c9d3c5d1894534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac708b7f823cfeed43d680309910371535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6c4e0d42746b1b30dabcb334d21e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbe29d788dbeb029164f4d8f0694af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916962926c649644ac6d06b38211c4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520072c672c75c28b9eef349f01945f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecba39928a69721179940f3a9f8686540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587fc3a587e272382acb219b570343a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51bc4c3c8f41b3c264026a9383cfa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5b759d14fc20bd299b1e1a7a9674e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429f2c254dfa7863d14e46f1896cc2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695c3e93023f4f7e1ae4b8cdce49fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd11a7904bd4cf7ce3ad9fb61c26aa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f2d5858a871ef07980f47e8b29444547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8503ebc4240fca669fbf563f94797548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecff6c918b2a125dab02c5c8722d22e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937b9abaf582ee25eb706dfe0d5c4c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abf228dbe9c409ee8d5a8694ef4e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e11fe2301aec468c754040835c45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26fabd44a7f7eecd0ca40746d37e94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c73de4f41f23b9916bf5408281e9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83415dd48b734db2ef1c92a5598a51d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8c46f179bfd2ab6b22e76832de6cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc16519d9125a54a35bc1adc458094b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803ff3925d7730d5e43b9407a0b4017558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e0bdc5ad419b85d344bf1ba27d378559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325d0e302d316c47defbb9bda7be731560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b21bbcea81463d6405a2ea469037c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198fe3709cea37b7f4165720d0ced1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22962042330c30ef10e0aadd4387608563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dc53ec9d1fa32d931421934080f86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e5ce6ff1a4148d34bb3da728fbb5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf2fa61dc959ff3c33b869f68112ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61435b61db7e581921c5ced427e343567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2476a408dec198c3b09a2cc66a417a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f403b38cbd712d4864d42ed2fd15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675be54a1878c237dc99c52c797e41a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec1daa5e46f7ce9cb220ceb8f62fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8b6e137712879b5c3bc18e397d14d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ad48cb0a8c43d6bfe22cf7aa88da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77341ecbc6daf422e79382dc6d5f79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e7e97dea48697f361a9a220b073f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd6bbebe3972ac472accfe6a47d071576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc55d7807a58ceef011e92f05a0660577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef77372921f7a1180e0f21dc9926169578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e9e041cadd71ec58925ce0b195182579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44c115a9ed00d82371f0483d1ae6d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f5b49b2aa6313dc734f8e2e41f392581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e662f9e10010f4141a1bd1325dfce5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696093041c0cb06ae6c80452c2bc10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269944ebedde2abdb14c3243db9761584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aae37872031ada814f8e5034557283585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaddc4281182a4d84f0786c0c0f0393586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037bdb8cb883f039fc2dc1fa2e50fc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70675d5e0555eaca27e87d5231c25c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f075159e0abe4c733b512c47553d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97af86b9cd13fd835b21725a9172a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d80a18b8344e679dad67690a10c45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098c7cf2394cfc34c0abd7f4bbd12c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566efa82e4340a966f233a6b914af7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e1e410e52df616e37a453762b252f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509eecf86513f73927cffbeb6934e81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e6095ba7c74dab86ccc89657be435596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aaeecbc13c7e640801679a4a817f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f75cba248e62fcf69df9d688e0437598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec8a12942a254c645ce153bd5e53b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96076d749c870de4a4e4ac05d35b4c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9c3fa822bd26293447252e1a4442d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d532c9acb6a0e11ec5e7c37f1db4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2c36dea54a8316e3b75d860b14fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98958d97c54a8dad66dab9bc66266604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76030993e1ed828d4397c558c9652153605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b699bb22e342aaa3073dbf1466c0328606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e7ee9c241ab92d7ea3baef6d1085607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc9665d86958e5ff9833401fcba582608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b4eb82c21ff14240e1a7c87e6f301609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef775121b4aa4ab951bd495ee71c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8627e8e38869bc8de7c51ee9bcb5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912c612820cd47a708ff58d6252dda3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6693ea18ffe7ee3ee3cb814b7c685f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b5be3c8b41da89588bd79e1c6a47b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19198fd6e713df597c6dfad24271c3f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e7b9e504b1ccd27016541442594f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bf6dc0b8c4dd8c464106226171ff9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25e7670d6fe7b0491936fe8bf2bf0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647a938d142ff712f942fdc01a4ad4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89a1ce8a3831bbc9acbf8fc13a39c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3681dd3274482c53e73069189dfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe92fae2fba204d1c3b9f7acea7ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad92e650f594d20051c0a474b2584b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5c3ecf8be2a482a6cec7478e715f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145faaaf753c0727c728d55ed08944e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402a109aedf3beb35bba599197255f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69d7f82f05a0f7703427e22f2bc75a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81243e8314fe0710d0e769b1e8ca5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914309a474b0da9ddd17ca93c9b9ebc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4873db908322d93169ab72989af74a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e3921b0ecec224a4d12faa27b0831631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b12786b864665c128d74309140bc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db053936d948239c5b276c7038149f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4447d8fc6c1c795ff7f6b7f51405b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e5ad802536de7b09171fe3152540a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1691f37188f4f0e1b8ff62e6711aaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd333c3ee0eecbd0d6a21ff3abf55d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3ceb7163082b6434aa9ab54f6b311638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0160200ac76635d2063628901ad5b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ec673552ddf387feb96526039a86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b4135cd942b35c5af9ed2dfde6e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb8ce291ccaede3b439b0af8b98cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3258ff2e2f39ca700367bf2be2b44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeedab90cb77d1d5e900fe492fa42f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6406972e575f6405c0a655a97f3443645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400e0ab11c9d727b3635ab25a505fdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452291fb49d264f671e74bfcd2a0a664647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924de242236022ae0fed42c344d0ee6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ccff6251dff37e412df1359ef4aa6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f3f39b30f6286dc71dfee5e932c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fd3fef0b2bb82527e90b603453b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0795201b24765bda8378909eaeb175a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf8945d866def299de2b27841e7aad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278700a6572e4a77b44e47de1c86ef12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32322605b041ad6605726fd25bb5b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea58c523804a0097fc39ba502879683656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97e9e1720c7155f8655da1b3376de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692f39acf85fc4dee3ed430bb749b4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0151a224e2c3f636c6a3d2dcfcdb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c75b55506fcdb3a468355917f67f1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd01cda2302f1a89af44122f80ed9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdd9d69019e038c075c65c28972694662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e5d5447fea5bab536bbc5bab51e91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caf85fc09247ff2d72a37b208f82f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425826b33c79fc6048842a9eaacf244e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52904eccffe97eb9ff8dda685231df2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091621baf15f105a6e0d6a41ebaab0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755264a6d2037161d59074de3824ab80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c3b8ef579f20dc8b4496623c9737669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4ee0ad6b9850488eb22d0b60a7ee1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e91d64d74e6589ecbb3bc60ecfa3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af38f67d61ae614f1e24765e741390672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34e519f25c587497daa9ddfe0c4c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec204e7d3e8fd0c21be8614c5b7555674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dda18aa9d146b09c5b96bc33c3b34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e24401bcbdd2267ca98a9e29650f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b6352fc3368d656d5bba2c97641d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30638a8342ed5aedc41c705e13db7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4e22b0e59bc308b1eea87f26fe053679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5970093c040b28b679b4ce0d5064d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad53c036515ba5842a3b98f6d061b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071c89b4edc1d082534aff4018e2818682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f94ebf76a0d7f1d967c8d2f84340f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89b64289064cf3a8649d457e62b8f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5c10b6e519f0301a3b24bb856602685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5082eb82e0e3d053681a1f508c23064686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e6853534a25ccd82dac669138da4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca1d7930c5636c6cabeeda4e4531bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef6bbfb63fa11379dcbbdc1f40a93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c62d33547b6469f1fa62b898ba671d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9bd8dbd8df47a43445b2822c26871691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2075a2eb021d38ea2b9e8db129931a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd5cc692fd4c8a5082550ee55ddbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c09c412f37c428e5189f23794a1c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748c70692d90d124a4ee3884d3513cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c131891a8cd771757130b026278bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f15862dce1964810e62fc5b0ba054697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52e5f190056f56b7a9e7490f4b216698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9caa9c37c29f9f2bf722d8206be201699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d206e9c3f6894f674be45c345294e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae0da1490ad7a70100543e456c1b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a364abeac97fc57478cb22a923ef04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa6275eaae399ddcd1407ff422beb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f2fefb774575aef58f29bcfcefaca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c442c99838c019b1b92a807033c0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406f036d64bb498caf93606d72760db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f3d474061c8c202eb6f6fc3e60c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9f6c6e5bf4532d822aa8bf8b1003f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6baa98f11020445ff3b79991ffcffe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc52f6bd648adcc520081901d598ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a1a1e2d8edd52070bb5f85e4f4545711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3acc1230c97fe10a4a8d5ca36bb7e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902043bbe0e46915c5f2740dcffd00e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4eca61cfd0bf069b263fbe9a7969a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b118373c79e371a858663a68cdd0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816987b101ec661637298886bc31e95a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c5ad2e74a63e1508c070e2275f9f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbe5e82366c73dead41a40ee1ce8da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7adebf2049254d6553d1a077676595719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735717c20d2acba94e84b088681285c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fb676c2d1409cc480e27ce796f4f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5187df32dd8b2f1f310687fd1aa59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b7839f068bcfc36b4b9aacb86e61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc6605be1926a82f89817aff65e43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c2dff37f2f03086c959e9c8b18f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14f30e462538b31ca6211f40c78417726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb255580e4fd2202fa7cd63a51b50d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35373d9dc888255fd25845c8960b2f4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7158738516ed8fdb7721eac8a6b65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed952b0da829141dbb82a8244db870730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ff7b6748d2cb638b48bd8f156a39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c82f250371ec34d43fd41b3f2f1f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9381a74c1885078e7853d097fdee40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e20b7d83e90db3cfbcf2d2c91442eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b945cc844efb90615b18a1a6f5917735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a9eeb51c65ac2ae4534fde1ed367e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d27a14f85ef20d659c7bead00f4c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88424e7d4db099339998cf90c3f32f31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5569706f52d300592546c9ec39f5e5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284deac2715fe33a9020bc29eb589d73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52e9adc4f228ded34dc672a059003741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7afbf98c05f51514d488ad8caf3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5558ee8f8966a21a5735cbf74734b78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac79c8cff1b04c4f5df991544067bf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349df5e6d25e027e16f4e87d92af48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f8e602441078ae1cb8a73146db05b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53a934180d867d06b3352c46d83dfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2a51537e5658d3120650b2435885748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a99e11235483d8d9b57b7d5bce1f7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36350097039238142efbd919d526ee12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203780f438ffd79f1163e950d2059be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac3e8d68497c13e63a861f1f4dda07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad153216c393a054ebefed0e7959ba6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04bebfeadffa1164ec470355fda678754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeefdd3ec412849e58b3f1c109c9a05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac811b8380992aa3064efe220494ac7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa50dfbed75435033b906e231cf6be0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e124c18d8ae572ed73790f6a3056fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b7d35557d4841a5f93e08b1642dc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ba704b5c56241efe224eb14882e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32e13d382512f90ed433749129c39c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29a1200e5b3eb32d94af84d2e6ee423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9f773522ab626e8a977503477b754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b091b13ac82c0aeca4aea5dcf9a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d97f032aa12ee55a1f15636d24586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f36c21265a0938579f8178b723e56f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f17e0c1dd1ee1e288b134e9125f6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a255baa5d2825a734ec570355e302149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535032bd05081f3d9a2b26ec464775fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cac3d7c62e9ee87b6e1da96152a0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728e64b4820d91378678fea68e664c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19971d8a2cac5b28d85c789a952c35c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4125e7a105adb3166a8239bc2ac5ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6bb61379b1d09369b5daf72017f2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd8f543e107edc0829842a25c772c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9ced978489b1efc6efbd76c12b6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d182fcf82155bdad724c6f9340c53a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c04f3a723cdb70b057e6951ae240a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243105f12baa8e15f309773e7149abf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0dbc37b003c628cbf99aca0b575b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe748821df3b511da8d243e7ec54637922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2efaafaf88c5cc8482122aafcc2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a76a4f3b547aa996fd86cfe602b3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868de5f6703e0224d901f45e3da2b88b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac90c418d2992aef9aefdd49df458f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b93681870293189460d635e1019d8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32326171c916fbeee258dbc7d0aa1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65dcdf8d6602d78303551c1ee8b46b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd71bbb216ed3b6b8b6f237479f47e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e3f816e5f27a58115b171288256331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7a5d9aba3277b5a2d4624270b32d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1e22e1d56d21d35737fba481b723133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eda323e2d31e44ba3c9bbae2e652334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc855ff305ffad09d51762ef764b55c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a992c30aff6c6791adb0be195063d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7d621fdadae1a98f411b1022d8d8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2bd1fd46d738e9fd31c4f7dbbb13738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd620df898f87ead6f379863ab4b3bef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa13d224c1b5c43fc8076e90068608c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4333d1a62f231a13ddeb04d9a794941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16d649e42382a51624aef5b63f5fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc4c28fdc07b5b8096663cc9c5e7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec572cad7dfcd057afd069e75553344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e7e349ff7344c4cf67522862f6a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a6b26fc8af3f359a4a2cbbd623c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07978add368e9ef9e376d72fa327cb6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df7922fceb6f02d8e3326d6c4799748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601cc4e9c617f4a82607ca4a31d284b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e423a56845724fae40deca99318f9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361432db1749bc83cce6475030ad7a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ffc0a5d44e00ff445a31d62651fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e15808413d69c66d60defa54b2394353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127cc16c7cf086f86883165fd86dadc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b90b3c93c7a66d2fb112c9d4a42a0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f2ccb9b238c33136f261934eca3cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0665e76b5437ec79c64e27e992764b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94314ba2c29474200ef2758393fbcab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c24da9a0aa5a282d0e65551c08ae559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ba88e06798959ebe7a005cac22fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846cc0f9bcc063b3a0971f488df509661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21c74593bfd8d6f8c79d20f41133e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d86fca17d7a79b4df0fb555c815af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a96f6344e2752d9ffe7c9101edf9f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66823ac6294646332673c76d0e58cc4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d80bd6995abadbce2f6f199ee6cd2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb47e33b69c5276228a1bd9865c2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d0abeb12ed77d5ad1fd9db8eac1e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82a14829cbace0dfec22544ad4859569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527add403e33734b367f15ad2aec40e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c9a535bfaf66198a9631d5a88e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec0588c84c7b890a90f829268b7b2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cdea76dfe2f3545fe0b9c765c99b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784182ceec5484ec754190503f48e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5c1995e7245de5ce002be078814875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d84a2c71b818423cffe497984e17bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80da7d02d4bd5db20b4346028ffeed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2748f2d4353718caf8a9ff5d3e989bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c970f5323758943aacfa9c4c2a623979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109aa03d27ebf3d55ca85b0255cb8e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3d59811f8614241ae18a87e069ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcd9b35ae5800d0fc2a948aef4091082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81042a269582fc9f333370c833d094c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97151c0ba350ddcc85b230509f139a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc6233354b36a9c0f622ce8c3828585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056542cddae14e91703d73f5a8eb7c5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e5a4a51787cea54f716abaff2f30c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9db1cb9926a1ee8928be9d7d21a38d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae3c9740a5f251c4b9ffc0834f1b1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d63e331a6cdd7139298e975f4aee7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040689f0b71edbe38a4a0d1dd8f80b5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2fc550ab7055618f6f192711702592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595292a45fae474985fe8d49445a8fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2029882c77d15a25c6efae82c77b5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485ab53e5fb8887401d6405ff41c2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3198b0f4a06bc561f27666ef0c1a8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b12600c4531e0794a64d4830b17c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652008de166d93c67569bd070f7978098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092307cab3d05653355a20d1dbfbf2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa0a304a6b19d7478cb27b8f4aec0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93b4ed77b524f761c8c64ea14a8693101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017458991e23e3672d99242185fb309102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783639925baec218c70832ed2f14c4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f73845a0fd113652f1759b507c39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe612e21456c7ee415970158f3d570f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5f33b62a4f19a4acf4521556a87c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09750ca74eb2060c5aeb2ddcfecf39b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582ccccb6349260bc0f7a5b57bcba0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9105958b669d4d05d6d5b117f42838109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184f04d6800f046d41e9e580c01bd08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae1e5a77887ba26800b8bdf6be6637111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cbe2a2b6543ca13c33c3d99fec946112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe15f2e29bd8191fa786e7c6d7dd54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cdd9283ef67a2c86b7b56348aeee7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688062869c55d620314966ca8fa0ffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79999c4b70bd4fe878b39b738c13d79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc22bc80e11c4c74d2b93a0101803cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28df94bf8ea6cc3f9e1f93498fbb107118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c383a639b27ccec74ee02d4776519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9f36ede927005e9da851651a2e759120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30500035adbf24a64dbbd3f2c93134a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c1672634102099a999afae65e33cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae98b7bb11ea6baa3bba31f32669a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ccb56208ad1f46ff98da245003723124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e730005b550f424749af570b6ae015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fca2d20c6d6a0de597b992172488c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041815b46ccd01a9162f9ac2a512879127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4fa02d5a0400a838224c8a00aa8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa5886b1c8b12a44cd5813eadcbae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af5a91191399251188ddeaa700ebca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1382eceb85a01b538c688014e19ddf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e84da396239f936687b0d7b769e15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a4043b47231b715157496e187ce0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f431f28121030c0c9c6ef46684238f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347fff056fbbb41c3386d4c1f681f67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed55f8d5ad06cf5641cd4f899d28e9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3511f6bd4faa3ffe0642701595793fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47e2874b96bf526fc3de053f474b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33122e6d450fb2751b8e1fad9c5543139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46770efab53bec2ec54357b0abf396c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53009529b02d7353775cd60b25d95df4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342fc1a29c22ca9a28b44b838c5322142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175d435258c36d7b291f1f87656b04a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940f4b534eb28c883c1fdafe6d152e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f69e32db805486f5635f7254104d5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41996b906c663ccfaede9026e973dcaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17556ac205eab79fc3a6518f58f22a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0083a14469771a1e46917fd525502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d1f0633c8cbebd909ae7d9f0008b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dfc89d02c58e6f8e6927b921d2a80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f04beac9e9cc0a0b3d8e1a87a7fc47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f94b566ddb27ef1f581641b4d7901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7481720a466f18b7f5bbc36f09ff30c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581240ce562575992a652a612bb5b7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514dfb55d50f052675bae879d4aac46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d57a22ead534a6ab9c5ed3ac72da97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f9cca2386b5d63161263930e2c33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7caad7e062d5390afc019dd6ec0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff152b90de9babe2104b73c0b07197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8a67879d0126429c5f272d8714677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04291fcf614b423acc94797d29b02d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e563b9687131731b3efd833b23ab6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3c06744eeabbc9185d4f11e5651a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0c2c55ca8185c3f33621440eead3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca34824923d77a57c648e4bd3c3aa9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366472677a45a887fd5b3ab25e6d95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d39be97db11260ba7029c95b6ec0ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c16522236ff89d83006973d0e9845168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865869268b809bdbaab3f8c19947917169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12643104f177697f02f54ec2400706170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bef3cd278ddc1f04fd7dbd3e0a39c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79f8a63781649cc5b53855138fd145172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bfbbe560de50d09a23f9389548032173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e7bd635a7b142df1e430c027d370174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0093dfe2f90543a9154f4cafe3116ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e911ac8705a2ddd383f05fb9dbd49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f731653322b75fd589d94cb6c82538177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ccb93900b6909c4d935c8d5fea4c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4caf25a3d089137844c6db2d4edc46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81964c244d9e81447b490e6283c044180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3187df0f24b70435e761fc710dd29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ae9ad6761327dea0b374b22eced9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f65468cdc7fa845e33483cfe5d9ba3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f1e720a4cc116a3c6512331dc6c03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6d65025f3c57528405b5c431ad57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefde390ee61d4d4a45873af7156cfd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0622d84579b1150dbb26459d8c526c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d812ca9279761b7236b919bfa314188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3b3fffcf5d8c8f9d265303386fbf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4afe89fc0330cb1547c0ae2c6b4c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df01164366303d5550965d993a86b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906464ff318a5b5ae2f63fac1cb3579f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b264bd19be09306f48e57706e28df3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c60ac84fefbe670ec97090a94ee298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025023cc4989847fd040797ccd12bab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ed86a7f3f253d7da2e1a2b0ee2da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aed86368c545a80fd8e160f721776197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c291f275d9398aa1a6d3d35943bb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c17519f7345df7778e9e95a47d188b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003c68f95606907528fb9a2c4b4b9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c12981680490fe9af0cd5c19b127201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc634150bae493e157b429bc91f4c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af03ada72769108702dca692e7b5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c44c924074bcf04a5dcfba33f930a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787bf05101ccb21fc940b521366b3ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea8af7992e0222f1e02075c5a914b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e0d318cea5ff79c7bef2d7302a27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2910fe5057ce4448cd95e474fd9af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08af7407d0e9c2d71d10403eec79c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90461c65d9aab2c9bb6a281820e65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09504e55603b4cf43aedf7f2b3ac7329211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf482ccfdbabc64668703bb41e6011212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2e73dea5f0064d622bddab16eda3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385b19e0ee8165c1e2b5e345709fc25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e6ade0ea578a89a9dc823c16c91d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8993acb41a7bf13437f7ad1890f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0476885b35599eee2e7233581bab8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d8ffb795ff13736488976189cb61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08cfd0db7702d10ed35d8ff9c3ba6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d233e5efe0baef8c526789b7709776220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487509d4ff4d9734021604ae33a5cc57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0a16b7292a9e418a5b4ad5fcccb8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d63dfd6f2700dd971eefba8c8062223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5163aa7c0f527b23ef049154f48253224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d289b67ac2f9f5a8a24ed3d265a32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda158879e0410f3adbd0520552e1024226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c04d7d653e4de6d09a5598e17ab48e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883befcec494ff456b2507a55ed2797228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6b28ee6f6d3a2f0b9bc1707d0540e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ab824ff51625870be5f63b22849e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf353b53589111480add4bdd2eb4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9ee0afff8369bfdabb21467297308232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf30c2c7b68275e7e713493ba0d4e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8d0eb294c897eca76254f4fbe75b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd6fa388aa4b574a9f972061a5b746235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d358df1f7110db2d8e02de539554236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c1d12737a53dce339588c53e74eea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c1c5462f2bc48d0b8c9c5c3827c0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd41808d0d772f04cd96b91f78ee1ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8ab9633cf4be4dc5901a157b81788240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0044e7853504035524959b5f7ad67c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59ad10f1b11a011dc10a8bba178d03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce52906450b9f8bf4fa9d1fde966dd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca225126777367819519a85819662e6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537837c969d74735dffdf4e61958c21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb98fdc23d95dfd3400ecda46314e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90d2c7bfd38ba2a6d8dbb0379718a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6819efe31437c17fdaa858611e3fd30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be877b25c329b49cffeecd20d04b96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb4a873ba31297b2a0a34fe14592a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f56ea6bd187a00f3d7fceb313a1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84971c9ae13bf05d8ed33574a895200252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5b18315b3b2011559e8eaa3bf4416253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c6d2f50ae3f559aaddfbbc5c5304254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596113744a57a2c3777d3ce245ab410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7970ab4ad731545e5218db3de4791256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa1839774e9a0773b6b9e68e4910e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ef8ece8780ed04896c1fd0cc4fd31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babb8b0f7d2e7603dc392c7076dbb43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425e043118072be1bb91b58229df367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe88c30be915e72e771e1aa52955d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a99da15bfa5a5fedca8d3b21231f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3201a0989437ba2a29f25503bfa1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2dc055c698f749e6c2ca0c76cc802264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971766ea9a3ea3eeb951c8f0866b127c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1be5dd4b1a9895ebc04ef86798662c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce10f2c4791fbacb1ea14104fa53e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f84e7f5487cecf24ee7c85a867d000268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa0f4bf4a525696c6999e39d22354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c27ed9c271929dbbd31b38c49be5d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94129cac79214f0b8fd44c9eedcb94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a11346ca2904260db80fca74f226d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782f44b4f7e66a6c809792d50bdf8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc196c5f98d619730d02e52581b3c54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3136ac991a6c6b34437290937cf4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d167aedb72503c5e49e3217e60247276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a517bfd4c03b10a705e78ab8c3306277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efec918c08d5a22eb5d01b78d68ea1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda29e87195bc01c2048ff995f32920279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d66cf64cc5c38ed4c1603b8178f4c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b974b4e41f87e2ac284094ed51b0c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7f99b40cb22cca1441c190f7b1de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef97f19a18a2d086fa34839a6313b23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403ff7d7ab4af5b96f8c817fe8dcf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c17f3a225936c74250f03f2c98bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad705926e75253721e94e8a0c7437286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1c52cbac873df3e829d0476b34a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ef414e7e27ab1875117a158a38a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f015dce6f70479a2e45147b981a684289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254e3fbb8f1b997c0160efd681d0ec2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912a2abe23b7724b101aee4f5187bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e52bc4ecd2178bf057281cab547b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4abd3306d775125627be4bfaa8466293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0890a43384c5dc7bacb3adb4f6fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb34a9348e400cb719b6561f7b3b7d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62ebb21f5293a2ed9ab8bb362e190b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574115b14670b03868ec9d728c5b462297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb42168c2e61c5ccc87bebad3866f98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46b0ac92b14b8eb173d383e08e2b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b45fbf3fefc9932a6a3fb2987976c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85255b632fd1f93e865c10122659550301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0477ff69a7576646b42f857d4b3ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b32984974f4698c6ec6b7043e2727303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b3e92df06177d4810c3971be8953304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9216c4d4f97bfa37880dd24e42b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e717271c07fdb74f01317ac1aa6909306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c6c92f9394052ae7046cfc7e99f4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155ca16ed1aecc517c71f05419bc527308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aacc7f50e5d1d048941b3423f9e5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d928c2457ef2fd40e9cb23617c8ed2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7160015a01ba7ab6024d1eefd54366311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8a8bd4d52e76da6cef7b2aeda8e0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e4ad337bcafce5acb3dc20a2682a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed776586aa6f278b4efda7544e13b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bed117f0a83776a5e4c8fec8d8c2fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a94608f262b2cfa5ea0094883d81ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731d361ff2b280a480523942923679b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6383c633737f0638b4f12033cdaec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa3023bcc6d077aa7ac4f270e1be4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca294c8691768b5d466229e38b5b7913320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb671aad7c8627e518fdb9867590f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53394d40054c935391c4ad219148b4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f7d7000802a24ead243f909d591c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c18b30d7b0f0e5c39d84984c52d0f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef3762ff31a94b0e8ac3c2ee407f2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4110b649ce575d20d2a82a107bdb78c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba9d7779e46bcae7eaf48d3750ddd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73f362bb0c00343d547eb24484fa4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c95bad75ba518540522540860261329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212748690fa86901fa795a08b6a5aa55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9defcbf8665daf47182c81f446d1abe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179debf4f0f60e0e9f2b93e835e0fba7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feff621d645f0db6d2f8a6624744945333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191a8c7d1ba750e1da233289285429334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d8aeec4a4327917f2e22d13895a33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb3cc4feea1c906c950b1d5e1f884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c34f7c819bd43adfe02a5e046bbd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce28ee6111f36ced54cf757847dcd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3716113efa1c372dbb0ed6e88ea542339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbabeefc2748009ac043678833c4d37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89097ed252f8ab11dbc35e830348d471341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7996c89335a181ae2a169c0bd5582342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e69997fdf8e7f37a25344c86c7a62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b54e0e1c44065cf66555caea8512344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c511d416ac28b3c145cf181245f42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209f30aed219314537d85a686b2a9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b6fa51d64d5ed891996cd5f4a511347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe47a5b85aae162157575337953bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384492d672681c186b2d60b250906bbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8091558bf3858ffb18a51bb2ccfc6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7ac78cabfa9c351fbcf01842c0c33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90fe2137ffb04da5db730b03f134b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc375456978adcfb0a26db6cc4cf6cee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921764ae181ce4b3251c2a4dced05f29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a787d5f2b2562651a957e1d3c515d4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffed4e8dc43e98bb96e5971d10699ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca02048e6dffbfc63f308ab1e9db154357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9409b5ab3135194abb3483e0c4a1e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ba2886b7075c1d233ab17ceffd1d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9148da3b272935b1f3f85183bdc22a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957df4cf079a3f2c436b9525cae527e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35eac61e5a37ae41a004e47e3cb9e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7817f064265c7dea5834ff85a1af49f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f35d57ce524b6ea1639c3071d1525364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da83d7b1c465a532cfcc3c77b5e455365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579688313ef60a46be75f4e065ec524366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9daa49b5b1a964b935e309416805b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f8894c68ef589c0aeb903aa15d48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf0146ca904648543415d67c7d9a45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e27e3cca7bc70d9a624637774bc28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e60e1816cd2b0ccf39f0cc0b4f66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8687bc9230fb74e9846859af76e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa8b685f637400559409341e18620373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c13112309a79970454c21ab3fa34a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30973caca05e3a8e67985aa5e22c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffe6066748b202ef1c81075e2e6e56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfcc2a00b67193e818889b2e2d7055377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4af8c010584e6a676c95ad0fd02bc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf92a713182c688f4b0647a44f4a53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf956bf7cbd3508b3a3b6a84ae23aef9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f16c2095330094ef35a430b0ab1a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba12d783aae75ff1204ab5ebb2a3f18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f27d7820f3e912f15abddefc1372fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee786ecc572914fbe85ec64e01f0ea3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b618fec81cccedea6338bd16b1cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8964c0763a94b963f62c488985bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499686f5e1ac582550d09bb890b7e5ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4536dbff39f2094147f9c6eee3db74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879097e06a1e7436ff6cbbde6ce487cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1ac0cc7ff4cf901582cdc411ad68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417950eff8f80bc7b52cb6c58f8eb1a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc5679b3999ac6b0021a34cc94ccf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296256d17da006e10138743d0045cfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6000d0b7b4ab7b3e2f1b0cecf49907394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c01b44b27c5d8fcac50d70b51be6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a35b94cb389d8bb49217763ba2d8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57588f0febdea3c3ad866f587f954397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72800ac22cd2e1d2cd34955bae4db5b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa151cace371ddece876e580adead19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a995fcb4ded70278c24711be319882400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393403fe19f24bf75250ca16a96bb88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03813dafbb490ea377ed734745acae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd2fef9e96bf5db0c43e4a0b8c9864403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f19315aecf63d093a0ae9af22ede404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f3c6712d59e53e5cb0587b2498ba3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808524f7449defe38a0fc64d0a45d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e5cf02361b73edc7c160a711815f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87da12b78f95c7a6f589e3cdfe9882408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ce566c58940083a48bce984738d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a81b174488f70e80850064220dbc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42001a612605cf7fa2228447ccd307f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be378de30acd778d9b556afc334e4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12ec70fccc0c146afc6f35a1211716413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006ce1d5f3a46c2692b88a7305a32ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544a94ee3af9db97e9df484f4660384415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42683505e39a5f01f7a13596ac5f40a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88406ab51f520976ddae064c4825635417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e07f779ff6517334a174cf81c20f0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ccb2484cface011f446a7315d6d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e116a03675f28690173a9e5e1e076e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856e41a8776fb75194d6946aaf88a21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268d521ec587b0fd1f776dd1399ea14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d821ce5a888c6725d7b2f508752ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3ccd04ec97d8fdafcb4a0c665ca73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39733948d66c2c63bbcdbb1af08d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398f3573939accb94353293d2ef978426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6335aba251ff8a9aa46ab4c9d560f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb04fcd16e8a7fe16ac49cbad1615b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f0dae852efbd42eb2e6b7abc0afbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a164b69abc06ec579dce5be12f08b2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283748ddfadfeb035bf56e4eb64e26d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a59c6aa8d82214cd55e2456e5102d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd46adb3caa456526d8a7030b1f1818433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeabc206a1807874d3b97fa1a54c5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fc2c49b7b3e4d87e7200e4f7c7371435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f3fb78aa2cb8cfe7afa8be89e72d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60677d43e8fd8164678a00d9d520eab5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785465d9345aad9a7d338539442339b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464310376fca1d0bf7fd24a894e0dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed4c5fec9e12f3e84f1f796adcb51c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540d168efcad4ca1e12a155f7511dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219705381bdbd09dc51e95b665031534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea3e1b0813dd64ac35d904b45b406443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec59fd0936e1c568b87c11cf7a3b5a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c1ce6549521130dcd17f07be948c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aee747e5b42bfcd3fa25241956c6ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e0d3fc73f33ed12242871209f97f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a252e77a8d58ba31073e3086f687a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e95d7d244242a50352e3dc9c38294449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9463c9bb230b61f09d51b497fc9067450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927531cfd36f26baf2f14e012ae6f0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51459bcd8cc6f82e262d1d50aa0a275452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6cfd8521f5d56a592a51d3022b149453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ea45f4ac357cefdf1ed97964ec179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81ed9ed68c8bdaec6f647bdbfffd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510a342a5aca5208bae3c46448adefa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a74c01110fdc6ad6d5081969ade3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bec6a0de4a5ff7c6813431f3b02bf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be50184690265016cbb276ffdb24078459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea60073381163a3376751dc2fb4677460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afa500943b2374f82f030fca8662cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a2f467250155d42d373d61f7872a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9cf8d2c0890e46c1735b29ed07c6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5b62d581493d2404ba405b21c1c14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cacd81075e41f4a4a57577fcf80325465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd19aea434d443ae2f4ee350e580786466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91684be42693780b018f2237ead4a60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7797bd6b3c8b92ce0b59ee249843a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3012fce708c4807223a8b7e4fe1f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b6756cf34f830693b2ba2ff2d3b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60ac0b773a58634ad9c2194bfb95cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d71c0f42866b01796f7e4faf843cea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff3230a8d79a37f2a3f4253e790f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c97ed5493eaca83a7238a47f551fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be643e12b1fa304af8fc0381886c0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4eea7c2075e4f034ba2cb3e8eb5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aec97a54e0d79c43dc4dace1dda667477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2716e900eb6f5495a6a06d5c2c4a9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acfebeaa666935c97b61024c5cd2a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e271656bd0ae8aff48c2ff2405b6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b1d821bfeeff2703d016bfe8de3ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe2944d28e47996791d5a747421937482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76652e8c859b317637fb08536fbb91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc549c43726a630d1a4998aae8198ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676345d7d9c901e9545918524bc90b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc955ef585d374de4d34c2e6ad8b6dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e134ef04edfd4d79c85fb0391aeffcd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733735ffe731fb1fb3c9427ed403222488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37c96779032c204c11a67a7aefaf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab14144f424dc8aecd11f6e91cde73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2043249c4257a74da70fe8de09b5081491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17406743385fffb2d61de9f9096c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae806540a5c79045fae30873e73440493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caaf7b76b48e41ee7d25618ccd9465494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b2e941c98f7602e7332296416537a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3327fc505eb9c553fdc5a3adb0490a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393880ffa1c3d143a74b202f8a487b74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7b7300bf160dcf83016ce07a00b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b5241b6dd65ed9f2ef5fbd221879c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c944b17e8b97186e6c5f6b61421596500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb683af4e067e7ebcd6a0f1eacc478501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f437cf2b842e5323eb556005070b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b78522e90acf12b480842649c5df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8a786ccb4b10d581e95d2183dbee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912891eeae05079800ba1350e036a88d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896cdfb574b069176f8f850b6ee393e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c325a5a9f080abf8fb59ab0ef6160f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2fdf1bcc36d4510dbf290cf02805508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30109ea0a188d1fd7b8306e72a4b49b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a1324cc36f9f454ac0c23d9d82753510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf38a1c642b759a0ebe626ce4ec921b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5137ba1529b954cfe0b56c82d69ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dcd39ac7df0b44210d9d2c78a4c67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a209ac357a8795c886ed9ebf8ec3217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f11fb5aae857c1649e7dab018d5c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d340f161545c403a71053b85a3b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b548146872c1baa0babc3230f7c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c3e60ad163ce1e24ab7539afa096518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc02ba418c6cc59c5a932a5b2fbf61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0fc2038267dd6ea28291ada621503520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f4b16abc3a2c31204cc4fff3898d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bfd76ea7c8a60f79216560936c14c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db408eaeceede8691d2d7014546108c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46cc74fd797202d16687f35ecf31c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc362ac57638d67abd5a38b2287574df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a3c328552fb373e0dba8aa0db137526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d6907518e9cb9e1add7b9fa30132d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f941d477749c0368878ed577f84c32f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595760e84fc0dd46385d55f16f3dd3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334764735b8f99389a8155ff0a69edde530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e192a36d44654b41468bfe46a7018531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ac3fabf60af28e1942e1d13ed2628532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b753e1cc60d6284c81c906fbd9da20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250516c92725f83acfc13201b9fb229534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf3a38132e1a68f79d1dedd0dfe20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29aac77642eda856b8f570067f1bdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3dca620b3495d8748e1f3fc60e081537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd26ee18b068a6809b3f8a559b2f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0503eaf0389c0b02a9e68922e8d8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfed63271c5015018287cb7cb30fd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b991f076c8ffba70e0b041b8398ad8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce76c6011dca49f136d476366dc199b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6008cbdc0da707f9ca2d003780bf0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bca543ee61fdc7406ab96e1581502544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75521b6ab490a1237902fcf2d00c0ea4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c916205ba4da98607f7d842d0f4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61155ce8e91b786285777c18793de2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae6f4adcf7e8a6848c05198960cd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7ad3a34899184c04bd2ad19830fce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f875870ce5b7b2a746119a46d54ed78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfc5c4c027f638ce85f5e6e86aeb98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6c80ca1c8209f302789cb2fabbed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577c8620ba4c45474ebbe7ad4242d25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11409fa037c37e6a483fc75a54bd641554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6eccf285e8d748a498d314954fb1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d62ca30d6e1f0f0f8132f4e44683ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab669b368e3e4d286e9f4d4d080cdaf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade197752b22709d685cc581ac962a9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2340e360bbd0a0d1e9a68dacd70cd8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc6452a7be4a664959eadd9910a89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9e0820facb18c2b9fa72de1eb375561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3859711ed7581e670792debabfb51b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f680aa07ff373d36c00ad3815279d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f46fb1b3f70c6b7a808e8682629766564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc395678d2b3f72cca896e7fe0ad39bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd30174a05d9c83928f98ed0c60010566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc375d4af5e20c1bcf4ab5c4b0814567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e0c0fd383c346674599a781ece34f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3de93e5c99542b613d7e50a85ca69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297d5fd73db49e595335aec46c9e513570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283575c999433facb6394ecac2c03c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a003bee477000dbd6fe7766c3e45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5c777ca8b08ee16e04b637be00559573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28972c08b7f02ec43eabc09e3139d28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495fc92a4382a3ef0637143d1c9f78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10e9870e92e1e7b44ef3c3b17f205576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c897e833a999759ef98cad192021628577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed128e7cd5cb86e814d61c0d56e4fe7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140c3eb7fd6577596f63631e827f65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704afe97749d732dca3e5e3032cc85c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c28b569dc648fbe241c4e4a0c1ea3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656589dff80018778082e1952a5818c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf6ea197ee5f18b3b9e470fad2847583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f072b3f0bcfcf0059a5cd535f0c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe168a5ee3e4e7d8ac6a487afe2980585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e97dc3d24d5514c118ebe664741aac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb82be36a7c6dd233d0ae6f28ddff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7abd30e1e78c6ae4a5d19cb87f5c2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b59554a55d19c136cafffd4ffa451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86405380c444173c42afeb516c5e12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc675ec1f3054f36c23818c5366d4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b20e7bf13593a5dc1e525e50c549a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27a723f9ceecdce369aa00401df75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cc60a245a360c04973c714c0a10fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165576de25ded3499eccf36f94a017595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b8dd7eda6634707f77c3aa24e024596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce7b8c336b11f350c46457736db902597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20b8ea689151cf36871f9f14ccc9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb4b6b5d7c0f164abe79db0b3522f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a4c7cc24a359838681738bfc8605600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab6d67741a66ed93ef128f4aa2bc73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08010d191fe263efe86800da2093e0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186994b7fcd75981c38ae637307770d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e565fdb54839ed84c94a251a37e3412604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdca9559cc518ccde06013ac4369825605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04cc4b8740d7fb66755bf4d433c3fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6955d8834b05e51182d256aa363dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b222244d8a7c7efee74e9d7db9336c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f82e80e715f4586764421b0d0f036609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d72fec73925f6f170b1f3dee1bab8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486dcee1d948e2ae562363e3f726ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f30000f3987a4e659c338ef1bb980612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fc5319da425dfc9a1a6e123818755613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc7eb9e48a02eefe86ad057e26bf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a2d96f3fa959f8c912b3a74cdcf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb73135b6be9a548771003c23852c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e73a15ec95a52442c4bd93c56f6175617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3043c2a86769187ccba4b56796bb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab09d0155a302176af0abe3a84987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2bae2c44d21ec9407f8ac00ad55c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df41bdfdeed40460aadf5adb13c2728621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad824d7029306c7d4848a1e28d7b5768622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219ac833122bab044b68171c44d9f62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664bc7a7ea395f62690b14562cbaff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1233497888ad499d0fe7447abaf47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8a3eab3c7762f48b0af74aac0b49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093bf213bd5475a6302fd9628b85801627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068809893cdad5e6396fe011162f92b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b289897a12cefed89408b589cce83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a82cb9cd1f2ba2ba676dba50d88f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e6cfcb4744009ccee3804737b4ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534540d5cd8934133da696b8ad60dbf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2292a64cee3b8cd6c6deedfce09502633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336aaa4e638139416604dfb2199ce7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb3f1740258fe050806fe501fbf657635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2913c7ee3a3e7bc360e7d3b7a089d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b1d6b9a984861fb20c446d244b86a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d68b52a8376e17c6fa1918eef9a3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7401be1851bb1f8e1d1fa4764a489a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55048a1df9da589d6dcc1830f0b1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0edba4cdfeeb7394cebf7131ddc9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9939b423cca59d3694d0b681a950abc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4086097995209e16132dde4895bc0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e6724bcd25e6f3789242d05edbb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e85c4f31c8b48e5df50e78a3000675645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee391b20e65ca0f0996e99cb7314b5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd61847fa030ca5f35a66a0727f81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34be20efed77d516c3d58bf8154ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad19b3cd70ec8b89e42cc36f6648eac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998609e47ee0d6cbefaabaed2b0d670b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58a5854469a6e17e54da5284a35f29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20775245e279dc8b7525af471ad96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f233a9a007b21f3843749f28bc59d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512b970af8c3865db0c8efc6c67ed1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88ae2b36300c4bd9c2c77f914e789655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d346a1c1e736deafdc5b7eed3064ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec89be9e276cc36a923dfb9e93d92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2a3051034ffec9129ac1a2b66b726658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745245fd2929b05666d4739cd61055ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90341ac27a9b36fe17c3b62ef8a1f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670f57a780b0eba3114f32eb8923954661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c955482a17bb34a506567a2b3c3d60a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb79e8d94aab625ed45d45269a415663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a8615bbe25471e48ebebd8c23b55a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923c6b954e2c0ec52b567adbceb558b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e32737bb1d395f65fe5976c482bcdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17494afdf3e632aa6faabb2b44279a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989892222880cfa8ecc15e2a68945ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4ded362dc8904a253f609b25acd1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e3adfa7ca15656c13384af23df05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb9566bbd00793921287b8a289d0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db352a3e8f79ac2f3e8f83b7bd54ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75f56fffdbabd0be93ae3e189e1cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5d64767f62c698c3ae867533abee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e10bd96010b600b4b7d9a244fdef2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71c6778f3409341440a4bedff86bbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ea83b48c4ae48109ac14a35567aec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80349b488335c53ca88f62352a0af5ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7915dc9c578e2eae21af1b396e8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513707ea537859b30f5d047bd046332680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72c1b1e6d4fc5ecd1b3bc8768f4de8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6297164bb319c38f68a02b773a64ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf455c9804c23a11b873a515029600683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d086b6bbba2f81fed441ebaf070f7ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab88ca429e61e93e7830de8bf2697685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd21a6d5a966d1edca1475e1fdfabb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dbb2641cc9f90d4681c6cbf3347fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ff3b63a6236a0986322ffcac8737c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eeb2e56d09d8849e958b5ccc742de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa67eee899e9f4a3b4839d4b3676dcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eda2ebae88c95e6f6a98e7511cd07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ee98f98b17c1f1f686d23db96510692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a6d69bca50c86198f4d6de8605b8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1f57698892c21baa059fe1b5fc09e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367376fc786616091915ed0577efdc21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40296a0b75a5fc28073138fb2cc50010696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109dee5c457fceedb58904431ff0c30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5e739afa3e9849e50814b92717c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf140c868699c3d097ab4a69c8ea4aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99aeb14296f947b151b4ea27e063fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c1405bbe50ba97ad21a394d5ff14b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24980a7ea7c8599db9020152863ff5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c0cfdcf3b9ef5ffb3ffe7f3963e8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d296ee91ef82c3fbd011540ab5b5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f48edd2457ac7a9a5e1b4fcc542d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125751472823d3c43dcb109ab19386e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152db22cf698d01f5703df793cd3579707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b3792c8059f0ba334e3de37febbe3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00378e05fac05126de7a5ced0acd75f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5506889ef735aef54ef2b427ccfea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2694b42fcb7f01a35c8198611d60a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541375f702948614213da004305fc9b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64a1346bb42bb505b0a5a17ad91d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a06d402f73dc5a9add29082b58382c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92145a9fbbe328fe15177d4b96c75ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea49093d99f5d222e0747b83d54ded716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdeaa95ceba3b61e1c3def9604d081717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621542ffdccb176a4a0425414312b55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cffee007991914cab7f1bbaa8636da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d44394569bf3763c9fb432e5a9413720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dadb9d515df659f6e7c9e3a072a97c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed3cc905592c817f15bde52885b2d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0712b2c5a554f7db6086a6762443e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe481a79ac3424f3e70314d76bb57f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960078aab9c7cee1ce38f46f34598a4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071485c3087063275c257b48ac6b00a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eebde839cb66b9e8c669be383a0a00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a7a8393ad503d13c9eea0af5555ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbc6e3f206e81e0db742d264994b64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1a248828e6fcf7c69c6eb3a81e38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ac4e74cefad8d6f780b1d2806a63f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e9e7386f5877a4111d9769eefc61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668200fbf647b764056ad7bd793c1e21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7b5a3fbb99e15bf92591bc2cac1f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8207e4a5f5fc48785637c733d05704735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453309894bdb3aaf94832ac4ad49cce1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d3ca2347e7725ff38c7fee54618c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac69a84fe3d1085798485340578be5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54ee4c30758fc2fae71a83a5b49b80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce3bb2cabff82800706655bb886c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14e2ab7d5b5887702b9e4a0b16700f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341b3285757eb30be9c688a529da907742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb23eb7642b58f421d2ac66254c03e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a3cea9fa6bb7fe0a163814ac7ede744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bb61f5d80c31ca193e85fe3002579745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103cb890e9e375c69986c5ab32095fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445b7439acfe5ad37dfd9ee22d73412747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a479f3ca9d5cd25fbbc5dd9216c846748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e36d0d0203065e2a4abf82a192ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffa681aa191482baa1eac1375b6cb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075818ea1ad17b7210ea54fd49c066f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d880f6e4eea4112f98ecd3f822998d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b105868acfe234fe67392954c713ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998615fd8b4122d7fb0e047dc1033b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8e7960b2a5843f3210469ac096511755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564097e0fc09d535bda078942fcd8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311667ca80fa27bc05b5d420ef80323757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d3546a33d9d25c0e0066f48bbc4d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dadcd9eefa1243d036c489e79aa274759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>