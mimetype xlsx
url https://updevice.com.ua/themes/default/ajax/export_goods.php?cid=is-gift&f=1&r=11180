--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f893a66d4bcb62c08413ec18434b4bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7f9c473768146dfe2e6d4901d920c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb05f66743bc4182a74225ceb62a36e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ee258f2c3b8cfc8c5fa59b48f7324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e293abdcd09f5b116d7712404d135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f1e6f30c0691acd0802b58ab5dab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b08735aba4df13f5d5ecb6560cdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e85f7e9be5a9ee50e302165edcad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07a541290ce8d79e8fbab2069c0d3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cec212ede8af61da37abd3c2d84de410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37c9142799bb204671608177e29df711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4767fd12c2d4d032bfbb09bf066812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff89591d6da16090055b62569590b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2afedf10fdd21ace5663d54825d4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07aaefbd9d9e3c3f75a6ab1c60294c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885229669d68c94a5a409dc7a90e8e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66526f544afb4509a46e18a732e10ddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76648b447cbdebd3a739c2669215065518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4f72552b59e3920b609932d4b8bcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc5b6803759e0f88f88b351000366f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea982a64e818452df10a7e2057be7ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfa6168af7f685a092a3e1083a83f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803c6457a634244ea16aecff48d40823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667677bbc6a5ef5522992fd6fe1f6d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645fae2622821d4d19ca565c1f405925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94428b780137f3416c2f3877d4e10826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f5dadc97b8ad471c4d9a41bd66fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5607b558303a10ff06722c9ec80328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e4d30401590333e8b75b53c8efca829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b7bc1cf8f55b3b906ae35935a5fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab52736e1ae3cecd7ab508156f2d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a41943d5d98ee82d0067acff447a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79a68722417b07d02a848b83a2299a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89ed3655aae3d20fc21722d85fcb2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d7f81724d851013c6070403de94c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63906436201991255c24be2368d2840936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c53628d81bef1cb4483d4340c819be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae10dcdfe739875f334dd4bc6fcbddc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d104c082a7b014486b3f94e0745f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f67bbfd84d82234ed9df023360c4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc0dc3c180a74fa27e405ce405df641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb9975fe3b3dee9a984ed7765f6a4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7e930fc7b3cbde483f512daf2381b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcb21ff3634b8928ea2b8a2fe607c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870aafc0878c364598f64607631c16b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf4be8ac73312bc2cf7569db39de3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934f6d65d7cc82e9cd903187af5f1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be080b8774caa00739a889eb020773348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b456ce48889691d241b8954d1cd84849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061675abdbfe7fdd183b42c2705c12f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320459db213d4b3368f28f16327b07c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e58b4bfc4404fb93c36ba89e722a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe43b90382136aef842bcffacb29d8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979667c80896547c62d3da3d9df5213554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248543482ad129f6499cfb978b01a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f252f176ddc7a35dcf165c7348fc9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb22e0b31262f5c817dd94374d4db957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6725119283e98e8de134734755c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5028be4b85e32f908e01fe9e34c01dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2218e4621b853c1ded9f717d49a0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb1d2befc84d140c68bdb680db049061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9d6991bef34f228cc8f665d98307c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67b79859b9583a3337d656b1ff5a6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b47688f1207b6fc2f512a4d7ec33064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d585310d4df29fd4322b0d2ea01ee8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0887ea23c0387e5882d01e2011bfa5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf61ecb0bec27c5d2c98eaa1c68da867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd508e025586a1d734e0e6cba471fb5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883b69c0b067d5b308d25b9be7d371a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71befcb00c9ed90f37cfb699cd53b9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9acdc285eec9d048fdb6173fb7e48671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a312ea274822166ac02115667eddb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c665dcc95e47831e882bcf184deafc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4586f650029ac1adea73ff88f4f8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b9d769f2024f62c9eabb7375f120375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f259202ca3daa3a0f27b76588d656876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc12265699606650577e4dfcd31e3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07f8a629a3440b1584104b1facdf9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eaf685d7833d6a2b0ea04398a5f6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa3bd5c15d7eb63b0ca111c4071e4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5982f50cff02fe615cc7ca7287892681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60783c6bc673ccf60296bcfba1a22482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dc158a06121286bc7c2db9b61c7c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ba4bf837a912caf336ff20c46e43884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f24462cbd5fb04775dea38698b41c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1ece6732fa47586599065bae686486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c302959b6e06841fcfd89abf3159a5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320bcb90ed8f8000e46505f9c6f2c6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285cf9b3793f6ac19683a11f1d2cd1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f1909ac07dd5b834ce60e74c29e5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1321a1bdd24578bff11c21e152cbf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0873370f613b736d1064a10730e1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12bd55ec3635127e5f140f4ef8393993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee4a0ee6dc05d4fea3e42b0e904dc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd709e1c728d8f8f72ddbef3892624995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452851702fdf4305b000a4021a45986f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64631a50f616b29ab7976a9c6116d1d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19daecc94db7235bcd269850ea8f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4756d6ce15ec51964b3af98906298bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acc18c6db0606e4eabe6ee27d89b74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61f2f4221646f02eccc75c73e91a13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da751d06377eef78c81d91a88124500a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c4b59fb32d520379377444335b213103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d7c311d316d9faf1941dff63b2e0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eabf8761ff1cdf7f30bcaeebeb932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21c7481c93c98ca55313a4451efde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e6b42daf657a7dc63feac8fdd28f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f940e0fd0ca6b80b8d8ddacd86071108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82076a908b681d8d0079ddb4ec418e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c8cf2420731fd8dd60227692d81a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc53102946a9e171a1c8c1c8d7169111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec141d2fab1b2029fe0f9e9f32258b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9cc96979e2c381db980ae953e8138113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2350b2d9cc6af34d2a505322068b57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a61f6dcb0ceda1f0699082708e0ba2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a52eb7d6e33daa0346a7c9caa595116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc1e2eed1cad053af76bce3752cf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede76eaf5803eb68f63d5bf8ee0b7d86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b745f33faf2346ad178d8ea6e616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5f66637651eb4e4104923d4544ea6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c543a333a16f916c5ac3a170b02b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78625086bb3aa3dd55ecf7dcf199f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b1c64aab8572a50a9dc6b393ddf8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74776c8f3f4b7cc99e850cd4d8daaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb01ba51060d78fe9ba5f6a0df5cda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8abf2bcd9e16e830e5045300eafb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e3a1b4008a2397dcdf64612465ac8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc6df68e5c6501e6cdef2c3ab71b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f96fd23fab6a80cfb488a9d18c5f72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d46d4f35c2b06339fedbe563ae8d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c52fa362074aed64b790c576e0f88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fde4efc0726808cf8cf5e152afa0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a34f5256d7458888536fb998fcc35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bfb8736154a31b3a5ff33e64d9685134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76befa4ff8e2c1299285d093a1d54a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6088bf9dc855a5e2513a63c3ada13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d923cdbad836ecfe134e7a36b7d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30fd6edb0491087b497dceae5064b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c173847a7c7a6cf44656ceb74cd77a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745bb3d2563ab8e0dcc7fd9845915fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e252507ba5d90765ef2da82fa3cde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b16318ba7b3fc13ab9a41ed40f3b55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e62d0bc6346e0e90e5b43f290a50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a073859b0344627519af1525d8b572144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486348b9720683d19139cf771855cf1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8743febbfa6f8b7c66888c71099fe84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57859cdf2f85e22f0170271e89fdec7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af4ca2b737cbccd10fa9c8b8e55fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d23c8d0963de90a22a21acabf03b6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9007cad713b0374ec8bd6a8f38d21e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04377c3f6ef8e175f1659be7699604e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9190e437b3540c9da5d68c0123e0a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4333dd1e1b2b1f1d61be877b49a30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627079c09420f8fe5d50d1dd1d7a8f09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037edcd93e1b530ec70403d735d027155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a9623c0e71c91d6a71851098c66d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2704bd091a68cba5d6e56d05b4468157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e9a27908353faba965ac40194a19f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11efc6ed2a7ab65687a26dea67c6cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb498b66d73dcc07872aabfa7fb3c7a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4dd0c4e59f03a0345541786a0df5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb5965fabea93daa7532f924a9f266162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d20b1c94ec3f4a914e34f84eb426c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bebb46a1cd629c4b25d753ed7759a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee0f8a6cc317fa00e9aefc09582c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9345e547ac2a1a8f9c311dcec543548166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d32b8e217691a2f6e4ed563a44ae18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b835bac372bf30465905d55565a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b5aa7a3670f882b22ef98f9527cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8770a9e511ca20c94b66a0aa13887170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba77d5377e99df409d9c197c0aeb61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ca04d65c94edf56d6726f899a04a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a85d11f65e6dc5defacf65646c5e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce517ca548058f868ad069b4fa6b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03465f71323a0ccb15cf2abc912f5971175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5170a09e68ff353eb36609bb96af41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958542dbfe0772a1416b38ee009a737177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cce3d53c9396b57603aecaa1189ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787aa4276a4be434640d287997e609b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42386112b280c9434b2626dd618f9d9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80415a14e3c7bf55d89b465463e2defc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec139b82cf252c9dc8af4aa56134d341182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709cf6e598225dbf5b3cf1c5276f5fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e796050ec98031b684cb37d312cd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73a9c99992cffd30c89d8c0c15e8d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc5d33aa2578937353a0091740de20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6dea2c34b37003e77d5d521ad8895187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef9d4bcc861f32b5f304ea803b85b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a60d21ebe7ea9eb2da361be4a4b6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fa9ad8a3d1277772f98ec3b085eb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e98ab0b1a9b073e0727a167ce22d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac738d47cf979b528cdea99fab491276192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70144768642d3385387c88774d3fc289193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5fef76b5e0c414f2a2d4763090db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069be7ccdd7fec2f670b58b0a78ae22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304bfc45617cedcdd3d73256ea45514196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eaa2751e8a3c3523ee0127e7c0bf7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67242898ea7fcde66095662da1b520c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fa57be5c0a3b16e0a2e4f246b7325199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe1857795ff2e2b7ee868b64981fe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272edbadea396bd4ac488db878f7bf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8dc6e62b0e2e7565a46f9d48187d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b020bf4d0505e0cbc43a80ef958af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7b00d4ead51e3378b38c59390af0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9871cf3c99d53db6424fb840312ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f367d09a3085d44044aaf38032013cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaedd8d0d341bcdffccea4a41d69f2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0cfc1433fdd2fcbe5fbeab4b8ca92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e087e56d90ab535d640b1907dc93a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536107cbab3b0d545e7a2220b51f4216210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c90040902cef1d8cfdb5ec95c1035a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf543d6d75c2eb272658a924373f65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cbac0ec6332f3c50ce25830f07b47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80192a3b39e8c898910ee62e4b4a20f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88af397e5faca2528bf81fe87b3510215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da84fd496c2ced53da69806290351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410741339569ce8fb7b0ba0ea8df0715217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe0645b4f74a354286a6b60d6c3d79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a07a8ba9cd6e2e5d77eb278d2b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7818ba2004da7d47416d29046d9a1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc555953c0eb051c0e293ade05bf1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f8fcd12a27c8e17238d49ee47fc42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e00e24f04c876396773e0d802b49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4752267599f5844e8c9e2faeb52d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179138752b7f33e58d5975aaeeeb76d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300018bd4ebdbad45911276969cbc163226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef157f789622b08dddfff9dcbdf8b1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd99d568db8cdb81541b478e08e704228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702abf2318d7ec612265b0f672e2a211229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a1d249cfe69cc90dfeb78a7a9e92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696c9accc297e0767aa108a55fb9c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8517d27e4a92a56a10119eb9beaa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322292eca24667108e2d5436c15a940233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13616e324266e91c274c32aaf125908e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e5cab82af76697514df287eabf82d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ab5160fea157bd84605071360a3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73423cef1a44a0c02f33db3f27d16d5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccef48e438c1d56c1987b278d00237238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778e2d772545a62504055846c30469239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa137849a47d13fa955fa499254bba6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c28511c18798e0909d809f274812241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ab23a743fda1028fc97b395660a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b39d34c8bdc335f8de501c216460243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec7b35fade6ba221e7347abf362d02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4db359e4cf97d72c10f1b299cf482245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74bf3e52c4a91e33300bf9c590749a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705fe23cdc441f799e23fd6261fe45d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217b7758f7d8fbd310c873f52a390b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ffad51d2a7cdf22d58842a67a5e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159519701a8e7dfccbff63200813c07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba9b99aa8fd3ece0605e9eff36bc55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0889f65749401d2c962987ed476cec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eedfc4f5f5d8f97d9819f42b1c3a3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e77508bbeb6ecad3771aed8594a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279faf7398bfd4927812c1644351c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f218f14ba2e2fe0e6ad36339514e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874b637fbc0907afbf88a4b8b49da76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc61e47b1fc58f45fcd58121f5926a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60f44625905ab7bdc3468acbda1e26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566d37cb9876b6d66f63ebfbc7f09d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb95b0702faf16f213d71a1d56ea3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b3db35e611f99886a5c2d98ff2ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed42a6b42ae9cdf51dc422cc2c90a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b1806ac13aaab8a48092d19202f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df849e9a33a19c753f198d1781ecddc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d06d72f7c90094e3542317fa5c496266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ac9efa19324e560438e8f54f1f4d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593cb5c546c70d892a20ec16e3d4d31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488918a52b0ce3860a1d0e0162e36c97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583fb719f19cadf6a32097e4be039ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23a4ca276b87020bda0a486d771002271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04f92badea56a29fc1a164e8e09b48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845f4d4d676ccfe686868457b438c0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aeb568bd713e58ea931aa11e53126274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8220edd80eaac083aa9e9b14bab2bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f7303d32c88cbf41565fcd2a37bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08eb7dcb309e1cd2164d5d8f55b05b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0492eee9bde0ebc3980c8df098fa41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7bd3666446317e5239d838ac2c649279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0280010f4df4a4a57a0a6ea589cf4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a68097031d19afc82a02e5f8011e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a25fc0e87b91474e27ad8344f8159282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964f8ec468975600836933b9d4bec6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34a1127a028e652fa24a7e584fb3e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc01dec996a99183d17936ce94bed5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74fbf2e677161aa79f4383d9eb4f1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9beb9ca50c2d887b9da24338f75c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d687d43d11a878ec0416f6e8ec24e98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40ad120835218eea53a91cbc5fc79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474e696f7e40402e6177c12b06dd5b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a568d6ece95f2e8fae9aedf78b0f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c803ef77e2e2813a3d8cd09bf8cd95b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d741982b601021111f264a15e365780293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8497d5a50151f865ee4be2f4acbb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04d25ec13571a566d95139fa50c44f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ad128d1bd4d69efb87b332e76f1e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652c30d9583096a0df034d46bbfe04c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd1943db918649c82d840f3e342bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db49f8b99ec3140ef58e978f5311c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296afba3898f6fc15ccf119ad84b8d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858ae8ab4f7d657efc856f33c566b58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b071afa34a6efcb5f14b87cccbd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3038ce40dc1960a20a8c1beaf96a5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97de6888592581a4d5088c6635519304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ecba848bab637f5a676a2a80e5dcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd16093d31cd895d32ecf0a0261c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9064d2e3987e2d4a3f6685a92bb3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166891e9360a34f8302b2c3f32cbca1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e640d9f2e3c8ba936d98fb2475db9f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658ce21ad4415c7b5f93bd96879f85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ab94008d4d2db7a0da31d49c3cc08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb929c50dd77d9708220615bdf8b112b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7653e0a89d1967c8f43322a4c48513313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041895973a960d6c97a06386ca5308b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c2a31c8c383f7d6c9986b6ac2f8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae7ead540b56796d77c0f852765c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d788483f4b9454ad061c75e83aa7636317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5807dd8fe080021a03b764cdbb7870d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f1f0d2dd282001d78983d14b2f801319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d629dfc2f2f250f8a08a24445c468320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c71ba53dd7e61464bf1bf94245c63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2af817bb4dbcb12fcbaa6952cbd25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa21c0918e34dde48dec91143415d61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81f370d560e62ce2c2f9581961d000324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4156915d0a4eb1f178330b1d8726325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7337d602ab7325be97ce9c9ae953c35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861fe92f90375146fe2dc8c6174c01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb9ede3e32b41e796aa59f4c3229b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b6d28166e205f8dd27ed59a6da4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee919df44164cfd25d7c62d2e69861330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05673a84181dee9cd16f26f2536ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b02a0d03ba6ef06189a569ce21a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b3e494a7947953a54a873a2e4dc49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7592399c2347de58e1076596cfeabb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6cf352f23fb50c7eff8ee13c0312a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06922a7df4c5d6cafde45ff9a63f8e78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f8cae59e4aa4d403821d83dc4c5b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147eb5cb505694e8ca4f5778d5de799338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c9743709d6f5f2fafc9c50d679d9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a7fea36c5cfb7acc01331e7f20d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda488f7633bba4008d8415effa69e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd36dd2c67561558d07e7d60de90e07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a01e1e15ac5dd2b7d37a5780bece2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64641937ea80955b1da110695a4371a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c934ba0fd6b2c9d17777135784bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce77dd423c2598b078066ec22a76e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b75fa43ad2e97b8b806f7f37e98966347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fef8ec025ef80228db1a51aa06caa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872905fa23f93f98853f9eaf2f6d7a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cad362f86dfe07a967e739853ec76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf2c6fca7db6cf588e40710d37908b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a7b5c9750e8f75a55569f455f41f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1642a99d4a12e4e479f464913f9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4110d75a324b1715f1c95e07a71df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab178b492401096a8bbaaacff2cfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6eac08affcb357c10a277b98978d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d4fc37c64acb25b2bea9d1d23f01a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ae22adb0f0f3c715163bf203a7bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cdc01ef0979eecc70a06c677386ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad476116e5cfc020d3e63075dd24964360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8899c6de64335a9c853be36098b3f72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae8e0733d74ec45bf134f90f966f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffce2ce53a667fb8fc68713d0483ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377904d7bd82c1fe259921a9f5c98bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e663c88fe5322ffb87a643cf4886c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f066de107111a68c2f8bfcf096c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d3dd6704ab864fa81c3d6932bd804367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14723e6cf2cab1979274f7d8934fd94d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d48a0baf72e826bd57bae869bb104369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afef4037a97f975a9b94d60a2527de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798a1d451a535152c84f6af9612fbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f3d52a86484833309f5f1f5d1ab64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67facc4b1658737ec18cbab10141e524373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0aadb2eda3e7b645b3284b13fb68c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63fce621e1d8fe418fd78893f7af66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ecae2dfd0076f493679af32833650376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937986d21fc69c820ef239e6a6f6d4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d56357d2edd5c6eca73ffdce86c0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf46103eea0621cb9d21ffe08124a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda13c963b568d215db7caa5bd62db6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbaa68e19402552638aae5809c743e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803de2ff5990735c5f52164a22927ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dbab67928a0f777df0b9b0717fdc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d08be844d5267b823f3c19ecf5a02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6183331d323aadd91b00666b1eb3cb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74300daaa3bcb663c22eeb2660b67b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e846a176b62bd8be90cc697cabadb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc55b33122bc41077fb38ac23ffbd50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cef77b6a46e6e1280f0eb0372f2693389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40536da06d0e306259edd2b63b7ca3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf373eb7681ca899ca852576d86bc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fbbf9b6ef387ee9c0dcb43f63d04e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9202aa0165faf723b5a0f86cd2f27b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79c27d414327efe1f19f2422bbc555394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da1c16fcb0ec37d93ab76fb1a8a63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179a7c02c8431de307155a9f25f1f7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51fccb0f535e1c75d503337926f511397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ee6fe3ceb59dce0f8ea29cb2b65e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d337677b26f3565e158b3f165b1bc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8fb667d2532c5d9fcf7991e1b210e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94319fcd21f115f415952ea7178d8ec5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0004f6a5e1fbfdc5c82bf17b149cd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f63b77ae2c5b98c7c9222a349b38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72de4e45fa0bf56ed35ec0ffae7bde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01285b7126eabf4e6eb15c2d94c17b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b40e0ac9923d649e2d38c5b830212406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449d2d97e496a32cbaa6ca70e5a7747407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792152add3ea2562c56a287c5199e98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35c97067460a0cce13539a502199e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eedc35ada574f8310be2d99c83d4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738dd6d9afd751af8104cc6746238da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba5249e367ee52a418120d103e42c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c272f3e347606666de0bc2ff7a1486d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274bbeaf37823e34b6acfaadc83b326414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8adc1ab95bac557681f2d6d46f60e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b426287ecf7a5195a4ada773d2d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16affff68be9b16309db2408ee36976b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55317a13315b1ef26a54cb1aa7b043e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe0fdf162b5d6e5a0b71dd90a4adf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057794338d2edf58c183d2e8585f8bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f952c32a1d5542115ed70c4cecb3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb9a0ca45562f795ab53df749cf638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7be2f47d7fd568ca7ed05cea1b4aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318891e3bb0f0d38082916d9f1af8bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31658820f2e0486c5b50ba3fffa11d54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e0fab45281d843a1f45da4782a2af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49051b03dfdea6f755b94b805dc38d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dacb92aa2e6fc6cc13f372e6e2f05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54f3bdb2f3f5c3738feca0dea1043429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de4d87a4c3f2557c44065ae9b6af8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779949fb7fb3bda6624ba6156384edf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c0ad0651e6e0dc9ea6779291cfaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfe42460114a4137c62081d18bfba6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4be7ea4fefa6e763312fc3a5b979434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71d13f91a95e9bd93df4e4f56d0b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591e4b5f0b63414e79e331d2e28f4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf51fa71b8c83f48c2462ec1c80802f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0726d8a2efd3b303adce87d221e37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665defe7ea55a003b2777df86ff8f553439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b43004710e35e2885b472822d4aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ea54e6d44b1d69806cb3529599d22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e73527aebc804ed54996dc55ca15f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ef3352b560cb19aaa5154dd31e50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632c78e4fe277c87cf87cd6016262cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47081af53eb2389ad0a86464bc93e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd84a7145ff1ea8e4dd0742a348d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555cc7a84019b4e9b71a31d1158b408447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f08cb2f0d9a43ec0b71018dc0a099e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697b045d1e1dc0b74495b64f449f26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef2b8c9303763be2bc74a55649c0e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8ca6a6ce2421423b88dabd7f7457f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c31d5bcce611ad5e472936931698452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb152fc04577946a563a472c64728dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65df4a01187ef1490396b7fee645e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c896430b1ac11aa2da399e849d3b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1a260c2475a394ecd3f1bf072bb42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf347933ae56a5de3f38476204cfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc26d51044f02aa12675215a819b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359589adcfe905cc08e4f8222918b81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd499c45a1f92c3c319e7f342e97167460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff3c919a4ed03a6b00e92fb1fd9cb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8052f49f9e3bd21d6ea0dcf35cff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0144a6ee352671bc06081a77313b271463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853ef1dc782f3ed3c2fd99098a348d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995027adcace4d6b330b7d7358575948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05196d374758897016f8d4f9f02fcf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdbcf7357f317cdf63f85b64c578f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227411e2f4b1cc88b8f1bee6ecdcd72e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c406bdb01d6a37ed60164c10cb4d44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0cfee74afe22fbb43ba0139c7082e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3163be39edfa828fc4d65756ab8369471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bef6d4604885c8411b086ee33aa623472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3dce7b044bec5c6208d8314ac3e2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0585141bdd965381a4013170cbdf9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c2480b7712b4d8958f3ef3e9aeb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6aea6587cbee99ae850da692a74a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21bf128ebb32781eaaa1fe80b093bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b462e5667aa3f2222ce9ad5fdfbcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461c1c51ffea2a1aeeafc633bcdbe1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee23a909694651d603e48e393f6de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3070f97c4d790c7d9a16e6cb5c9344481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366ebedc3d6576d5f24e7d8bc663aaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459a35407724c54fca9c0cf37c1d26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9484bc0c7428366efc660174b29be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d56a2f2d0fd1a86b28a0448870d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd40c7eddf101721fc63164d8e4660486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65042f777bc5b6bed1f535447199f671487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa508af7f7b69281b28d38a577c8f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd34577e6a3932bb15872beb245eade489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16258434f4f84ef77a7b0df4f3f029d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63458ad4290ef438b3cd3fd81d13dcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52f4c49dc3a0c8286201eb00af75df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6e753a762ac389d8ab027636324d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85984541b31a91554b8d593dcf7f8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f0e6bce227d779f01d973a993ac6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c7bbcd07e457bed8866e486aaa46b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9582b79f9da6e05ce9986521583de2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5783e302055d95408398d888fb06d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d995adae33d4a29939c1ca4d9d941499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d418e4010dad631a44515e142462d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0d83b8179cd97a4e718896ea4a02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4149f130977be2f4286ea96911248502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8203983ca7ac4d9e0186669b5be8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7450fe90150e0dd458c4c16af83a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4360b2478c783b9e27735e72b1467505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd0080e1cbccc96a04da513c3248e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c09772626deccf693baed0a14c95c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41c6ba97dcf27d91fa505736f3eea9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6513db6dd830524bbf467375985ea3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a4e7487e7dbea6fe1ca588f9903b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9f20f4c35af148924faa7a0b2ee71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a924ad14a8cd56839919542ae0fcca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16f1e3400b787fec200dec48fe32a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7790b8f1f6b770fe6bfcb8f242228514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a040f08373ab82bd92e10365da1dab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f367396bd0c7fd83dc51efc327fa70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eeddd34f14b1715ba17db4a192d35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57821ac0c528efe184c5da9357385428518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d69f598d41119cb83ff7a5ccdafae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b05e68e86bfdf36fc43b35c22ef4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18390a2b2f35e976f5cd3b9d6ace87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c3814657d7f1dd0ca7595663f392c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c84bd4d326c91b74cf45d6c5e1fcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728895a97a3e7c00ba37ea8c8fba24bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca170b19b506586c2a11c0d35171e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e7499db02dc0d92e242c5cbd1b16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf6818f45344047930f810464d586f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498d4c71e5fba110fad18d1939609bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3b733987e10b197d15bfa5edb4abc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f0477c254db84583927d915e41994530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674980446849aa0391c36f838b33555531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753c0a890b7ac94dc311c4807983b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77e7bb81ede3a43edc0b6bd6a6501533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce77893ea7e34517c3331f25f2b8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b34e1d78eadd878613ec5e05979f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38627f862cc3d186a361b1c0503bd447536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1551b2437803bc2c563f4e638c5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36cd62f1b25c8b97a052a6ecdcf38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473a090677969de64563abf718c637539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762cd82d677ed03d68805d5a341de00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b466bb0a9b4e2db156bfd380134615541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe2d96bde912cc135822022ea02c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86e0470aafc3e22703a264b4f03269543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c88bb929a2dae39195da387eabc52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34945a1d85086cf5efedf6a944429061545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525b3d254f209e55ecc4cbfc7deec0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b6a4ff99c24486fd556bbc1b7cc98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e4eabb0d3ba905fa6b6cfbc0da50c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea65f7bde74091ea02741a18f3148549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77b4d1763ecee918ff6eb612087d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cd17379bd4f29418cab9d2839566e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c49589605fb8ecf120b346141275552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6927cd716281f5953635a691c471553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cae8f3d4b315f45e7e3fac810ccf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4179ad25b1095e23357f82fa1c5b53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef329ef2022bc422fb7417cdcfbe31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317b975d38c16998f589610f75668d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeb2e04f5b261d270602670bb8413d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd01f2194bce6b71e16873802b2a247559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0949b7077dceb6df9c04cfd1d98f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8cc2c3d1b548b2247cbff62624f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1bb525d19679abce70151e7b4fb3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5c96704d46aaeb2efec719ac343c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4c75f6f15cbfcb7d62364d3d9bf3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a8e5c4c659fa1d9fd65b0055344ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214496fffcf130614bd11884cb7d35f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4e0cb00bf52b06716efc2a5d8887b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a9c607c2bb491600949faaee4b13b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f586eddeb64a9ecb2f8079064dc6ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464eabd1c0ab2fa246c7d5063f7f65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc543c460093e8edfe12805e72811d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6368335c45a9d19eb1bef6a08cf2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322ffc908e80e56cbeb7d48bacf274573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3068fe29e8995dd4fcbeb47e175388574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3d87053b4cde31785bb0f6904ebd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88a835637d59af2ea00124a357d0a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa183d863c2b8524f6dcce3803f4ac8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a716af9b4c5abea6fd65db712c5480578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f55b1f26e9d3d7578a8afb1115c77f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa58387669faa066d11d9baa747b84d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68abbdd195b20b439f85f3ad2ae20e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa2a96e2db7c5fe98f3d3c860f24b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b668f02c72f9284be1b58e9e9b1923583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d262dc9d70804afdc1686ed9430b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781499a5b203caa61884e8f4d7f107b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adac7b67addd29b305e02eb2829d0d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d3ecf7c46f7d4a292f6d368ab16a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea75c9c997cdc5787c7587a71ffa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2d450a5a7f4c2b9555d9a4ac5b77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017a50aed4be8f21dcbb92d5541db19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab3b99bb661a59c730bc371529977591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9535d0e35ccd3586c87b0980ff933c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93bbd7ad8a7092cbbe9597bf3cd317593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791c9687a39a54f8c5b54259366034d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51959428a45de2a028383359fe019a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee55c3cbe9f15badd457f087c25442596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9b69ad005f0f68d2216965baf758597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7e5280e89ae56016afd9d00e5594598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0954a6b2a8062dfa5b7ba60cb35aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1fbd0adb6ef6fc8838fb02b4a764600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c21d45a3e312d5e63bc959c9f4c9a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998f1a96ba8f9ed5af5c6b546e07558602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739aff58cc755155efa5fe4ef5d528c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052b579fe6f719eadbdb1e596a564c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8359249583e0e244ba0322d360e37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc675cbd4d330ace359eed6560c3a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3231e4706cc9cdd9ced61e1c8f550a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd54c21ac14efd381f8e6463acb60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c993015f1bab72ac4ae498d468748609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05300cd213dd125bbbb689e2845024610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c48694eaf5751e260ae12351ea70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147782901155744366ff032507483ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14307d0a14143c9829c48b21019560a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2034188d6b6c69658e47b61600dd22a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166723598a2ed799f62ff43c1ace4e55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d9737e4a4f979e9cf5f16c71ebbbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe37c5d9add545941d6b6fc9f3dd883617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e320f5b9adb45d9f85ebdce076be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a7ba9cb97f966d49b7c61ec137b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b6b20ea907ea57392014b666324d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53706f67b1370cf82a829e69bbd861fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6fcb4e9877b7d84946f57588743c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a238d8ee9d9f4c6591127807906c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa3a05025e4cd71c0f2f3a8af75f4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdebbd537ef71a125c6e225befd460b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c878bb0953c863a333d26e4484a2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633505b636b811778f369d5fe057c21e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3433105a708dde13dea1da1e18a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b320fe090fa8803159105c83af21ff8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4328e1abb8dea6d07fa5c463ff15d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a995e3a505b15925ea2e80d5a446f38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69497261c397790059dfdb136efa9db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e56f0bbfa07dd6ea5eb5bfb1bc4c57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f45f00b1be7897a11b3811d8ddbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4b17508892d948da64efc685f2b81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d38281ff72c64fcbacfc1c283a4c04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d753fa958911bd3f7cdc3a54cbc61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83ecc1cbe4c7702d9241b33644777638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564d1760655110decd573637950cb33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7537673886475c9ae68ed6dd90d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96df27c910857ff9707ea05fefbe8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943906fbe2d68c6b6fdef8e026b61cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995d9de0150a28bd3ba7f3cea7433db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ba2f339980de78a2e38e89ca3255644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f1a26b315b27d09b41d0af6d4cc78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32806fd636bdb63f1491a671660685ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b64da3fa6016c68c4357c1d40ccf20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c6c711ea3699c37f7b079fb23c437648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d115c29baf998aded50babe741e4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9156b7f2465f3d023920f5fcde04ed8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0f53028f6f56b4fd115c6a3a6f5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a19d4079ae8f014853925c808ff112652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6db1cef0a0b5a8d85c791e50cfdd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0c37c3663ec95b35ef8c1be8e2f75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390bbf41745dd8dd86587fcd740aa70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab4e4fefdb711a4bd8eb7bf966f4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43713661c115621fb16e56c927e057657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173a958831303149186f67a94d1fd88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d8635311eedd3cf878004615bde6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee7a8dce154d4b29ad336596e3f492660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f83d345a606048c1ce2cd6d3926673661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f33cc78b2dff737c7762ced035a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626670842efe9e9e6bb6a7436d76ea5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c571bb3320cd24ec3cef968e9a2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c8fec113faf1041727cb2de8df2e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cb02eee9deb20c03fa79bee2091f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bfabb074c4bcf3773d3503c6cde17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42034f9c7590e616e0639108ea6420668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f42c5c1c83d4db712493918941e4bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74238abf0035c918937eef8b83e917d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225675c5889351f825f231ca8593dd9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3122c070783d3e505f59177b48e21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733d1ad0e7aef8a08640649ded6b1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724a0f429374687850b6f2ad45962b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45599c870260a27df039cc7c98b33b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a7f5187583b1e3660b099c763e3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65968ad6652c8c28f13da908c099fc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c032d477f57be66ab07cce0ec265405678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511eb4975b2f4cc8b8733507246f99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866189bd68827459eb02e92c904748a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed194ba30c134936490dc681460709b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf0872b6ab44578d90a8bd1fdaa63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1056bc4cfdfc268d7a2b4147066e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b88f5a214aed4463d838bce9720cbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea14e1e2799defa9ffe3331347205685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa6726b5750632fb997012396a3a39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c7b3cde95f3d9e6ac9a4b13ca47b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94457e7924cf3226a0ded1aff3f33cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22030f977d29e87c4ea78465b755d25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7069ba635ec9e1f4257f447ab85c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b488dff69055b21a6ddbc48f91096691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0b941d6e767b52b5dbb8dc8cd02f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a85f5d1f0446c3da56c34cd881194693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b404b5331b8e732b6456d988897a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e934251c8678030d890cfc1d14e1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2203db22649df6f94a485783621137696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49361b3d5594569f969b875923c226697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c21090f9b709f7801dea1dc2e8813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd212d628370d5ee4ea939de520e8fd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dda184bbd1f5f41fb0d3c05524b62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73557400e784e180dd822f89ff1926701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e8047060e937fceecd5499f975805702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6dce550c856d6ecd77c8c078d31cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b32cab893186af02dd241780f679e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b76438dbfd577714c3e9adc95057d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6e0f9c28570fac7d283da21411e56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8715d9bc5c7a29d1aaa362842e7b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561808414ee3c12f4bc7c3c22bbbea5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0a1dfbb0a6366db9087022eaa1677709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351069ed8c719d49d34cdf5d78966f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200266bacb29384776ec583c3f754a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43de056bde7a7dfced9d4d8417194712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef8a09e17930a1f8ebcdf630bd1c94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bfe21721c02af8d1de1d2d0c8b2d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f7850afb71158a123a7b7b74cb65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9902d75f6c7a34dc9bb7e741362a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e5d1a6895fad2d11bb6c1c91fae7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10d332b94b74df3848fdca3fb40973718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a41503cb2f723b8f16ecfbd5205cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5605306af41eab06dc3da9122be7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978a09e5ba8cc921b89df1ebd1ac34f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c917b6cc4db83979032aabf1a04bfae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d4ab72233642bc267a2f95f5ef43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424ec5a5ffb6507fd74febff6b08c72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a974319d46d5dac7a5759e9a9afc6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12eb50e9cd842a86c970b428bfc6bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083433f298d31efc64c9e028fcde3871727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09296825a4710754437e78dfd6a03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba2c9743316f2afa3c635077ff23c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fd59667e17a81c1302fe8db8757d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e765c49fe1c6e80a7c576fb786d95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97de2b0994f2c9aa5a77400de2bdb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48fc271a1eff030be7f882955d816733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624bc27296e59defb92f883c334269c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b68ec8cef73385e4354cf4f21cb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb82b83fd67fb1ccaa61bde1e191e55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b1e4667441469146e987495933ea8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022ce41f6fd007be3750f7f9d54c7f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445120619f370269366d1997e9a42c3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b1d9d10291338307e6baf377b587740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509b96427eb34dc37c00b8976b348c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8300203e2003ef416e335671cf7a26c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e25abdfba41b9b721966846dd16285743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f7b767fbcb364f781a1d04039450c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c6e7161801b748ba829e9a0c0cfdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d9e75122b8b572571e4278f752719746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5a5851332de5a7f6343046c1dd66f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa6c76eedef09e84b08e4546dbf89a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97d94480f2e6172ece1efcf6977cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f3068a09a33818acd3f1a067dc42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf3c3da27119abdc7b59abd2126724751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab0ebba6d36a54c7772c29cb9101c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c628568bcefe6032d1ff5fde204eef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf1f81f94a2e22e308766103b418d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c98017ab7dc54a0ce6db83e921d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a4f54c362b5dc6a24fa02f13732fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab26361676d790a0fc33731d6bb646757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102710e6bf96a4025e92a342f51a035758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f9c90e6d7d528990dcdaa2bbd0ed759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc239da6389524f66689c7a30e35091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f26f1d3fd90271a027aa808e6f22fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffde3a51839e1426b14b1230b225263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e9e9cf4b6d40bb2bfb4f3f1f9fe914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7248490c86a192dbdcdebe93314135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b23eedb6c09d0d59c567e0aec2596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bb7eefc1a173dda931e68a8cd186a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd8a56415f4bdaf91ac2fd2cd8b4d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2865fb59e378d6c77a07a4307200f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d2428080ba38a906f06faa16ccc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362191b0d0a4d7e6de42bc610470056e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772287fe62c5c7eb85dfc973b7b90f8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83563d4432269041f51d2c2b805a73413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe6ec3f52f63c0b6720d1302c2af314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0393f7620a207851a2442947a5d1c1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862af15977208a99059b065c0e51645716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec536083277347da9ec1d25b2cdf7b8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f9428a5ed0cafca8f4ec995176c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b70947eaf3374c6bd036705a449b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9a3dca5cb61474d1b2424cfe2f83f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db429cba15fafef8d81ecb3177bf821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5980283ace71814aa6468d4467f78022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028095655a4baa3d03635ff55ac9c9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401229112eca0c5d59245d6399c7eb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731c5605c94acf3eb4c1bdfbde7c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b830f3931ed2cc7764fd810c88bcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af5aca4390eb221ac9cc77440c9e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf166f43145d607c66c13d412fe51c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52c06d2ba2615fd17e864ec7b3c2a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b030aa759ebcfcf4d569f7915085db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe15e1dd5fc83d6090e31a4d7f30e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b81104122d1b2cc669c6ca443f1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81fd62da6b5d3d6d01a809b2fc7b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1772634a8fc57ab3931de00e22a66634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a693d1bfe4a793d3ea4998558099535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83618c2d7016091a64259c104196e8d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbadfd7f894741f811f3dea7271b51b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daaba829a271bfd4ab6baf5259514f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d75a5fb70d647caa92683cfd1f9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd50afabba8c951994ef29cd2e2a9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9ca561dd1a03dc6ef5d66dbf56f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4beab432d19ca90b414b72c152839742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec93859f7f46d9a22c6b97c71008643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab0dc564f5f1d3fee34e6340cf22d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b00283f63d509e263f14da2a7b54c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40a396c148d55cf82690d2f0e57a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a97a3c8fea9f78f7e3c0f41ef99647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ee0f5a2858635e2aafb9e08defc0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f225d034e67a4cdb884f16a1acc86f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a597effc6e0b85aa97600ba318fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75935be83f395442296ea514e12393851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa3097212a3883083d995e65b91a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e7d3958d504c3c42408c2d0b4d63653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c7981b898879b1b5b2216ed0555c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca21f191efad7249150e5671d79023d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861aa3dd58601f6c1327b8170854bb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed80a87149d097efbd7d929e0d2b4d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f8034b6d17f658cdcfe2cfeb0d9d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ba35a5d8863a9794da36262fb59959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caab3536f52774d752cb6495e6394660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c90629a2b028dc95db78fc3dac7b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712cfe91ad5d56b1c49e8d55b1ab7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f2edd2a16e7321f15c4c305483e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd33b30d57024f2d94fb1f4522a858c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e19450f00edf4f01bec98f0b5f857765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c8812c9e6108a0703612ddacca3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb16f1c693c74ae83923827908e24667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b074ee63b7ce9a2a3b1719052f9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee3d5ab2af244f109e731f1a6e81a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa1eb0ad3a7c6c1ecf8959112854ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eb470eefab14556bb6b6f21d2bb9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08214357729dd5ad71fe29cda089b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1e0a2375bdd0416f6542b249e30b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a1075a96085e28ad1c1ffd949d6ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03f2f6fb6073d37a847e67b8aa5ae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5150509d2cf0cc68538e1cf427cdf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a65b780f8f00e8688f40fc2299b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d26a1fc4643f307d2f8221545bae9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528b78ecf41ce3c3ceede1d24f3712f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f39a6141bab56f7baa7f2f501005880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2533cb40b21021db457db894ce1d1c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b736852d02cc17a267c7e543a76ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def474a5da775ac5e1eaf655a4661d7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7d201e1131f0dcab36c324b8ebcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92edb5e119ea991224709a6ea513b6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90888df9f6f6d087aa76a5fc60544b5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba5e9168907970262114fb1447caf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0dafa5ef21aaa11225071538420d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e832b2c085d811d0f544fa0f77af5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640067341b2af3d19051e1966132c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc9a5126f674f6111b8b7c01f3cecc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae3ee8330ccd171ed2e0437989d2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d1ee8b0c732765a013b4e302615c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760fdfd97a4858740213a1a0979d2df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a643d1ac910e01d6e0043e79917395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6df57f9555b1f3e07d5f10200643296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c69978bc35267542b1b946154a0fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e65776cbe3ef10eec39d2313eda5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a42dfe56c7c8d26cb3c15a227952999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09de8576748a5b9812d0f445e2b1c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5f0eb6e73c09c05edfc0afcd0ebc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e56990b99f476f554214781db1d01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77523f5fe9ba6d80956cb6883de120f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873d3bca65c294e39f14411fec5273d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edafc51ea0825103dec0b1debeaa84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3a9add199f8916b9ded8bb34c0e2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee3dc5cb109c39451877ba4528b67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96835d8bdc21d6d6a1ca64bc24b1f6e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e066fea462927490ddcca5c50597ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f4807e9d76441d61120cfcb32645110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7814afd7787ef653ad22b89733a90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b4e9c7e8635de0b236156d98edc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f400bd38a3eee5677f23e23890b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4399d3e804a3658d489bc682451f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef9bd3cdbbc56780f5c8325599b22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df20b4107558dd202b7694225594a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8120888ce9d85428f27a4eae671452117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b39a1de26d1670b91053b2e33276118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a169db35e0a0659a38a2089c64e61a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7acdc07eb8dd3399f6e11ba7a59c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356b6c39303f47647d4757cd51cfdd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af164874d5a8ef5a988801f4e9d188122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43fb0f66ca8af5cdbd02e692666b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a90b8df6257da3595593b9777b6ebf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd5e2cecbded641f99d1828a0f908125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c509e618981a7e8470152a62e62999126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa478642572889bdd3fb4b6731962f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd2d1a98588334c40ed6aa6b9de105128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8670b8cabb52320baa6bb136322756129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e035a3d24b58de459b7a052db83337130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707209a4a8d902876d859a1ad892b92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2787412142dba06be09ec5810c6dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445620877e5fa4c4725c9db2a87f002133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eb7ee3e50739a0f2a3a4b241af275134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce01e5dd16d6c375e684c826ace6f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077a579ba7b4e8c33957606bc510bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e6e3244acaf9bcaa05cd6c245fa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc317152aa2391c6912d78788b227cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61790749806b648b5dbd9bfd58e6607139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b426e86661526475b12dff103af33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edee2901d56f3bf366e30f5910d8341141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2410021174e1805295dd2939a7617142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330719141c8c28e242fef671d87f35b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3262c97f021648599e27c877feac80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe497584aa1ac7087b2acd5a2c7999fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0c4e03c00273650699ea371a241b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fa80d68ca226e66ea29ba048d4df2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deca41e3574b766624eb96865fa12e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88533e964689d9d4bcd418761637b95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17c131b09af79009c6f70c4737bd1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81054cdec63022bff34cca1f7ab5d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40067c94de7c3b9fd50cc444e2f08e38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31411c14bd037cc9b6113a3b201297153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664b4598e13058351d8c77acd6f6535154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d47873fba8dec4d21ce1ce8311d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ded473c6dd77b811d60f114e67929156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad89afcdf1197db8d455ab5b9a8f96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc602480837c1f1d64ab14885c8d4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d13a5224eec88f1fe38369b90b430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c2f29c6e8dc3b41fe611c9e556cd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca439eacee7dc43abf01c30f3be124161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33483119fda39d5e562a500310541b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29708d15d46b6b681194c7abe9f89f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ce9520398a86955a6a0f49e761ade164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f585dab24e7b74077c5d406809b2b0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570789a7abc72b686ee3a83cfdfe8432166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2c63d44512f701044edfd87c5aec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fecd2786ae468c153c4cfa8147235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d117137cb41419463887eeb1a9dfc52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4113dd8c0528137d8c656ce24459f3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e3a0ed13866dc6be789d61cbe571f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f057e6eecbc400ef1367c4f16abc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e7c003eb735bb36d97985dbd9454173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c0a4a0ae16f3edbcfca8fc5e9fc72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dfc438e604e824dd9340d8576c139175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea914f8b0e155c99d2edce94d266e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b1f09603ca0e739d7a7f6cd264d18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2682da67f913b780887cece16fde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ef94e1a266a975ee8d6372c0710a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58478bccfb18cf59e0bbc2e7811257180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c38ca0d6ad582a78406e1612586d57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c9ac693cc4cfd17e721b56447dea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20d29b45fa664961942f9ac2e090a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cd192ccee61210ef9c9802e89225a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bd39842ec548906c5cb94f1f65a0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1e5e89e0521210052c7d9387d73af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05d85c18c8bc45a8592c7efe0f773187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557310e9034e7e34b4b49c7e34b9adac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f0893ef2d01acbf04e032917e71fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e5b33fa494dc8c58310d89f944182190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dad260c8d3bf4feb14620cc3e8a0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47036690a733d5f4ce9e629eb9165ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf9c1737fc1927b8774c732669bc63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0142ae3506fb80d107bdbaaaf5d7f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a39eed3a5cb1076d5dbbdc12659154195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787fd4b843624838f144ebc7c51984b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95c12bd22219cc087eb68e9bf018f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee600441e535a21b808fcf08c2675cdf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d033c759b63dcd5d663c6c6e2c3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d856ef8f9e11d3e53ec80b5d5b5d08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c619bb72d09270164655dbabf37ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34868aa7259fee156068e2b3bb3798f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5244f27edacb2c8b98cb85d74d1fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5aa55925a174369b3e8717f55bf9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cab9fb4a07601a474b50f7b2dd9db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f9cbd55264158706d9ad1c88c151206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca436f6361959e5ed0718928675e204207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae8bf5e14a26d4a7d1dfe094d1b462208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeffc50035bf29b763e7d1dab1ece4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd985b30195a44de86eea85b87f6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06292c15647b1633b267adeced63a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98503e21afc7c67d50503df4aeea9e39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b446cf8a44736b338ee535b63738f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bac6a0441f30f886fc5facd9a1fdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b90af34bb0d2e1cd81d8036bc6d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bc15094e4517be52aa50658d068ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02b9d3dbd0ae3c5a9b63306496e868217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f5c4e4861a30d420988cd045307c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3dcc542359d5863cbf73269e7715d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa6014a64ef3a481f1ad110cdaae3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eb4161d99a591f6c8b68464635ed0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09704af3a40daa11ef16ddcd4015162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376e021dda3b6018b545865cb873cda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3af91db8f70a9748b8cf52e059f3fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8abceded1a447e6240f15a403b73ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71301d5cffc06bca2660eb1650463d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc2d9d90c1bbe7e59db79c65bee1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35988230eb680c68e2593c199beeaba6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa21831d3de5f4cbd36f720216f93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd1c98f69ae9e9b705e2e83b06e12c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10386d29ab77d227ef0c58ad9574a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e1c383099db16009e43396d081927232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022648ca5c4c431984db6a30c68600233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82967385a344ddfe8a4bc1939dd80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc79efa847ee3177dc1a85c65030f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43262d9f23abda36b95cb149873388236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035da46172191806145d9f44312a3ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a285e9c15ee5fc6706cb83e618b07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de0e692e718ab62af7ffd3c351e882239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd84a93faa7a62a033083cb744f5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276afe1c500c048c1118bed9da5f275241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a549aab7112499820fc6651cb95706242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d3e5b7428fc1b4bbef40f0dbd3353243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d67cc29f9a12857fd69cdbf05b021244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ca0288b16495ee84066bf32824f23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ed8442a9c0eff8a1b5af4479f4d8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a414f8ca8a4d02263d348365c3fdfd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6808a9d9a39c9458901ac39695ccb68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7615a87c291fda02e1dc5a44ee5352f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e958c06924969854e2da230388ed5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbdb0ab2242e2c651db7c3b5ea2fc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17662eda4718ad52e5753a17e316a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0ac94db547f6c1dfe599b3ba09c41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2769ee3f7780dd81a6308d5de1f31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b506f88c75764fca6581892a3b25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2cf910edab7bab0b92689eec07a82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca547a55943e48cde4b4d1c33c063c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32ad85f210ea1a614ae0b582ff29e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e02575e33b298e72705bdbfee7c0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ce91d967d676ff3ff2efdd67c640260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eb1f75703949b78e900ac1a25466e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661a8a3848981145bc5c1cedb3a2062262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0b9f2cf1692647e4189b0e252a748263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c54dc8c8b4dbb71c951285ea28af4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296beead056a1df8971b7200f6a40545265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17df60eeae8f517712d7435a840f04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648c5369ab62027b1c963155db914e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53905ab45072a77d5201522417ac8de7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c42825141ec4b2d7f29606d23d82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928170d9b125e07aa4b83b644d388bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3583d6e98b96e534c1765000d110271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1cb1990952e6d825aa5775f3b7ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61df44548c53513800881b87f69774273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fed79c0c31a8197afb510aebc0178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23aaa6cf6ac74f3e8a5163c0ca725275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75901d6855ac6baf76a1ead1c7d73e95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc9251ab174c1cbd8673a0cbc3f408277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39543a92bc58a85ed9d66943effe32a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8f409f823beb91de4e70db02f8f3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a109e4a376b8485a00b1391c74c2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b56bb5e7ec9ab42546bb012f68cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3265bae5e5ece55d629bc385d142e67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8afed7907d436739939138794314283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d657e3377fff46cf4a1d10b90b67c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a23287422332851d685a82a1d6158d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a67e127a5ba3a63d29187f4697c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c20275c118d203f6fd055e7030f66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b45c1fbf9638ea945412eac90715288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f71a00164c88714941d88d158b82d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f265179b411455bde62f17f22e9448290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783cf61f96efb07fefea50b93ace80a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f316acd0d8902bf1cff8c2a93f60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ab8e8bec4710a79774c6184a2b5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f06c5454fbc137079e02cfa2137b8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf94b2ab8cf81ac7307a1ea5f1ec9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca4d03c5addef9dbff27a55b8fcdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658741d17180764185e94109302e93bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fd6d4cc0a9443ab96f2e4c3289a26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081654a00eb8cfa0b737d8ebb834b69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35176679530073ce065748a7adca3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa60c6b9f905f8aa0d9f324e3e972a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3582d50dc6e2c88fdc34636d2dd320302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c16cb305aba2f5daf2de083ee1359303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83bddadccda656a5a71ea552930d3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126db4141a2624d6b7f71d0c1d4ab5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ddd30bcca3117e4708cbe89959d05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8739c7b64e553c601e7e3a34693a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8e2144fbb2d834d6072d2dc94a42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144bdb3d2f60d86e03b39ea552c85ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a440a89a514ecde4f1508b58a67e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495947c42f18354df27dc855cf3820a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d658df06c3026a8664bc7f2f68b21e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee8146bcf9ff0e6cd719865136a5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e41736ac57461549317d9b452e19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03b9c42e76ede2f57bce2d0d75b73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b9436c581f187d10ee6a2ed4140a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d158277b2e9c9631bc999c83bd84b78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c801fc5d6c6079fbf5e003a6a07d4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2952b4cc41c0f3ebd65c99533538dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034be1821806116a4102822db1ef88a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584479606b22309e2352e9fbc0cfd5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19be851db92cb96f29dca2ea16566f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933fd642c094d99aec33930aaf3f597323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd68cb42f21ffac291a6b16b579154324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5302e003ca754fd86a351e40d9f5693325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f86e99eab088fc7f7eca58d2fc5a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c6752da23ef98387ec07c02dea422327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf688da06b758f11b807472e6c852bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8529f5d7d4767b55676a0ee096961329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6405cff0e630d1d3c26df5ab35b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4600dede5798db2ad91fb87bebc8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb753e34da8e71a08054da12ceea4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce106c0d9728d9a5874dd475fbee1fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf0d02a02aa97e0ee4ceb0a883ca3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee8fbdbfe6f8fda11a65c61f55e4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8effb6ba27e6cf733f4752e05154d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b356d1b8222205333a3801cfc831337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b10282107bdb930553e2d5cd99fe52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bebc986b074ab865afd43d44e3247339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e01c36f35dea7b6056eaf42e5d9ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71823c4ce79e049cd79d06eee85ba1c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c6bf072f214a2d3b4ca5f81061a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a5412e3564f88fcb851ad70f85c05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b82d5a01e1ae10542831a08a7aa351344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79366e419faffdcf6ac224d25e5090345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de261bb9759224093780a8783c4b8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb6973b48cfff5c2fb520cb5e5aa7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619fc0048f951b5453ab9bffb4af59c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7291d2b2c582d393d7c65bc4bd16a1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5f294aba553ccd6028aebd1aea5fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b485992a26303caf2674b35bb84999351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2736f5675c7f3a4fed0cf063171079352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6543ab77101332df39dcdd70e197c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9635548fdb7dfd2f6d14c70a113ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e47156ab833d123f1483128638e29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b1af0a87b7dfc6981d66caaf84357356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cef1e72b280eb169ef289d9877134357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff86cbf94e00867a4f17628fe1967c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d901254cbfbd419868c37f93261d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b49f572cdb16105eb02d6343eaa89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd022f076f45b8357a3e3314bb94a9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dfdd4281aa46480037ecaec40b78b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395577237568114531ac6027286142363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1ba5951c038f06ef1d994289bc13c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e2c76a7a21e19ea7e7045865dbd1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79483b77303e24164c53249900683da7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f850b9ce873d8a60c96914bcb5a0db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244e76c7a018077c8b953ce27b4027368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6008dc9ba2f372603138133cd9e23f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be50a625e120d413d12c8671fc6d84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2383e858d258760b4205abf816b610371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944e8201560dd2071f3cea522848095372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273a347b7cdc0660abc0c6fbc0f954f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a2030cc79c50ef7df42ea94a4de1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7e0b1b98923b43539e14cd41c416f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823154158767ee29fcae16316cb0ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da086073a2dbff8e5c02aac7e46ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb127eeec92ab51aff042684ac1792d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f779d2863bd528abc928dd0bcbe8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85de36f3b5c64333ecd03bb0c93377380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873101d358833e3ee0fddaa3c2138c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7b85113ae5c52287f3f7217de43b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b85812d71aca1ce4c820ecfd54bfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69cc1bff877299f0de7978440bda2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a1204652f7dd766cd98e20a3052cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c81ffdde677be79d1610ccc19f3c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069fbdf1d605fb3a31ca2e5abfe803387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ffd4aecc94929f703ce678391399f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294de897298bb03fccc5e35ce998292389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958e40d7942349dd440a7759ab56b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d788d3d1ecedd22bbc1f086d03152a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a01f425057bab0706411fd013e2f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f074ae62827821d605794d43842812393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b07e2451072ce2977906ec89103b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da1e732556b948f403363b8d8be65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827776b196dafc9c5f3b64793ffc5cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b435bd7fe173f47c46a35a5944724397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc76a49194df92ac6b98619910d0df4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73faf0a26a5f86ec68c25678eaf80e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffcc03c9ec849482ff6d8be00f04a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b39f83bd82b8de4ee43558b141c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0407e74e3bcf6f4e6eb13d7ffac64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd181d0a63c005d23024c2dce84a9bc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757650c08be272b7576c8f87f77bcc77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa347f99f2c6f2443b1a08fcd26269e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6311d57eda761df9af3bc65e249534b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014dd78d32b1048fb88029cb663291a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38038dc189e3e58bce1c8a86cee1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d0602eb9bb717782078f06837361409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b636a4b9dc67caffe5f073297ad0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243a52464204ed7b3836c73e72022e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc6b8f63b3e3699bf2ac19fd844333412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148787c88fb3a88558a03b8303a1638413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d2f83a4962f0c8da6639b48248b18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf695a98bc52794f89fcf8067edb1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fa514b9d5d8b5770a75e44528d11a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b7d30c25a65851534932c7d33dbac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4119cd39cc8f1c480e16082b1e6028418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156b0416837771b5ee5203616f3cf1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff39c7d56a06df35ce101287f7fbcd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ffa7c59bc6420e052da35fca7397421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f1a183091398c069525f4272e1f50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9d95ddecdc2a55a5b9da625f0cc87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87dc8e98ac84f737b71b6bc3dcdb2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8352dbec617c8026ae0c8f841d1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a94d0a56ea6345f0bdd89badf81518426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf55ce169180f5024db269f82d20a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaddd4235c72bd6917e7b007f1ff3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855b161312a19e1b0b286980c23107429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6637d6f67ed6307fc13a67a07f15e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c93339079fddd22b03b22a47c375a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c2c464def49f413a10c21b2b6b422432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377cb0f3bc327255534d40376c51d5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b4ff88c46f923837c25f036b7ed81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6835bfffb9c67a30fe6e5dd37202a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95829c0aa48be2a89615b42854d3d85b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3d2a9d472827fb133353faabaab25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311506e7659dda6bc0a0783a7c914f12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1c0312ae0d79e2e4e6951672849dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc964e346c825115e51e9cfb2bb1a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc018baa892b6ff3fe55d84d7c13f54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901ec17e5d1c2ecc1de43ab9ef377f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458851700594f4be6638d83cd9b28de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb661a70d73e2b7c5b7157fbb1337b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b8d2473edfee2407daf77a428c91f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d5258c85a8f1a0c9b85935fe70c0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a566d53255e9ac73319907f8c557447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabe589e765ecb5e9f5c300b9b8b36c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f2f3265e0349e69071f904c0be60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4205ee83865d01e4875037e1df21b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcde38329b7864e3e60daa63a875769451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96085b726b67ce54bfea24634b8aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3104c1d8a8c83e1fd5190bccc385de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeee8067f9b108e26d65304554d9d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d3317507e77421fa60a6387f3e72f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60134374c10a832299b25121daebab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f59874521da27eeffcf480001cbf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb360699e2f8507b958af60787c5dd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5332600b34c092d0b0102f35338a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f2174b2b87539a88f67ff704592f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd945471cb2b7fae3779fe409e6fd839461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b343baa3d19017632dc9ef21cd34e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53b1202150b3ce628c071b11dfe02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe1556207fedd42793badde24810b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac0b7388bd7ce38342d95a6d9b508465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b7e8d157c15e95186286033fe9d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececcfe0545a1b39d0ef1f203b857c32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea1cae23199e63864d99d79895c68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952c8c601c74a81895c69fdfb53c90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf0662aaa22ef42f42fe7065bae0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a330a10790691dc2882d0e9c5ec46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459182c42c67529d62352cae9a28d51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adf42dc201b1a243dc6f5bc45879bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1b70da81093949bea706329fb6d15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb6b86ee29054d03291062f9d67e47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2196c766cae0f389e0bf3840ee8d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09f378a1aa54a73d0fdd946715fe6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405eb075b6ef0268744de8861816fe4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15afa994e834b60b88328313b7796a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6053c038a0c5cc616d6ec1a9ece0855480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8980352d7d555e9a680c3155dd72ee1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c393d9ebc5c3e6d072191168806691482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f83dbab9f41a333e7a7122735848b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704191cc18e3fbe6ac0f4fc3276c7069484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9ca43c7b3ed59b8f9420156ee0565485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848553da4d1df8ae016a486799153a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38453a2823724f5807ae085d13d427c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f00032589a3aa0f4730dc29c2476488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0b63d07fc8cf4dd904069026e292e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e191197688ce2fe70255a7a4acb2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c705241aa3e7948472ae04cafe5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458233ed3a03e24b2ce273451149bf89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0206e49f9ff99295cd2be4068f952493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815975aabba1e591144395e29b0d309494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be387fb4d7565e83750122d0f57e431c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6644b1660d61cc0461415c8136dc77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff51b6db947441970e0385de60904b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2851129820df62c027d131ac59b39aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8da9f3ba51e2f3f209e29575ddf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3abc5114ac97117313fb1a71488f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45849f4a6a41d323b77d6f8a28ea282501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf7305fbf23c02e76c240eb619c7dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cce82ea0dd653a373dca34dde35b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ca3023d3973813cc7041f20317c3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d81d3a5f2896ea8250fcf76d87f45a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e1e9a1e5e64a0dcc326cc6bfe815506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d0867a56106c13b65d9ff84201dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd0dd4d59f7055be6ec1fa3f99a20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b280784546e1618cd805e278b73346509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20224bffd5a72e8f2b1d5f88235e3ccb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29714ccd35549c7e3179074344035115511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4206e6fcfc4179131042fe26a14ff6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167318058d5c9e68f405f3a148cc4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1ec9dedaaf76744aeebfd01eaa8ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9734930b93c800e866b39f7601a98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e35053e1b2cc82512453938f23ee11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b8778b9a3856ec3c55caa460e3d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b42f0f6fa0d927537cc08c56495fd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2d0cd75034628540df01ecd56a4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f5a7049996a98588fd53a87c304c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc387a78e107a8f08d0f26bb6dc9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f29cd39fbc7b938f6b384fda9b06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078329ce1cbb5e29674efe51f4554761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0939f5a5dab64b72df57b2176959a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2863c9f4693fb9f7114f1de22df9b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24b2c42d6d84fe103c464e5dccbb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff42c58e027bec61600968f791f06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a03da6f2da68f7a2488e73d838e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab867349b6a90080e0d6e026c34cf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e517593cc1ce49c6a2dbbc6dbc1f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fa47c93056939adf268defbc51e0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482599aeb1ed1fccd27b81ee4d6eef41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b2845698da1a6524eaa2d8cd0af0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f75782660a59fb8746541766510d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273bb784eeb6ef83e8a0638d2835746535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dde0cba73a807baa00eb7b9129cdf5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c1dfe83c9e37e1d4ba863e8196f7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a434bd21fda6b5eb8e8ede3f481b81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbbc6b91769eca115b41b10bb6b769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03be334fd60deddf0d83f2b53c2c8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e16e1ad921103d40fb0df0b02c23b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d511c5d361cb67b88b09441faaee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f68b0569144761976f4e15003f714543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794ed354f560c16394ebcadef19105544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51874da3c1953970a398542cdda97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740f83121cfaeb6c39eaec0095e12f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520da580197107ef2140613c6accf35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b8dc8bec588338537554cff9f8d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd5405525381b0473eada67fcf950f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ce388b1f332dfa10d85e0eb75dcac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cf686cb3e23854d69727701514516551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4255616c21d7052ff425d915456ee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326af95a758cf55a0e076ea6025f424553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd024892d048d2a00a3b9dfaadeebf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f712d7c42a0450ae3a759c8f2a9c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e3934c07d06f5ecf4852c22f4907556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b8711c078f555fbd8c5226c68e0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e845e7dfbbb62a6c2c0d8b09e340e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3638da0c1445fc6db3cb73ec3a8f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20e5d31ce31daacd952fa308ce3d29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e29de9a1ffab852df6ea4c69cefb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1444c6582458df1cde37166f2763770562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214956a068a602308ce4d3aedb55e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f0ef937a44cd59b8ebb8841c7855a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2530c635adf1e52b2d4caf61bf2b83f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723486a85dc0e2abb57a98cb77dd43a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d1e5fae09ed5f6368845e839709e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f3191137fa16429b614da3a04c723568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d66e552942f88b08554b13ebd27b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bbde4d5fe7fa69b40f9dababeaa3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a96c8754330522a906c99492cf22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8cbac2bb939896f13284d56474d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b8092a3aec12ea0a3b5a40f9174bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d72c64b0f05316c5ad3c7ae2f920c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e46c97813ad51ec62f39aee00f00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73370128f4d407b4031cc5bb68520bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ff3c229dcb8be6f685aabd7709048577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1500555148d34d1a9da7ff7c9eac1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c3c40f1eb347784475ab4601d14fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3d4a5d08eb94a12d7507d22c85bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0fb0088e5fa512d2d18e54bedd832581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f54df35e77f4d20b37725ca5d87b95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e1aa77c88d1c45874aa01efaa1ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7083baadc9bd90ce68f5ac375c1dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c80e295431f9f31a490255b3a1bf21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df47effc38f054b443ce546435a4d6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77268a186823ab77b6f4240b8e5df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8c456cbec44ae064b117920b0fdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd02871d87fcbd767050748bdef9d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29d2364430cc3fa213f076306a25a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cae1b68ceb8e3a67e2b5bec2d5f80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ee4f900152cb07263516e11f14762592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d5f53c068eb983e51e19cf2609c9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41a45624a734968207303a5ae9e9e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00156cd92fde73ac8603ffca48e666a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41f2b54cc090e812f076f476adaa31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da5de9ac7ff53b464dae780b3dec2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab03bdd1d51f10cb89a59d44f263b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dfcbddfb17695a8e5ceaf53f1843f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835a0d6c9592570ca893607fbd72c4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ae2f5d5694218e3b936b48528e0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96d16c7772451a48130593b3bcd04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d68bbfa4511ea3cf2fc95f786e6e78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a002343a3fb42806750101b66446604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195442a582ae4d00b110bf3b804a9f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de270a02b6d6ba9220e22e2bc054add606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7916a7ec009039f8c41323f1d1dad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163b6710b2deec6b601b7813d3b0bb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf032d002f724240e67e01e19aa630c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf562d2010c37b5ebdf28ff38a625e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d6ddbc9b734398794603cc02ca64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743b1496cd32061a737ebacad803850612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7dd610bcc0fb97c0588b7dbd1c6c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269da147d7f45acf95efc667abfb59d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933bff2380b7bf4cc3b4db3c835edfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d1c32d27d2d02d7bb10d7e292bdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e186e0847a1faeda17ba2923278fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc28f4459b27fed3316ed68d80ce835618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6203746cd3e6562816803cbb19c595d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14314c138f67bf5e4c752e104a605e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454106e0367ace717c54f3f53a1fbe1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86daba6ac8abb12df6cd5e2d50859a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6f5b50408bd33d352831df9d0e19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1325fd58eb0769e6abc5f66bf28b43a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82672658d1d9c1621692d7c9e16ed2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc1e336309c97cb3e635b968f5183626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45540f8db05ed8708ca2811b3339de80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979ba2eb05b9f8013eabea10ef1251628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686755b4da2bfa4f60b94e8928e7e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc311e5bbda04f87212ca38bab0e89e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773937685dc8402b5f297066893b4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f217318f2071afe1661aa5527b60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174182a23641b67e1eeab3b4e7d63ce6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4892a661e57aabc36e85ce8d5821d34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275286f3e4fbc976aae3132f9d0254a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64577e9f65d56613174beedde711831a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783b27e929f1ef62da95d8e7f2b87cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394e618df39cea45ae2d33a54b417b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579867e51413ab3cec2977a04c64527639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76141a84b4ea3a95a68fa026a9f03e30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335751999cd3aa76f6fd7765535e0f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae618456ba5aeca4a6d6e63b8cb129642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db7125c0099daf92f23bd108db61f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a56a4fb484d3011503b7f6dd9dfdf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827e60df3d1b8b773a691d5b1e1562d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008377824e0cc1afa139c740690aa633646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce187685a3cdab7e15945c1850f83fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553a78c8d13f811c0d9f9b77fd744a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6771918811e1208cf7a149a29a25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39676823aba91dee2bd972c134c69b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a110927f96a29252730e17b3715af2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e061133aec7cfe87617237d208dfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edfa113ff32f2fe48171b5c49f584653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3a8eb6a2b5d79e9d92ba0b8a9d682654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55469b54ecb8e4e70285b337650b055655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4689558fd18b65629acdd890cc3fd8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e621273e133e718e22e855d50c228e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9124d737735bec5ad258a51b585af90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5735fb811f4923bd62acc6f64532b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c70cc6b988bafd8954daaa36e6032c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb409ff6a9ac05ce2c3ec2ac0be5551661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13378950a8f4dac5d34833a9d55cc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968074f87f9c2da4dea79494c7d239e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff47ba9c7e6b998bdc47dde92ffff13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e839f2b9b6dff6a8f1a8ea72fbddc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac32a3d8fb4da20cc929e4d076820e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d08c2440d72161eae1701d46fd7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fcc5564b2b773b537644899db07b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3faf83a6ddebd692dbcc181fa42477669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc17e9c16a14063626cc3608f89368670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13276b5f8b7d47dae7849660f16b0ced671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2409673f38d8dc1dfa861b8e854f4d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbda35dc1e3577ea7bf4ca04fd2393673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e626b418ac71851abba00a5e7ab20ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b79669a6cf937a0f87c193fab35da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ccaf993c6b6a162ebb46d9ddb48a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf880d2dbb97ca6181d20434dddd63c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56abb962f95f417b25c8f7b82acb1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eafc699e9d900b0f8cebbb25f699ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033baeb344e7f965b2fa57c7e998f57b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f70f45edc49fdeedbc77cf9a910175681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e4c53c12cb98c0e9330c45bdd3ce4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4268bb9fdd062931b2c5bf1c2f5d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588606a6f0c7667e9a576b246b5752f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886106a91b65074f76884cfabf6ee2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6027598f4f4b28df77345fd562495686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365896c11fd45181fc6183e55f8fcfd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870196c1a8e20463952a28c39fa9ec9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ce14358041808b3ba39a4dc591eca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c403ea1b3e056bdd370e886e0a510690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f2c64ade1695ada3595916c23c3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd01692549bd05901eb998716fdfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829ed422321469c8ef7dc118611019693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae0b4fd3a5a28552fd87a693de9a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813ac8d42c0102944b7184b8ba9d78f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f53b37b17ffc50347e391da9d483696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e673d70bc254f6dfdae9e8e6cab808697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed8961dda9f9871603356abddbb281698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449f4dbd4b19e90aae0039bf7c37e34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e7df38c25fe5bea14db4c90b5d056700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a6c7826a2c9cbfdd0aae87cc7de1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d97ac209ec94934cd6a9c1093ade07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7016210a6b8796674d1c13eadcc105703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535f6b8b11aa7ecff6e7d59283a921704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d9829a558c0898cda015b4387a1a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983a6399292d2180e95fbb8f01fec6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad2212f8f96b1a660be13b6711432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e6194cb13e8cfcbf2ab9b95ada7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2616440408b23445a83be9cb6ee2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34495feac3628b3206e006037709a07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a189d7fdcb34606b507cc2d26456f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd3b5a004dc8db45ec26e0a772377c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea4f0b44301552a36cd464fbf2f02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49cc2adfbd1727d58356d4e244ff8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720af82bee64d8256d96f0d9f5b28f54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767db7f82dc22d46cc80a37710c57c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644af5cb62b307c34013daf62bdd9d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84fc014010f642a93114b2854f0daa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f037098003f9550ee384ff0f1bdef98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda37771ecd6c74509373a9476e913720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195fd32356dc978375411baee05482721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f9c2dc8efe11852be3167f66b9e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadae0b4a24256d7a0774a4a9fe9a79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d6e291940ae65c1fc66b782106725724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b881d18fe8c6d1bddd2eafb967c056a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e98569772ac8de3b7e4614f8773f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1b7b9884da3c23bdfab1c41ad5aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129d2d41760f433f75be7fcdf2a916728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5703efe2ce16d983d2d4630295de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadc086530626d0705da6bbf1b74e14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf0786867bd8ae92427ea3a0cd8fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad6e1e0402dbbc116176b833dc407b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122ad1bea6dd559b741737bc019a14d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b60c245b68c629c66cb5682fde5e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517a3cfb1ba5f662cc7a07bb5a75c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b28dd25bdde97a91a62b940f97d3b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b557521b77daf4f800badb52314163737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12c8bedd64ce17fabd5501da40891738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f75a4deae23747e5aec157cbd05c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5d4a85a04dbf04967a59b76400b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50985dcb332d5d57ee4a1f2f482ba3e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d075211dc01c9d907fa2b00e3c6a85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a4b47a3b8fc885761dbfa4c8ca244743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae06b5e4bd905097bc83cc99ef9814744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90db3a3756141ed5d3d1a5751aaed41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66519c47f9e351b2e8e6f07ab1380e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea1cbbe360c2886cbeb861543fd405747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfdafab769cb1949029a6794c9fdf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb46b43f8e90579135974b0faeadfcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95cc427eb14eaab1a625a8a3ef8460750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f869872db099e3b58e8ccdb4adf8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0d19996e0c5090cea7c674b05406752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af55dff973e8d1445327b4a65499a25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023501181a208de0e2981d1aedf60bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57501ac3f5ff07bda6e78269ef28d2fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c455a42badc34fd1511ede6775a33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b5fd69ffe5a7c5a40af84454a71d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe5ea5b3cd97a3dfaad00d154bb94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69a7c5a81596d11366e63458360c1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>