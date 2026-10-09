--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779928e6d8a0bfcb0f76112b0d98abc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f176b260909218de2f2286e82277212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c125278f3fd2938e53115ad311733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af75558a43235343dd0660e686fefa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd852bc29b786fe3673df81816ddc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ebe8ec43c6897274e95601d48c6d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7bd78284f6a93e36d79ebdd3f02d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72379b3cbcd38facddc88b82a29caa128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4a7a96e6a7f85ceadc7585b5ead89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9325d92326af20e15f0a2e7c0fb86010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735b8b1b163b35069d5a59392bb57a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7bc6078078b08866ab0ab7302839a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e8d74d06ed0b41ef1090ef9ccc1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c657e01c8d0b8085096e82354e5c9df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a5dd353757bf0a0c06f99519366b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9c4909cb8056f719e47b45e06f76516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08896ef884b7f37137d2ffc5fbfe94717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95deb60a32c605a00b7c2af0e8ba2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc811c3deec3599e22b39d8722d89d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7b9ecb1c27c7298f95200ec64bff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ddfbc2274605ac0fefa6cbb36712221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6367ee119b9494fb3147ad7bfd02722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc8b20222fac902d0aa8164791715123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd533edf570e3ee1c57ea4511a9e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618efadfa83bc3cb4772e4f45ffb62f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dfa7c6d012f39ee7ce0c3583c0f5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425fef133e95217413f2f33263c54b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000ccf0f1e77ec4b2833fbb2d5719d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce99ac832ef9f2ff35b24c3f7955a7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec84366051379cd0cfdcf25f5142c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd84f2c95c4b48a8266771a63e520031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f47803ec63615a277c1b16f4243ef632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8761f32a0195bb6aa8bc4bdda35dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a9b9ae986df5e6d658c6a351f6cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40515b0b8acffd2002d313d1d739bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5932df5c9bc0c488c19a8e4cfbdd86436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf0bb511df462e6a95ba706a51830237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907e867551ed4f5fec20e201f9762f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8162aef7865347128ab66c98fc4f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2248c06271c2aef71c634062dc4062f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456280c65d752393060d837ffee3ccf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7bd582608063811fe8ac0fea35f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97146e059e3f9a347ea59fd2cb9bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bee19546ba2e9dbecfc9b5807beb5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64622ee6141f09ffddcee9e5108832e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d40870ddd14ffa6419e002844e8a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df428bc450c673192a1c149362e36b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e37a1f550741bfea03eef1818e10148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb4bf5c171fe4b6c2601c36d3396349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728ad9349c442413412511b306c2fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed15d18429ce2b8cb84d08289d6a69551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d7c48b403d8468ac4cc9500e8c11152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fc9acc1c910f81e95a12a13479f8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9d9b2ceb3f0dfd7f79b968906571654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed2a1cfa9f205131e07cd7d63f175355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f990d43c620f6cec7b0180d5ab70656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7285200ad23edb6ca9233e75c9a97f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d391b71325a63d00b5ce3ef51c46e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2705350ec220a2129a71b7f3ad8c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d457d5f0390154666912f8ffb84e75660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a401413c16960f94908b8f677faba261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9206fc20724ad6b71f116fb63b42e7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f5423241ae7d2eb0c80574056e8ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a70e2f6803308b60c80ef2c550de6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab69acbf1a699c04aaf25c84c69d5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a53fe2f86c4b4c5eb0e4b5bc754b8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25a6fed17fed0b92722059620b92767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0973c202f805b3ae67ab16ef6a45868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35da65220645507cb9c577126f515d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1c950bf0a87023bcbeb86ad734b5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a87e992fb5bc560313d2d888b5a55571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6066bba958db13da8c698aa4fb328172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d386552ee1041ca1504d02916b0486f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2bf3f3ce5dace282f0c9d778e78fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e22cfc51463f762f3daf972d2047b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc231f464397bcc115e061a9823e1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09e187d559577beef9bac2dbaa8d0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaa33314301b9119c497b20346263d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9345833c5da18f86023463b3f6db4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7bbf7c6cae10ff2668814ac25f1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d345f7e5d44a0a15535f6b127a6ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25184868ca13daa9cac4a13622aa2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770efd1303f57d524e64b2401830bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9af870a1f47f2d798d56500c1a972584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac4211dca6926a4c412a4aec4945985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499b1360381c6b4c78e629938a0639d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6562533c9a47d7882b98d4368bb1bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c09ba3054af13049a28547e6fdcd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419a94039eb45903d6a18675afad4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29ba8e78eee0135893bff43b63a0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531b0847038f23c8c29a36dd14dc72891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e579b5163aaf285e0fd09e21dfbdf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6961e4347e4ba1775d5a8af1d39a3f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e471217d43d3828de5682e31e2cdfee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71909faa9e977e049bbbf1eb0aef8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f777c40b667edcca6014499e0b05e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6111d74a4d3b81aae2a5197935a0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df80677d87656144591275ebf34a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ce69198672370784fa893d1ac9d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d227226c65509206b8ed39180696e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870bc55cbff6e5bad404f0686211675101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410336b2c05eff430b66c053e51df1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c8d5c3d471dc03a2c618d7bd56e02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33eb80431c47dc78d686ebce8c5af5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3ea4691107bfd2d47f38b4777eb6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a82b7aaad70b9739cf75a4fec2528f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801b1f76b8ff12663bca1e021337732107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67e6276cbe33c953642d546677a2d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d595341cf0798e73bc758452b1b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a377345ec4a49a8479eb2a3df92024e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729fe21e66f9e6ec49c825fd2eced1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09adf293ca6e50a74d1cba2d69523c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93669ea7693a2b778c202021220cbb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff296a9e8c9b10e1d6bcdd06208280cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569d56e3f88d99ffb7b9e9c25cf480e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744d283d6444451ea96e974af8eebf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a917893de76821230605f425691a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a68265d6d833b337aa237ab4b17a88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb56c24786c1d52d1c0358c881865119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1578841eb48decc8743370bb1a87e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239cfe90cf13575791d07356a35176121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f5c340ec6941ad4b439357a75e32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ab4a08cb0a19d714d6ce8474010c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975cbd8a499459981a7ed7f17ff8ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e664df76085a16121f660a3aeb8df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff66fbe17f8ae2af5d4d46e5f71a5e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931f47f43fcb8757a39d455c29d1bea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cafa2561621f00dd254e39a716a48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11c673a416b97c71fc870aae00dd06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19543e4f4eba7a79776b6a04b5861c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d55f52e26f207c5475b28c670f60a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c79892b6c6cd43ba1333ebe235c0a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f3e9fec0fe2ae9593d1e406890dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615fe1c3369a9fbaad2dd6e6de3c89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66736eeff4b2b0022523148f5808902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66c691f6106992bcc79bbfa30cebc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ef687687974d0e7639b26042f2ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9786e75bafbb705c5649a0cade810138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269a2a0da0da0ede81ec3cf60c69370139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b1caec6e304a2bcf6a5d76dfde2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d465ff846ba83692f942b339d56e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047882fe567d7a2886b6cf21314c40c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f195c2425eae4c02f0e29686bb35f81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c955aef283510d62c220cd36881e7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3378624fea14fbbfd21409e07bc227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f9111a1852abff65c94bcf9205642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43835c6eac58b305d607abfb8367bfe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91390addef540f8177749004aa8340b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d186ce3977e8d403abc96bdf5c1ea2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f2931416abfd47fe2f9eb6496c0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174ffe5849279be6bb190b0c223e080151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd851cc02f95aba4c21a13fbf68171a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3955e5c7aa439d13f35383466044cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846552f8b18da9b2b223818365c3237a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424855094c1cc5f2c4964e1fd5b3e13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faee3c0b66e2cfcc0b6a5b0759e014156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a797472de23c82cf833b5bb0729770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df1bc62c8df6063036f7f8c2631184158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c8019c1c110c739a0c8d604261400159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f945f6edceb83317471e381a78491d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edd40bc84b04b9d7e2b259b0f4cff7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e8815f654c110d5ae09f040fd5927162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc371f7a367e91f23dfc933ba73afd59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dc74eb702522eb63a0e95510b7de0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35868072f0b73f136729c7cbfcaaf521165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea476a443d41a73f137335b2735cfc4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4e4f500c8736e87a57b51e472f32e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd5b80dc126ed39c023dedd6d22eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840745dd5457e3b629ea39b781104d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd8c78d400829ac5c4ac740f264e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1e3ba0cceab828adc32b30468dd75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41474b9e9f79685497f74416ce1e547e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f8cb063a40aa2b416d17b1b2e665173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc32e3f545c41123d60f86df48007174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b602712ac9d69c836446adaf8ded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ffd8808bfd9570bccbcea647a99be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b8f33718d2b3ccccd3955163ca697177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53022f32620e187d916a36fa3d01c12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b435ae67e0fd1df6dd6f34425423c73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc916f5d50e2140be5eceb0e32d3ea49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e03c896ccae72551764cd62885526181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3ad0ebbd1fbb1bc0af53da48e33a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501c9a73ec5bcf13bb46a76aa6e4e3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f2f2d855f10760cfdc81ca8a20367184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beee7ca57220e39ed3930e50445301185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b993f8f349b5ee012f1df40f7e8e21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b19b6090c686ad1b623a3a8fddce7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcc0918ab3c74aaaff76f3f6457e16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12641b519cf2f7191b964e8b39cd4c83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3308baa411b6c763831571f1a03ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303045809673237258eb5032ceaa4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e63d512b682b2d8a89f1a6134e14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f7e4b95fd995747deff83e19d124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a07359a39e01ef126d5894fb3189194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76cbb659aaf2c53a04f1c185c900ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5fb4152e3d79bb6ff02884c5e1314196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7795629f112e675dca3c9a3d5afbf2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770606fc79f69ca08537814f1186d39d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c6ee4c9ff05b3080ef226055045db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ed6a1a7ca34b74a901d98b80049f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b186f014e7c0105fcbc58a3ba981201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d9e1ed18a4885b7e8fdf859391e8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c360271156e0e8aafa30ecf6d4c6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d329f91de650e832aeb2f99583d0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918444896886efe5316537c97706e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525bcf7ed9e2eb0ea58e59fd282f3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a297ccaf8cd9c07b176df72b76a7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db431263d165fbbcf875072720783b0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b28ab671434d3bb17b6944c2034859209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c535867c3fed36cb44796f2a3320b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda83923f939830960748507f87fb8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee9bb79314aebf7fed504614cd2e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161fa27e0abf74ae501ba1a32345963213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b42abe27c6043f7f79c9b2bb2f47be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea5e51f12860556b72f3b46b09e12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9872a7e4875b0954dda9e480dbb884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc469fb6c9c615551952275984cb68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149850c65b94f1bfd447c14c62b2098218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c8f6558db9c851df06faac1b2efd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef95d230ff98d33ebbbf7a1abf6d665220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af09f9c37beda930705c9ad31e2062221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9fe6f64af7c1b9891cc33e49be1c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0871def38d1fdd76c0cd4cb3e68f159223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a692cde9092482832fd016817df30b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75197e74818acd071fb7b2351712b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a49fe5dfd3e2f0f5637a144ce2d30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae56b57d9ad7e134d84c28fcbeb43f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e37375109192a3e028c07e14db825228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5df0707801e7f638ed7b4a75f036de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654e22116c8479ec6ceb19fd86adf41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7e153e2309e81f3957a3c92b5f20c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1451299df90527dbb0511f7012aa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffab6cf6dfb724b529d965f85096ff1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112331ad22530fdf660038908dc5167234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7f5daafc0dbb740f21a20897ecbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ede5388d5a8c083fb140bac424bda2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ee8d29671b3839c0ea3effda6c4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debc9c3e947aac04384b0ac2b63190b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd579f0f05a14e57fd82f3517b75e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f9da783e002d682900381fababb5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abca6ab0af1064a2df6538bab4cf7c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6eb902f7415f025b15c33210975db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64d5defd89a7b3b5c6de33b2afe549243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6899a6b62b000bc346a942b00ba96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba573e56658b5d669116fb82fe491fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2a302c70c6299e05c98d636642bf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f67012615007c34cb28cb3451cd96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f80c878f2a0bebac09a0bfcb03781248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec63655317836e3424412b75817f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f8c15f164c0a8a08ea1d3422ba48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebfd6fef12375abb1caded321fdf19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92b96b7d1563b605a4893f15fb9486252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244661f9308623d659d79dece7b5d7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e9af4422e387f8beae5507687a1e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02173abaa9458fc064bcc31d6dfb2e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11b0e806005d1bab7b4d747608ab84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb36271a1e9a8b8812842169cc4b8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6aa8abe428c9f51b8cc3a5dbc04c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe41a89740aa8481f7986f096caec6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498e9b2f0ffe8c7da289cdd3a84ffa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9207d36f8a62fd70148c6b5ecb52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c764326be275587ba44932c89a9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd3c175b4f1ca171073b62fc039c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9be56e5b4a12574342b23a1d6c0e80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96f97ae0bc0c502513339eb45a3bd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21838e3505a4baecc84e3cecc71674266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d687bbbd5716f525af5a97d1046025267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809591fb76c814358dd41a82de084db1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a7d87087cb8ef3a9f702ec37fbb56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6962006b55808b5f3110a3ac4c4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd84ef151360b233ec35075f08b642271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c06c1ed6bc42def7d7565cef10dba9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c03298b2681620e107b450f00dbc09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a7677b1426aa290b6b572f8943b9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614d212cad9c903e2d15ca396eb9164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0a0d008af1a295f3c34e82700005276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14b91dd1d695370eb650d7c04587c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc708dfd9eb25011bb7b9dbb3502b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523188c6b7aa4177fd1a990f40b611e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439251d40ba79451ddeae4688f599ba1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e5ae088fc40d69b3d8d901f84db68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d4c25a52928b54484d6bd05c55a0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f6968bbf6f28905901b932da2554d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3bb052a04e953f2c89a7a7287ecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3beb8b237eafc06a456e30286df6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f74e4595ce73c97ec633766d895a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a46fdbb3e8204527af07847d24977f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6644df0f0bc9f72f0bc179d0c9aff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb5c4bbf6c2de51dc806249d06521289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f4877bc942a930978c2f4b1d8e4ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81c7ef93855514356a5f1d5bbc13aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217d1bce70a45dfa37c7726d84d0c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1115851677bee863f741dfc11ac8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321755bf1f0bd527ef34ec9d7c58f649294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633779fdb3e20d154008060f2f4dfb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd3fb95b68d5b93b936446b13dec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2da93a45b6ccb02985d3d43d36c9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbe5a2f2c09dc9404b42efc829f8dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06f50f90bf22cf37690f20c0f14f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ce1f6a0cb91ea57cc03714e9a414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd082a623e5fa51b3332565fe507ee95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aa2553603dcb17c290a60c9e591f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12462d94d095ff471aed04b91ab54c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744cc278d4d4c47f5d36a829c6c0c7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1fa22a497959245f2cd8fed972f09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd15ef2712ce60a6382ca7d7edbf4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640d128f0a9ce204e5887795ec422cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3396be156522f78d6870ccb100ca9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6dd4cf6fb67ce2492206d37ef87ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a18e3354d23da14166272a88055bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132518d6e5be762eb37fb8c60cc986311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3847ce85a0eb5a53dea9a2e1a5fe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b14e5728be3436ef5182b5f92a5a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2717f51e3ec77c3c1bccb897d20e98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe821dfcba41dc49d7faee2a7a6055d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3115413a08810b4eeb8acb62a1399a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c0b7612f71b29328d18dfe2b817be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e896d01c6da9f9655ca51a4cd1de12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728494a5e97352c239071ebaa9be36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324cd1db870d813065a35ff21efa2ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206005b75b19cc5ee4cc06ebd181363321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d94c974ff8708b85ebf0e9e3806d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc68dcdf52c8005977744e7f7f50162323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a679591f9f8ab4551bc0d7c53e635324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985dcd2ca31d94ef3504532965b6d1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc092e27f3628a9af94d10e95ba9d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470755cb54cff93379a2677115fabd4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc0515fbfd3cbe3c0e354973c0ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817505417f7cb4159051ddbabf0f5a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a5d5cf8a67116f1d51663f45d8fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a207502b0f913019cdca54464abccb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79c9025bd555099dc5d8ebfc8327b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fff44448e1c0a0dbcaf91fbf4696e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f5e41de385fe41384e01cfe1faba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b6f57739f7a13c08ee61222e38b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c57e1ee1dd31328e6fc976f2b1742336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be3188b04ce49ee8396f5ce5f1f50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530f7508d489e32229c087bd307bdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b6dfa94aef468ffde262f7abb368339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15570f160963c93342ede312f2b0d961340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986c7653e50efca1b2549579659b600341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4119488b6f0d23eecde3e0f8dcac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b8b21adf9654c315935347070c96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b8761fbe010d42a4dadab85d461c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb567af44a9165a5e330a603702a9cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127cde33d524f8d0f3ca12eecadaa9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101c11aa694f4071736ab13fa1350c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da52f0edbe61d7c37563f15007857a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e99b6d290443684256a726b2cd233349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782111b1bc1b6360604385f9d9b6dd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380346cd630f813a854a38ae30d23e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303afbc5471c0e50432872ca46f6493352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85726997b76290be85e43fb42f5ddf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ec166e33ae1db14e75d82b93d54a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c7791ead9330a4b1e753fbfa1398f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d80583b660e74d16c159832cddd6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3e762983f257a9f2aa37a3dae169d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2087d7a0e48afd1297e71ba1df01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279971fd6e0a389dece7a7df99f81a40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb8cc87185a4ce096d170e260f3c10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09946548fdc2100e4c78ba916c0c5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b9a25add6baa8ba3f1d3980a27183362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60326eeae099c2620d1548ca5f80f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136317580925e792c5f520263cf5df8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a2ee3e7667083779ff21d0ddaf46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccace81f63666eb908a97ac5d3a021ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0c17af6205c7d7241c9011593825367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f775f88a18347c33fb5c7dcb17f950a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1cad236bce7fea8527bbf5edc08b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70475c7193ff9f069c5be37d00a7539370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724864506554f2f61408d61a676cfc0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dea7fed478ab2800b6e60c7ce2e4cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099fed79c14da1d3dd4e44d9937fe6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30df51f31986f530a6a770ccc6f16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560ef433f2d2c390d306c842313d06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84d230f681238b21e5e5e9e0385c50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80782bf70c576c69ff6378561b3d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee98f18eea99696d5b308775f6d91e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7632d93960f642d119fb390b03c02c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5af729a556198c00c678c46d593ced380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa1905a5e92e111784d0c02a2b1552381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6295d410d861934fe17dfcb1df5cec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc70a0b6696c5d37e3de3386b58284383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde8b1be5b05c53e9f35cfe1df813f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a90ac217790f7bb783e094e962aea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c4bf7e8aecace07760e7ffaa843b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51eddb16c6b8b893e20724ba5438ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f53f2d428fb22af5c906125515069388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b50687d7714ce6d6bcb756db1b423c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b059198ca4823ea649cf126f9def5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600513544b72e410db7138c2fcbeb18d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366b2b9155ae54e13160b8a18b7d97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c8ee7309e552e919f8a1386bfff2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9000fb1e593a2760f36a235f99077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4daa546b041d9e0b86d8008f49a89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404a05639536351f3116460e54cbcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a60d04278980496a66f5e7072c86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaed15fe8cf438260165c3260703ef9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704beabdc3f0fa7dad903e72ee1127a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7064179c313d45db8d12f4470aea2a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4cbd88ca7f693a559264a90b147bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad7badb2f471d51b6e8060602fd14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ac8e090a1805aa96bf8de7973648403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ba6be41c0db04cb64b82f20ab1ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efa1bee5c5beda5f4c9fd3ec265e8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c57ba8f6a5669d9f2b5122d2a4a037406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da87c1c0e2979d531e63b458b6bdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb313d1136865f7d729ec22adcd7ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcca0e07446046d1d7c2d76cc88441409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60297399b8f6e1e37f9146fe935fb77d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1e72e491432a73b602a73203257a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5565e3573a9db7df227c5cee4a26532412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202eaa438d7f71f0aac058ef58ef1cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386197fec54454ab35af6467ad5e1479414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee90bfac533440b4e6500cd44f515d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba30a8ec8ebf77a2a5451f305e82378416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e362a13cbb45f8ee0af736e908b71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ae172dba5a861ba2434930167b78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a58f80ca4a1313f760aa5141bcffdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda43b16052829570bd6319ab9b1a9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f61441b964f94662fb7689b1c331421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ce354aa5f67a557bfe0b4eb853e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ae817f7e01e5a39040794089fd23c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e84aa8fc64f4e4756b7339c92460c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0dd32dffbea5a1b50a104db9660a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9c78bb93e1eaacee6460672833c9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c38dbb81b8bafd5047c15f4347c16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ca2d887c0defe2eba7f85523bf7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3de79ff386aac1d78b2964df34883429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c9b6a28a693a1dd677f1b5152f2e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e1fc10e4adb889fedb0acb8295c55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10beab546c35948d17447337cc5ea2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeeb09600343c0d6069c60ed11c60a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28078c941fc522457ae270e504e3a4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965084bc039ad79678e201323403d6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f3a9ee45dc300e873eee9f777b58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d64abf1c3cd83735b07843d595222437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e58b72ef129241996d2cb93fc4a33f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82302a897bdaf4840b54631a959c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2852bd97525e6f0da352daa907435440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76087c5f6c64bdee42e82391b673f79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703360620f21f361dcefaf29a94f21a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708c86324e83393480bdfeb72b226f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925ded9021aff8d98e2464eac34ab75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c9351b2382e5a8058c6892b26655445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e5db49871e631bcdd711cc480b298446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e412a684017b84457223adcbdfc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e2e15050b0a3f6e89c6e229dffee7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490fe6f4d275732fe435c850c15115d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec374cf83355db03672219537300a4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe70d564613c05ed19aa775329e72a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0e613e31d28e283c66aa7a14c7d12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abacb6e1a1ed97b22e696317ed1d30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff348c5418eb2830280128bd84ca8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363c02d356b6abb11a2bfe220f14a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc11bc3b9dcf826c2f395caed2256456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186bb8ea0bf0bb3563b8e56db370793457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd8afeae3faa56f3c30386d75cc374458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e09e892cebd46700c33bb9e3465b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3539d03da9c16166b3738edc61bc1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d52fd0d43639f6ae70abbedb38144e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a9a46152630afa79b901bf6ca8c09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6082f02042b77396c7846df1ad6154463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e94edd621d31cc5041eb14c1d9e48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d60f2639423da3f9139bce4441e14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d19eaf0b13f691a943071be19ab5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c10f37735620f929d2ca5431d8b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30d6d405546544fb9868246c56f0ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5c8684600ec8b86845286798c00f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2383fa03fafe0d3418d85dc2256920470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6127b00c792f4d2e2466f55fefe73a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228df4ba1f57a1d93a87fb98334eade472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f0814607fc888b8b09302c9449766473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5574a50717e3f29507458f31bd6c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8a33a7948b96e149c43dece56cbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d354f93b4a8fb52b0b888ab5860dbc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd40d097188da3eaa1adf576c948bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132abe24a4bac712cb5ba553d668f21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a21c6289224034ab49be30570e9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab98fc38f65a96ebfd1ccd50a1c62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a23acdcc6aec99b8bf10d3810b9b65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37e632e7c3afe182788ff147d3d38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2682f144601c1e4b39f64c754a8b88d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e30f36da594a7aca96e0a32a16a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e31d46e905b8282bdc07263a988c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08a7442e03e0e6f2b4386f63a66c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2d6ca1266b1e620752cfe7664fd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256758bbf4e91f9902ab3a6d66ac4bbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e4d36404bdfed7d3d8dbcbb2ace41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934eaf5cd6461949ca4ac36e7a8ec5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f25fd91df11836f7ed7f16940fa78f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d688afce44ce7c5552ce2d4954df6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a64f9dd518d198284663e2d719dbec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51ebed25c736a367f598a8b8f7495c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54c65013cb8545e98a435e0d318f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7f67a9ad4c824801f5f7efc03325e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e86d4c18f3efc056c01c5ce490f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf0b9238803d75275ad69b704cae8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce73e33879cb22acd16d8a96d6952a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2993e59f199092890becdaa3b5bf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fa940ec231af920d46489c84a63fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba39636b7be8411d3692580435b355c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b07950d82699eb892bb4cb0827d0c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23ea0271c893099eb772465cdf04e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bfff8acb5435c0046b94e89dbfc73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1248f53db30e679c7a8fbc202d302d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570b3846857d11b8f0966e2132800b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547624b2ba28402142fb1ff1b15de514508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce72ff39b65ae4cdf7d06a82f84987509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44accd495b8708f8c378a065dba7a457510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15300c653f7ae14db6d0b09edbf04d6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dc616fff65210c1c231d1358e88fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7586337409dafa92c7a7a366511b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0858f04076872e77388cb3bd9afe9ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb049b379aa2069b355afacc46b3ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e9eaa9eaa5c9df8d0338fde1dc72d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51299359acb0cbb99f4099da897e7efc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ff4eccd05e670329926a749fe7b5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3728c21e042aa90ab47fcd5d87f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf342ed0462516ec61b6d953deb5c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4f9221cc93e164e570b5d8d04e01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55deb83f9fbaa245575a5610206bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523102039e11f2e305a25a212823929d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9133913468bc129410dd61934bdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0cd9d69f2e1808bf54b60ad2fa19b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9934940d6d9339a211b661c329ee4b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e049a3309aa8ddd62aa5c4f088693527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e2e71d7ffe87cb16d471d8daeb321528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda58fce6985d7b61ed71f5676c55a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9a3eb5572ba353c45cac184a5981e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c9811745231a05287268089b75cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb435508a36cb3710b58d44b66e3dcc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a9094b029b5703dbc0569c267ca9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90dabb92c15fca7eed02f47df8aad2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785c48796837074dba9a476ed3d7a4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72e4979475d890497063784f4fb7ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68de20d94e90c17287d230034cbe2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdef910136ee81b1e9917784885758538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84a60b15d2d56d593439bbdbf5a3b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bcf716f780bb752c99717355aea5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245744ac650d2bb424fec2c2a8f0c82f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb703c3480f56a158213be32581405542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc8b1643dfe86b03fb8f674954c4f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72b0b797f0b571e09bdc765780bf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a77bc8267579d18cf812b472bd9769545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c729fb20ba4c4ba587375c0d31005546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac9ad9cca32c32a02f7321d3622b14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e899d9ee94edbaa6d4185ba40b0381548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d3706d71176aa17fe06b6b393181a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f6f9a75c187b949a32312db5b46dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d689d992e8f72d00776e7dff1f646551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29b944f4dba9458e210d5c289789bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4682a5300bb58453e6616fb0a0ae01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debed96d9da8ec38c864600cb9f4aac1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd11468d8ace47217a9daee641fe4ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd338ec204f5dbb9042d4477f56ba870556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390156809786eedfd8150b91d677adea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5000a7555ce17c2386b2f7ca331eba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3a2d65ffe91274a44cb1d043c7b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae863581671b35549709e36843bb05b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba020dcb042daa001c630e6716bce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd4209db41a10d1654216d45402be8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46710b68eaa1dc70f5adad6ad88281a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a66d375b4adafb11c4f42092e813d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5cd9964cff28a4a010e78220af7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab1cf99f0fb2c806946c246d0beade566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc7ec86aed22edff6cdbbf18270528567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7233270dd8bd52231f05b601351359568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c09e3c82bacfafac8adb3c6a27c1ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e828b53a6561b451bc25c111cc3f20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a0913102f4e6bcc580e9e954c5fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51518ccbb365d7317e9f1783a660bef2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173295847d5e47b066ea11b1841e8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d845545133762edde6e6a133efe2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20643537cd14bf40a57927c4f0bd3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a78a8b367e42915c49e6c4bbaed99f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7345d5644bd583305638ee010dcda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59be81fa808d9b0a7699e90b1b7ca8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cbaa4b829800b76a9ba13d3e6c8e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62fbc5fcdc82442af0f5a31b53809e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52318a6d290612564abb0a34fbf84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1217243c8a644e24cf02d037b4ad4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bfabbe35a463f6a15f153343570e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571514ce7725cdf88b9e1a1f0074adf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f84fd539c292974f40e7d564e289585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d70a70c2bf50a10049cf1ab46cf68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba3ef8c85fa8d8effa5b1a8236fdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b01cddf53e317e006e92e4d753ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3d979529f05c54ea2df344966dcf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2657e71e556535fdd714dc5ab360b42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb120c420c51d0eaa31aef0b42fb971591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079aea12f150e8a08dce089b741d311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b68b66b2e133078bececc1af161b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765958192533755bc0e37316440ff08e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a53609b007d1b41167c4197fd20d93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f0d70feaa43f1d8a2af33175645f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc12ea7b8940eccb0a40d92fd13df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef92997b091d0137dbc703454503e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f985091eaf980037d66f680b7a60391599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2812c731c5c780a43f5243bd45cf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893a14a056526ec5305fc1dcd0db785601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb41f064908a56e83be9dc851346a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb2c22cf1d8b184ed83453373c0c57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad73cf69389916c715a55fb7846660604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fad62dd1bd44c62695efa3714fce4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d93633d0a8166a3f5d21b14787482606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50daa89baef15eddbc0a1e8ed02737607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13cc6484dfc77dd79275c838b4250608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab6642f4dd6701d9fb781da2dc8c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b571eb9650ff96c9f6abd7189820b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720d9d18f587ff1305eed22ad5c79a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bafae26cce97932def3e1f18841a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbdc6f60e2383d51f6c401a35cbfcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9a315a53d1fc98e7a54dd377e57d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb115e754e65db8bd45cfbada1244ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ae4a025922a0fcd15008e31b1f6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a04ec53d6b45fe14c6737e43c71f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219815525ed3e33cef303a41411095618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de935e47c33d469c09e7cc66355960619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700435e0ba58dc4bba7b7372d1e6d9d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6d11caec1c01f9593758b70fad0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a44dc3d58cbf8787f61854a58afaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35efd406309670f7ab30a5d6f6b4c40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237707581a13311777e2f021d3e739e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1673ab70a48111131f67ae95f722a3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbccc177994ad75ba214a1bd4ad3442626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537e1d3d1ceebb0d0c361de6c8a1989627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b429b8dff07f0ecef64f203bfa1d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f436b345561c84766570302b20eedd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60df0f7f1c18bb26fcb628d9f435e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e3349ad2b321c24d5212817d01d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aac02a00c5c4d1a11bba26b368358632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0efdd47bf7c10b9b504675aef1ae2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde4e82a36b47dc5e1d0cc3dd069a6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807266f60d8b549dc7368e65c6c3da0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf1ba8dbfe0600c00912f69ddc38b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831899eb3c8e938187fe5fbc445d222637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83b4280f05631f678712baaf8d02a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f4a39976e54d167fb500b1f1c0b8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7641129ae35410e8eb5f0c01da49ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5f0b7bd22b8e6f8639762c4749dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf37ab3d7abf765f005cfccf5a3f910642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b7665959e2eec5352cdf03dfd39ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc40e459a616d0ffa14ea489db00673644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1945b565ea70f018e28605ce82a8ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f3129ec87cadf0bed17110a40bea1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965c7d861d2b5454e87537a827e272b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345308f42ac17941fa44806478bba69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfd6527ae0d8a1cc28d5afd1e0aa0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff565fbd123d4a2312a163a7f3293650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e55c3fb61ff4e0a66a6f8ddfda2377651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab065c65144ed1800bfb5362055f74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dbc40fe8373f8498ca952666630a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd05d9a497115e465f8d079a445b0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52496fb67d5b436f03b3a2eecfaba046655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201a6eab6c14254298eb3ac5b199a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e922bd99a0687827b20c3d46d9749657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194ce4ae7c392b4a7879512a022bf72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c2f2c0113b932dcbe07a1df77689e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5e58d24fb5d7808f8a834ea88716660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ddabbc2dcea18de7895ab9cb67d6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7cf6032c7c70c9cc0623338897bee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1689d115070dbb88eb6270427a947663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d175349d9701c178734b222a46868e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59927ea3dd523cea94016e530c548949665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29373e6c81fcd24a45ee49908dc26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf0f67a9fbb3e76a3661eabb2423c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0927c0a781466df1cd21f1f5b6e7b25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d28556871b3286396fc3f3ed90f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7406403ac9ded95aba7982d392aa8c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8191d79ac885d2299265222ae437c40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2112bc903d0be4b12eb50e0ca686524672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd09fbc42f1876e06750a9e5fd9c6b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e5580119a9ef73cb64c1eabb8b78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b3bcf48062be19ea33b4f3e787c52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9c5bf0a02888b2d8771e3fce4bf3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757690d51916085882836a4af16ca8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8512ccd054724563468c783c55b6192678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13301e99f222865e94b38cfaa4f47c0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363bd64348524248c77698b4c60c08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140ad12f5aff9ca01c5a48143d9455681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216186bbfaeb0f691a965fb7b6c9f52f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bde0d76d3b6064d8805519b2c4bf8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcce402c8440ee8d7c851aeef5f587684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cfdb224274ef4dd87922715e85bea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279f2417b601d624f0f4ed7b976cd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395db931e378babcf07256f7d65bd243687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e143d268f318158381c111031a479f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca5eccaffb8f9f5a7d0e530c7bddb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427be3e00d207e996fd4f63560643f42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c797769637fde1ed0836bb9c668bf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a92ff9604d5df59f941a02d41b89ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f0a64edd9a8468de189214bd7d74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ac81f90d3acf6d43b864560b70d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321f9e098d241fbbd141e0fe07a936695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a00b5e514c60c277b953b7f6f4f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353259a5c3e5a096092c3f2bdc4437d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d03cda01e17942f44494c87cc4bd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f51f7661146b4b2be696ebd7a595d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb471c85c79de7c03df60ad442801f5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b21123d4f89603caaac20e5b91bb0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60226b5a5da748f19efadf3d458abc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3203ec5e8ad8aaab8caadec3de2ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba44a9767e6b56476787b67e5958f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dea6e42dd70386f516c2a29cf8592705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12faaf41a24b545b1ecb4fc6af94d4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7011812b2a7918776ad10996394e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3fa773b48e3111fa168a6e9361c55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0f6af861f15270dd873e9ce059fb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756379d2da1f10ba73ade0c7dfe0dab4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838959ca8abdaf0dc27686e8a47ecc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce0edabb975a507210d27bc259162712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aaec8f27de0e068e16a3ae86eb2d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f59de6b5052927548dbde3b3515a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf08697bc7b78682a9ff666a25de44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7da042e93d92944d8ce033f6a9376716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c7a10aba5889fb4a2a338d8c2da44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea5e6768ec7dc9f30538ed2d910d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824360700d99002e667b0431c77283fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0a3406552434a31451161e35c552f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04f6525b2cd7820519608ffc233415721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71c0f5821802fd0aa0f34c8553db0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4240a500d36f59056b06d30be29b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7208e56388fc054f5c1965a65fa666b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c819ded0c34f42b4a8ee688fee1aeb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b757fee22478db9c7d62655692b1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d61be5ae2b40f039b3644abf08b2bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4883340c2e6d78f66664011eb3479728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc253184620a4f2d6afa332ca376e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7472cad2eed2926b253cecc3b267730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc729006606cf940148df98c9c2f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfecd41d49182f2a55f353befe4d3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43c04c86440c37c96881c9d506f1ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75237519160b8441e7d3cb863b68d97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376054324b150bf97a745a45ee589f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca72bd5cf0dbae217c19e8fff627ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e739caf0a392480d41992b0f241a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232738ba5a831de385e32549b5edbf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c20e89f7ce6ab5ac7b9f21391faee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60cfd382da47a06b20e915646bc510740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436724470fe2e75e136ecdcef21c2ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51767456cd74d0a7e72bb7e07c915742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb60fc8253aefb911accd0dd23b5c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16107f6633bf9986fa4dc2202713995a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a88eeec665f02d74fc0514cbcde59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3d89427e7edb52fc1b97ed608aec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873cbbd8d44c25cedb8bc2b93ec0256747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ab41e7bbdd361d32c05de1c354ee0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a667f8a16d78d58b3491604423f974749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a86e0ed6a4689f6108e89e1584ac7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08b7e34f7ad9f349da1ac86d046d7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe22c5db1601ddb06e271a03e409a1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9839532f697033372729823b2f9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce78d5920a6308c338dd7a2b89074754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f6aceadc2e627434cb8088586050c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceea56043bdbee226d9b8094e27e379756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e94004a825f31df853bc867d562b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51014ab6aed459c02b556de2558c537c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ed8df1130669ea70c8e41463690a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f959deeea2c6ff54073e732d4290601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74685e35a2b07722437dbb509d4a1562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49ba7652cb071f18316b658b139963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555da1a59e52d2b66ea9de9a0439a74d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9df26f16adf921ead258502c592d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f7c3f7006f82bc07a735095087bbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37e2682d5407f80b1ffb6e81cdda27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982961813fc9b5c2481acf8f6c27d7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5199208892ae8394e4bd91b5dfcab49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa76a01f16d23b53101c94f896dd4f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa21188f172830fba6025140a0dfea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6712ce998605172fdace64a5c039c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff41d649b89982a5595ad036cc0bf4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265432bb974769b8eeaba6fce420c7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470563cabc47bd58441cde0403dbdd8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9aee451b903b73156a97c42ea71b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c804f503b774bc18d757ed0ba5130d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db464f66d303fe138d730ed44fabb4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd7f3fb2391d72f965d52dcd1099a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c313b46458aabb4743059244c24920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65053c3e5183f731f69db36aaf3985321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46900344f95ae502328d96576a6c07222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8f2b930ff826533b1f798f1e8b9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2eca7eb8510ffb3b5c2c45bd667424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d517bc82ecf27321bc40b1186c32e6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76afef4980658e143222348ac6befd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80a3b14e4454912cd1045ede51faf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da1a2cee295398a7a275fb1d9ca4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995916afa218293dc107273ed78038a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b2a11bd94fafded25b14ea0f94b8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c16efd549e7e3b8662fe5dc774bc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0171152308be8d4a9e030147cc97732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a3496f1f56d1a6801cef6f77cf9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986e8e531b9b8b7660f58b5407651e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143416ee13430bbb9cec379a07d9a66735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d5ae89ec405c4af65c98e20237b4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4084a8405f7f67bf746643a711bb3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee792618127abc157e5884061b85638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a564f8a198871933bdf462852252e6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e55aab6e827b30ebe45939b85e7bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bd87df6cd80f363558f4dc2951d0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b74d15f074867aa33e75a34502d4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c07c910552d8d57103f3b38fdcf4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f9f9010ebf41db522d4c2aff477044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23237859c12223882cf6b4a75efd2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91956f1f00075b69104f13b4c1e730c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fdadf21dafbea7ceb56270244582d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ee692b585255e2d650d4510a3ecc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd41b4313934a2ab3163a6c6cb59a6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc382f57bae7951a14c585c5ca9a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a685176a8fe0b8a67dfec7212f47b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0929a0175052d045b8f49639d9e49ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d5fa574ffc5a17a4a6074c8e322953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57391bf33ba1b6271d868bbf3b01845354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a621900e232170a080ed02a959e6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64319a1b2db0e523b562e9a37eb50856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdab04147d7c8677ff6d6b994c2b5e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76838b91158eff9ea7caf71913dcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d986abd7e0ad09192287a2bf52e1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe604d86fc8813bb79a926dc441a30860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df555f8f0b402ce954ffe3463ecbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4c07102f6f21517ff279d61a22b2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8104ac1b4bd6494025edb5b8632992963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ca56c96ce35b71c4f8ee251a9d4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8149ef1ba2414a8abfdf84083a1862b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b54fe918d046c48a20fff6a44c322966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf76df0e196dc4fadb8b94654b7af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124c91e7ffd45523a9b05f5f84732d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e026629fc36c8adb16c55e961688ac069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edce0945ffb9702bd4c6edabca895270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed80c2684a37fbaa24438c9ed6e5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456594e9a9ff3d0add1c14cd02e470da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19dbad7c1846b382532e505780c09673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b63dd33daf2d2a6021597c7fadbb8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f96cf839e97f1db965f5a8bbf617d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c10b8ef70dca85f71ef067ba8cd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582e82ae57b9a319e3e5cac8a5c7a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bae5062794e1e92b0f763ce6ea8e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ed4ce1297465fc0d2b5b8eaa71d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f15329c158099508a1f91e244e1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc30f91fe021735ab0b5dfc15b434881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2680798ac5959d013797f292cef94d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96364b137048cca887fca55fd4d2e3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31b2c4fef93fb6a2aefe86a080e35784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0362c6e447e77ad7af2d3a11bd5e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328570b3c987aaa3faec6e31a332d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d106d8ceab2cb64ef515fb525091ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1c0ca70501adf32aa1477b71e018488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e3020a40d825660eb524881779bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a830adcdf6836e6b03c8eb9436aa4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa35d607c1f95431a42934942cee2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43c668deda8744506a1a60e0e311ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c001bbcb8bb3bd59d86cef4ec76c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab19e1470ec9c803894cb6438687294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0fbb4497adf36b47deb39df7c6f1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3e7c68a629d2da5047f8acc288ac196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e5e1b778c23f9ca37c45a21713c9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c16e7b5a53706fc18ef9e7b84649f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d18f4c1e676ee14353ee05a692d6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac96d986371476b78f520c8b9386d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c2c2d446ccd31e5084793b469649101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb18b81b400338f716a63e5aa814797102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e3c6e27609ce7fb76ed951bcbe11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f5efc2de9274cfc8ce624af0d85c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bef2f165b95431a7c81610cab80e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ff0101e0fb1e627d5df87d83cfb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6f02e46b2e5459ef2cfc4e75f98d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0edf29744bc954243af6bb76759c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124122d69d46a577261aec6c16c2109109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fabe9efda9068efccc02dd3ae93d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdea63ace5dfa046b90cc2b6669164111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737a3cd6b8af0a32cf82c1b903648dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac7da19de92172e5d2cfb94f3904c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634ce477f327a59825bae7ebbeab0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc645d05a2c14f4a78732e462435fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84829375a56a3edf267f0e13e83650116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60b68991d9455df4726d54a38ab3a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f57178625f49e45413fa9121cb1bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17796eed67fa26db6231f349337025dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13701a13375620cfae6c8fd6457529ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f34f9bf15916972907007e3910307121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104469fd5c2d3de619b2c678012cfa8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe93ae00f4440a7f1dc8120f72a6b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3b2611b8a6bcf20e7b7771f3338dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455f0eb8568793290e634bb5affc71e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe82c8d9024de0fb08037ca34b538126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd5245652bc8791e8f806f5f472ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8de3315a6d36b75c2636d1835643c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0ff3bea96dbb35b1940b113f85bae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d231651a2af518a8701b0ebf1a255c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc63d1c89a891060f16e77dcfa2043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba8193892969edd37877374a79ae9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ddd36438226d389ad6bd12dd626d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86214ab3b14b1b3cbbd1745ba77b4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15c7eeb8b5c2b46eb30ca8befc3b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c078af2c3108a70f82b8649c7ca4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9149f4f73d1584e9c20bc054dec77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85be08865101fedea0d11fecd328f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37547eb24bd472a974f980b9d0ec1709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a049dc3cbc85b7d19cf6b3521ec029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb7dd3002eed09777884754b66f483141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269014a9772f6e9134fac533369cd56f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712ebafdbc189cacc29771c38bf34c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1095b9dd224c134cd02ffee9f0e96f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b2d043c6bfcfde3f513c88639189145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb004cb31cc626e95b8ea3be8e1661146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3eac5b9a0f9a6f54ad27f4096105147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17621f212efddd09e531efd4507689148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043652c8a603d35bbc7b504b6fd182d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128294850e8654d24c0a99a8888bae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dba11afa898e00fb44224443233b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d630476cc64d85022f513d92e0fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd59099d69262a3a368a55d9de882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569520c91a22871e06ec094d07b01679154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f6ae5efa90584703726ced3a33955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa703c5f53355be6c38ec84b2408201a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a98ccf0bf11babf8b64772cf1327157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1507e5ec5dffdd26ab6ef438b9d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bbaf77d6b14ca0a5598910c109aa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055da8274ff023bc3f4c821fc621fdde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0d01b212ee06669a524f3a3057584161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851e6c3acf2e08ba0d0bc92adde14b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a0ba725117dbea34ba0defd4b5aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd371e6c3d8b8518f7f13a276f068164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d508f94c0c27464712c2f9657672c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca757514e26644bdcdd86cb22802af2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc2cf03dda33805f5df3df757c867167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a895cf6a8bae983dd0ecec8544e5ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8fe048d7d36799443870c0ef94e90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fe03ec6de08c5b6cac169225bd6d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464751778e915c4612711d033d5a674171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a5544cdf56e6fbaf16da8ed8940c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196aabb242fc6f8b7a8fe4b566011bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938baf75f2264380e9fbb74641be78d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d9f156fdafc996b45f89b7df1b17a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb71eda4439301a36ac9dc1f93911d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168bf7eb5999ff6290f72fce8497e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8427b272a3181bd094074b4cd75da6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ecfe826d6dfa2fb3773660921be74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806cfe5a6d75ceb0f7f0b7032652199180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8d95931d1f7d9185b26d7bb8d001d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5841eee28f89567381de7dbf26f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583c0ca23bec6bbde2a88217bb7fee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100bbb5253e8b1807e7ace91f721f87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce02bacf3dc125d1042f8666df333185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff150babcee38ba5b2e80a826c17999186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d881d890af3e8eed700be57465e44cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602752551d6fac2f1955b9228d6139188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa09724ba0086d0577fece83efb7b53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcfbb28dd8878dd816d57a95d2c506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d76ccde40f51b3cc3362cf9bfa216191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1410e15e1b7034a1702a9f63d7fe0a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac215d5a728fffdfd0f6f5fca1e66cb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae601375a9466b80818124774d4e52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf13f323285ccf20b7125bcb57ee3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f003cdd8b5f08be64f8e0c9e2e44f19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2cb3b4991fea9eac82b575514b5b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece23cfffaac9001f2a4d32a500ed0c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a1f21c2e57fb44c705d7c8d0f7d4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c7e8b5f3d51de3f206173c1760bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236fabf02758f028125f0792254265201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb918adb4b296921cb25a6fd4967ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e38e4fe518ad365fc442dcafb56c4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2093c1ce4261a2136c67461c4d656204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d83f13e3dcba837d1f80558a8c5da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47edba73a860368e29c827bad657121206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61041a200e584ad61889801ee9fe2e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ea11658d920617a8d78fc293bb77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ad102cfaf550738b6d268a41511b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9053cbb46738d0f8a82082b43e1332210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cceb0cf6516fd0235924673d965ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb29ff44e9caeb219601b6e5cf89c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3991fce9364fb4acfcf0cb31ec057fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4abdc004462b6f3fa84272023acd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef45263be8e8a4810bf0f9e43d03b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae6f6f8de1168fdbe830d88aaea888216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4504b732c00131b5b2eb0af442a28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944317a7da1e81793bd45015452d23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f66523cdd503ee0d96a7b9da6bef8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ebde5cb671029916a7c2382f84fa9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882042613b5ce9e6bfe695b1c7573f41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43693c34ab9ec478733454df4980987b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f6f5e9549ef628c27663fdf527340223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9996e6d79c7f91ecc565d0ea32a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6fb5f596d0e0460d11c6658dfcc8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08ca9ae3ce3b1a6d8e7342939d92a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de813dddf9e81870a7914ac6fcb1e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e954abc9973f2cffc82a5f3a853fb62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37400d1d7d86104da8d9ff91cde52e16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255c29bc328959ee0a3b9f330113cc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380512744d3c3dc022067e1a6c1f9af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d1e446f8d3056fe55424e5646718f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b41b9de7988eb7dd9e4cc85a31ecb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e175bc95d2398d395a8b9c7aca01a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b22564da71a69e84d2ddc4f087bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816ac6cb6bd14007f7988949044cca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601099ddd630c838d05e90d944b78179237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d30e89e2501b4ef37b9ebd6a45b423238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523df3a6ec376e4beffcc6ce56332b12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f6132e8c2ab86ce1e3ebd53eda7f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2957e827069c7c427ff33744db297241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac1cc0f21c36c91ff88ea2dba700a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c218dfc5cb50c8db19990d33a21de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3af6ee271df56cdf543f652e132f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be7510298fad536c76865c31b050f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49725ce76fc47243fc4eccb2e2467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8317442d789d0a5fa54faf1e957ddb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ab02b4e4ebb412a36a61e9366090248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aa1ec8bc746c05780c069093b60e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb366c2195afa4226dde48e0ea88480250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017d766ec27f5822fb7fe60543c8544251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e77e93141d7b3995ab667869165db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed93fa1fa7bdb8c63efa044b0c3c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016eb19e87faaa10b0d61d144029e5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fcf453df156bda982d2b5f26a346e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29592aeb11593482d9cca65be5d19d32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0c23c88d7f7d65fa7d5964d822fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb9e3a89093501a5c95f82254a0e25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff151eb2c370bd6b47f3adea9198ece259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b851e97f6089d3a327781f3f7bed7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818eb2e4186fd037086c2c1a0ac436b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9289ea4ccaf3f90e189406f9028a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b15109cde72814d368193f102431ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e1fad724f867ebb159df934383060264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963eb3fcbe5b0541b0cdc6e791fb4ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda716aec3b8b11eeaa4c31c68a3588266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4859099e57ead695642bb17742a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313da34d7a979ab80f1ea166df449e7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528de2ea7457d20ea3147851951fe84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121bf17676a0112fb3fac4fe3603a19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1833fd786ebf116d50fc87a2ffa316271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc4edbef19b294f96d584e91923709272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5290d0a7210ac704204c9722ac41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab5915f36a824947cce45da7eae79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc967e4983bc6fd6b81c8e58bb1cd5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d65ae7b67c694c7774a689bf17426276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0a778c5c47596829fbc8a9aa9c7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b20166906227b838f43d277a447e36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df84b74045efdd28e0744404158366279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205039da90b42f3c57d00b23afa12667280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38b610a51c0e03672e3f1a917a2584281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a815295db102c418fcc4ed29eff2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b3f6be9e02b6da4a3603b9057d5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840547ae6886127e3aa528ffc64c61e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0144a2e45295b6ca2b9e84f6059360285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17411d251a1a44d6e18489bb8de139286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9f131fd4ada425d4e236b04784eb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6dc0d1b81da76db7d426ca5cfdcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e351362d33e81cfbf0dc2cb5e1a72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8d0b1df5da2b709e26a718e3af124290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d8c19c0965708b2ab7528c4f2eb89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c174c24afd824a1b7e25cd5e83884d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb2b89df6ed465adba54ace691d5d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba5523ef6ebe6e7c980b36ba9b509294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227cbe976bcd17717772c8b0c8005b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b08b4bb78cb9000d0ba943fcf39f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb9d36a15e2929acff4f70c328e74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b80ecd1802dc8f41868adf9d705f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce470c6ef97390cd52bcdd2d55c84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff744081ec0d29fa90f5e535d55e10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e770adc34105db5df2f5173c6dfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a870e247a81ef6175af4a1ceee9d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb6adec8713801cc3953d012c0a96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5ff429370eaa0d336bbcfe4133bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b511883df6dc4ee1dc70898e4a44035305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed5b241ef0f1fd78b75309767bd78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2eaf0b07bc763d6014f47fb045ef6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a4e3c1a21f4aab7b28bd7ade93a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcae84afb701256b5b1664d2a5172b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa62e076720a4610948453672fbd69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e1fbd83461308c0ac7ac003c8dd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef288538a278252204b4deb57ee6786312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037a4c7e8bc61cc844c6ec1ae1462d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f9428a5d73115b54f2d6e1db1ee3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0dcd31fbc8adda06edb3424b8d746315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3c4d988a482d63a1f168224d8c84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f3bb06c36be06fbbe471ad92b311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9a5072cd8be26d118dd11465ac596318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda31f6c873ff3a944614b61e6b90a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41c466285a2e31388f02d9675fa7dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a8d5c3fc275b18444c27837d23e9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6689fc94869fecbc76c03c41b33fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2bbdebbc388162056f9238cd7df70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b0bc1b7673c7380a6e510c974ffb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483e0307a396a52862bdc95f748eb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68c82a355d70ad6247039651e998f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820929a3c2daa3d9d783b59b86082369327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c15e42617ae41981ce515349ac20a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b693ecf9e2312291d6528e220dd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815401fed4d6ba919f158302ca9acdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034861abb7f70b7bfd328a69365f02e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbb2c143914c27370850a115bc5ed7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2c882c4ecc84a87be587309c255ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a90f5e466d1067ba5aced68797ccb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33b382dcd248b42ec2ece18aa8ba25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e858dc9eb9bf771cdceb7ec299651336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70594a0807356fe8954965140aa52dc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ffe3008e0492bfb9354f488c883a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a4325e4b751e0a3f2ced0caed2e1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cefd3e0e80f6d422a9f63cb8df41a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eaacd523b187393014a4d01ef5e0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd22bdb917cfc02bdf3688cb9e5e72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719e2d4acf62dd79c2a56cdd95d08c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc923593199e4f4331e9bade27683f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1589cd751d24992b412882fbecfec8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a17b9ac42a194ce44bb5a4e8d5be8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67079688f1e118bb1bf341ff506137347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c56b2303376fc30d3e9c8489cd213348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b618513a778ca41e20f440ae177a81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2611273dbc0cdbdfef2d11e0d67146350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e03987c6d72b8b1fa9c5831722c7dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb72c7abad6ee00983db92a9d4dcc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de6110b67677e0bdce1d82be9b87cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392fcd6e95c948cdbbd505d925dc2bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b9def37820e600dc0826ba5f43325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26592bd7b3ffa21c340c1d9a6711a52d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a466cd745e95ffdd10ebc8febd7fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad39dd1af0c1192d730fc6ce200c9a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57998a24ac0a97ef0d72737eef09d36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9c0ae972643416a3063b7e61190c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c215318849bc378f35d8f4bb5135a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4193c0cdcb4e924ee6e4f814c6aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de743ad7d796a2f587bff252e5d6b45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78d0573e13e625a85229fb7f5596c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242e6f15d03f127987854b0758fd88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3a1cdda2a086f305c024c0187496366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e784b03e783fc1eaa5ef00dcfdc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef6afd6e50dbbb662198e47775b01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aa9afb5e39cf26d9b5c974dba1540369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af31213e8031daca9ec0e76b723466370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229d510f065e8dabc696475417f84d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf6106916ed76d107cfe78d2d3298372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823bf7e131117e9ea50893d3e00a9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7405d022ad88ed41b5d3ed015eba93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cffe545313f5f9812e917694c8694375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900749c7e13459fcc1411a6015b6bfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f526da44b327bc029d4e5fd09764d5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7fced23db37207059cf285a6f364b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ba6d613f543f1539af5d909b5e7ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb24dc5b3509e62069bbc0b598a6a87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c4baa7682cb52447fa082503517a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a3f54ced6ddc89bb9d7ff7870d35f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20024fe7eeeb1821137721d0620aa526383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178660e1bb1d0c9dadc3160c181ce71c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc944d5b5185efcd37ce55008305a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7514d5b4b86c76686d6ba5e10a0b241386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c298fbba552f2db4c6fc2786c2218b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b5d4255c3079524478c22ce2bf246388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34976efb9c07f322ce140f4ae575173389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf08d971d9bb1a14128f9bcd59377390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c9ee06553b318f616fd597247573391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd504bead83daa683e974d11939a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243b33e0c13402f61b8b316f207be1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf55ad421e1a5eb7a9b9ddf71f3c4f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46124d48668685081ea7486269fb6c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5ebbac5200b78c51c8e766aa5a12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649823d28771ac334d04a47cd88be902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ee3c672a9f9d4075921cecc55e43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a7f2a1f321d897cbcc63e14d6251f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2fba655c4a073220a4cbaa0f1fef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f32786c70e7b4e76cb26596dc6de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcb9b7fe6a7363aa911f6faa9cd9fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449bf9192eeea5dfd63df8067106dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d75680e5a43c85bf5a9d7327d77c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30de7f7dfb4ed2e9b8a5aee0bed42b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb2bc495872b2c3bfd3cc3554ed358406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469441db05aaae63789f8b911c703f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45d199044e5a9761fca09a07b0466408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f3e0796719af385d49c16bed7d9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d831e467b69cdebce81bf05f5a163410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e2f3a8f6ac4fdd0a874d5dcb7fb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1234af3e23a72b25e1b2f17610e7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a45dec55d4567441748551079c253413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0a47f2d4eb1a7ed60dcfa2b2a6cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f34f688f4e372bd737dea8963355a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c70d76ff82f2e0abb4bc7f8b0756a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3115cba3d7b3eabf3434967a5337af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527de77e2a91d1d02294393778fb841418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c74c0ba5ac27afec3668b9c2c050419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7fb3343cd5ed1dad5f64522237e98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c372749557eaf781c642654fa907af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d4202168fc660c686f7a36cddc4f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7708161bae93c488ce32abe5902db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087bcc1acd66275c2cdae9dd16fa7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5854f913da9d2d7601ea0c9668240425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9366fc19df2f397521ead0cf4c2b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338fdd2781b17aa72b3c2d5010e107e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79bf0dc6f2b24beefe4ec10a50941e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2a5e67d37ca461a661092abb3b4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cda50c7c6d14be07402509a6b1ed6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc127242d08d4890bc360851c8240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243caa0f1e14303702c20f4e5d83720432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2254725c645036c1ff8e5c6eabe2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e47ff962dad585ebfb77fd315b50cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a548f692bb2611bdf0b045675b284435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba962ccd3311523da4b7afae88d0dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffac2ff73f46bc5147837e0ea2cb63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484ccd0b872a3c9ee0df682e4b9a5e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cbc096083b54eb3e826cea7c35955439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eec129b5b330184a3d826abfa2a2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1665fc3b3fe50712639396860ce6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e55d9e14b8776ca2aec651bf30f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37648cc0f9b78b20a1e5e043bb343c27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceab754a5c15328ee7ff62bc5427f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f15fe01f957c6f2afba29e06aef4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d4108a99e96e3c57d16e234aa1200446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef596c36e0a2bcec49738215bd16c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8ed0b8fa54a4b3e3b623668ad8417448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb92b0cd7e863986882c60a08cf543c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac909751378262dc3ded89bfebcc4f73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97503026b19ce8a155c38cfd13d0314451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b3c373923d1069b1f9bc112c7357d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48572d8db1cdcf917ac8648f0492f82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a938eda14483f4542a25b6b6719c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef74d1570d076bbf2556c13361729455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1e34723624776e2098b5c391445b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87283a091f257e6670cb24f1879a902457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf9a9ea4a7b6f29dcf85e789597b76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8cc9c1e8540a6433faf98466f98f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa4c8284ca285d2ec6eaecf0bcaf5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ce9da585dcfb2f6ab3b5fae596628461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b56e06a0c2d168f9c5e33c6b34e5ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e00f6f9cdf787f70fb06f10a2f13d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc340fabb454e1e4b726d51f8d9501464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585e7058b7be0f35bdd1448558ad31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312879cb42116d07058d69cfd5c515f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f33dc7e6f59c9c4b68367d03df3af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25ca95951da0ffb1a4b11225442b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff97fab2327157ab76b4228b1f62e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605d394547913cfe50f2d135b070984470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f2e410d1046b59b1eb884c12029b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f276249f485e703f16df33ed1a31e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e718bcef44c671a7952b84c67df9001473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0a085bab76ccac9860bb000ee8755474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31577d1125dd13c7bcec4e012f5653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490daa72d991c55c91494de07e7a58b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f410b57b4bbad7de5fd6abaa33506aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7091f7994da68b4c3dad2e5302e0de9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d926f70142f2decd5e4dd45b3e8d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f988429dece79caa25f35d9e04b7f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfd42ea0fd60fe978ddaa08040d6e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f1cd1141094969fc270cc9de24662482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d496bc448a1fa8577129725743e8d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32f5cdee5f961a1caaccf9a98b0d2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9b8a3caf9db51ed754b669fe074de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dbe48ca23ee43ebe2296660ff899a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60ee8d8b10f03299cd19c80570c2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c27e4e16f804a060c3ecbb166fe2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87024e9a7a73700fba027fa77c4dd20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705f2f837b28823f880a376ddf214ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b260b337e80a8e035352bb430d73047491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefbc10ddafd0be927e4a71b2e4a8bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68dc056261266301a8edffefcd4a52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c1a8f951347c31aecdbb504e6a161494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1404ce7e8c18b1145e5e5966ea1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f60e109391cc676dfa561f8c463c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eaccbdcc7b5e1e97206c35b22d899497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85194197d6856d13c0074b67091a31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2661e43bdb3958072177785e203b1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c95b5bb0476aacb43701a681618f12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63a3f255dee3186a1f14155bd1b92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4e3c0bdb4e356a1298ab0eeff217f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc09c92a65447f389d324b52eaa8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7ea17227732adf7438eb16d0760c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38851c0d09179881efe19f9dcc1304505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b178ca600cc0ddfff4b60b962f75221506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92fe43ce89779bb9d4e874c2ff24d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91a35c73eaf427c4c4df0161db72c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af826643196ea3d2dc6d5ccc216c0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35181b1853536f2d7e771ac55ef6252510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f77878ba15fda03a011ebdfa6568511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a6b6114dd2010124ee033ad47f098512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973035d61b014b30733babe023cb1657513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c69b42dc6c0f91f44f80d0c294558514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8303d5e83642259ab1e177162ffa856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b92361bcecc9e8fe7acddb6cadbec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9097ea7427fb1617688396797d75e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcebb89880ac47afe4052dd7d0f121518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75307e819d086fb976fb455c7833038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8921d5fb4cb5cddee52ab4601dc6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2d548a14f4f630a4656395502208521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a0a6f0f9668c89126bdd0f590755d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd534590297ed16adf44539d83fbd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7e46c67d0410b5c12a592bad8f31b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c45f95be208f18a379f95d8145a07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5e1c823c41701b1f0792a52a2d073526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024566d83857ebcf06b632311ab99cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f092d90161cf6881770cef8342ad6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0ffc100f28a9254e102fc9dadf3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561077667730abf18e8465ad4be72ebd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2410315045a42dbc385b93d0037badd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd54f4ffe59db67ffca543d9232a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8185cd3e8cc07242567777506594e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30da84580fcb0b856755f7957af052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9126133fb216878d54062533017887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ab9c194e8376768fd2da54cf219d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13d94d851b333c87e9e7ea41d870f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9669ffc52021a831e017f647eb285c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266778a024420fae77c4aa663aeae629539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf09f26d0e4b25696bbaa1615acfb1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7655208d868f1dbe78535489dba9c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0771047559574b6de68ff1ee6ba91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903cc480ef457bf9d24e74fad64af96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db0e4c002943fff7380cd797c1af9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d7b627a05cc6a47cad6328d4bc523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867362953c3d3971178f29197785ea4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04042dfeac868eab009aed81681c046547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d08ce12d18020e8ccb91d49e58b404548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f1f1b183bb0bd20f6e4b6198352b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab5db43787b9f3bf73c3078827d5f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b99c8932344c24269a49da988fd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc7159cfca67819bfeaf341da74e77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a84fc3e641119fed40f02efc4a8fc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde030467bb01c363f830d7f7d2867ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3e09e193a6cac7de74ec2ef14507f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df35243b51c0af8717e98b44a34a46b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a05ca7150c0b8e3e7529568d28cbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101b0b478b45cdfed35c0475be3154558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e877bb92921c665949899648a79b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364896e9ded18b106cfd058a6bb25b7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2aefb4d4b970f5f187c6019a534ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8d6f60cc7deea90b6b83d9dcdc535562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3587f99c03c3f315c0baec8e8e9db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049524d759c7587ee515782ccf4de1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d677ea84ad7546d9cc039abc1630c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556687b022bb3c4ca3ab3dc14f57edc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e991ae13e6253ec355e2bab84a85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc528aca62ce194858b637f8b12af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcca81d4567b57aa0ceee881998710569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734035a2cab4a4ece645d6fc3a612072570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57eec394027c3c7724466044a83db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47d5991a881bf2143faaed845a865572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc85fc916e626167f5668acc97eba23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd8d4e710ad26210e5e39bb29664cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb42a93f01d3c91d02cbe3fd8c2ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac42579746535a67caa64519a369af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe75926a6acb79ab38e5511f7171eb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf776aabfb5a7faa99f5b31c965c04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a653eb40ce2ce993ef2a9600f29d51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a275b24e0cd9167e1c3933d4a2569d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d65c424d7060a5c7d6ed117a88c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94318f3469715df45e0e41fd16cceaa8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed005196d1242eb63cea87935e002ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67fda99b778f9715d40fa0a4895870584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b4f63ba9d7fcc8b2aebcc1e001790585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e0dc309edcd061ff5e892b727d00c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13256fd896e5c1ebce3e53143bb471d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6455906ed80e82d96442192159f2dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c9bc42e809a735bafc545aaee1727589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca8e858775fba2d2fcdfc951484017590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e941f71b4a3dc18c2f85cf3120a3299591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ff8c113de3a8bd4c72fd945ffe1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269823298db0d011c282c4a38b045393593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba8eeeb3d267e2c73c4b2aa998f8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb011d48dfc53b4760268cc86261299595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea48fe5710a8b40c9da5cddca6f43fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c70b662cc3e9dd7b6698737caf63b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807033968575fee11b4cfc4f41b76e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cc6a798311768813e0d2f95447b3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47480340c323517ca370519fc0f38ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab58734a21f32e3f4b39245b1eee6d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1892931e46b6d19725e0be0cadce9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3bb2da70b756150958679388eb33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038542cb99aca16d12a3ef93cb9f82e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d86ccb8a371c320cadf5d272bdd10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504812727f3e70990d57d039568fbabc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13fc3434514df6851284b328aabb31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5190af621a9b3856eddb1c85af51f9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944984ec0b0f7fe758dfaa93852ac3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56e8ddc8cf221dfcc32ffa9766679610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735bda3332fba479eecd95da4ac00b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff42b2bc74234b0c9fd99509125f48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9479417925f9b81667f1985f17870d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187876110c8a368e02ddb702d4038f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef2cbd6ec463a53b044173711a0c71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23625d1136d2ffa05f1732c3ea5193616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc22f34dfb403ee3a2f086e5a41dc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f712acda042fe231f2c8938791588618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ca0bf2fd26e8eb06c397d8c81115c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9ee02bf1f6e264c688c6ae7a7c967620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb4eaadc75df34c067035e12a7812621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b696a6982b2f9ce857725d840250bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c9505955a26c8b2f65390ffc94cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b38c73a87e132520375b6b6c106bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59acce44e60daa501b213642392df32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebf4aa4c66395b6ad2af40e1d2453626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219968beece9d7dafc9248bc01a1e9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c394e2251e59a3fa752e30b06d164628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c019cd048262d071f1b4b918481f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702e83f3655057a19ed4e21c104d29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c91bfc9690bcbf1cb3bd41678172c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7e338caeb10fc948d1ac5f356b15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62c5fbbc2844e9001aa5cfbae3895633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651b6cff2d43868d11fcbf6443494a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7e374d314b8dcb48b68727235c7ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682cea595a9499e0a49a0fc84eccc2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e048b00a2e7c336a02fe0a6f3621db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cc619458e07fad492eabbe381d837638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eced13665d45798461550ea02186a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49035c9a6b71569e5f06d48d6b2ce2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f5f7ec63dfab5b6c45a9d981faaca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adac1718b9379954e668eddcec5fd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7913bf84b23430b1ad71571cd98510643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400614153d9f66c8e3a7ac4caf7a4f35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfa6d2bd582cb72ce919fcb8310920645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6322d81bc0fb58d747f0e1d8eeba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd51acbe19d93f1907842121a51becd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca99c025ccec2690b79e8ce9f6d8a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07309bf0fe2e1a89b520462f5dc3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d767284acda5b3ee1a0bb1c465ed80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e5a33386916672e6bbcac1d4b49d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337eaba0e75a73e865e1c2dd8fdf8b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518255c3cbdf919bb75934b6b8d1a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6a1357007ac1904793ffff297786654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaeebeeb6b3ec26af65a139477b0c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e3fbf08d61f83e60bc1f85c00ef3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e8b39553aa70546cf779f664c449f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d570fe76a3d9358e0ec5d96303ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ede1e50c24012e56dd8ea80265625659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f76f6a1a8c13219e9992d1181e947660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3718c925d7363e09c29658f4289d502661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c785f862c2c0afbb3f8b90c2fc78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa8a304b6f5ac8b4bdf44d077ec83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27175816a6fd9dcf02ddaa48b91a8cca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596ce3269e3f83cc1b27599bf52af5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70821f557686783338b871b449727666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11af6569e5ac25d158f8c79620aab2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b35ea2b09a07433477e08f1a9c4bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd06100cb53f7cebcca7aeb5f7fca5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584420a8c90757dd732b1f865acfc107670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458a3976a7bf86e69254aba372ab99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2adffd27d240823edb93b0748200672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f8588cd933622e3ba82a949b023a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07576b2f19f0b8c354ca5c77e495567f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8edb2e83a5074222160aa7c4b71e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcccd1e08d54cd4f3634d358d3f33a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15577edfa459a84b664ce8d79ffab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746d8454687c1087886b2fc582892a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9db9a93fef857951195b6fcdaac01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411cc11bbbd8d67dd6c9311b5c2f77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b64597fb83b239de694c46519c4af1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048a7e996333d457405b7f6f301b06e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e695d5aeb38973f3fe0c050979127683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9488656acab51009bddebbeffd92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9416601a83c1a3131dc9244d76cae8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88f34fe953e3dc0fbc2c49c91d5416686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ad2728e31c64f552a87592d3d9f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a66b9cf91b4a7860e828c842bc5e0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369daa54e2f79b07731000526fc5aedd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4474d17cd954a2bcf90522c33bf6cf6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bbf33b825c03ace253ae9998dd459691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b57e40fb79bb3a7828b7dbecfa2e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fa005c54337b17922bd9749ed46fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f1710862d4ad9fcbc17f88049932694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024901e1bcd13a3a14d980baf333200695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287345796be69a3a3c1d915a67ab52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075d4960c54f2a046e0cf69c6619340697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928e1262ca9664768771357d3effdf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d832c74b254102562e06db3e9274a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe53eb935d78f3953ba38443bdc79d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3bee71075a297b0db87a2741b325701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291195208ab279ad991b6bf8253dbd1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a6fb024727a6f4894ad655ae8c6b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddfe1c53d63f5c68803cfd35d822ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdbe22c86cb9b304821c350ef0a113705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa3865815aa199825cfd20f6bb4ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637961e85175e67ce910b0eb745d23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dba922eaa53be0b19c59a9295d1643708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55634085456f887c2a14105f130c12ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a3baf41a47a4e0d90de21bc7b3816710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7692c4daad964bff82e4716b61e772d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed2c4bfe6c4c0151683ac2550a974e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92908285fc96e2018acdf2899bf096b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd2fa4ee94d68c1f653cd25777d9ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ff6d5565402bc8ab248c8adbcd9c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70985f8c1d3725a2627468eca7416949716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6116df97ac7f2d38e8e48969b335f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddef19fffa351bb9337892e7e31d7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea327f0959c3be1d73283c9c9ab4e64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d802904044c27ed5202a8610afbd3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcc48d7f035d48155aa57bdb2f605e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9236a4f4c402606114dd0b00dd6b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152181ceba8d1504cbac8415f2963c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597ccc65a4a883a57fc5def9ca9b639724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f128d7f201a5d416703c336b20863b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00947aba68888ea348d7e9b849b840e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32851a39b5a437d502a1e6313511fafa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410e0cfd48c3d3ddb88588a6243e175728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242619aeaaf4568fa72c6cedd615fae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794598d09ca4b5b602e04a66c271088730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a30cb5dc48db31c9a498cfca33d24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d312338ab55699889947d4ca7a36a39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1125d5269922fa47c7d65c69ca415733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644464aa5171b4993092020954c804e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f10ce4e9ac5a4c9887c11decc8992735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11968544b6ba048b251b1391106d992736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac439850f32dd506ff59723f42c6e510737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403581be5ff0635fee5a8821419bbeaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737022a88073d23548267682164904e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda1ffb935102d56889de2fae552e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ce9afd07693cf0fcfad46b77f3c69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3d23ee94d9c1ce888d1869946ce40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb424e28bf63dc33fe67c8ed6e22b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fcd491f579aeb1809c63091d8ce66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711e5e19934c02a5f080e6710559b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017e898a239e71de4b98bb0746d5ae9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6dbc11b1eba30ace1fecf46d835c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce08a2930f7e1ca6a73c595c4882a56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7995b4a7a1668e27db64b27ae1956f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f644dafa1cdcd781de0a4fde5e97fb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1698f7351405a54e016cb3869f4330751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5b67ba79bec6224afd29e8316d365752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243c9723175a3381d705a99a27db474753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d3476134303e02ce427e5c5e98723754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80541e0da70c699978d87e260a6dfbaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a469d5e19819e4ee0b2860627cab219756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a26ddd0ef95ebe082a8f110eef9dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a0af2479c90a70aa676d06b3b5502758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6a9c60838917763498ae68853a5e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>