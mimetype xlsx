--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4c2dcaacd016565f6d59e2c092c4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e30204f1fc581e8ceb05282ab4942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d673f4110be82842c7da7526ee2013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7227a8a4248ecef52f73be2466924e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029a10bb2c0b7dde67358782a319d175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28433e33eade283307cf418bd36eae5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9118c3bc4baf59c9b3fb5ba46f19c1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed649f81ef9b28af111642d0547038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5994f1b2ac108b8158a3bae4c0f2c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b764b92fdb974d14f327def3197010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843861c16b677e4b894c525ea601f68f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533dccff98b0f070d58707e2f1861812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1da58a9f462cda3f0b707563a883ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9992337a8dfbd348ca125195ec5cefa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33f53fbdf0d07e733920b84d533f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb9131bec9966e895623dd8ece36116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ceef6f7722810425b937dd60f9c5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c21a89d5e4d86eb8702eb910599b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec06332aed8cb64779ee429b7650aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5255c9060ac754d3102747ed8afa520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee27395c11862ad0a6a4393bc4bd2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a191601e49da08294c3d9124c260722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f489243681d8502db8069c366353ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582fc717ed3ff81fbe895607ba907824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ab9546e3c3b72f68bc3f1f5d18e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c7f033976d31b7bb16e2ff64c998f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740512ba72562233bc20b74e35930f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778832f79f7c7eee06d0130aae0de86928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e4a87746b254b9748cf7262035f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc2f7cb1eb1b37a8ef78fa4e7a7d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1d7ddbdfcb39949768c671e0cb2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ebedabf5edf05c8a9676232d30ca832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d05efb9007c59ec8763700bd3f04933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544101d737739ea3c2a7e3c98720536134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40dece77121a5a409e6479c3776d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803168001839b5675bfee8e77dbe6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbb51f2519ea0a3e0c228d76ba6b8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b3ebb80f85a226ac0bfe1c18ee71438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303708ed69ccecb8d9cbca5d99cfabbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d882f64ee948cdceec458faa0b06240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36a6b9210c47624014af20e81fe1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb337df9b4fcd28030a1b391a9165642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecf53c46ffd8852a7156e3d339e2e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23115db35fd63dda7bb8f7023034344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd380b1a4652bdcf6f2861682710e05c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb268cdd1aa4f4a112d65a67115a4fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601c89c683e02a18e0b9b83fe105a9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7def0a021d231893ea40cd4ead54748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebaaae25334ebd7c4b9fad2204e4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ad584f98897249bded59434c2cda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3642f713cd9fb2701d918bd9a3bc5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff1ff722fb55ebf62d22496e56eccd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b108a66b7fca5561a6183b1caa24453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b285ed63c426fb4bce057bc001b147054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ffaadac81e58e54c3c2a1bc71205a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229c1f97c75044e4d1b670225f2b0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a933ea5e532742f97a1c18a69e8777057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179ff96afac9f706ff926a630e7e4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb48b26c51ff064c7e1b0b7fe4d4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f782122e0a76694625440f7d139f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ab2ab5ee8c54ee966fa3162537be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42b088568e5f3be2f6db0089e12d5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4b2b18b6a4d804d52c814d72f0f6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d73944236fea291dbc8491d3f5e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce6cfcebbbb2258292ec4de053f7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa31ba37bd8f1d19b2fa6281c22af366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd124c028887783562e7f637bf813b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a9af4ea26c3af55b69d77866fe6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8c3576aa3ea4abee0085c2332a3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb923056cf7f46282893492366b0686170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1be1d203331eac2604b8f53e58ef0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c520e29788333f77977bf866db5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeca563d23dc91df37b013a16390d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3ba57dc8e30a544e46cfa316c18c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d9969b35787c4dafb1f4f695a1baa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd85134d4f6699c8e2a24780c8c1fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6381847883a335035a5dfc0b4be2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839e5c8b2c15f8fd8eb42f88e31d8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efbb18ee91fb0b99ec0bd507631e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a8fa9795b0d927684694df41cdbe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d433936fc21b91fa22cf08f838a56b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba7d959f2dab8192a0604fdbf8fc4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3527bfc0c4b660c78528666d2710983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d1dba34591b755b76e869729ed51f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f73d09e4f725d9ac3076fbb7d0f4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188d132b00e86651e01098f3d8bf45686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cb20035125c1b5e19af9edcb13d5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886f25ac8ee156da9bf6230e75617c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e52c12ad2175b43898b6934fa42289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dd009132d51af386bf9e91138a7c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828af87becc4e9603f7a3f58006f68991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2e55164aacb8912171e24051168292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531498d2dda3986820dc46520d42de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952105de939c3758f5f19f7f031cb9d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab40c4698d4d7aef4302b0f5e4653c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2642a288a31680ec962412f223403196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02372f0cbcf2557db22d2ed12ffdf99697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29da5985a97a901586b275e61a587198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c65a14740433e8216bff4416a983c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac3be2e312a0aa42ca1c2ecf1d4195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff168ebe1a5b76d33a725d6ef3c0905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed384085d5100b9161df4971fa21018102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f88ddb2c6e068d31a2dbf5c89c29f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e914f39f5cfe47cb4ee5c835e1062104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24187bc2f43b4fcf721f7828ecf57158105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8bbc57eba366878c30431ea5acd7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5175c26c9c621130fc5a0daf4db7a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1d7ca32bf301c6f31d15ce1b453f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5816165b5619c5ff408205985b01a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad3321d65c763bf132aadecf8883a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecae0669fcffdd85973130007751df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeb1078fa80ddbd78072493f2e3f96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c059ee2558f1ca921132f6d865091d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97efa1c26f6024bfb2c33419a349ff3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519730709beaf3e78bf82e4d1d1577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5faf2503ca833514973e05c5c1fb31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0f266da6a67e127fe1e783c10c970117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561e7cd1c6a4d04a2d4ea11813c8d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1d2cf404fdfb1fcb49b400be01b1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593080e80cce2fc41102b0409d4623bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183dabaf39c8fdb88ff5a29ba280ffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ca936375396aa33f5e6cfc78581d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d5c959eef69640adc96aa1463e405123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517a9fc3dedcf7fba0737ef952d370d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86d7209ca23f7392175c6cbabfecaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbd411c31b7c109ab20b1df4c0a882126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801c84f4039e472e2b4563465bdc3a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67545e1ca545d6e03836b662031440128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049edf09a61d297665f8b5d6f22f033f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64443f5fd0b6d62ae880ae4ac502480130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d92fda51f3ab11621e23dded5b6f99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf99bb666237846bba4711e792aa03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d8dea6eec93edaf9983f5d68ec2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4181a53380664aa2a90ce69625c7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445c8f69cf80a6a3d978fb28db99095135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f252a9d7d226102abbf2b69c09f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a45a05854eb62699730597508e024137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905763918603ca7e124650cd2a113bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c154391771e2d83db3352147e8ee5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a76dd19f93373e25052252fac510a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871b87bc4a324a7224b9f70f9a8bc79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcde3c2929bcad4d03a115bf229f30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fea3afe663fc058735e8e549e2d15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a0f6edddeaf206f3d65625e6d8733144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ecfa73e9504a4c6a19a3c1501f8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab4c6044e116aaf72fc5c063564e4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ae3f356318720a31c0347e37059e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b16f7f3d192c49a549fcb0ae9a87a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cfa186ef6544db2d15b6688c4f3b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e7100ed90e92524ab59cdff43822150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce6a7e63527f1948696f5e2ee8a55b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce496d23ef4caba00b8e1649033d0408152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938fad2e6397d16cd894af517ffcd39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d273c186d51e0c9e053ed338801e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f975f55537e6ced962b8a444afa6c42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f9fba34cb337d02159019b8d4423b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c91adcaef7b79deb0df8c18561182157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf53caef0c3df1b6820b6dbe2b666158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa037323f2fe8c52f9a7972abe669e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03619b2550dfb5ee25504af48009fc93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd25fb42bfc03a028f78b62728e47c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6395f2a1dbd9fab8e361cf285a16e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb3742ed6ba68b0f39b873984e75ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff16d839faafadb6e5274854fac38d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304d292286770becc28fa745df98f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67914a207f2f5dd9524561b0a518753d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b984e76f9a6dd2159f6cce72e477167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ac048aa1f7ddf5dbe7a2232bec98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557572d501d53c95713db0737c37b53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa37ca41aa7cfb809d5cb7177188bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26988fdf0812357a914ba10dffdaa541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d109b966a68e7d1debed5c9fa184f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849fa567fc0c04c0a83a7033f7a14e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37246d5d938606ee18784ea082445a3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ce5c9a1d6521ee32ced874b2fdc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e730f6050f7ca3eee7328214f40aa5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680e45de7bb00be9cd7e48191842f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a4be3c4c7419c7a94c5b3a8df5aa5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d95b0dfe017d9be4bbbf2982882670179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f3b2af3e41b2367da3689eddbf85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436c8ebfe120ce425fcd7dce23e7b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10cc59ce823aeaa3077ad7ca9ee45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbae0a1d1b4e28411e0519b07fe2ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408009624a27495378b47f2656747027184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fcf447299e83f2b27b2fbeed1cbff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba84d7a9896d790ec864e7e640282e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784abf21ab1d1c528afdaba4439d8a38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2296be52a29691e0862878bed6232188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46216169e82aec86339cfab549ac0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfec346198f29c34402b7e65752e01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a8d23192d57b00881d373d1a959cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc0e1f4af7144a6ce23ad8115dd3cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d005fe024bc28e099379d1756713f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b858162d4297a3cbca674a104dd11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a343ab81fad41f63609f4a3e5cd24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63eff5e50f41df658837a1e4549378196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc4ca33b68bddcde9263b1340ac40e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf76c52a36dc9b9c21a426b5dca91d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1739d17934fe1b8da12fcc29cd1694199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf4d3ec9d0df7bbf4202e074b1744f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650425f1e21f41f319915a15272f578201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb52dcefb7453213fb355612e5282e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d6d28d178b98bc02f8f5862c4fd2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0d51a03aaa1dc1abb288326f1c96c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1d03c6f27072853e6537abf46ac8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960029e9155944d8ff17483377f7471b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625b74fdf7f65c4e995b42fed18e33a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b10174e750cf0dcb7d95ea347d39bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca2f84b113e9761a828af5a9236858209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff0cca0d570845436782034115aed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897d7d2fb530254842c5b895c06789211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060cb44566eebbf7a238c3b4dd729e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be778952a520d87e4e1a0a16153164213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620978f6dc528e8703ddf21510a2bcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a3f63b5216df872ee8bd84452357a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800589e8b8bea82a71eaaad47d857ec2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66947c10ceb00e44a12bffcc7a9feda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9b10b0a402ce5a96e9c3e496cdce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5543f0c1b7af7ea613d8905e27b83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685b408f197cad35f167cd7ba171a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ed2cff65359a1fae4b190c2337fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e956317dad35c98addeb5bb465f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee6b0c99894e50bbeda84a46922b3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd001b2069f4889a9189973a11c698f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0dc0964e2dc0ea1621e6c893e32c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da496fca31f3d1e85e4bdbaad9c68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e23297655a1aa6b4f155ff7730e77b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ad7946251943289ce02d24dc90b14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9240b8be62fcff604ab02e220244c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3883eef8f8ed0436bb9e8be6bb49613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae692bb84118967d0d8e9f65c0f359e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837b789b6f1f86557d617ea54967563232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1a8361b6329663d26cc706f797d78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a89d934950037fa64ebd10f18597e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f910e752c8f8af843a0c222f9a57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa00b380bbbb987eef000cd5ce3925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a32113f18243360d2afd402d96d65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de907a4a11106be56fbb517f42e9ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e21081643ad04c6d6301e06f503c7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716af27e20f86dce8c40175f231465240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f20eb4c0d18775956c24864b8a45f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f57f46c1cd9f5656bd8b20fbb00e9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35c6b3530f9ed99d429755e42321fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab5d2b985505470306546f98b46dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a312fb5bf2cecec0a1e5dc826689f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2867e8db15cea2b2f2b8ee8ab843246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998daf6285178daddfa3341560a2c70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd05d03808ae2f7abdccbdd0293f71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29ddbe178ea5648e15d1bcdd0ce028249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a50f00a3d78b57042152cf439e2c08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8fdf4212facbb3132391526de866251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce270a14b5d1f8a2d1dda489f73c9e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff1255097c528128c9152fa8ec05a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f96b2242bbf33c2df591156be041b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18625fffb315bd0bfd4fb43ca9cdc2e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e89d61333c732be899210bf86d8865256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8b66cdade82e31de55b101ff7312c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b36374bbfde19be449a469ad73a3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a61811b897dbbbea6c53209f351e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab4100ee46bee15a6fd546f2e0a774260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272e947d622bc5701ef088e630fa1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469a2237c90c9d0645acddb0352fcff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900dba82bba464af7991e1d91abfa36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ffac6b43db762e1db21530ee27334264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251715bcc3bc6692229caa94ce9768ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ec065b9a6a1c0e52a9c7e0a47c24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635d28f081db246a6d9f2a07ee77fc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c69e3d87612ec61854cc3bf053525268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f97f30cf15b4583524559d260ff0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152117213afed5f874092cb65bc4abe2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c68a8c5368109b4cd686dbec49e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5ef4eccdcfd00b7273c0933321667272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79572f0edcc0247defe239f9c5dae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029f28538c0d5ad07feabe3f30a87d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb736b07e99f9cfcadc392780ad1990275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8fc28e009de675c2c1beb1a0c18e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdebf6b1ec4ad7bada981705bf202c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b494991bfc474c1ec8ca2f64af37a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7d5dffc2cf706e8b2f909ff29fb67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1a27ea6b7da389d88b30147e1d6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e2fb6ba0dcd566113d1fdfa02c1a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c5db41b27eacee410f4d52d9aa08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc859e62d2114ad3dfe77eea52f69f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273676cc8d56b7f65dd62721693921e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911de7bfa152e64d3fd648dbb4cccf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d16970edc395b2bcd703f6a2238a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabd5de45ff2b76c77bd0ab8aec1e47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96567c1a9efd925938a63d8b2cfccaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a873fe200edc2fba54c88777e54f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f67d7d04cdc29335d2bc3ebe8ad6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baea9e0a2c40951c4a445cf1f7166d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3034bb67cf3483e6816fbe2bf710ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4d6939444ca18b835e61b3ae6fc84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc80d80b0128c317baacc1d8dea35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7333524af0567ec49f21e42dc7cc3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6852d9cfcb4e132f1d30cb90adb4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc698e8e510729ea16a9f39f10e34b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c1ad442110cdfa1c1cbd0bd65d596298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b409bdf4158b804c1d2857179a3bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31118a709f1ed14f34ce543f283a65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e702974fdfc7a2aaf6ebfaa1e7ea03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd7f782d167cdde2da1a2572691a9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97492d67afa5506833fecd8a41cd8308303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72461363eeda8baab92a24c70ec2d5d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d28d0fd3a03677302ee75f338ba57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc8b1f6d78074c3d09cebe6a993e43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaffd549d2c34caa2926878965bfe77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b35196496bf52cfa6a6870b3b6312308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8031191414a97e907758d08638184c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c02b39f65d0efb7409129b20684c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf563ff46aa03a45c98ec0324c7ac0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed20869bc84c579e4d9f33f17902e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b297908b87c1ceef2568fbc34bb9202313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47d756659a1dce62bc1beb5452c39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2daae7c4e8e1ecfb5882d08a0551a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a774ce88857bd7ace3db33fb4ccd40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5912f80b2274837c0a8739e47db3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2457e2dd79a8d1324dab4a6ef8af15b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627a6786ddd2740a6bc0a9cbd7c03cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc13daeac345cff8911c38c30d181b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77c598d7671f1f266a5ee82bc8ca3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc20f334aa19ac5e1c95f7d0aa69bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4469a3f8683c6bd0bb08adb7afcd843323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e556e684b47c173808c78afc9c56601324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad8eefc2be76dde3ef8ca87bf9f90c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc329504e1411137a428748b369df8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb36a07ce296a24803cb6c979329ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f733de32842412768db0793b8dfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dfc8dcae5f3dca3603572cfc78cc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f42fc8a145feb93bf7927f35d3a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d49f2509b0d2275ea60fadce3c651331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d2c91b9478607dba54e89c5807bda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501299f85a399f510c9a43321979de7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91af6085afd86b22e709898d28cc32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5843895cb071fef8f45c69a788147d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee959c585f6ae05c7b41cc0f56cc418336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263a4ca420cd93b4d06f77b22461a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da87cba6b5c3be73ac8e9a6ad05fa7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eddb1a91a551df01a538fa011a4383339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af0b7667410c184cdce78c6ea79f35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f4470edb096240acde781d7a3c5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49e3816c8799319e391207efc3dfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd89c7db6ed85ec842412152995629c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785722fbdefd5d5e2afa172bacb4437b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e61558b8628422244375f960017c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd362de43895e5ca34011ccf8bbaa3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819301538a6960b367c3012a2710179347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ea307f888cd48bf1010e75cf7615348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9c37f95527e9db91c1e7ea593e83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbbd6fc6892dfdaa5a76c29a06ae92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e38f76abc3cc36bff25652e01d60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d1ba866daf57c45b4970861189255352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e79763fe3bad544b8817c0aa1c1a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc96ac830c50b94199b6f824514f0c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade91fc9f30a2c208d9e05476eb4dfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9798db05bfe273f1afbe5259e705356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f684227accb65aa57f7dbf225621357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c25e922ffa629a500c49e1a20282358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228da5b505fad166c5557445276836b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5823b2630ced8a0d1b1b5d906dc8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a62fd72938168526142f59037c9408361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dda9b75f0ea0b74e347ad98b9f4b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d795dbbfedc8d8492fcfd49973fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237465ddd0d10fd9d1957179578e7a02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d35feebb7898b0a72085b520b32e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465201ffa12e7f4d22b551fe22192da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6677794346720af55ada5b1528e58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec88d25b11e483df5b0becdf6ee35ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8043b7f52497c4f3a2d6bf45d967b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15fc4881ab903ef33be252484e43e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1d6853ddf50c45afb981d523ca487371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb08ece2b8624cb398a9e16b3fe04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad001630484fbdee07dd2bc870e5b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d252b10a219d57d3e462d69c76ee5d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3320b14433f7505fb31792e286669375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa8a7a776f4dd14ceea3c3c081fb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4937787b82e98eef3008079c2baa00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd39a98e3bc666339ee2063b8831b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792269003d12586c92683ab3bc32fd94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6150b67b2d4c31af5cefbc7931eac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8147f5b7d38110a12688a523990b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b3e9dd3891549df1e03f9caff43ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008844926134b08b39695e0a50b96903383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a8758ab2ee8bfe95c4d6911cf20a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0a0908d03b8c5dcde61118ebcdf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555f7dd1e267e1c066b2647ebda0add386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a1d0b26a23ad83ea6b896001be425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ea6cf23b25f9ec9bf2b25bbe0b7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca258cc838de40f3d4174321943dad5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a2eec7beb73099df1faac72143df6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d23115c3a2f113c83d69ea9f806d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a997f73c25e33e289ed093ab0889d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eb6ea8247af1bdd0630c88c9a9cba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d89948902340c2c2e48a86d8af92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e76b4faae1ab9661457c1e13747e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebaa0ff3eeeface1158eb8fa8b75a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87076a602de2c956fc5d9e5a1c0c1c5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f53df67e4ddd5a3c06ca86331de0eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1185cd3342304fdd52c66876b5d5260399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d29611a3826646d954ea988b86eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fed54caf43205244a83a83898594f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127eb998cbaad9831f7ad0b1d17d0da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836960b22df1281a38cb5de490069d59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad29dd608623bd2ee870d2b2a162b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8946e91d158d3c227b2c0945cbfb9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8a8c3b22c26ecbf905fd88548cdb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3bab06b2a4db81865fa71d18ffa6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9875d1f972e536e421ce9eb1a2cf971408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcf1b9301cf4df25179ee9b0225431409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31104c1886c91b6434555880cb9c10bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a02276e6d9787cf44125f4dfe1cd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac438952eb72ece08dea526584e19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d2a2514c7ce6569088949d8cc6014413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede5c971947ac29c2949cbdb706fd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313f456400d3ecd213c41adbcc794dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b866c4bd7d216001e82af5aaaca7eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953af6251667966c890702fc069b1108417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89154639ee79e195034da2f135c4c57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2acd4ce7121809e9f81a7f2698d84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c187c53a744883e691d098b9d0fa12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500856c8336eac9c0ae0a51206f7f62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde5778678c134f785081fa1100428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e971aa5a590e18423fea757d6b00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f49793d44c1d37fe013eca0321294424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67478ec99c07e314a128dbaf1ea2e273425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9adaab02f0462f2c3f1aa1fec574426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71560ec03c23ab8ccef0aa02483bf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e599441655b0a27266f8905164104428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef736c2ab50002979c371ce7e031a25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e620826ae9d1a76e45d450ee60221f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b21d066a7ed44d46f0b7bbe1754e03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b78cab5dbfec1d3ba9c03a7d02e006432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3e40e1def344fb0ed2dd4fd30377c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346843bf8a65ad824aa01a3e9744145434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e22d649b95b4b5f03ffe612d9315435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e0d07087b34bfa0c440386463fd9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec188c4187b5cd5a13f96b506ab0470437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b37a10b64a2f28db527ea750a42d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa8d83de5c37b386cda2fc49c318f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821c228d93934bdffd247a62e24333440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de19268f44ce6168e57db1ff3947e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ff0c54a332c527a578be8bf9d0a94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb071be4c0656c88ce6a959b7dd218443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8b3cebc2acdc51dcbe2050d77476f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe63cfadde12a940c2b124f9b1c964f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a373ff6184ec43edfecb4f935fc19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835161b9ef9c29695ee2ec83ba3d9c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408be950bcace87e6bb46066be47fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e55f0f708a235e59d7d0bee16b3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22cb1fce5c9839961abd490fba85d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28339751b89d88b5df25e7aa9d3a144451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d715c1423f1c702a10e2d4067aa12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0945eff08f67b1d5e4e22b25c57154453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24431224df3daa78298b18ac733fd214454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcccbffef0cabd548239e8f6ac37c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc50007047cf0e149f7ddc6ba6f811c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a0b92bf57a36ebe1b2b45b2fd4c65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b0b52c9d86dbea4f31dd30b72100a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a838abd3fe4f3c9a3fbe11fba46fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5987bb7e3c2529bb5c5791930877be9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e919714ffa118b84b05eaefbc3c5c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af9c8dcd30c5b88d4a7e8d8792f049462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee540ff38a169bd30b02778f97707a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890912ad9f2aacceaf30a97311f9525d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a91005c91621631e1636b684e83fc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041baa704766895128f829938f55c910466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a552c8652bfbb9e5c2e245a6697e688467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86d46c945aaec0235fe18f2df70ba4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3e9b7d4542de5d0660c5a1eb76741469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ef16d788719beaafcb75cac2c322470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7895829739e3bd8fc8a115f5311d4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead90133f0354dd833ae65021c7e01cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc9f30f8a5ad29f867a6ba1d4cbfa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7af44132488df3e2996accc95a39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad0df9ef9e6dd55b712e894ceadac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316625ee1297c3a29f7a4fc81f4e41af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329ef3b5ffb8b69b0c75a3dfd586d13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb50083661a3ee1399b6060b70206f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ecb12ced8d97d295349a5ca6601e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf27f3fc61997b1ce64a3f8486526480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3051a610743c45eeb3faa5e3238f79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b156c8a1192e092a95f33d6a0efe75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da0e0df036a144efba0cb2f2c6784483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4847a9d5dd6783d1bb370479493c3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554954ed4b5ad821b015b521a29d6e93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ae8fcb7d8dae79dfa1ba9b43242c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839724b0f491c8b91ce07d6e660229c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac16135902cc55da3c1906bbc6988488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150b8b9783af964303f28ae05e43df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dce4cdda3e1a853d8e318775570893490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df31db40aa2041b44510717d1db9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1870d9dc2deb374aa69f466165a892a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814653797c8cc5c0494af525e1696a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36248966661aefd5b6dcceb174d0654494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11a02425a2b9096e58f9c01a8cfa1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b4140351baa7f7b851ef6bc25ef9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a20106fdd26469293f3b812028e272497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66041d37e4763d65df57b077b43fc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed7a66b20e9045381a5469317a538499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd82b9e8de457b18819d80695fba9d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6001a919365fa4b0fa12cbea486e7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f3bdf9b3c3bc7ef5878f26dcf76ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db8a6fe2718b9135440cd78626de16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208d2f48b329a7f39662030137ccc1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e1ee6905f0d64d70cd2f754c00890505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c5fb4b2933e7bbfedfc028807e69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd2893feaa1d22c38a6f78989b3925507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c33ec771e83d77347f72c3f4b2c83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b60204c8724d052a559f2325ec9331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267abff1e67f50a4813a6495e4cc893d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e900d778a918564c400e31a2b7985511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d02f65aa40a3c28d0c7ce23dfad231512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73854b98ea3aac03885cd364000f7cf4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf9060a19fbb73072104e3bc6f981514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56537863668cf2380154ae41f6a45a75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db044842a6a5517ec5eb8c39ff17d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1260c6969231d592d0413ad826da9f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796d857033b95a1dd75ca11cfd78c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8057c8765934b3301fc049de90162519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad6fecf0245497e5ae6be92e1f2792520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ff718b0577094da1f51779b8c94c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd08325f09e7d7973da65632e5846c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf94ee1c7d0c179b46eb48fea33596523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f75d8fa6ba6fc1f3f5cbe225da0348524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9322b841b51f1ecc2d472f069900b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c00571a53cd0ee4edb8ce187579e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60f95dc83ccd5fd4aee8c18da4d6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f0c0236f9cfe60c2cad641a5b7116528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f01da9d74642bdb64da5a68497ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af539216838e915b96fee76983eac0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c8bdca0899b17119afa549a9625af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301798d7a87b56f9892a247ec8847e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac37de4a354d4fb4fe4b5647948f222533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270948177c81bd067e52a440b991619534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898eb6d919591cb640a211fa6dd8a40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ddf7fd95b683234c25035fbdd1580536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da59bd13caf30b563322032202d1bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c1fb2a4e07e4dc55801205685335e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5b4251fdc6227b4e51030b9e9bbe2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e74ff5335f5205d061ec71be81d50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a9304b96a41b6ad9358649aeb6076541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cf3540989f716a6b81166761175e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f385b954febceb0916787106d7f7c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc6178bc4a4150612ad96d561af4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bed368d2f6725d3c4d08d269f8ec46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db79b3cf81ac3c77e438e03cc90fdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447fccd12ae6ae8f8d1515bda5ecec4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b73d0edabb9532a382b47f3ef7f36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612f78a73c3f0321f166431769b868549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514380befd3a5253d9635035e078e5b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0378c3b46c43e5dee946f66959f0aa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fad31c1dc9fbbaabe6d9fa50188308552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84866d9573e0720c2e917b45c1c89c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d55b2e205da91f4705af1caf76101554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9bd92aa98a34d7c984c92ba757f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06aac04113c120a8207ba7c624315556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f76efbf034427ad98c718aabb00d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc377eb6dee4ab11fb690e4aaae08d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c87f9eb074a4773a85e05664f198559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44618515d0e92f924b1d0b4e1ccd4ad1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79e81536c925bd9ceb3b4f6c4ddc17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3bf5367b7719d7ea372a8521a8dac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63869ed813a58b9118714869f3fdcb04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b655894fa2ba1bc434d317a2daa784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88305368e2802c2c1c70e026c595c1da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507824cf554bac9cd017945c7f51285566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173cfb8b69e895e5165eb7e15dde520567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b44ec8d31e829547123a7ba9a4312568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64a909c103fcdba43d01afb66d0e3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348810475b48f7794900ee99b6de1e67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafeb85102ed83f8ab5fdc23fcaf321571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81176bcda4a01673bab96104d2715ba3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ef2da32cc9bfb81921f161887410573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeacbfd01ac4840bbcec663b68c2943574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c562de2b4bf4a1358285c720e8b69c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194697b6db37af1ddd599f572360495576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8399ca88fb7405a8e6ad652744e774577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2c21ba0e85413ffe53b7ee2fb90e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02d2b2978db824317588f8ca478503579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda905e833366bbadb1117f01179d94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5520936e6e5fb082357eeb30376aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f0793277c2480c7a48b66c5f6d4b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b2ea71df37d16a924b318065f86db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d5c1413768db874d5e2e562379eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d7b179a797b1b6aa56d51d9733996585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d1e9d7089e63803a95a0cfa38f23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9902c09bf6cd69b8f54ed484f1f21f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcfdfc364a4aa0a8140ce3a1d1d242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213fc9a27569c4b948a553b73b89a06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc475b1937fc5db41edb17ee60a4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc1d40ef22f9ebe852aecaa0d5957591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91c400f66593ea84af1e3dd210ca0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f97eca5d908c779888cd2bb9ae02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf531f37fc35ed2ebb20bb31ded87d01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89526fff71ba5eac2a73621452ead595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724905b27d4e212732eb9ea87e3e820596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db58212f3d682d7a2308a108fa6525597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927af2bbb586f17e64a7fa7d51216b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b5103e101f781245d06531b82fe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d43f713e67965767c7c6f1a54d05bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48306d9a4812960a8612136400aa46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623fd7e4a40931810e9b96758737669602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c54ab538e542c8c79cffb5827797603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cafb624c66e70cc829d356e390840a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2fc0b899b48e8c7f4ef8f6629e84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc9e076a29aae018c2147048a842de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c5b91fafffe78072c4c54572b1ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180048edd83ed1ad64aa0eeeb348bc82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c576775d7e017da6d5bcfb959ecc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3b09478e922a9fb6bce41d0a330b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83b354317bbce8dfbcfc95c362b09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df92c16d49fe4ecc78f0c2b77a71010612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac150ffaf72e622c2a1dada9d8fb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccac21058d0b77bc665665efd5794614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65ba0e1ed7803acd04687fbba4c7c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e3ebc4d87e084d4aee622b943f38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f002b5bb9e252b19eab9b3e174596617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843a06ffb053702ada00cc4d1ac9f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9ad2b71bde2f977f7a8cfc0717226619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a89140c7a5e118f7f9b5ac44fd055620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc081580b3510545617d6c1f89fc0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c03caa72b045d8e3d0e8fecfd7a60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cfee36b508de0b598cbdde0220a9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b688581fbb6b5876633d2ff7137884624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6127aa0826d4441507f52f59217d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89867d80c50ec2e09e6377c52c76386626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf5db90addc90083b0aabaf4c90475627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1cc922df1a86afbea1dacfdce67a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b67d03f4783e7f71f120e40ecdeedf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55881cc0785422cd23ada49c27d476b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a230ee1fff1ccf5a25364fc4cf69e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf3f4fb8f4ebff09642164554ba396632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab0366752217b60dee67b844a40c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec68c2946488d496b33905f98fcab6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22746fdf2bbc1003f727f0a877e1e6d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861418a6d8a085d9225699a7db04da3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b20a9cd9149eaa71546c2469acda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955432fd246c8da38d4688ade1efbee3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727708e24c26bdd7983acc9e6556549b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08d7939b2704a65dc1098426a842c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa59454bec4f4ac22266757b5796c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c893bf2a24f747a88186ac1cb254f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef09c6b2a1574de8e7a09ab066e417643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ebd9702b112de62de0818a46432b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b036495deab54c8893668cb7c8b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f20e64d2aa1d2394d131a1a060c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4211e052f1e908c2d5d1537edc502f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35511cdb81f6cde51159a95d8ca80fa0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3022e3474f92ef3f79ae83026de8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2d165ef639e6ea6aacbb1f70d929650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6da97e05e7d21594ab4572c94cfbbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b384c27dd3d980f03f1dc09c83582652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f38fe19d77381ff10a845106886ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b39f3d2c149dfed3efc3a5ab57ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf4c0c1cada2e6f568e0cb8e8b105655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4778394b93a7c2ec4f6fd00399f67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f1f8f5d4203c57529e996effc00b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7e06037fb7b9beba2d498cf78ad81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19934dd8093e2a9410ec73a77c84e9cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7612fbcb5567587110a43445b037fd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82b7d1daf9666038ba06faca67d707661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a850a4bea75842c11c833595640a094662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2bf0d8d6bf1bef9b4d21f6fde33d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c3bd07d0733b9edc215ff7eff716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac56c42f8ecce3038304251f9685eb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7172a492fae9167077d135ea2b45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab8b4bdbc80ba9f09bbdc15ff58fc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881ccef78cee2cdf7dd5281c6f292e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720311c7cd351627addf4f5bd6cb00d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3705d2e10acad7f5acbc602681de6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f940122e4ab3369f1cc7d1a7f5bdff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d368afd4560af9b0d7cb743560ee31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2776de3e9473c2074bbd8ffaa4ca3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b852dd329e2939d881c26ee55b88a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34a1a6294d7404b145e8aa4645a7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed2cd524611d8eda61edf78d2bb5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42b23c09f45cadf84083609a87f0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58839c2e2ae73ef65dec0cdfd40def0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8182e7d177fbdfbebaec2c00c04dd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94fdcde166c47b426f38a8a43cd5bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062fcfea7ce55e8b38f31dc514ab6c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ad3ad48f54ea01da72c7830e2d7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd216b93a22777568cf92ae94eb3bf44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce786e4279502727b453462dce0fb77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dcbc38daeac80c3a13b5247314f10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5057381328b752265d7fd9335103ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde97adc01b21967acb9215b14b635687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da1fb7b3ba7500692ebbe715a4551688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a81928558f148f929e0cd07002fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6ed90cca0a40a19991ef135b4d78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d253046d40ca4dc65da85c28b29a3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0577e6c2d03961f84d56253c85ba53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b466380b280ea9531ab12f2b2f321a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828638467219565da107a7a8c97d76ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363321e94375fe060ea912cee523d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb154b6a177746f4a7f6d7714595b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f2cd5d021200ce0cbe4e92a02acd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b188222e48816540e74eb956d483f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef851c36e249b0ae231305b5701735699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7292cd0acab84e698b7cf4f46e4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c8865efd05d9b03f1aebe72baea7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ea542f8992d5f4456392cec15237702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88859ecf5a85ec1776911285e608638703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5c1f16783273b8cf0b329de39f92d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08493c70e9db1bf4ba4dba65a33ba394705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038a7ce93d8ac5bb16330da7343b28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c7e0227d1d5dbee9e1b94f81ca056707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da757f6b420882745e40cf20463ef7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780e08e2dde77a322fa01ac3499ccf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3c45ebc38662691ef9420e3188cb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055a8a57da94cd69e565c07feb45fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749c7ee346b05f8d9c2e2ab83ee939712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465102c37ab12d9a4e8e46dbc12e410713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a813c92059e870254e04ae15aa3c1e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca620ada15e76a718f4cf3711c631715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab506602070978076727450241bb5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08133fb72823a08f6a1ba5de06ac8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f837cf94d1b0cd58eeaaacbab25d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0cab1d1135e2b9aa031e02ca06d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f273e35dae11fa5a7ed5e046411f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303df47719f79dd7def03b62ae1af0f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fee441d349f2af21f4e0070a82962722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fa9df1bec7958e6b0b43b2bcfa30d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2908297591bcd75c8507bf0259a23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c48360fedb33e4d023aca7b62fb00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d665aca30d01720c65443a50fa3aac8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ad693a988c249abdd29498ccca32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2301a3f8696579949f11b9b0bbe4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e5d961837e1269abc26172551e42b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a3d46cabaa56ae0a946f82e119ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a3ded05913777163a149ae9ea545a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb2d7d69b70943145ff5b0514e1bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af0db539ee9f5d37b1e6c02c721c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2559d7d5bb319d1b215dad9e44103b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5be787f350502a98dfef6d1e97d51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c9f38c47b81031dafd5989475af8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc534c174be75c55e090ff4239151737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953a48cdf35db75f4a53ed36a0bddb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a2c2d7b0b5fc96005c6bab517f442739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b73b3abe422ff76155acba0e1c0a6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840a0351235b9d5b694fe92cfb796e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a670fb8353d888904ca6332ec2a06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f76c1a502c68dfac1ef57d2c70f61c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395957181e1f6c863f43453341f3f44c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582ee1b6763dd352523410471a874a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04cba03b3b2e1d87a8bd7040929c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ef277026452a13af1cb2fc0c61f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8990cb21be590465c9e5129671fae00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0822e1ed7965bbc413327863779c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82595aa5b5d827971573a2515e52543b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250aa2f38ca4df9c78a4d198c5e8791751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61d58324aa8d7850c9723fc702fba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368680c86c3fbc6735495dcc2c8c3272753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd97d0493bae981cbaf90d1af9a5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af25dd583234ece6100dad00bc56ea52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a72060c49795bc803dbb8de03df4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909a46abf3de72024c6d6278f83c5954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9124c2823cd11a7dc4fe85ebab64b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d223688d9ce1ea8c65b17e7564bc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d85a4168f8ff82a5e9e651f828587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca0668d3af22e406dcf31a43ca9328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d4d81dd139d5215f5dc8116f3da5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e604a361d33ccb0dbb0da5dcc0e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e4919e35b7c7fbb970c73083614c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3b8c163de5b872f967cb47aa1324712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1840036d002456d2bb27ef2a636c9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f49523abc2ce839f924cc66138d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64ec5801a7535f6647f2b1be94fc2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ca3d58023ee010097858850ddc01e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26074abbfa01c10c432310dea0e94d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec1ea6b74408e315e22ef3b18770218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7442d1bc4bfb410be82490ec3958a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aea4a9212c06aa7a15eb60911b75d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc04fcd1ed0e43ff02c24c7d0e11aec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ed1e6ad299082f27d30f677f573b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46af86fec88c139c8ecbacc81d57cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff160e009cd7756eb5a6a9eea40bd24a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29b52f3fecd0b08dd6e6397e0dfe8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07393a4a6d48a437419ca5bf3b54fb4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aacca7ac1718a4db086318d888875b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6c43b3334300eefa3450a1830db728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0e89bba91636c3b9b92d96a77cc6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2ac1b369677d1882e029745547e9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81724d34b2b950cfd8c5c1f18c60ed9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b27711ccc39a300218cd8b36da88a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831200bffbf9d12147f459188a94b65033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e94e8d1291acb496c735f60a49354d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30fbb9b632e85336ef072d6e7446af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9366bf403393ef932f39405ff1e8fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8134a57bda7904d4420166bd03734d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879190d1a2fb71e9e9d99dbfa4cfd72538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad8407da99e8abd0483c7157da392e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c083ced6c4139c98213fbcce998d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aea72231930d8efd556f2fab2ea1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7592fa682e1d8a255e9b847765608042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67169a20d34f9d0cf8abcff3b54ee443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483cdfb9b2617378f4fb8f2e22cba7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3fd1a61f7915bf20b7ec3f280e98545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5803f94ba44e894856f3572a239c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6612eff2e96c4728226a215c8317d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15745cbb8f96e2bcee133018e39a1b1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13559421cdbf81e0c71dc7754ca0251e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9cf9496788b8bfc270768abb6f07050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5fe591a5b74c35ec8fd1b95d31c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f06dfed2aa46aa670ac7b681691e3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e50deda456399f9d1c167739cad60b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11248bdb0165538b0b66f2c72b15364154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291c104355ee8810f9081f9628f27355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678044ae7bb86226e81ba425b246b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f60f821b3150f5aa44de78dac9e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ef1d7c319288e1d1f765f652ecd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9d78f50c8e24f25e3987638e3c2d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cade0e8e2d25aff3da807f75c2c8f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d41acf4717cd2140cf46b2788875861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc69dc0e6b9d63ef2ee62e1d7c0a9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d70bc44365870e4b1efe59ff0c37d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307f67ff72ebfd24c060d5fab20eea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473aa26083b13cdbb8185f2cbfd36265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103446a123be06f7e7b48d4a0dfb9b2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048b630a9e05aae1c258b3566f322067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf091f3dbb61c6c6ac793f1ad4b3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d480832c30355c523c314c0ce28877a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36352bb7b533532f71f383394aaecfb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910332563047a23f2afc1794ba7a3ef371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b974819f0ad8fb44185f2aa96f0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb0bcdfa4c55feea6633af0b4ed7b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb0e3fb821108b84875994859bc97374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc0c9e9742af77f385eea41979ea875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f0da00c1c427e04f09ae1ac689c3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebc22d65c306f9cfe7206ca26339c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf56d3b098fe258e36be6737c19b2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8407a70665a3af9964ecbefca2fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f633862a2f85494f7fd4de8de59d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a39c5e54ffb89db9dbe9131901ee481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965055e489dbabe5824ef3149be65f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f249f837b5a7007aee8a1844e7ef9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741420c6f395e4da37bd236a65cf3b6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fed405e4f92936ef816753411417785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc37d9339fdcece2455c26242707486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73862f52146564d7c1ea57448f69bbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a2c087164c6eb9be166d1eb91371688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2186ae69f91b03102dea8e2049c0fac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4f8222a979d9360a2a2850d7e4d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328888eb6cd9ca2dd634a504268df29391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6fcd3e1604dc60883fb6dad08900092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39becfe24b888a4d58733ce09e511dff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e2cfd879be425987d25a97e7b988e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef4174a16be2c169562d581ea48dde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a4ec51f575665d4bb7c83b712df196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178606f2e809c692ddb49e877f16dc1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd377f6b7ce7ed82a5608f74951ac77498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d31330671c1f437a94298f5e1b76e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fb88bc93ba715643be41f9bb34d6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ebc4d50a60e3964f13268d4da107101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c88fb65c18f181c64bd9232d210021102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a83c02f93cd32ef482174c4cd6d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036f49dd6c2e23107bbcabe2ee3d853104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29181a3128415bc0932f070319a7320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a635e5624e0dc38f89d9caf40b67b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc6ad87a79a9539aacc12a80bb1aab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0b4b61a603454b110375e414e5858108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f5aa548c1ab617c58b86203964f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ccf164b5895988f9cb73377140a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5283513afe2185cca52cc9c0e9aff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c12b1f71498457669f94930b57a6ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b8e714b649e080c180ff9e7f9b23d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23a3cb41d13f05a2a58ef00cf298a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196817fd9d8abf2975159ab0fa1aed82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b9ea832b20177d0a0beea61ce157b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a5a92214ded022f17c2b4b6c0779117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc5a1afbd45f37cb8d4e7106402b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850dd795eff249507d937c90cb8e3a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46050cc77463c9a89d23d0dffb26c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec91a17b2185958095213003815252121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2008f5f9877bb82d783cface897208122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10c9cd29c45a9dd41d6bcc24dec19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca7ac0bf6ef848fe7fb285d77fe99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5e42955c98c3563dcb2af4a4f216125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb522ef3e724bf66137204fd83eef88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a424fd984f0dbbfa91d96182efeb49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99607670a3624ca0d86f2bce16793879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5868149ebc10260f495b31ab6d504b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c73048af388509bb53ae18bc1dc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ca679b5aeb8b97caaf1d9a130986a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ff75ee25e48d39cdd0591ed64d52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf376905e3f0a3b330905a5f678ae0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea0644c3d511bb99b624cc8ec806b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af481c458d419316d41af1b339180aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331be1033ff59a351b0560f6539e09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187cf0b70dd58e130de10d2bce1c211137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c2c4f4d1225dd98d6a2e35f55d6a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a9eb0856fc8cd129e0dc02afac8b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f5906f8e99199965b3d53477ab931140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28462037ac756251ed2ceeb033bf02f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f42a1a5a8f88715ec5c03fefb2f73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753788b22815aadeeab706809e9a5c61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375f1bb9eede3fb819b0990172dae46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6e3ef3a9cff6200de7812481b0515145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baa29d5669029b4241601babebde89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e1c60d44440403a0c18520d0f6ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff585309fea48bd7b68dc8b34d84c79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550979f9be03ad6bdaf8e4f9f4b90bfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00699b1d6141f771d7f1c7052bd5046150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f0c6e1ca499f1f85e93345369557f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf69e96fc9e035c2b434af0472ab574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3ee398d7d351bf8c340e05ab4336153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec4b4581ababe4fc3a67add07615cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da3b359ea88c84795b908f1a6c473155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d26211e8ed1c9794649a7a4b1c427a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27104b1ce470008d934b0d01eeda4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13041154d7b6278a5e63333b65c2ffe1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776eb41c933f7b8a5e0ddfadccc4f91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843a28237c43ed518e5090b27de438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24484a30e4994d1f88163e9bc199d567161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d00a5554ffdd9ffa4e939d8273f9e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66137d80ab9c4b7f8ba0443f65fcb309163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36c6d7bdda34dbd80f290727319d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6572f328f50c3dee2b44d4b9d1b7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c863f6e688ccc7fa08a7d8f5c387166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58110621f7a101938aa90dca6eb6f6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7253a8690edae76b158cfc44d49ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb040d6b164f5e61043255b40a58665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658399b250091aabee37a896bc09855170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c4bc9c3432e76163d05fdff2c5947171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f49f78570405020e63208f310e4e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080faa177c6cfd9b2cbe88372543120173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb961b430d807be6b5b45ee2620780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ace39aeeefd2f50b0a9a061a1cc7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50e2a9d90335c91fb9b058302e7290176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b3d4ec40daba624f7cd6931cb263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376de394b478179621b00dfa8e03107178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583809d727714a87e0d1b4bdfc274c4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a870efe5c71686bcae33f55f5c919e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b11093c4aefdf93d6f01b7d2ff19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeedef69cef18ccc133a367d8262949182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c37195f03fe9ccc23ca9870933fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67489822f458f961a4b5858af9cec300184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3fb389c60703da20335bbad028357185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c4b7695fdd7883a99b1b89fb7c875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4101b7c5c9277939b35c0d2e91030187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad270cc915266b72a8b7422d4720d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274732f9c592e9ceab67eaf04d1dbfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bd41aa12861e48c2cafa51d79b4fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b973eeb2dc2bea7e6e3e04fa7ad0d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf7680ab1b7d7a3c2dcbde34153147192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168748a9d55ae9a62a430accfd33eb35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc0ee55651397b5aa42bc1b0d33fd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ed7273ba32587fec2f3cda9129a9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4918a344375ee9c195c6d853bb3906196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea520ce34ddf22511b14272c1e0b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ac2cbc75120c7585aed6093f839db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cfe1aabaef6c6c5a43e905a15d0bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cde92ef49a5f52d1e95b27693b5cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11fac67fdd2ab57a109a43a0e601cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc535cacc918d4a3dd19222ea7d3958202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f36e52098dd7cf33a32787a368949203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9645008d5577b339f5f20fbd5b0a2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2692b16ace93e3eeb9c81c956d989205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83938125e6b485e0d1b9c2595fc891206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfcb974db413013dea7f7c567b95f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a19673c5e8190270681a4e79e343208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38fe95ecf4b6bc83448da7e62adc6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ba53c42a606e12a98142aa7b4baa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6722ef62ff2ab1c5f2f2227f54fa808211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb665767d034672c6cc1b1cd9feeeb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4c9f736d79e16fdef66b6a0de1076213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a1d1e83c69fbaa57f5eb4649b32d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79328e9d5c2ca92beba8eff9ee6823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0c1895490b3f2709917afffa66b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3f319c8810c9ef811149b6b631103217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8284536da1e8fcb2db6e79d273181218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9869c98bcfd2a5ff4a1977a4e0d8f85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cee4440c836a7c47396dfaacf92253220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bfca936be1fd8a2d8ffa2d4384fba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9641ac97b3029206c6112aac73c9221222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aecafe7746780eb0ea8318514b4fd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99835c3d0d60ed67aa1e3b2be4199c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f1fd999b839f173f41ff5180ecf8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebc00c7552b2edcdd6b9227cea7715226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc1dfdd296a16eb5326fdb21b51492227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36f89b7eeb5f6676831133f53b070228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac70e4b89196bb00c06d71bfc2f25f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603ff0634d743a3cb4b246aa051b2ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3b5a53781472bd0a815470d2ccdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e17aa09bb5c212f9b2828af8fc8c91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44881b34ec5fa1b391c967411164662f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da074f35a3e7b0dc4276f2f8f62bdfb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace81ac1ad5a33ed9c97d6d4fc21fc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578ac66588f45e4a3f5ac7ac2da1e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da4c9624d865096aaefa672e9104c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd940b955a0482d13e8e936ce8d4a14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81348d2866e9d408a3bf59ff32860f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742fd605332fb03fee6743fd3acb10d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f503162b9938b126dff16f34e54df2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31036c8e30c9067f302488e9a98587f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db0fb133cd84d70a680fdb1cb4f471243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8911f618df4a080358714c87103bc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec6dcb8f0421d94ba23c7184d0379245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc152cb2ffba9077d5b7bb6c6e2be5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8779affca53dcb0d042190c62e38721247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4d1ffd657041d4be6e4ccace3b1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab17b5179845b03eaca8fdcb4fc1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858874f719b894e71468ba5a5061030c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0fb8c25c09e26c9053ee3ec2c9e28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2955fcf89c28bc7dffb5b973221e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d8502a42533f0789a8354f4bd02c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773cb4df1ce10bc500ca552d7808a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92568576ffa29a00971ec9e8809a073b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd906526e6de5c7b2ab9f88b6a43afd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec0043defc59c4682156051f47943b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443052c08613791927ae75089f6cb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109819aff26229c0437eed87130679e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2765d6522965c6a235354864512a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da3b01f439df352f332285a7b5e7f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25062aaab266074f2590288c61ae59cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef7dcde104cbdb1637ca30ba2bc649263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb2d7f3180af7781febae8318e1b1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ef65405420218b525caf9be60a6b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e603c6df1496f8ab271cad2aadad3f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5890517178a4f84afabe64ebe7734267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebd92bd647e3840a88cabf562ae1d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ef925f54aed08e1605fbf7aa6cde2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065c1c77e4901f7014ec85cff69f7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2d91f1b9dc68258ad1c7d4451b432271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e22f16c7f44904df85759f8818173272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc47aecf912764412317ce8ab40d6cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97e54086cd98b1d4f62eadd4f57cba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a5ade858362c820c97c41c1284b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a282a949150e0396d2ed522ab959663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2adfa0b7378db3d4ab0682c8d3da8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62851e139ee7d3d14944844b4b58bd42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa5772104987c49a77f2dc00771683279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7885534ef1caf2a92670b6fe5556855280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eac3f69a2e5b4d1bf7a1ff0afb5d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030832676bc977a95ac99ba372999f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59b82bcf9fbdf33f238dfba0016f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2046149a103bc433978149ef1189aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7394a8f368fb51628edb9af7d237eba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d67339725ed4d879a5760880d19790286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35808e56fca349b8961c79397d825f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6eba2763a7159359666f0e8b18e14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b0c2ecad866f830e060d6a3c96a8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1630fd9f7c326c28b2d7ab86ce147b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5561dfd2ff2e97192dcaa110bbc84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e69f5801419a08a14c08e413414c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1f7c55c9257298f0ddd5e0b10b67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9e6aa3eb30b8191f2b9b29e7e85ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053259c47116cb1476108b060547956a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6838623c465554cc4be3054a8b542e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a505e257a786aeffddc2dc810690f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add679879bf74a80d5d27c19dd860b8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8422c4126f274ce114c603dfc5aed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0b230051a21da02727ab872eb109300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e20d386bb121bfa11deeced3ce13c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09d4a2c0027e32ad05e1f19b305ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b50ff9dc4939455f2ccea524801ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae2cd0f1f6617e2bf8a9814600989a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee26ff95bfebcda60800d2dc1247b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9006682e75c94ac19ce62a4277862a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8765ec880b35fc36dc95e442f5186c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e23d31582f595ff67478509ecdc5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45344f02520465ed9b9b302e06f36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f88433df0fa93f9d848de22cc3f8a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b7474582a5d94f33e22a90a57651311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6f8a670d0aabd57f31bd0868532b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24092653d5f15a5e089b52405b595a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a204a6fce735a8857365a2e9226e65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f451167da13f8408da836c339ef19c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1442ece92ac70d3ef7b5382110dd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2a512005e2a18aa03ecb1f2d8d95f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f7cfc017da4c47f4a9b371a02b76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a4bff5238e7e710ec2aa98bd7a47b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7825898da2799943c3b24914681d6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afcda3ba7c16ddfaa1c0686ee48045321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2858a2350f2b131ad4e99e28c60ba5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4b03b654009e1daf9fce316f6754323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d6d8976c4d63afdc03ae109720f6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798452563df6cfe5c9f1c7ae1de199325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ad2eb3278fe66c50a72583e49213326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188aaf629584e30f88178832fea322327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f521fa66a8333893a16aaa91cbd9b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2be14fc62eb844705899f63a3351c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d0d330de0a33a1cc5060f3abeb67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9baa6fa7946c4f0d301366fb9348fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419512490c4102a54d7b91b04639c1e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493602be724c2c23f3fec39816227d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d70fc29c6cc33b8970c5895a2000e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420446bbb438f35cf1003027703a39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa6d4c9c47ca4171f838696165e2e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b516813e09bbab48899f31b34cbd1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031179c5ebe2d76c2c47be22675280c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a8011f23fd768b49c9fc6617d5bfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d006759b214bcaa9687fd3bdb8eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8924d8fdff0bcb7a4e6938cf7940341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b9d5f43a69b96d93ff3720dea4c2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d51d0ecaa4495a16de506fe99479b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a7594a35662016d8638e8137a95aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50925106cb3710f13cfcf8d467dc1f1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee964fb81a44f70ace5339d604fd469346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31bd5d469beadd16e4f571f1397aeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4b687f1e99a0d9ebb6780127edc86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8aa9b3b5038db9ffe4fa60944add6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0c6e4dc1a8d012a10a496bc5dca28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31fa7c7e6a32c470757400be40683c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e45b88bdd76e5fa5b49ffd288c57d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48f055988193a88df47cda084814d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9200aadc68af395da34e0b64c36ffa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d697b38396a3665bbb7f42c57397355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0d25ca014c769a2045eca7b28110356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be072c7906a3f229b84eeb77acff8432357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d475ec70fbb7c596398b3c1f55d1a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb40be2ea50115f5d619d6a96a9ffd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fab663bf64da582731898624f9dae0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b4f1c380eb9b8a081de05485911ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d48c447f542f15c7efece2e2e1b148362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f5e49ad667ae051b0c6116325ff4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a093f9c37b4fde13e315f4079a9a39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a71900cae94c880429b98584865c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66653fca8970a8567e2abb6a0d1d408366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed15637f4992591701db41824107ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7872fddb868ada91a88965dfd66215368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40791623f095b8bd0f82740b83d0f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f059f20e37b87e90f7b84a8f7203370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c559fd6372cc3769b2c5b8b706088371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a8c6d8e28fd80d9b9fffcf8a5a4c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c61e1ea89d7bb2436cdca7547da6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d59fd8c867353c7f756f7e5ead90e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d8ba10145d1aba171ad5d6d4373f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8c8c634abd562afdd5e337cdd5dd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac51396d6e269e0d98f0a8ca2ed01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436be4b8ecae86c92d6e70f404cc4857378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066a38b8839fca0864b2c8e32af7c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e823e7637e54cb37906acce9f78803380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4f7107b8d7daf67f2bf256444c30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f15235dbdac1686464a6e7fec47938382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2103c6a77b081aacac3794224d86a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375106475881ca05f52ac4ea575dceaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855a3c5519932bff2b7f77facbe994c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af762b088be4452a16beb23386ad1958386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762136c739f50615961ed3205ee4a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d6837a828a1eed6381c9b6e6cf89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed7009dd7df31310cde24fa7225a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3681aa28ce97a11afbdd1850fb59d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689baf15edc8766783b619ccc053a372391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b758ea7a8bddeebce57558196da2be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc919dc2fb5a00e0bf9feef216b102393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d981e07f3471b9ab3566f33eaa336394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ff73b7a0d5cc122bca84d075a1e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c97b27d00530d040c73e2740909f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d7bd5748e2deddb403901e7fe800397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501f4f5e03f0fb95ba2bcd0b47f32e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb9f350baa2c1531d9ddb312a0c73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393278433c029c870be57730b3f72f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74ad9fb9c3f12f4ff803135b253ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56bdf13771a3cb35254e518c78420d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee5fe9bcaa45339e358699d4b744f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9247ed274b1fa3e7b967a46bace51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7579c07bb832f2c34d6133c4f6cf4b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfed06a68b6737ffb7ec989bf823e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eb170090c4c1f59d59bc5b2c53090407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e8d7157e0bdab98016d43d2cda4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0ade76b5daa99e0ce5bef80e5a815409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffcd815724d22479032c76541e88f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c208b7e8982916bc09980f964f2407411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e27fa9f89ff2ff5f0256167815bc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b6d4ba2c29568c2f3d9f436e10fce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500403dc028cabd1a34423087ec69298414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401aa088895fbbf05eb3775ed6cc9eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005e60e30f7dea549de3fa0a5c70f4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda10e4dd300fb8c8d9a6f618e8362b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d55ead70a45934f99153f45e94886418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca811e45fc92ee4511344b77634ad30b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb40861ae784031886b129df69aa45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddc374409b0a04a6db2d41eb5216a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57d97b46324fe9d51153ea8fe8aebb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72c216770b86b998a2df17ef9f5533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a7941b8a810c1b39b539568adf72a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c504bb8a4d347da5b01e7e778f30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c6ca20b0ffb81b484fb71fe46ec4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617af18b96d036ce6d6d5c6df2da2ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1951d38ea4723d57904bef1d06f301428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf6e619bbf623024362b48bcba39b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06daae28e617216d5113bad1b72e622430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab858174798dfc461f46794743c39e16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c31b131c38d014a5cbd2046360f5bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb1a4700395de3689f8bc49ffedf6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bcb1991c05cf8265425a8404e2c1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123339bda528735fb0e8acd18835159435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39fcc451ad70f4f33779908d49bb17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d71d2bbcfd7b86c6f6aec1de9bd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811fbd6326701c37005af3f70ab3ca3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567c88fa3494eead2a7395906d3024439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b899664d8802c7cdc5fb8fb1a08433440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790189486c159bb4de0cead1c10d3be7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dea0bfe68974c9399c63ae9cc2ff6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357950b6ecdb757df0c7c6c286eaf1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296b0e512333c94ddcbf0b423500bdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf8508c71fa7ebd19865a3bb782017445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b819bf3845b337e84cf9baaf72775c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a04cc209f16a8cbf754db124ef2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e159b34d539c443d70774b12f1f8a35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f077b9935fc280f4a53e96765575c17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd1e96a20f03372d302167aa02c1eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896c04d6bacdec9e04f968aa399202451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a292b8bd84b6c839023c5bd816aa7e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03412142cd0761940bf703fffa25d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ce9d0e5bd1bcf35b1348d8ecb92e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359d3ecca95e5b307345e6bc1f2f2b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee426dc1fc1216f57283037b0570b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f1322394ae67ef523d949576c2d45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ecde5c897af21bbe6a1726fd2cefb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f52d0743bdffd9074ba555b40fe5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e00ab3f08e0196a173ed1b535180c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d60ab605e18664a4b159eb07e7a1e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfac6a93d2c03522e46421757e754a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c891a8b8cb35a1ecc682ed34aae5297463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0993fb07e745351414caaff38ed938f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b0318c7f63a5d75dcd50248e871ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905ab0bbfa2c5714638ecd47134bcf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516c9f655b2c435076ecae39c4df2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee4abb36554953b74fd3827391d2a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81b4ac0f76746c87ec93a1365ebe64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c839ffd96c849273466848cc7f3534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406e4cd88b8dad1083769d7a5c7437f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2664f445a71a6e17bdf5902c3abf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8251e5f7241ee5ed2dac35cebd60310473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3258318dff60f59b72acd49ffc696474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e66ca5db4bc5bc2580a21114f1d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9778bf5db48430dd11d3322b6e8dd24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f6a72c42b60f1aa109511285f679f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260375b3dcff3bc5aea7aa5c55877a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87b5cc3f2375b8202be8d3c0532a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a12b9323b86f0b2877c40327b8f78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014239df5a9c030826a7bc15cce2e644481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b61de4615d66be9f0c2dc5f91d41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608a1f92caffb4010fc851d15db9ef1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e78abe646965084eafd1a415a6d2d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd008852c7d5cd4651c178763374bc3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00d46524981a82546b9131380a3a1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b76425a156fecaed9eaef0e399f39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21f401eeafdb724794fdb5451f5daa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4cbc92632739ac7b44b38b8a72a0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e650bbbebffa46c89acc8df4a849ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b9b9b647eaea4dcb3931a0bffe58a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a14e4bc6d2cb35032dfc7ccdbe559b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e7260bd57078f2890c31bb1a3e1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc970dcac7991f67dddb63e2630a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1671803bdeca47631085c49ae66e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17083f2d5d45bc2005cef902b49bb14a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2795eddc0f4493c4d43f31015979a7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6875f48739053fe2d4b7e29707b7fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568f6a703fe1a20785c3e267c6302d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c8c40a646a204e390f08729877565500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee9d4524a78db33a809f617bf3a38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a5fc2121125fc7ac91d345a823221502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934558e45f804d08927783033014a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90497c9af9fb1abf84d3ccae78dd047504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8ccf50b6d92e7dd89982f669d477505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec2b09560b7f4b37c32dfd5b2f5383506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d5bacef397c5a8211a8dd0b09b7b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae0c988220e335171dcb8d416fe79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef416290115fe2c5c7b25fd8d1cca14e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65698147f3255ec05b86c2bab3b65a22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115025555feb4d92e524dbe4814cc95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792b5f2ef3d2f58eb776e6905b4d81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297fa1ee50d93a54f8c97adf8152a32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704123a4a06c445665f268663897a138514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64ebd1d49f52117d1685168deb7021515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb66849d446678a1d872923ff45e8c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5c170be5fc3ada5bb5650f9121f4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ee4718bcf72a308c6c66afbc0086518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818101764f087cf904c45cb26f3b69e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471bace41b4ac41f2e0bad9616b1191520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c57d25444732e80aab6ca394532b51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752081df64b358025cb866d8c3d6d834522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a2182a7817a8dfc01e837f8ec0ab6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5239a9618788379bd4c5617aa76c245524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb13112cb07d05dfb83919eda717a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc92afe037b6eca1d005c416abefa8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0493ac167e2c30b3f71d2b76a612f00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a600051dfbd1abee1ace7e348cf2d9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d7a210f3cc7adb986e23149e936e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af0752955847ea4c85d807c2ec5d84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33062f1385b89fa37a40cdd0512c2834531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23a5aed2956b1d8052b07d2fc7d5ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f9dd6428772374e9c2c43aca6e34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160313f9c26635c5508b244afe97f78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2b31176f14b52d7ae59820510a34e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727ce8fff76fda81d5ea80f66897556536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6297fe3e0dc568348f4cfa51c1ad9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061bdc508d09818751aadfc014e64db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3ae23fec83744e6c1da2374c57a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72480b21331a5d3c0f2bd9f70dc69a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff97bebbdb098ba5640fabddf792ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0015790db9956b6616d45c80fe1cc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd5b24450dc3514a618bb98d6fc0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d84ec5bdf994640409bde7bec2177544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4b694627260e4c023b250448f5ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13a4472c4cd8bd33f7f76c16659e4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af9dae1aa5e2a5126871368be64f3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aba9e718b4274465c7c2e00ca7c69f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa9b859312c997a52579f8085763f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba03f1ee2c3cfd8a1a9b0d0dc43200550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836c476c34661a38938fb7d525ec2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa825f2c7019dc4d66145ac157db6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f00ca8a0ee947ff382a48482489173553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8fdc0a7d64c16a98d3df6ce6d6fa3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0283f79b8e46f444de2cc056ccbf4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14aec5b129cfb44afbdb25dbfc96c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438906c69757f4fa1d9ff25ef83b21d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502c21f2cc37b36a8f46008763df454558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbacefea1177e77e97809a21f1252f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb324e534118a003e301f0fc20b1b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7db67d11d655fd130cd09e7135298e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62ec9b9daed6356af606ce3a152aa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c70082d2689d3830c945e30c87bf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab04aeb7861d72bea372158307b042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0a504bf33ac8fd6bdb5cb3878b266565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19586f5d5d04f7460f7574c80af382566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eedb87e03d751917a3634171b20812567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9ee98c6e2b8b9abe7b985fc06d57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f435586046378c7906cfe2f84741b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57212f87f02b6c16041c2cc31196c74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500cdd4ae302ce4b36c9040bbebdb8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd38f55fb7f206a2e42b299d3e172572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc826ac7366a469d4c112c0f5f401573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba59572c4ee56c6f94330508229bab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554aea5ab04f7cbab98e653fe6f1d1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e595a954e29b571cce6b8b45a8222576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c41d209afa6cdbad22ea74382561577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd6252a61ce0b4cdee7a8e57ef15c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912d3c6fb5f608d594f947714ef069d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dde0b45f804eba8815e749595a27c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2296d82d6ced8eaa8e18b15ff7c7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce0d7113e9f37266fc57b85ce0935582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7999392e6bb5af594f5cddaeae87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b43526808165d7d9810e9ff89f6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4188a0c7e19cef000a00e0cd53fb36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c506ed08b73da802d85161582031cc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4b835fc84a73e6197ffbd5ddae3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62755a64e3333b00b217509addda580588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a5debc3b32d8b619b169669ca790589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f414721021f91775f57bc29535a284590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90a07569680db5061c25f0dd4a2d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a97b8f1aa1977494f3f5f633b3f00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c38597c110b69ed03e3acce70ac9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033c678bdd6f0c5fa5a84e32f7bddcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a42eb4991f23771316104ae9b5af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de91e39bf8067d0dbac6391ad91e919596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2804cbb56cb0f2b1f11d0de56b86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e6286ea83c10762e5654007a32385598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb48f191ff7dc3ede8afa501310ed4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5013c3bbc0d3bd64c3631f6aa09c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de757bbb457bf6204d0e22648453eb96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d8206409f9c63ddaeace92668f3bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79142bb82b13d84d039a9f2d5cdc0017603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978b68153edd6e28afd18930d4010eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7355ff54677e22192f6dd41ab938fd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689ab84abfc78e908973c7eba43364606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d411156fbff43992610a7b2e54222e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028a82f004fed445f99dddae4b135f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f2c784fc1a5b621eccceae53957ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7402c77e91d6399ccc77b158db4efc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292cf07435abd4094f8c0a16d51e508611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fce04de53d04eb2fd4441ef6a4df0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ecb642761fa401270c2986f0bd5cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9f78a673c5a771eae66d9afcd3df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651b06b2e8c493a6e2ebe4c90d8ed2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b591f498e8cf818340d088fb4aa5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417272c676e362d4b4efc801737e315617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec3383e923160fe2ca6b9dda52baa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238b9c47c84dc0a21be4177172e49b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d913859870bb98567aa73310c0ec25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c24b15c33f1a2ea43f5edc55f7e411621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f73206142d11849b2efcc1f7a460b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2783f9e7a15a3a0e8c94a28df2c9eab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2be2d46ef626c1bb30f59ceaa2da0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfb7cb7faa9f78d9b621df774a609a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510fd183f82a75a3b7c97a8b517d585626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac35e6f77722a6cb5a5d571044fce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ab72951c984ab1fa8f6d25791089628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb5f6e2e4b67de3c2a5d5779714dc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa3995930b4419903596686b8bad94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34c94177644f727832d4b17cefc3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab100ee5519ed101d3553e5a6eaf02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f803908b5dd778c82f94bc919473c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a59f4545574ed1739dfba6af0b2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d57d3dd3a208d5730e35e2979698ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bca3598039774aa13fb923fb62004636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22900ce0b031d10a62af2b75c22511637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf79a781c8c82e9e10f28266ce141a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da21fc06a36484923a295cd209d12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600379574937eb4331b15c8a8c7b958640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3014df3a4a638b469ecaa64ffcbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5410cb592188098c87614e5214c82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b89b316e1725ca2e6d2ecd4cff3f3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a501093d9ad42d6485bb9c08cc5e8e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb853c2c2e21ab6bd0c82a940afc48f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bd49b632b4392944ece9aaf5afce1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871311c11a573d9825c89846079babc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d8d26466645ba34c926c42f014f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fa44cc545268e491d9cd63aac9f5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4955a149d6ff5c2bdc7b683f767b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb95f2d8f8e6a3646664a9b4afe0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd139f973a3752e6c3c9f2ce68e5d07a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaaca2bdb6cb5606d127b4cbca67c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08545e5f3443da3e8a14899a079493bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ca5d8044d2965e87ae73f84d59a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe646866ef23ff6ab943454a56e35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec5d7e0df00cbd4c7a8155a95ba64c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ac84934a98b46c9bdcc70373e8199658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507533bc4a44ec958dd579afbbbabb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da54f1310476380797d6497f683b99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40959b32c585c30c1e78a714fac0a47f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7181d594a1f88f925ea5bfc39914b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56da98082c3076da4c878a01794e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ded594c5dc214a39111cd2c6145d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab8a7c4374f9337cdd1043afb796e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b16a262a7844f743f9f99004e6a9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb441d02350228a0b406e30c36ad99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af2c1f275d85556f7429e126483b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b743ae9c233f8efe4d2e78a964cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0435de21a82ba2236556e2c7f6913670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8791802a41433d03a3b64ca6a66d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce16d628170773b56cbfc8a0882dff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa301fb854372d1f1ab217cbb195cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25a3f6e9b6f547d69885496ed7fac0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ec62a413d8ee3feb31869f115cd62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8c857aa6ff312f03fef7f905b1a14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb2ca93eec148c8603c391a1decee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf2c1e045eb5806b54fed043a1ea2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d2619769f8a7ddd30a31902fb974679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe58fb978f53c1847e13e1b67e7fa0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937a62250e8f9cd54f17761df945b83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5165a44e9dd47cde24f023dfa4553682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b39761a54729074d30ca5ef003a62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611523c5ba514bbd6467dd77fb395f80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b32f8fe32ca019935cbb2697d0345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67249b7a4a73d986e260522a8c3d0da3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607522af351a01c836e8c16f561dc915687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7bfe86aaced36edc4ae1f5044cb08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d83823eaf8f2c8cb758a6c35e908f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba58d384d644ac8741c40ec697d53c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e20d88e1884978d3fe55733eb3b4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b178efddb1fe5c09294c0107d700d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8ee6def9d2cf11a96f21eb8cf8cdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38960a182bc13551bb4b423f01bf13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7a599c4a74fcf4ff8d7ea7662e0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0a1a9a4961d697a6671e70d47bce5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde745144b598f147e562c013f2fa97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391685ab323c1de57c7d9fabbb29cbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64141ab465cea50b53b7eca6681b74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cebeef0a7e5c256d5c56de6c1bb38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b49660ad6cd0b001c869aa97fd6a93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922eb62fadf369bd42258aa728f822702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76718e1224675dea66d2c4ff488eab77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36710514269ebd31f90d20a54b7828704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d3da2c220a11c8a6cdef694c80d8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfb113d89e41c263c2f6d9a681ad41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2c2dc9ea2c4639d88971ab867105707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898d1d8f0069819b1c0c8f66a25d3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abca2ea68b52af7d2732129adecfc87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee10bcfb7b7894dd23b63b7c416e49c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee11f895806c25da29b0e5b908af0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db78f1f0b71337606b16aceeb2270c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83d635b5a42650af14115f989ff18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd6a17f2b27a13f5a6af022c7f8e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459499eb990ef15a23c0e0a5035a7898715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76652e788cd3a3aa418edaee4f777e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97dd7a391d743142b2b5b3391541b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd9434632bfe430ec418a80caa2ef2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc863c39161471997792321aae54fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ace5660046240b5283de9c40911e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264ad88e25b688a8ee20c4f7a9664ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128955ac485350afa399b2399ebcae0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e49beec7e3aa4d6cd6c63410695e8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c572082cd4df7ef0af2bbd6f10c8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f85cb48e42b36cfb18cfd8c9f9e67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c6bcadb640ffbc5eb16f2a22ee396726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40dce6d551c3bae14cf7f58f4a2576727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880f036fe08ae58aa9092f196881e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc988322f9f560ac66361533ca967cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d12c0f1a67a7263f5cdea5beb18b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e27c9bf0ffb7af76ee53e60c45ea42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce339e95bc6f3f223adee837661bcf73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ceb8a621b7ecd2920df1baa442927733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c482a7cfc5630f84a98ca3484e9cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9f38486c09a2bda668d2f36a17dd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98fcd3662b9eadd3bdaa797005860c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17a1a667a69d873224b438e8bbac7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e9530f3da12f80430dcc85ea2f03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16ae0012e4f51ee9141088e776d18a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b77d63cd2d72ac704965908c7a489740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2db21ab1ef4fcaec08c5f986cc103a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f0d20ed844a161cc523ad6963e2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f04a1e973f4845aadfb30c854b6e0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567c34af1bc17926ca9c4ee67bcdc7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a22d926516f1f14f82a0af2dbeb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7701d454194893e5324e9d79566c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae715bd3c9e599bfd4ae7bd1571fb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6773b14fdee3ff7597af782f417d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7335e4a6650b144bbce121df4b7a53e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5980021823a82bf09c8f4fa1f1b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86487179772785f59c931d5c08b447751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f598a4fc33fd2d761f214aab5e664752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf01f8eff262e5c1133b2c7c1d437753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbe54e7e0bcc2664c890ac674d2bd9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d459106a2035220c084155398bb0865755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa2d8dcfc9e9b32844f655482cf02b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd27aad948586b484a3485e50199d4757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>