--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8d71633e0ce08185b83afc1ee798d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a036908c00306db155802775c3d812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15feb3a48b74dd473119bfccb5c5eac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda28be613617c59586b1a4cb2fddcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7736a252e40a4a967b2e441f90d8e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35de5c5e3626ed3609a1cc4155d4d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fc54ce33a7b97d81f32c0410b23a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fce5800f792233ee8cf760f8f092c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068143ae53fcafcdb782426c3946fe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f84fa46e9676321eb55996c9c7a7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fde0141bae477b114cbce83b974ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fc9e417d710a8bd1284cc3ebab5c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda19a5421edfb9393ea3b5643efdcc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526cfb639cd8d78e888a3a42c58f60a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770fdd2eb60fce8598fa010ce71e03415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57bb94dd65c78f2f7374f6363aef8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07360b43533bbbaf9aed62d86794d1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b2d0cabb1b5dc7ac6b7136baa383518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636d07e422f8312e9cb5503b02b21919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898309d6ad2a7399c58fccb98586ad6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ffe0960c23ecd5fb28528a8ce2f1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e5ad3e6f9c2eab8e48e5acc6714322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972583f72c4621d50c93598f1e86542a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46a8348e1da51ab9e58c610ea3f7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76280760437a1c05ff7dcd082a296025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2384609e3c743e625b180bd9c1be11a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7795049261ea0a5bc8603ad0ff1cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71c49e3f8f11efe2a31aa6aad90e3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca6b0e42d78ccdba150a9fda8c02db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52fe51c35cb0dab865c1f05c8c1d8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074257be19cf91af8e38cf2adc0fced31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a218e6e8837a4f4738974d941d6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b189b8fd90d9d91d5c2a98855f51733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1a28d1ee2c77a41a45ae2dddad18034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdcac896300a07b4f173b6e8cfdf5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c54520765fd8329154368bd1b21f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f239f254d118ebb3dc72aa7d86a0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cde5827441a22027181d3342d2fd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8540c11b47e03a09eec03dfa35f8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ccedb03badbbca66a5cdaecce7f5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef37720437d25ec7e55b6e2415b0ea841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac6224f0bdb0d82321e7486981b68d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a0ff69532e83ef4506a7da2778ace43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eab475d0c86632438943bb14e171844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d202417ea194abc66a2fa994d68df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a56c0648e3c970316037f9b7596b2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b784198665488cc8d5629ca1af4c03547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707585687949d073ffcce8f3e15999448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38332ed72591ff9260b374966cedb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1c6ddd38880a60b6210591f9ab7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe622457a87bdea230b6133ada8f634d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376f780bf7fae8f8cb941d015cda7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3bb68e4747ed01c034b94b6b058853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6abafcf0105d99334265b9f931af4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff030af0feb5544a7ccc46f34e59b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd814520d10dc5d7c19bb98ad9fc65d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734430956834a3ff0f76ea5b1d7049157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded955ace3f769a82173aadc510f34c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3130bbbbc562d2763cd32c35f0f84959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ea65545aa649e74be6651e4f4d3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf490e6033f85da4a7ada3ee6844e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeb19d2fa7ab861492f8ec04defafb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505092a199493fcb9d5c8a3554bdf9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5130e432b315f3cf6306df0b326ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c4dbaeeca6486e5db4db0bb9578d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc7367f3899da33b06d47a3232a6b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459261cb3a5ca9180fce43c7728152167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a8d8242d71b33865454b0f28ad9fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832e714ee409d8ce7f8c3ac1d6bd71369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586a27bc9786769cc75298afe29f5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8267c29fbca6b15f692b5b38db8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decfc1d272a825ed8f9fb58f48eb33472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8078627f4703a4418b8637f112d89d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956603715720dabd14c53426c223be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2d94b24541b44db2a1b1682f79d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad38fbe6889710703db3a30cc2c3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f23a8ece70f5c1978616682f6c4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d298c064503eaecede6f05c09bc055378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a153e4b2dfba7e7fac460dc0d9ad49779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a4e8ed845bc068e1e4a197586ef5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec266ee01b4352fae1476f4bbfc1969c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d4f5fab6bae45751c59b1a0db47fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330313da0b96960d10048d2f7dd2241083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a97a6a2cec4b22eb2918a5316386a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81043bbec267c67f32e6c7af5ff98a3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2dab0d14405d5a9439f0163034e6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004a286e2a9b881c80776e837fb62f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a491e1fdff1709cd4ec7f7f4e19388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ed09dd3ce4ce65ff196aa4e3257589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3970c698809305abb7821ea45eaca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712b5c09f5108d6255e4b00547ba1dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364bffa3b3e952203b499001a19ac1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90257ee36aa9b602dbc040b1ce967593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c39400b1f471de03eaee4405e29de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f350a5511656e740f81139473b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6de66a68cde1152ceaa171ca6cf48c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a62aa984f5c41ece12e56a395c33d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f050de36583699f0a7123728bfd863798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de98150f76655bb6f00cf1617effc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be344b63907676639ce872de833314e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a65ab5a439502e0a5707ff368b81a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e5a7f30f6ea7309078952924c8a59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5613ca8647b7a59a299436dfe38241103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842ddda6a7102ac6f4de67856ee1ad1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b374d11043e0b9c16ccffdd11f9fb21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78814984f19243fc0090d4b8bf9906da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0f2f72ef1cc794b67741cf064db43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e57d321f882864a25af676fe4a01d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e27440c5c631ab4b2a29570e15364f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84736901dbdb9fb5f090c66ec00a61d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c577f65f2ff2c6535af6034e2b2508111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc71f5d9c927905ee881439f11355e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f27a4a78473cf2c1fba1c751f5f79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1abbb8f8d39773b5298607758cde9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb113192f32b53f57333a06c632759115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa041720baa842680638acdfd43a8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4b413ff9b6c1e7b7732cad402aeaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71667c456e5b402bf039e03cec41c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6deb36c2e930c8535241df27e8a4b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431417815fa2fce6ba3145d7f431b6cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc313764173659fea3da8827485b9da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d39364c47708fdcd11ea23cc6a74c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f912b6dfa762f6398529bdba0ae9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a991caf6dc760f54b3083a8207de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbacb41ea18582a5f51fbbeaeef23be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2826aa9e5b0f7243c700f9f61a04cd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470282f901dbfbc6d44eb4f04777210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e3331345516d1f140f33fe7aced70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef0a274cf06dd36c2a1b239486b99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991025c340b2e501c2ad0d7038f02eb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dc854ac04c1f6c60a7b2405dfe615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d2e20d40fc65e9b0d29bdffe6911132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e072fa9a5b939faada3746b235220d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb00cb53ec8621a8b1296e75f0f12a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191c2fb4739ca2088c89032ee288da7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb77f7a59ba4ee29d0e19bd8287cf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00348a074df71ed1d84fe0b18f229240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc7d0fbae9dc9f76e9f517627b3500138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1bc6c2102b97951b3cfb20543195b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9635499b7c86b6039003df764512e1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552e50cd564a32b7c4b853ecc792b44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4069f0aab234ddbc6a82881f5a5ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739533fa4cf72798d6d7bcb70f2f0f14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a8f81bbacad0ca38bd3b20d55e02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f2eb0a61d6aff0f7da6a7b26b8b74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447ac2318d47110d4406e7f015598b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3829608e360b82b011de8e4399e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2a4be17438623a5c20e9a476439d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0852ea416221d9de725ec901a234776149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db8d16aeae2b792599c902325b55cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed306d518b06427a20ab0d724bda76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014234f45db8efa9491e4eca394fbbd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca6e2bbd82eda89488d35b03269a19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122fc89f185ef70d3d7e6061ddb5758154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b5b025bede6acbbe676fc2e032f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9721857b04025d821fd840ce76d60b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e9016b265c8d59f89319b7b6bd169157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b8cb439c3292953ed45b2f9fe696158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de80d04adbf3803cf77ec1e6c34fa20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb25d44a80c266a0deb5437f39c49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455a79eabecb819896503aff092d638161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160320e40b6c2e3450f30310cb96ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071541301e7d496e97592c7aafc5a6d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09d734e5e822eaf7998b0bc58a400c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf37fe18d47c8892eba49d8e84fcf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384274d429fa2d1b09d47a66a3e41bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e5f2fab8266224df789f83b272625167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f116dfef7e5885914ea6757d950f1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253e01fcb4a990451a0296504563b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600b7f9fbc0db4e211976adbde171a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a1d079d2e842d1704e9d5baec3a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf577eebb3642dca44e1942392399172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba338c2a49fc37abe664c171b2217139173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c4bc374d4e2b8b8c51562e30f79ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da91004d20b3ce2f1d8a9c6e4b18f6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19c5dae9abe5b7d72bcf34cd6827fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b01f8afc22d47fef287de92bb9452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b1a4dea689200d5cd14d8e06e019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f0cbc0f1cb24e961a42fa41a18db9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a47b438eee65d168d616059ac5496180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982255e10291d0175ed0817054d69c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b3c8c72598d00a9401bf471de6565182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57424bee56d6a067e00bc02c5c2ceaaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef587d5c8dff63fb262be590cb5734e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2344c0a419071a3bfe750b61e36f0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815efd890c79ea78f262277926709d6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f448bc3885edf4ba725a2259a0bae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d3d03ab0007aca32b1e798b92c881188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ff0941b4d652b0da57f21553cf7b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b3ef0c192008889570ffe080afe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650dd072c87e0a046aa1f68d57d5323191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c7e345076840aaf19ebe7cc75a0e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc41d6da85ebdd53dc87eb634bfbb68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a153d53b20b3a5c2994be4bb8d5fff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa304f737d7a6e582b3218b7c8063fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178b034cb657565d4f63b9dadc405b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c220bbe09f792a34eac045511fccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1f22847bd90d51e1da0fd10740f1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d02c4182cf4a3a413e4d92fa06d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c98b45628eab27f046d0126041da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525203e5f45d628b3f7b1b8462b265f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b03b6693e6c75291798c5e33effc64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ea95661c581833279604d7230c216203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576d7b2090524a37871b2c8f504fb03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b60204bfbf7ae9fd75ed3aa8aff0c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c48086477a733b0a4779882f0015f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b0f744efe51cdee75022f58b33e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00d291d9f3184e11228e43e1221c37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449edf03f78a60f9dd6f2f6e2a4734209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da017a264732590b9449711aea1ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f65b74f864760dd66c6fb11a9bf22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e8c9471be6d58512b9ca153c7a4d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e57db61001b70267ecb068d379c94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c744dded712b86d95f4f190524b081214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c43242ed83a8ea7c1a95270a2681b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6b9aa27b21c6db9d7b71091435b72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cfe06f12d4ff118ed94364dbdc53b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691469a307d947959b3c02b56b1bc123218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06bb9c4c5b7d8736fca593e05c5344219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ede4aa8eae4107f63738e223672c04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6198b76864d301d08037d3773ddbf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c085df8bf99ab90fb1de5c99f1ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96881d5fbafde0a3b58f58e547ca6bd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77743e5c2cfb5497aee5c9fd9447964e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601a78ea2cefcc72dc678f06d98dcfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d201c7c133f6c1a6cb5fd4aa16fe9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687282614cc08c7fe43a70cf61b8bc36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138e7906048e61b706f0459844f75d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc01327ecf6d4654ca4de2aac9a454229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdfa84107233439076cd8c44cb5a67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e129b9075f8c17b593f020b0fd1c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295367437d2e5f97b0ef8f04ef4545232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e1edf2da4ea8755bba3b17017cc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db80781e2d1c334facbf5734a83e28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e6408b282cdc66e2f248cca5d129e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c4a7fe08cb5be4ffe2086e79e6e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995da0d0d0f185061f6f971ac177e3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298cfd48bc18639e90769c03dcee1a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84882caa57557014013dda82a1f6b69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb381e1f2c5477a316bd936f733bdbcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84973e60f561b4e003c9eff2fa2e875241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c597a678b3394c05db510e24551a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5793818628a805e55da8cc15239b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dab456227c266f78492c30880cc83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221732c3f8d7e81e34bb38437e0594245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac6acd6646707110080f01b5ba1d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a12879b9bbc7eeceec33df24022f93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1727f3ed2c2dbe815bf4d863c8f2465248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad721cfa23e2b729b40dd838b8c4d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187827f07bf102f49c0dc9a76265f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e5c439061d2ed9b1fba8baa6ef5d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd43e82c1634b5aec45650a1dd0811252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dbc1c4c4ac587dc7f34f688704882253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783389b4f7d3b28ea3c24796a80b575254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56890ea94d4b8d7a0021c12f0c4cb7d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e105630a66203110e5acbc0dc28d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81978170d17944d03c8aa58f1d14db6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796bb360984ec89026f1bbc2307bf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7735233701958795186e2f441ec1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2839a86afa81957568f004ac699c72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8372d9a4834074c0f4859ff892efdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f0246b3baab74c73fd0c9b311b729262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c9f222fd73387d4e6662607e44b5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa65d8ee33831a11140c7418ffd98fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f11edcac0dfea72696549dd67436d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452a7f8e3bbb6b02694e3c8b8960d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e50de2fdd5376666ecb1db5f642f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965eb31121477066d8036ebdf501cc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f06d956f7d43b5918b4574fc62df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608235d0f7ab174afb5cf4763b67d8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3988e0511e14fd56ce766a718378271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7705c27ed4f7f2075dd707535ca47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd531681d7323da14e8505e6a64fa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0262359810d7b7806e5f5641c10d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de118869c807f913b6f60681aa0fc4c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6183e24443bb3883e6ba709e97a2ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9af3a51112a0225789ae1a762db93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa7dfcd0a01c3967603dd9cc43a56b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e567348293d22fc4fbdbabd96eeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1610d9b885ffb83ea13d5acf93536280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47502e8fcd9584d599f2c96a477c7791281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851d798bebc0985deec344cbf5078bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1702090a803c8ce66eee7bacff04db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5fa420da0d1ba066715e71180d84b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4c20c4a84bdd20e20f97aca2cbfb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191096356bbd5961fb0070dbf63c8627286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236793cb812aff3eccf9e271771b7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7356f6dd29c249a6fe2f367f9ec32b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25fc6997f56a5fd97ee54b0d5df171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd0ca1075eb547f6b7b55ebe50c8bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89080489cbd124494dfdd7947c6bccc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d0d15fbdea1a17c32d88418b122c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ddcfefff2284cd3b14da3fd2e7e81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21a7b561ed7f7e49c171f8e085d8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d6886d59fffb03471bc4c42652f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ac4e3f201c83606b9d70a4510e4e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347a1c02b9e5b56f7008bb2f7168a49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c3ce6efd3ea742dd7ca5bd159b33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b66ba939097d5c4c8083e7c1e2a70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c549dbd5fe47163263293d76e5c9e7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46fc8d3f5a10dc9e368c95c668088301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2e0036400d38e23e5ead40ce7e0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990947a757469d03801cc77e5f07f63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8254e7bc9533e4f21cf41d1901b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eab02ffdd3867fca21906841650b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4acc42f32f03ce2371322f2d21645306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139643aca8e0ae501a57aa3ccf0075e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7698f18a83d356cae42530b74aea5b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdc4bcf58823d85297c3e2efc9aee4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc64335ca6ad8d5cc61bfd21e2bb6e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb202f33f8847ec51b3a6e031086c47d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc9889ad4eb3c499b8b88507f3730312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3049985ac2a0753061f83a34a3dbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dee3695ecac1a4627be2993cf001d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0602493d8f4ff3f0d968d65db2ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134bf4790e7d103f58aa238cb30348316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cbbcdb7162f99fb5461229db5ca89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff05291f22d406427aeff91e36550318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46028ecf1f5c24e004bc4fdf9a1d06bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f210581bceb9ab44eac8adf163e5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316730a29ec1c161ee9276a9097b72fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2060b320f72e90196999901c9f9fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fadf9d1f61203eca01747c33c1d333323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4a81d0f5eeac5c2450c4fb7d48c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c8185a0b98bd56a90c8554811b8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2357a53b16f1b084baa3342897493d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028386b71d38e2521a72c1f92647e0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb3f88119097a8ce040bfcf48ae114328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56d3b18537fb26b73f8f47e6413da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bef8e5706c3dc6deedb95c3583ea5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdaa5ac7472d264e66d252aca0b175331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123cb266b3f6fbe639f04d8293524d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47da7a4f7aa185b0956ac05d4d12749333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a3d70b0529e8a2b88a47097d8eec7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650250078234e9e20e3eb3d70753b9d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efded1f1e84c124d586c7684f36fd5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab135fc6cb5b120096d3875b6dc5df5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7804bdabb287fda4563eb738829f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330747503ffc8e8d71f84cbf3f9268c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4358e4d29416e43c0545418854dfc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2cec01f83cfa2203a1227ea409e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71393bc035b7ae1f390143506a6eef33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67d7430eeb78edae479c84609620b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7f594d0b35570e57494d8d4ade198344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a917e7fb03e142ca231be06908e2d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade5961036c5ec186c135c89c9c919346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c343c03bb473d22a6ef97db5d277c5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e1d826a1a303f77146978a2cd494f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cf334edc8e3bf6163f4ca568b7b31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673dc03f4b0beef59ccb3be3a2dc3d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbc286557d32c52841b109e41a5f89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257f9f30a8c05fccdd464dd53fd74b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696328605a0f06b0c327f9b5a66ff246353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790cd949e92cd2c8950c594c674f4c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bddbed1ea882f2d81091e433466aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67cef955315b0e85b6fe3e37ef0b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851e31f14f6b3f35f2dce3130c915a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e86053638118a635bf3ac7f83eb5c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1475669353cd2f0385e82258491ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab45129435f91b5fa257c6ee64358360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6276a0c0bc823b80b709d5a92b9a46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c2d211e7e4ca750737e987d932c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d12da52e698d9bcf1a2c314440510c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062152420e1e45bcabcc15a72db105a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd635c4010c8c5aa02b11ebd6bab17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9f3e58dd022668a2c3680c797844366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202ee07ef2de409040fcf68efd96a25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782809ac158ba961075e6082836d11f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462669b872038be9cb6c6eebdfd2001369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441b01260f7f774714c971ca7f6d58f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614261b44d95a4f5b5e11608bbd8484a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97817fa84cf072e675b933abb7dd1cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e712f64c3ccfcfed7bcda811c787e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f7eaba4464ab2b80a5cca79032aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61324b68dadbfd50532ae827a71467f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2291ba0acb08e490c40b2d0891f19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782457dc6fd0a6fa22dc28a00cd1446c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ea282eaebc175f4fe2ded2f1c2b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46d987f4a9979828bfec6f51ec6d96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2f9d1e75cf5882368dd41b8e62727380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57525e089ae945d1d7c1eb6ef91b7f90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7420a08f5c504b6c76d1b0c83d9160382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096801f1090aa26b6da7c4335609b8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa14075bde3f1d0098e600af04122e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd12d670c0f0e1a997c366c2114100b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979e3a41e7211a4f720f73c0ab3d05b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2c4cf96d82e1546117bf0519088c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765111e00477e655174fbfef821251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc71eaa2573e3d0bab79d97ab5ddeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330ad79fd1ea37c56c318bb45aaf8d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749bb8d3b7811f85c52dfb5e6a536d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58259d32ea06c3dda3683a1ae7781166392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38fc329e5bde4c9fea48deb6d24730393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da3892fa19041fa6121f812eeca7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701b90957c71b236d3c030109089b4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed4b05de6289591fa3d5c30531acc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a2c029b934c8cd8550e7b4027391397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39eedd06c47ee1158d52289685185a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb345981770e40a73941689d02b338399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692e4c38430e66b24e37ef9ee0c66dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f370c8eee073658720dfdc2d938c281401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3676033fdd26e5c257415e3497eb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa2b5aa26846d08aaadcaea7c94e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113c20d5fdc71e59c9bf6b00007b410404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9751f9d329cf03cdf2aec3c93a4e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f11207aa5398c2aec0caf2e0af62e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501ec1072e84f35397e3da2b90eb7ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394d7456aec4e35ff20812d54f9060408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb86ff083d4f6027a8b21197c62e11e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c157866dbfdf0a12bf63ea35efa2ed5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c364fd0165061d96a3a1c830b7871a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a3c37db9b6633e21c0f18bc3bdcec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c856ef04b851b50fdd4b361d323356413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeabce32bd428d40d145704a13559fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a3f9692f6005a53fe6dc01d550946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972311cf4e3f17747b3d182fb6939b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802a078f597cdfa24f1a5053273aadc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083d952d7a837d72a9a2c87fa02f21c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651d6b40d3ce99c999d25cf61de903419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09277edda45659444a49e92c9c2851a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324044d3f94b9ea38efa688a16916e42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7c163f0fc87478b02780d81a0c9bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b74794cbd883eb3a5d954a091d3290423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f29014e89b8d1d76135bcb18ac8e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc9c88c895449e1d9944d143a6339425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af210b01a1231d6b8e74e6aa5b91521426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9604b5f26afe31a432be6dbb8eff95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287b1afdb3f3e460f7e0ae54cfb2e12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd91d51f6cdce6e6eca3805e527b59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2165afe5d925b4d7b479aa36b606a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36df5fd73526024096d1b29aad4a0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8778e05e094a0cb6925dc5021e178432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf942eb04c0489f5f43cc3d08a49eee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f10b8367e46313bcee1ffa201db8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46241e5bc48fdca276caf069bc508da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6b01a3896d139450ef4f013809d44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e1cf9d3c4e101ab5dc69e28b98427437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e135592a472a0ca13d72ce7b92960438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb086b1767306d59970ac2d3e9dd51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ae02243e09aa91ae06ade2106426a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a07c36aed0084ba3eeb36b02b7816441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d6d6ee05388d1433b1bf2cbe5144442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd900b59f5e16ed0ae28d01d9be84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a001a29a7b26c8ea9b066c4776943444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc626b534d4f1d9d4445371d5aecc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07594dfdf45a0692705fd23397f53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284574a4492bc7d9132455b6fdb0cf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afefc1007e27a47018e9b411d2d673448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7da50778b5f35903b14351deaa1940449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18ecc4bc17207fa7ec721a122e55f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da8affb4742e9da064647f20274f90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b094ceb3531eecdade1f3c8ccea4ae2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afffbfa3746342cb31237ed254e0ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8d6a1c41fde1d2bc2ea3d42dfb710454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d85b25b8c3d29ff98e93505574f39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb878f4902965b9afae3f7a7610552456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6526b9fcd4c7c5e86384749d87096457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe861661074c7c465fa03a586015418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c4cfee92e66ee2890e9820294de8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ca12d51deb44f0d537650718e745460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8c66891ce68f4b802a4d9b47f87f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b337190eadfe45beb5e887264df7065462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a7e3d75edadd2ec4fcfae6033a15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb2ce8d23b780bf86902231897b541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646d73151a5895a74b3d578c1c0b9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdbfffc3c807c3cdf93759f8e910a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18301b0c8931b2660782e13b5dbdfd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1105802b7f1fbf050a94bd338d024b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d5ca51956443684a4e35e86cec0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd607f883abc39bc679c6d9dd2f151470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c46d085705b3b73b8a3cc0d957a221471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9326de4b24c97086da826cbe4bd77a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb4273895b2ab9fab36d8db22485e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a945387891e2a1cb05e5d1a5730118f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f055c929bde8c6a73005d55db8c0753475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aee7484160c47ac8427329565c818476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686972e0470e4a709d1fd02f0af0269c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1583ae2ef39822721470d9eed06925478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af6be7fd5d77805ca493e7e93a5a8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e848d3ade0d01b8a6e9172e6f5cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7f0b123513e0028b8f2b4379f222481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6c244797a30fd3a6c6f375f6f27ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4401958a8cd60940639335f3a1939483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58799183e2ad17cdbf60a581ddd66876484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ecad9b64d2d0b5c8e9044f99a0d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac822bf245e6e95f017bb6c9a4f9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10881c39f91363e659bef76da783f4c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad56f0bcb09a4fa5d9896e8b694eefe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d243025321e770f2ad927fc7b4e76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d7ea835bbfe0c0c29db4502a9d47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0394a286099eb90c64e92aa77a8e64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59e7e68890f12f81c04ce5bd44591f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a073b98978ad3a017787cbd79e056493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a061ac8ffdb7f7949af1b8aca1f3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247bb2c23550cc0dd1214f3b37a286495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1c1ca481a12023e6a6c190a5af50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ede950ca31d70268f44ad8e8cc4ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af9b19d6f1537983b08c2083929878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855c1a5b5c1193008b243ab61dca351499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cf37822b4e3b1be72bfe7c0484a79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb9f32f08c49882fc0c076d0a5369b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf17ad0900afa03c42382421d2722b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394c7abc44d16c69abcb05c44dabf2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d301d7bce1ee75d07cd4047d84c1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a61d9662c4fd7c94fe64a3eb089df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e178f03c4120f04c996dc464049ac3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af206bf176747c8dcdd6fe91c1af1ce7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7506b629576a77b40dbbf84c1aa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70811bf105b24f048c7094667bb1ecc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee003c7fb3e3211eb0985c86fc9f56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a95e047e90e3497afdf5002e6420511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c685223f3064b00b116798eabdee2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ff1240f351c94f46a71db266c4ab8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399144bd5498e5490f3751f5ff30cca2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332e08b30b90bca0d76b6939f830f4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581d75afe799165df87d2b90b6c9085516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec80b305fc1f86a13ad2a9b0afdd241517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de95e7217677579566a1895c0a3a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678dc5470b52156f7f31c5ab1f0c0be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f635e1039490ee8d9922cc0347d194a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78c92322f983dec0823f9c309408d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce71335f6dbc4959ae16021263c03e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91470c665382a5d08446836ce3025e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9c416d4f2a8868bceea2d2dd2c37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0448c44a55d5ccbb98a67137adf45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a416569984cc9850c3af3b338f29dfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c556c8ff147db3d87ffef7abb674527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5706758946e5fd1339d03b64cb882528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247710da86c9423c1cbf3d19f15398a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416154d6186811041b0b49bb10f82c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29019d91fc8d2dd14fbc3361e5d377531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6131fd0bdf809976b31bc1605d74fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91f51b4be952a4eb97eda06430852a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba2febd792a0cee37e743c9aac30ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c219c1c7de68de343cfa7edd604a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2406c2c171a47a0c198a9c2afaa994536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78331e5d43f4ef76c6c88e277d1de392537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922dc8ef5aadf474a8be4fc056acfcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bf1fb9961a50b6019da4be6c5c1ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e70c4ed54d686b095967b7e38c7b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf13b80ea2c3867c63b7ee3eeb72ff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c37458a981f78ff2718eae748ced542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c372aa895842c55f63a31709d4ba19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498cff9fef4f737a266b5e32b4e4706544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8aeab18ebee7f7e7bd6c730e9852c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc746f1748bd660888cab2014d6ba36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be6aaaeaccca8ec8e0561428ab4d98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae4e641ba0b56a090c2eb066d7606548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e51ab500b720b4baa059b4c2a5bbd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbb9151c92ab5f1a34f4b31f69f785550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987101f796e0759bf027e6baffb1b43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ddcd2155988c300013b413f2fbc8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60ca60a5f18f669067cb0b9ec2215553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07199c9ef6f67f38d7aaa70f72e8d9bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf014b631a869157f17a393d6f66ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a56518e3189335bc2c74d998ddcd2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a24cc80c0780c043bf5fe4cc7ce8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d5fbc09b4317aeae04beb32126451558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efb7f8e20769f7e1662bc18cfb1ea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114afa4096401d71243e0fe4f24e60d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8610e603552f2ed3bc1baf03ec0c84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94da53b6f56bcd2dd4fb285655d8fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d555b6028766e3422f0900a66740563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc96196005bfcd320d6023607b6bd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641375b1682848cac1df8b82b419c33e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b07a1b7c05999c57d11dc6b7d82457566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0f701f29ceddbf81365289a04d8b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9825c68e8b57b482d46d025827e1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9c09d47a88753540c32e3343e030569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca830d9b311d2355666f7c4da9a82dd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f6ab260e1f8137d3a4613a7b4865571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca6b55d20709e8559b072b66dacba1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ee6983d8d02bb7eecf1225915b88f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fc0555b3001da4f1eb6da627625c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85250587bd0e53243441e1055174348575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a444cefe7cacf6bcf206233858f66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8250c5dcd748e93241cf95ca68a40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e423730dc7044a04c7e0ebfbbe761578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc0acb9c8b1afc9528ff584878882a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029026b8a7fb11b27b0f0fb4a4de05f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a29d1a940d94bd448c62a7fefe1547581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586fdcd8ca3c1ba50c864a80b04b567582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549eb6242548ab2172cdff4bfb02cb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2936302520c8b8038315d2093d090584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c13642d7c8a8d7ad5d8db056721b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aa04e255ad03c72e876d8e974fb29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25c85b83419ed65b81775884cec6c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599320aa327a0865af96dcdbb0d41b05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f985f8400550073b5f926cd54ca25e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59f991c7eaeb2d8631918bbbb84778590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1727ef8dd1d51310b5c5b157164d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c1d4f26f6468cdd2699589528b605592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db84f65d86ba05638ca0b88d190d677593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5dfc6906200a948c886bb5e890ac9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbdd8570665b9b9dfb14cb313a54d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe72026213b5aaa960d4f7b6e5987596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce3620ce76fcdfff61870498e33ecf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a236b53c7513b4ce04e17e22fe31438598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c76f924f959d5128741f896ad05eb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375b41daf8f6419013dcb385d531db3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff4091bd22f5fa157b81a8a494c167601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932cfedcb63c97139e648215a0ccf36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04c860fcff9202d6c5f6cc5d57976603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7d45a46a390d64a22b3e83d91ed3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a822036d1ec847e29068b7039be1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f533c8e052128db44994054fa41f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4df837c9e269addeb28561dae609f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ad03c5fea6130b64bfa55c3a8033a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa0f90e2984730430c8e4f791405b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb2f344f3ffced3d79575d6a966f95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e6298cdc148d7b43c7b83fc01e37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528129d050e5b3e228f67804355ae3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9388d258e0e256f079ed97cc401f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099c4fdb33010e8023086a6b41b606614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac4f42131eebb6bee2037e061dcf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d320eaa5d479e8594e80a9f8bbe4f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cef3919b586ce30ac68ed5798ba49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18435f957afb2b7d07d97de5bea2e3f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8102f6babcec760fc3666745b9591619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e10cd7d78dd494d3564fade493826620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa38fad6e91875e4a63e45dab0a57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c4852183acd63bd28882c23414c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb8ee5ac91bc2f9e4211c688d9ff6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d10e49d0995a84820322ae0aa0403624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94155a0d52e2ae5fe59f70ede3f104625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd800b7de65e11e4046a68fc72fc67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252cf964f8ac04c50854725d66c9faa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f57a5def614d64171d35466013b47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080f716be7cd96f3fd2b2ac9f426553629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072efb762c13b633645753bd87c72c9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d02bfbfc308348b26a1e8b662b620631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1802180bc2dec5f085aaebe55951b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd70d4104125482f306e6e9d51e6ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e877b7aba45b48744ccc666e6c10216634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb69e186d7b472fbb7f4ca7f2bcd205635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94976c271fa343f56c1a29f0737f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08113552957bf7cea5561606f59fb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c349ece923f2a8b0deedaab3c7ec1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a703b56c09628cbc726c39571b6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fdcd38aa496429a709f68b47ef108640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dede371563f98f9863dda29dd0ff1d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eb4b3ba7ddb13ccaaa042b41073ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995e703478eeaadc2737208ade0bf54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c54eed95b9346ceff22b9c9f424c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ac0b72bf1b377388d5cdedc5b2ea4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e728206973266050da475f9cf535a16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659e15918042310a70b2a3d36a90f46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55a249087b7258f95bd44899b0468648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b01657c40cadd150506219cdbf20e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114db704965d289f57abf4706054750650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5880b562e079c305b4dccb1c3e566651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07efdec27085a11ad6dc026e61bbf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3412aaef2497040d60cfac2f4bd36be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d1bc1c89cd15c639c2c37f497d255654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec60fb537e0de5037878cb39e29f95d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab43ccb96f559826b64b8c8a041149656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5769c693581a890212df3139085a0a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e7e4b512ec7e5ecea3646ee60925658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24389809dac69a1d5dce7224187bd67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6db3f3a75ad754c747826fb2576f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc80395fb6539988ce758471ec223661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683eade4d408eddf2d449fdb5b3bdae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b36616799b52b4bb86325fee31340f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45af63259b426dfda327c266335eb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e27435534339894598b3c75f8046665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd929103970e33b6c8eaa703e640fda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e61de3731b9c51df04c96ac055c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c153696ff6644daf002f2a34655450d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae78f7c7d8e61b19ddb355c71e95b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf334c7a11089ded8b0beddc82dc68f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f22bbc6c93a761c07c7118c02ad474671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008ffd3a585dad5926542896d1ec2ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b439d2c31254d2177eb2c9f35c97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd951d87e2a7b13f4ad79552b94447674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d44f1d74df411889cf235f1a665b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30360a33ad5d54ba4836edc43f30c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c5c0498f29577b3cc05daecc1a14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821b745eb76804d69e8ef3063f0e2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96f013649bd31f23f5d42e9ccaef3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d034f75105b7429e5b43f8892f6534c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca0cecc41d99f526bdadc18dcd440681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234e22fb9e4efffc99b4ec56de72d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b393d53af6e9df2170bef355ebd515683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562be37ba7ca00f7ba9f505d3e1fc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3af3ebd1a0c07e2096d48130c84ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457a23c16c937ac4839e0eb2618f63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecea7329c96f4dd1a1428a334d683e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de68246994381b9ce3b52c06dbc163688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a42b3105265423bc5622a75e523c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e54d74c7752b75d22dfd327e831bdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8c1c90b646c5e66042ce2f24a627c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcb135c5d23e4ece6af8c70db13e7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911fd530b0a6ebefe27711dd7a03681693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29a613cc2d38cf08b3506c1d0bf45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00358f549ac863020ca36c06e3c352695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa5fe4279136add2fe2f22bf423b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d40fc70dfe9c2e32a7d1600e365f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9d016ea4bcb83081fa375e21056e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8d53821003ea6319cc5e91be3159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c96f2bfdafbc864761028057f48737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c681b33bb0ff83ca227db992b31f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c075c2a4ddb92536b7090efdceaa6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccde64dc55b9012ccd73ce4efe9ed9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743c4ad6a19f785265e6da2b8948c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc41fc53416d350a24c6e38ab1a06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805736b5096366289bee73c9916aba82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad92000df7d74cced7b45ccc3845eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df6152d075c8c7dc66683a33378be2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1fb24436460934a142f6de3ae687e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582abb0293c34ed38e4d40233edcf6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75842fc7ac186b23909b4b72cb04f5fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff279e95c5dcc17a2b58ee8686cc67c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00fa8871b1589db11bfaa5f583ca4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c2ef5a079fa81383955a5b462efd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dc01d5884cc237152c5e5f687297b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c49f8b143a92acda4643c9431fc365716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045efd37ccf85e81577d18b2587981d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f54186f9e2baa43f9e6366608b46c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8dd7f1b6ad3012bd8b2a90eab653719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00803e9359a4728c0969640bd6904c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf28485953e84f5615294c6bf0078d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08048aa4319a6c7134265c6d573596ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcf7bf419e8db1a24c15480cee5e42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da7b5db019fe6ad23a8e15da6eb73d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ae9e5037f223f1cb45f920429bbf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2dc8eca27a99b322d3aa24460be8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee2d2a0a559b069aa25d0ed76398c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84594c32909a1ff1ed5e48a78ec4c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708037d2f7826efcbefa0c7a2ac4e582729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d79163169b624685294e01fc651d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f9f4e89fe75ec59f15087d68fa8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fcf121e18ad358ef9c37e4b4ebc98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df38ebda7f08845c3193feeacf430733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdfad538839c4cef4741c40d374e4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf4b49f05dce8b7aa54cc6ee5f11f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50620e843b5a8f7859a19db1d9a29eab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63235ee7072b581f269cbae49e271ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b73ae7df77955a47362ca7021980a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ad990781e7d6351d6657e46ae43fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4317f3fbf4fa15bef9272efb1a18bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1684c56d27a9b5fcd8b56df23b126e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c00875018a44c29a99e4f7d3e69bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdf11613ef28fb5bc53cb8934af263743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644057ef1ccc0e16782521becb7f972744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a75293788ea4dbc5f0912ac93c8981745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bc7bf34137581c4d11061c13e62e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7e3713dd2563b065a42e1bea32e53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6a3b21317589c0e52dfd9871474e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b91c072ead6ad78dcd9230c549098749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5815baf95b2e3e47bba27e508fc8fbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf15de33624971cebf119587e84124751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f205f384279f7f49a269add9d20f4c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5d15442bae9c68a5c482689ff0fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565491fc9bfe8267a06296088817325754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7ccf06991969dd03a2cbfe8942d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050681fa47e38a7b94de0bd71d22de6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc114daba4298fca8dabd38ecbbc2a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada59ccd809af08279bce0afe4ba1dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4253c67c6b67e78be2ae83c89b288d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833edcca2e790ff741d6b7b6ee2fe741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499448d172aaa1d4b5c505fe8355c01d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737465919501cd3a537c11381b714e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e131487938448b7bec0669715e0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471faaa8b6f988337bb09e38ff5b6f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af304c640a4c0a23bf4e70f58486f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f87e69c33af4d01021c41d227de237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d36921017341193ba3dbdacc29258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852ff6186c5c32319deaba0b8974c389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5512f850361dba33509ad56f0d5cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f8b4f7240487b9ae27a9e6380ffd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131cb0db2e92f2e37b907bc18cc35c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c69adf87b4767e4780cce46d331f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d11cbb661668dd7b5fcc089393c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba963a9478ab930258d888ea4813aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9290a38feca4135f3e837f3a1b19316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d0e9bf7ef4c0544aa27c7c013791d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fc156db2a6d0e872da77fe1df86418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dbd00e3487e8d8b379b8af9ea5b7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c399635ea23288e002af79f6942e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314199e125f330f141395b90284f188e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8ac5a2c42e299626768dfe52ebe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1e04ccd39fb6d52720b8d23559b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee89d6901e7421d17dabd7df4e67d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be944c55501584eb456d98cc5a31aa5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290f175867279718219b3ef7a32cb0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82e1f1b843729c40c01a7335c357a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ccc27eee6349e9ee63d944c09f9b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6fc332f87af43dea8d016afe1f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb63a68f5b7c1a3160b6be986899e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd404aa96b7676078ed96640d07c0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f816a005e71a53f4cc0c2a4f9f71f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de243971a8a0c799a07f3fcad35c455e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a84918fc77cd2cf6ee7d76dab937d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480fc1cd49adab0e717b4fd4e38dedc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0050dba89f658d4c774c4df63d56636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916592f8091dd061043a802ae3ae50d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08606272bfed1a750e5d3ab7ca9ffdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99129dbe80696cbd63ef549b8c73daf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba4d1a869228bf8d61eee7ccb0a48240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ec18c6e46502a9d3bd70f902fdc7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68ed017c585163f0487d7d4df36b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4078da23dc958e7baf843b6a70dd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50160c035cceb232479f2f3baeada644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb323545b8fea692f6a1f0369fe4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b48c7960edba4e3b0e64fb1f427d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec296ce61dac249791e7cd44622c11247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0ea4897ce13b02fadc04fc808c5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83883978c30f468e739cd292f046c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340002251ffb031b888d3a42a2af489650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e5412f1574497a7841466ba80956a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e911d3e934f7501d05129a2c9d83cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a9b66c3e7a51753ed5b0e38e482de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16563c677d51c1c508bad8fac6121e2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c70d1c40d4d678d9fa4220eea82d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b8c4d7476e13b3e7db04028eb35d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d02737d2347c4ce6c7e069555f50757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925a6110d965293e70af165cbad21f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e81a73e54bfe3a261c2cf7b174f84259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e421a13743dd7f255841edc4ed7b1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e57688c9c9a41a158764a5740bb15561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c1539b1fec473301f4c36345b591f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc432bfd19692fb7bf60b94b1768563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d558c66178ac90c8d9556e84777fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb13d2fa551044ee851b8936f1d9aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74c1554f0e1730e783858ea420aaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb746adf4e6484db8094fcc8497d8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedab3eb3a7d962341b233b8a6b8ef668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b4e085c0fe7545df237d8f7bcf2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c38c6235f2c0267fadb709e99c9c9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a365dd61ce7d6bcae606d45683a29f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1236c5ef2bc5bfb267ad221a20497372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4a00d09353f4fac1a0896ff64187b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb593d656f46130ec465a30d0118eaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5310699af020e85a8b55b139b985d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c383324223ea7e6a6b7c17514627e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed789ff406f2000d1f2b8ab97308ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3ca82fe18934ff802147c3152bae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b69509cfd53dba489288735cc56b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f80d1b608d60307fb8cdf921d080bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58378bb78acf4a8dbfa4f407aa4535c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e154d3be82134b4a8bf4fc6032b1cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a1355158608d7b37cb8acdc1050c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649367ff214d81d63ec919b4584e684284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53bea446ec954d91650b77439f04c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21887c5b1a7e1086a268667a0b811686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd148b1580289f85fa308deed1864387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443b2f38152306b3ff7c84a9579be188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d2ba976f90ab8d030fbb97b6a52d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adcc646358fa07cbeb3d96c4d1f3d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878329fabe822cf2301a2d31b54c48291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ffe8307d4a73900f7770ac898b2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98ede613da9acc760a97211959d8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4e0db696ab56642e8cdd9c5b2fce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968707af00410846a047a2cd8cf9df0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb7706d79af62840d04b141322b2d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef23f4a6406c21fd8f82639a265cfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beba80779e1d4d3a1f38d5280983b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7734b17e32452b431ac83be81f4e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4faf800e48c47b5dfa8eeb11c598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df83fa420b617bb54b11d29ff65bb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc691d77bc58a5492131e424f6c7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1d4bbbc5faeed518ff5d0ed7ed3c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541e53aa64f7f13782fa0130fdb07b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352662d569f9675b2b420eb4da24794105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92055fa1fd83c20722fd13e3631a51fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e470b0b5fb9ea6aaccbf5ff6e5b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a8e00e3c448c6dd29e92811fd525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9140f77b103a6268a889d08c061e9b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b14a43372e045b1fd8cdee09d452d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf907da9ef19c4b4d6b6aa44ab3999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1f65739fac2684525417e282e7c72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b7c3e33f3066ccaec0113a5bbc40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0d5a3991b3c8341fb7790aac6984114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1813a85c56a531a1d7dfd59676658115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325677d754b492df3e6406ff77d3cf59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7490a494fd00c2aab7e0112e5ef194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f23181a7d2fcc45ef58cc18e2fa160118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5878434a85f6e2daa9522bca0753c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44c8b88a5ff6a7e7dc51b08a96e36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7cee84f732414c69ddedd6a85f35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65713bef08bcb5c28658bfe341c7ed3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa3bd3ace3bf9660a165a8cf421b7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d24e9beedebaf210dfbe5ca21dbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd49bddcda12a30c863f32487aaab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926e482b68ec1c1ec31df4e920a8ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d88150cabccdaac0225afed6b7a2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09ae4c295257373759f9ef3955b768128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc9abe00d36e2ebe252fbc22ce137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40914f802f1803abec747ee4d3baf921130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94718aba9e1df39f1872d1a0d7e5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c75438a3e87695b7ba6ae3f9d2a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab026491780740e9dfc047e671721133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3c2b90b8807c2ebe45cff6de76e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc21f64f25e2aba9c2bec75c0bcb24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4d782ca6135c7e22983a26a7f144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefce075012137e96c3655f639c2705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b0bdd66863619e15dd11c06963693138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee3ed8e6b75105ba1e43595605388139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4211f671cfedfc57e016adb3aedd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e358a541afb046b0eab55ef408a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56320b7400316e43ffd51f6a5307f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aac25ae2d5635bf3d3c6ae260c78e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253932a8d6c21008eadb77d8ffc6b97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b894e9b4220b0939e97340e01d0efa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303b742c8701e1f1b59482dc6851ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f97ca4885936b2f9192e0e916d77b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1942bdb48417d6ac802030142b5b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a5a407397ae5c50bdfb9082fab7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e451b05df44492102097d7d3069055150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0002b499c919019376e11d79fd1fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352d2169f75ae3f937ec4df429bf6ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27e7843c35768d9d5c068775963ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a49148922790cea776ef29ff32adc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bcc15f10d852c18d9f0b2330ddbb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88f508d3848eb7a858e97dc029efd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d8e697fd6779f0fdc3d675e42b00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fc011ef3ae4e1b826619c6e80284158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4734839ab387af71e392cb4706ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9757dfa7d098a3296b06884df6c7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694484456bec692ef033476cd1bcbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dc56b40c50205c3dcfedee98b767c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fbdf11d0af87303e2f446931aa777163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111ba89974f77434fe96a629bd68b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d61dcdef175ab65c3d9949bc1574e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b70f2977ecf0011f0fdfc8368dbcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab85ac3343af1da20879bca159bd88a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa50c1642a75595054492d6b45585168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df288b45c14c9b6cc54426f6d759a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687819f448d1c66303233a4ab2f73d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f109a931240b02446695cbeead042e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bad5e5a50466596f5e03ad3bca6c9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aa1c01f3a5ea292c8707b0078bdc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059885f3196eef47bc869b6591cf54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a9224f9ae901b08389f9131b01a56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2cc309c0bfbc6a13dfde141864b41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73b26c761965735b334f8d0532006d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2045fad2c6ddf2d46b26e6ddda5ad22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019d02108cb445f7710af214b9c8bb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed00319f3b2e8cb6cf5a42dd022ee18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa494c3ad2866fb1d4c92c05b516a77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168045408b99815b93968b1dee468aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2692617513147654563294ffde2f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ed592df3cb78995ed05f9c8fdb76f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54859bb5c9ed7eefd106b40274b8b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e124c936ea6be3826180c0ae8aad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0713cf0eaf2efb07621f73c03a50d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd3341ae7097668e49d4d664208b78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca01cd40f13cb1808c74b55e4ef58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3555e15917e477cdce95efe7d2a0b6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4a9c4dfe59343b4ab64d7ea7386ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac02daddb6ad7fb7d42316e926ac230192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a55f5a2c3cd5b6706b112f781cdff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75968773c985983af84c58f15fc42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb30b8b5a5fccced94d60fc8a53cb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ac55e7a2592ddc481a70f84a7b29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97564eb6c876f45d70f9ba2a9c3f6b6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c6c46f7cc2b4f13c049281b2004a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f390e1535ee7e250fdd08f13fffd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10109ced41a12448ceba697c8d6a04b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce08b4308960d2b4b032a2e280655201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d996dd3df099a50a4b9df17471e7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ac5a8444156b72db3c39cba34feb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1d184fcfbaf17c6679b6da71bb26b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b49d810bcc4d41591f91868992475205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46425376d60dc8cb2030c1bc6482563206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7421a4a90c40ef6e867f0a2675b0ddb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ace7029f1967b4482cd6916c74ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4416b817fbc8bee7cb8d4cfb40c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd1e960eaa7c538c3f68a6477e354210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8bb79ad57a69a2ee541048eb89198211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b69b9ac47ebab3b2743659834c1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0dbc1fd5ec7c0712c9a768448dd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0479cec5f0b846f0f88bd9603fdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3ef61cc285ec9b08a9a17f8ed26b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faa5280e87c4e3ed292d36e01d3f58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b8b7f9d2738441ca483863afeb33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce67523ea9d4bd483ecb743c04c8e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc8492eb9ed7bef0c9019214aad75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd11e177bec77eed25e67915def175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74d4b8b97bd5b09b36871d07dfccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400536365fc5a6255a0f1d1ce39938a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075fe5a14343630f0cc99d613d9962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f28130cd63ece5607491f4cf54255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20a951a0211b8f395619a96b3edf0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673749296d38f7c12f1b2f87847bbcdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2db06e8cc15d3048bdfcb3cb5503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da198aebf1c9c75c3d5621fb6ae655b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fa1ee8aeb2db9bdc74b2a35a9732a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890afaafa41474deee74becab24757230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e4db35eb3b2919628af21924b2bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc57061c076147b0e041e5bcd6e33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033477dbadd64043ec4b0374fe1506233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03e66f7055b9f0695af1cc7d0a61c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e2f24226069b046201baa39893d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1325f2c4a5273856744971826ccd713236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea219d54949e619513478f6d31cf7458237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636340d7e58f68145590626410be9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c75f21092b38be1267c8c709a041239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3242dcb73b841b5d8ea97f6d817a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69dccf9f4cc5663ef54dcf880f0ede241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc73dcd7e9a358b38833201b8de861242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72ac8bc7e2b792b9bdd8c7c20e71a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6ba8894a30149fba1bdfed956f7ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f3216cd2b3273240895502711426245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad894496754ce9231dc685b6a3c49379246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db381c1fbe078af815bc718e8a97e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1bf2773d9f1c37d479547387f71ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef09a76085cd7dd3a00f6e1cde6239249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f72a42bd547b355508a1b2dd853c01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa48b4fa7270abdf474fca4327383251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad61f6d72cd634235eabc6559d4fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d860b8792b8cd298b3ea5e665c022f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cfc193d66405a279347e728b066f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd68869571aee671311f8c1fedf062c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4dc3f1fe6799fb0d2336bde885f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ecab89681519e67084985658337da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6dd58d59c1943949cbab6a2f5f8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2cf9bab48bb39e9a3915b47dde7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eab581e7d6bd348d7d27bff75b3c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc085afc2c72517dd65f3b51bbcd6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520304e56d05c7ed159162c2d50191a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c5c89b5ffcc89ba34520bc5b68067263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a6a612ab2c5749a727883d659fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8c9049ce87ae6ed3212b91a734ada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686493f4d5f0a88272a3527c1a91469d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5891ca9083c43cf46d1da7bf0a4cb29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090bed457c43e462e9cc3b177f35789268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248017816c629ee7c54cf93dd7f293e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a58ea624853157420ccac39f71b76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f3883fbd008859967e2f902c83b6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b91fc855f9c8976016a87ef592d74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a725b1baae8ad0829531c0593c39a45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a4e6168db7085ba01a3657815c5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549d16225aa3f1990a9e6e4e115c9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d03f3b4f183d550276eb6955cbd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8bd6bcd6b5ec6f88bf7b4c90ee5a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f58274c01387e5980ffc909ba197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae4d2bac300f14856a474bdd6679f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80cbdd6a13ea8a5b8a88b0c92e9c9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c230baff000b5c6e4bfe6a2736e8cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2487c874e613263cbee63e9295dd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b20827a0caa8274754e76ef7ba644283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def305b3a457cdd12754a06adf1f20f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b6ec7b950855e8c825972a8e3ef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe12c5974adfa8283d014d5381f0c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c950d69ab7e48d7553ed805a153fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd486aa50c85ba410b550f3c116c921288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a9d132c200a4a4cf0f27bf0b506f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf81212f16528dfbb1d46cf870e019a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fbb673aee1fdaef34bd980666cc08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea414fc909ecfe48e1b370e7c8fbaed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e14699bc88627f8894b6c421544552293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097762105de32331827105f41f1e298294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625770ca83152e3696e3a61523c4f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233242afa34b3e247f67014c8fcf03e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e67ebe883143127b12adf26a9759d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a31eafd64ee2c931699fc7f5c688ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ca83d290d316b9c0ec663ddfd937299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6be4dbe0e8f6a649b396313c7661300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848131eabf2a7963d764a6b03fea0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002362047e20b9831db61e8a64058f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d947bf2d9266b1e8ddf854e77103d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d948474a6a009b6a4f176f7641f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3262ebb8b84b971bcfe799366525c40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367491d9f261745697b1e9c067bda57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324080c4db2cb5eb4bcbf92943f4b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa52c1bdb19cf06b3c219525f8d24fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca25fcdfc37e221f8ea089f84fd15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044afe5eb88c420ac9615e205bb76f68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88c35c2b43980302e11f4303ec1dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b7bad471489458673a20b9bb3edc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c577d789b25d449913f5a5aba234f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d20d7cf2346bff12dcb20374ed08b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4353d07dbaac3d3d8fb268514d395315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b64eb30f493d359a0660b16bfc6abc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de017a313d8d03e39de5d4b19cceb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf90723f2fc3c5297a7691ceecc985318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f173869505c17d6cb95b58082d4beb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df68336b7d5d49dd50414a216ce7e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bcf296cc81e8d17bb5abb94eaae77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32389b6001e7c4c17dfc94c55f1dfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3f510a9e5f218dfc118624c929375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5e03860d21a94deff47f5b8c4f65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c274ad2f694c71d7c4c4ff1aefe49a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231b98231cf00a84b068370f47104b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc3c849d4b99d008af4528a5b9cd22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72dc85a57f31453e59b40f95312351328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93cb48868fa1f2d0bd7f37418c2965329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3cf31196259ed51a3359ced1bda07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc41b024de1c4dd115b9259c12246331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9230cb7a232f84cd11186523160974332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974505ad5742870fe846f45d167549c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6cd21befabce7e671e1916ac0a1f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa4da9965feef654b38fa264bf9d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb633d16d7be14bfd37e7e3c7360e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfffe13a65603b7d209ff9f1fe88c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be9eb652589bd7b162669d99b6c0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af305f2ffeebb6094ecd655474eb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b612bccba4e629252cacd91221c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493aa839972b6b2d4b85f33dd697395341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89458f044d4b17855e9c579884ee8314342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947b5ed3a2c8d8045ab4e7f96118b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9825a818deb94665c7ef35d6f612f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ba642f345a1317565a985a4214e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c42008917a3309f1d47973af4ccd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacaa8f4f54b914cc84f642e97a7b4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739c75cd15ad85b049d705d65f511ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c360b0d9e9263dbae35c2f1eff60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b04cbeeb173ebd01200eb41dd6e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14e429289b6739db6c97eaf3be7ab8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e979f7fa6e79234703cba4887550352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64d672582c0004376a4d113c9d386353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f8c71ccc4536572ac3f82420b038354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fef07dca8bece88af019018406759355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d26534da56dbb18dfc15a9e5511cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ebde5fe01cded7644b620235e030a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2307cd001c8d823eaa1454f1bff6ce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7596f7768019d8f5745a21a9fbd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67daa22b565ba2bcf11e2cc73ba79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e437f532fa0c30d97b56e15a4df0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e9aa3ca4830eebea116132ef8a1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b0a0593121e78a3ba4b8f5f22a40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5212b42c65c8d9fdcc96c2332c21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e245c29735676e13e29d4061f9cdb04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6266e8b4d358f77e976614ec7189ca6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242c06abedb8516a780fd949b493ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67157afbf1ecdb9d332dbc0f96b11858368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7fbe87721f65c292343be07a08dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddffb556befefe1bcb80267329c2521370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4e05084c01cee8ec478e53488b30d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f61e0fb3fb3ddd82886f54b86c9a2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692bbf912d728fc7135718ce4ec4fae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad70491e56e9e6b2b47e33dce90480374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e11cd6af2a94a4e2a1e8012b313118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a6b767bc6b255aed899ee259797c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1715b5c871020f3c47d3aa957681377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c0a833bb6a2e1744ab82471679a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415be2a0281860cfdf71a0aeaaeb564379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f03427fe1587adaed7fc953dc054380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869e0c83e7ca031e6048b96da2f559381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751cf04587a9a7e3f4e785339dce16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21c4ba43ec6908cf87c346f52b48d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653200d911252933316e2b3f238435e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415193b38fb1dfe38b58840fe9970e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0cee2270e9d397b511d42db58b6f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13389921b35370f53faf10c2996e01c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484cd16ae6e4447e2afba14dc563b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22682c3f1bb925b1117a22dcdf386cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc5c9a0baa2afd2ed6e551506c9fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee2deab317f22a514a357acb11763391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fcf5576ad7d6cd0bc8d02b453bd9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3f735fbdce32c1e9405ae46ccdab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224b5298f3891ac3b14aefe323ca56d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5c6aabb5c9eee1a364ae5aed2bc48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e2ee0c48c46b56c9673894ae1dee3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627f8ffde72da41472c136b1c3df81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e136f41146579fe004bf3236f90734398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18acc8887a637d5c3e944d0ca284d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877620d6197b6ed65bd29926dbeb4d47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82bdfd7390284e406432ee132e1a50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b63214c1abe35be13d08898c30374402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8698dc0f3f05ddb0529012fd16298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e426de11c3964e330d376418240673404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4234cadd54b4180c5dd9141497109405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af16be48941f6efa8e7de10104743406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47294b0454edbdefb384daa481ced9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78fb688211b82d1929f4cc03310f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9acbb139764241e5ddd150237650a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361d69f3925f88747f2e265ae39f43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a76f57ff6061f6eafccf72cd5dfb98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb0ab39bd9334ced0df6a42fbe474412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bcb8a967c49968acbfebe4da19c2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97426f0efd8016e4ce26ef47382ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01735286760a8db9681fee7ce1eb33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06de59319e798874c805f334f8a92a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd3f6b244e48c601dd3f8ba9da844417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b114a94115324b694a62db0eb6dca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592fd687a9ac45dd2c1d94de676241b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a29c0df4d246015abc1721478a9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66e1220dbe630eb19c3a59a9a123c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a08520a8654049ac0acafffc2a5af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32484fb7808f4c246de8b97da0872423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb5c8785674644a0773df36dded84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032f2057fa2f1800f8e732b606079fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bfe8655ea462f51be80792f2a5129426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2ef1e72188c7494fae6fe993598a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea71b4b77ceb153541267226a0d94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe99bc6ff1289e23c6cabf4c46a3c9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0cbd6ddb2aa72df9b4cbeff5cdce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292c26a54df068eaba5743ce11d456431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882af1fb7d975f1b96320912e8b48046432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62590462f05dd720e4b15a2704f537433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b18e20e17910630dcacf730da1791d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025418e8ee806195005cfc96c58e83d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d90f819634b3f7a8279fefa137789d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883b2b01c00e261de0063ccbd87cef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d04dba620ecafbeca938b908d68685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badba6339b06924a72803e808fe37212439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe4487f3c7349f0703fa324933fd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d7fb103fceed8d6b393755365583441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785979cbe9629d8bb2653c3af30389b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fc0343e53e5808445275293298e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896dda4d9dbecf9262624752bc1be77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a9eeb230d0a3b910329ede69a3f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016bd98e93f07f24158bce3a0571c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f439e5cda1f10e879805a6608fd78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a5333d02a8f27cb519e79e306f85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bbaa5b193c0cb5bfff408d7404e8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91282e7940071b7492b9343a3c95c74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296f424694fe31e979bec64f852534451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe766893163ee06cedf677b7c9eb2d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e1df954970afbe97e4c060b771a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fe232e8c15cb3a1285f3d75533a65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4bd1a8065e072e70b6b40a79f4bff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db8c6a0852eba19d8cbc7dc18747fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137debc857883ddb13a91e9d1dcadda3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1040bed6c7244524bd8f5e278396233458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b53792f62d9153d8580f6467c624c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b010a686b74e60357c9815361b95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19fbdbc42d65d1409786173c9ee574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43308554e609eb470d66e118b66d6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b45e3991fdd01b3d8e34b68cb059e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8295c35f01d263231cedb6f1963f180464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae19edccb845c513c109c1013007f86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314319e047930860c14e7382d6096bae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60084c05ebfa33210f91608d843fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39b9d0a3e421b1a9f32b0a2dfde3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f732dba4d5f107965f9c189074e0ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106df927981b84e7d4fa4beea6ebcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbe58a16d32f0d7a6146f23251f39d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a55aa223b908b834c656cb07b659472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca653848314aaa2b8943218d6f6cd56d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da02f81f5aae9cefd12ed936ed111474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5264df5b0c7c99bc0642f110f63564475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464940406a257e747628d5d9a4e0019f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d258958887919d2bef04908aa097cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac1ed5f23a2abbc25e06868f10817478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38602f4ebd1b5ad204f09fb082598f98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b1a70cf429fafcb68efea6e11f01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4862c5037c33c8cbb60a72869a837481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ce43566227fcdb338d6a54345cdfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6321feabe533e6a3af9f0a171375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e915eb971b81e2dd4515d6e296ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee95056b0d524777a8879417f725bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b6ce760023062ef8a735959950a60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3caa723689d705544581cf841cf751487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc1dafeeccabb95d128010479be9b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ecabd777988483a1674f3ff365c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90518bc8bfd1cf3832f1fac524ce40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5729a71ce234fb6d589874a1ae1ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eee9f4974f52be100f4a1d4ff2e009492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b43c57d633ac4cb475077439bd31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1723861069fa03e0d12e37e3bc6a9d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f38b7f79a343c556cf25c67c3d4cab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b753af68ea08dccd05c2cbc306953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30bf1773e035b883d86a893df836b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191b2044ea8f71377df89065a67d25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3ba3db80cb71fa0087072a7230cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95923fe7a9e0a49a394ca0028a4c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe892a94a4ed7d8a82e36ac8b99b0d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0027f5a3a77b27a2a14ce0080208ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c1434774d04e653df18bb687f950f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ff512761c56cff749671bccc92ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84fa568d40f34c1f4a8af2867d19a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3dcf41e9376831b2129384993e797506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad23b768ffdf9f002a59a5f1be5735d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9936ef53d10936f8689acbc5688a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e306b01981ce17ca7372a6297582509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950659e490ad2d6ff554d059591efed7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8483a7aaf91cb1e815e253ee0b166511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7c5638cad2766c211a8192a3b778512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a787e79c696a12ad6aea8444805561c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cd4b9cf2d052d424cb763de00341514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c501b78eb76750e7e1a52435ce3c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0fcab1d70fe3b6fd9abedfbfa82aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b4d644c8964bf7f6229e083d7e679517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8f2b0764b70009d1473aa8026164518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320081cc63358f6529baeebefb1c71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693c67af795be0f4db83496df86766520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c82ec764c887f49c649679caeefb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43ff64b391ef67cb6147bf7baa158522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa301b48696c18786c395654b6b522523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48d0875a0d0967404031e2b371c56d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53309bc6ee5d853e2927a73b19ffba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592070808e495c21e9c1b9222c7b46c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e07e1cc0b91a0aa4316ca5bf8e62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071851be19065174080a3afdf56340b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4cc3ad7ba7d61e99712c777312b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd62fc56846fdf5a61e06859318a4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708c1b19a35dcae307bfd3e24a01c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330d124132ca6ba969a143c2f1a107532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37247990c04adcd092f196394a9224533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe89e2276fa00a376e46ea5ab42422f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903808770264c78efd20bb516d6764d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b999c419dd07ad037a67edff6dd9de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf264c7518715f32dd649958ce4203b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392c7d7a18ad3ef2dfedcbd87cba5cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dec9115997a830ea50ecea20fa1dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39fabb8750a3a20807db495f39ba6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6e815e094d7e8e6826717eb337af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab61843535c3eeefc142ac933c38498542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5d4119cb056870a97a55da14229c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa329d691f45e726f7591fd192a80a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393ab03e0d5aa52cabed497f986fd2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1803a9f837e799a7ea16d13f7dc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3181b2c8e1615e505c44389c99b6c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca4d7f6fe19ddb3e19e907877d1cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98991d606496a42317042ce062184a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8977db5a00993fc9102c9688960db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543e2855167862d9aa976a1a19198fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96ef12c490cf683ff1fc382c17d6a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c83a66315311c00c5efc366e1c03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89410efeb0351276e3d3732e104ac4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163dfca8acbd32fe358c8729e81cc83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01a6e451f352723b93b397dad0057a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cba5ca7cf8c0509100c811823f2e68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbaf35018f19b223a8401d77e07f9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73c650e3487838ca3a3796f0cfc7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c86c0d9177057f3713fa778a71a9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a23857dfcfd4dbe8804a1af2641d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127105d40ddf9bbc0a7a9ca4e0ebf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae262ec87b0c2af127d374db23a272563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521942c2975fa908b149266004116e93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c5c6add72f1fb3701b171db44167c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da48f3d9e43189877a2cb8c55cfc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ccf721877493e54e601e3b6fe43eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d04047aaebe4ca2a6bd37c5c26d96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c91256416621b654e31de8cea7448569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4bfcd194e657ed3c79a57c0500b04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda45bd989982055f7a42f66de25f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97021e6f1e66b54f68ed8ff483e41dda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7231f4573b091a974bdea29ad0267573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869353812aa375c5723506d23e2be742574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac91fa31fb56895d5eff1e7030a214575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c6163481f848ab32e0286797c6735576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa855bfa53e73418744b0fcf584dbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1d35778c0a3d1298d00de107370b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e0cee86b2a4da7ae5fd0b5fd9c64c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd85e7194407cab3b204f30d33c159580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480eb3658f65cba2b5f32092b9d70f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ce219945571e0939034f77cda97e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8aa597d32408ef3830c3bf84c0b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db2bb575bb80b39357aeed7ca27e68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65a76880cd6564cbe5e75e6c244e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2470a783d42921445cac153793bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444d992ebac003c2528bd8180d95b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ec72ae25771ab8b8a1df82367fa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51034603ea4376dc1d830383bbee3e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba1d664d90f521b315f8fd5e57cab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c8e0ace0e1d8d44bdf9135d59084591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c91c7f2e8a10b66d7f106241def7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913370d92dff62d9430b3c308b50801593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c79945114afb52c197434eb83bed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7737bce60ca6e15c6f64b7e733cdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ee7f6f08caa214873811d6a9909d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c1919ff73fc742a7c0253d5e10ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9db80b747c4c90ddeb652cf9a285a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db01c293665eca601c200e238ead8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047550b5ed31b50127b75c96f9f282ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d495e4a511bde57defc5c6427a35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9543e5fe35b64988444cddbe2bcde21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff14984d59537ee9e30d82baeb7d2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049b03f1b7d990698380df98ed5d23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b810733cce715a0aef45fe42ae1fdef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8842385f29e86c515b0c99c925486606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb0163522d97f73bde7d2165e9b3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9616befecfa809f06643b14156814608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134285bf274e218438369fb359c7c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f7f4583dd8b94fb17af2e8de8edf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c797952306e091491ad764cdd22dc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed08c5a938294888ae0836fcf73c5ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5a2bc435ae6462995daa4bdd4b1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b789bd5e1129b8634e3b5ba594404614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd36b476ab19e2f2ee5842f1bfea1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba569ed330ec5ebbc0e054ece1e30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0197caf7da9eda3185562c62d03025617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073550fab551c611f4c812bed03ad4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fc411b61b1f842e0bc912644ef53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2351ba7dc17048d0fe63252b97155b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d10040eabe9fe0e1035298f4f143f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ffdf4e9ea9fe0e25cac113963530622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c95489c48e77dd5152c62947f923a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eadf8e761fe48be202c0895385ad91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e8c6fcf3a48c1a5869b1a5db57647625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118340b2810a19591b6e450ac060376626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90fe828f763ea52db4a053476d91e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f97f0a7163858f01495e9dba269ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a88cdeb7fc209420878e3f76e5cb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8103aac4e0c7ce701abf43988865630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594208903fe2650f75b829a7d275d17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c61d9c0bb0e30575bc7c60d8fb556632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bda87ab60c6a612dd75cbd3adf4f75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1bcfc76bd11c47a55f988bfe27bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19dca918c0fb8c2c22fe8a669109d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124941663bba441e9c14504b3416bbfa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fce5fd8b8fac33834b020e7a25acb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642183c49130fcf37a242da6120c6238638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ddd03cd2aa9ca4639eaac05381196639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f46b17d01d3117306caf5bce2b10d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56feae6a24c8026a15a5773902f3df0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a1a29734bdd5b68397fe417c2d37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b58227c2c9fd3b16f82c04def2b6fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb47cc2ecebf088e306cf1534280ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9242c0ea9113635b2edec54c2c241645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff65bf94d0abe0a938f311ec4dac1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ef1a395544437778d72c8ae261ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e077beb52f3108fa57ab6bc73c343b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ebdf01f70b36cadee9e72836861ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e09ead9b34d906de1fc84dec270d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4261984b595f457ee0a9d12a94c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f185d472dc8b0e262083a97b9bed9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f8f9231965bae1f32c69c806e787653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7369e4d6b349967f0504628ac1c99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dbfe4ae959f44a2d4b42fcb1a3d66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d76fc5e85affc2dfddca22abdd5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aab6c25bf54c9963bf98965a103f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d14b130d230d2ae61b5b5bf517094658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f52d52396d9b2c1bc480883de4acfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae75090aad6d5c4e91f09a40d29e489660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf74db0de86a9a0d9590e438017696d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288f486c6306489fddd80de13db884662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc843ab74f6a27cd33c99f03e9a2d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a645bdde24cdfad56977d5a7c668e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47bc7b646a2ac39d055fdd2c62f6a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5afa531b55b2a69ee21da0c84b247666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0aaea0477b2d3e4b1b16e45063099667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d0ea56bb6848ee34ee29f9b3b0b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41d9cd89589cad85fc0a7b5266424669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf56efe0ada69f541a1dca462c7a92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729e77cee62d27b236ada13094ca6bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8397dcf114f718a681469901e8dfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99359081d500299ce4abae8f075730cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4023858efe373b17f31273be33549674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9f9e23d7745da144b77aa847808c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc51289a37f060074f3642fe1f102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbae0ec9637dd04dcb9ad632279315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75227a42cf722c8d57bda46d3a042b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7434f7946e290b0a1e71d7b73196f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831651e039d5fddf2916151c247b95ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c6e5b188f98f34d1a023f50a5d89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8191470e89e13f2f20c9ffdffa39d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57422b654193a7c11c38b617595015e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b60ff0a2c92296fd422c772ef78c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213c95ac6295d1d9ef25a3736ce094685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fdd0acb24016a05e64a365e1c690c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c506489c01dd17be0c208c2283f79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d09be3630d43ce8d4685ebf1b97cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4867ddfe03caa59b48e98e151518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4d9362b76fa978f49d5f7c7dbed9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0793bed7edd73ee2b66144370dc45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88289dc1fbc20f1f3f27b76655716ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453446c7664d2a70777716ebdc04b3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a962ee80fa92d3a4900f310ad9d8ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71413197fd8a02e7cf3510d8d91891a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809384458121e8103299d9e0fd38f83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96e00ab81821a03cbae59f006e44d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78e811405074810e9b2cf50b316c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e521cff4d1786b54d47d441b77abd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e3bd7d14e1617226b39d7051b489700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa81cfa31fad9944ebb14129a9ffc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae993d71226212c138bd928d0cfe92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482714767f3ea917ecc047298739224703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0a1a177310b6931ecd7400a38304b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e51eca1ecab29cf4ca01a7116575af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e63d5920a58fbc0460590204c12a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266316f5af3f747b67aac2d71155ab45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda387b7ab7d23dbee187cee78e5d80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb5139099db870ba321855fe8b1ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace2b669a6ffc530fe815ede4d652b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e780c2c2b8bb36e2e611a54e8f0f0c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69180531f2bf1736bd7b204125fcd7df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e8e417c3483a2b5d8e8c80f46d38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd517f8a456b5001504974ca029064b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977345eef61f64e4b4a8136c2d100a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7036a1a8f01dde1a0d3e8c6567f37f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d525d852ac5a7adc208407f306de6a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3cbd8d5a5d03beb6206f2f993a3b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d234c098fc8f757f746a70b907edc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d297bcae848dfb8c7eb3cdc951dcf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de16f8e5635866d404875a4c679bcdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa891e7de8cf0d2ceee2a876734a8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752b7a9452201698b51ed1ae141fc64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e0c3c0ea909b6ffb7c770f5532297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340dfae18a0bd5f4cabbd6ab2a8b978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387f747ea6e7d1b0ef6be2c6bc0dd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc53d80099f8d5fddc0145e589e09ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd9c5c3bc0e66848d83837687f327728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad2bb8e159092cc117d21d32b5d3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5307c34010df400d9919a0eec842a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7558abd44d6941c0889be968e8b7c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd92e5ef83b00c3018e51acb8a413732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b0abe5f52193770b89ad659db3a45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6da2ba5f39fd2f6c473d996a1dabf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b9555ca9cba0ec59cfd28a0c4bd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de6b147a937decbb5d42cb66cc059736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59256a77f44eb878218ce277a485301737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dd9de12cd1dd144a076f086ccb65f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbd6f884336a529cf5dbb7fec80b43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e243d13286bdf008847b788ab7471e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675c365e5c7805c37a85479454f1580741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b377157a50d9661bad2aa19f340956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414af7a964b2df45724983c883c40bb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df97f6c062a722e09ad8f50e01667d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0618dd3fe01d09aff4052fda9495d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c023bf4509b4bfc89af3e885f1ce33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376280765102f88f0a9414607c9311f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a28fd29a9624d27a07f919bab3932f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbb73df5b7dc24e382770013304ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295c88ffd82f18fada6c8ba28f92fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c23fadeafa11b23c8feee92aa7e867751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da839322ca0b7d3fb79b51bda8d41e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c9fd36067dfb647565508e569f660753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b048d7cb040965a60b65bc7bb72312754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39245004f566676b63b0bc159e3caac1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14368dbd2a51e33ff810db604afb1f2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20edad3406e72f6ca4682525d2e310757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b9792d3c4a8984dfedd3979de289758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de01719f7b882f87fbd43cef03a1c6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>