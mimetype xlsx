--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833edcca2e790ff741d6b7b6ee2fe741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499448d172aaa1d4b5c505fe8355c01d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737465919501cd3a537c11381b714e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e131487938448b7bec0669715e0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471faaa8b6f988337bb09e38ff5b6f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af304c640a4c0a23bf4e70f58486f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f87e69c33af4d01021c41d227de237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d36921017341193ba3dbdacc29258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852ff6186c5c32319deaba0b8974c389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5512f850361dba33509ad56f0d5cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f8b4f7240487b9ae27a9e6380ffd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131cb0db2e92f2e37b907bc18cc35c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c69adf87b4767e4780cce46d331f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d11cbb661668dd7b5fcc089393c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba963a9478ab930258d888ea4813aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9290a38feca4135f3e837f3a1b19316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d0e9bf7ef4c0544aa27c7c013791d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fc156db2a6d0e872da77fe1df86418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dbd00e3487e8d8b379b8af9ea5b7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c399635ea23288e002af79f6942e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314199e125f330f141395b90284f188e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8ac5a2c42e299626768dfe52ebe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1e04ccd39fb6d52720b8d23559b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee89d6901e7421d17dabd7df4e67d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be944c55501584eb456d98cc5a31aa5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290f175867279718219b3ef7a32cb0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82e1f1b843729c40c01a7335c357a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ccc27eee6349e9ee63d944c09f9b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6fc332f87af43dea8d016afe1f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb63a68f5b7c1a3160b6be986899e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd404aa96b7676078ed96640d07c0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f816a005e71a53f4cc0c2a4f9f71f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de243971a8a0c799a07f3fcad35c455e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a84918fc77cd2cf6ee7d76dab937d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480fc1cd49adab0e717b4fd4e38dedc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0050dba89f658d4c774c4df63d56636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916592f8091dd061043a802ae3ae50d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08606272bfed1a750e5d3ab7ca9ffdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99129dbe80696cbd63ef549b8c73daf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba4d1a869228bf8d61eee7ccb0a48240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ec18c6e46502a9d3bd70f902fdc7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68ed017c585163f0487d7d4df36b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4078da23dc958e7baf843b6a70dd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50160c035cceb232479f2f3baeada644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb323545b8fea692f6a1f0369fe4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b48c7960edba4e3b0e64fb1f427d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec296ce61dac249791e7cd44622c11247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0ea4897ce13b02fadc04fc808c5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83883978c30f468e739cd292f046c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340002251ffb031b888d3a42a2af489650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e5412f1574497a7841466ba80956a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e911d3e934f7501d05129a2c9d83cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a9b66c3e7a51753ed5b0e38e482de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16563c677d51c1c508bad8fac6121e2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c70d1c40d4d678d9fa4220eea82d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b8c4d7476e13b3e7db04028eb35d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d02737d2347c4ce6c7e069555f50757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925a6110d965293e70af165cbad21f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e81a73e54bfe3a261c2cf7b174f84259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e421a13743dd7f255841edc4ed7b1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e57688c9c9a41a158764a5740bb15561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c1539b1fec473301f4c36345b591f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc432bfd19692fb7bf60b94b1768563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d558c66178ac90c8d9556e84777fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb13d2fa551044ee851b8936f1d9aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74c1554f0e1730e783858ea420aaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb746adf4e6484db8094fcc8497d8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedab3eb3a7d962341b233b8a6b8ef668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b4e085c0fe7545df237d8f7bcf2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c38c6235f2c0267fadb709e99c9c9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a365dd61ce7d6bcae606d45683a29f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1236c5ef2bc5bfb267ad221a20497372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4a00d09353f4fac1a0896ff64187b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb593d656f46130ec465a30d0118eaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5310699af020e85a8b55b139b985d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c383324223ea7e6a6b7c17514627e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed789ff406f2000d1f2b8ab97308ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3ca82fe18934ff802147c3152bae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b69509cfd53dba489288735cc56b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f80d1b608d60307fb8cdf921d080bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58378bb78acf4a8dbfa4f407aa4535c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e154d3be82134b4a8bf4fc6032b1cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a1355158608d7b37cb8acdc1050c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649367ff214d81d63ec919b4584e684284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53bea446ec954d91650b77439f04c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21887c5b1a7e1086a268667a0b811686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd148b1580289f85fa308deed1864387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443b2f38152306b3ff7c84a9579be188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d2ba976f90ab8d030fbb97b6a52d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adcc646358fa07cbeb3d96c4d1f3d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878329fabe822cf2301a2d31b54c48291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ffe8307d4a73900f7770ac898b2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98ede613da9acc760a97211959d8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4e0db696ab56642e8cdd9c5b2fce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968707af00410846a047a2cd8cf9df0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb7706d79af62840d04b141322b2d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef23f4a6406c21fd8f82639a265cfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beba80779e1d4d3a1f38d5280983b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7734b17e32452b431ac83be81f4e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4faf800e48c47b5dfa8eeb11c598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df83fa420b617bb54b11d29ff65bb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc691d77bc58a5492131e424f6c7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1d4bbbc5faeed518ff5d0ed7ed3c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541e53aa64f7f13782fa0130fdb07b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352662d569f9675b2b420eb4da24794105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92055fa1fd83c20722fd13e3631a51fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e470b0b5fb9ea6aaccbf5ff6e5b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a8e00e3c448c6dd29e92811fd525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9140f77b103a6268a889d08c061e9b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b14a43372e045b1fd8cdee09d452d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf907da9ef19c4b4d6b6aa44ab3999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1f65739fac2684525417e282e7c72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b7c3e33f3066ccaec0113a5bbc40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0d5a3991b3c8341fb7790aac6984114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1813a85c56a531a1d7dfd59676658115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325677d754b492df3e6406ff77d3cf59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7490a494fd00c2aab7e0112e5ef194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f23181a7d2fcc45ef58cc18e2fa160118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5878434a85f6e2daa9522bca0753c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44c8b88a5ff6a7e7dc51b08a96e36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7cee84f732414c69ddedd6a85f35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65713bef08bcb5c28658bfe341c7ed3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa3bd3ace3bf9660a165a8cf421b7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d24e9beedebaf210dfbe5ca21dbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd49bddcda12a30c863f32487aaab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926e482b68ec1c1ec31df4e920a8ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d88150cabccdaac0225afed6b7a2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09ae4c295257373759f9ef3955b768128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc9abe00d36e2ebe252fbc22ce137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40914f802f1803abec747ee4d3baf921130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94718aba9e1df39f1872d1a0d7e5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c75438a3e87695b7ba6ae3f9d2a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab026491780740e9dfc047e671721133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3c2b90b8807c2ebe45cff6de76e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc21f64f25e2aba9c2bec75c0bcb24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4d782ca6135c7e22983a26a7f144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefce075012137e96c3655f639c2705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b0bdd66863619e15dd11c06963693138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee3ed8e6b75105ba1e43595605388139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4211f671cfedfc57e016adb3aedd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e358a541afb046b0eab55ef408a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56320b7400316e43ffd51f6a5307f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aac25ae2d5635bf3d3c6ae260c78e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253932a8d6c21008eadb77d8ffc6b97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b894e9b4220b0939e97340e01d0efa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303b742c8701e1f1b59482dc6851ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f97ca4885936b2f9192e0e916d77b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1942bdb48417d6ac802030142b5b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a5a407397ae5c50bdfb9082fab7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e451b05df44492102097d7d3069055150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0002b499c919019376e11d79fd1fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352d2169f75ae3f937ec4df429bf6ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27e7843c35768d9d5c068775963ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a49148922790cea776ef29ff32adc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bcc15f10d852c18d9f0b2330ddbb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88f508d3848eb7a858e97dc029efd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d8e697fd6779f0fdc3d675e42b00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fc011ef3ae4e1b826619c6e80284158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4734839ab387af71e392cb4706ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9757dfa7d098a3296b06884df6c7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694484456bec692ef033476cd1bcbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dc56b40c50205c3dcfedee98b767c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fbdf11d0af87303e2f446931aa777163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111ba89974f77434fe96a629bd68b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d61dcdef175ab65c3d9949bc1574e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b70f2977ecf0011f0fdfc8368dbcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab85ac3343af1da20879bca159bd88a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa50c1642a75595054492d6b45585168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df288b45c14c9b6cc54426f6d759a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687819f448d1c66303233a4ab2f73d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f109a931240b02446695cbeead042e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bad5e5a50466596f5e03ad3bca6c9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aa1c01f3a5ea292c8707b0078bdc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059885f3196eef47bc869b6591cf54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a9224f9ae901b08389f9131b01a56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2cc309c0bfbc6a13dfde141864b41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73b26c761965735b334f8d0532006d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2045fad2c6ddf2d46b26e6ddda5ad22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019d02108cb445f7710af214b9c8bb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed00319f3b2e8cb6cf5a42dd022ee18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa494c3ad2866fb1d4c92c05b516a77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168045408b99815b93968b1dee468aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2692617513147654563294ffde2f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ed592df3cb78995ed05f9c8fdb76f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54859bb5c9ed7eefd106b40274b8b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e124c936ea6be3826180c0ae8aad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0713cf0eaf2efb07621f73c03a50d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd3341ae7097668e49d4d664208b78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca01cd40f13cb1808c74b55e4ef58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3555e15917e477cdce95efe7d2a0b6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4a9c4dfe59343b4ab64d7ea7386ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac02daddb6ad7fb7d42316e926ac230192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a55f5a2c3cd5b6706b112f781cdff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75968773c985983af84c58f15fc42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb30b8b5a5fccced94d60fc8a53cb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ac55e7a2592ddc481a70f84a7b29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97564eb6c876f45d70f9ba2a9c3f6b6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c6c46f7cc2b4f13c049281b2004a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f390e1535ee7e250fdd08f13fffd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10109ced41a12448ceba697c8d6a04b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce08b4308960d2b4b032a2e280655201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d996dd3df099a50a4b9df17471e7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ac5a8444156b72db3c39cba34feb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1d184fcfbaf17c6679b6da71bb26b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b49d810bcc4d41591f91868992475205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46425376d60dc8cb2030c1bc6482563206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7421a4a90c40ef6e867f0a2675b0ddb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ace7029f1967b4482cd6916c74ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4416b817fbc8bee7cb8d4cfb40c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd1e960eaa7c538c3f68a6477e354210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8bb79ad57a69a2ee541048eb89198211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b69b9ac47ebab3b2743659834c1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0dbc1fd5ec7c0712c9a768448dd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0479cec5f0b846f0f88bd9603fdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3ef61cc285ec9b08a9a17f8ed26b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faa5280e87c4e3ed292d36e01d3f58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b8b7f9d2738441ca483863afeb33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce67523ea9d4bd483ecb743c04c8e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc8492eb9ed7bef0c9019214aad75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd11e177bec77eed25e67915def175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74d4b8b97bd5b09b36871d07dfccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400536365fc5a6255a0f1d1ce39938a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075fe5a14343630f0cc99d613d9962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f28130cd63ece5607491f4cf54255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20a951a0211b8f395619a96b3edf0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673749296d38f7c12f1b2f87847bbcdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2db06e8cc15d3048bdfcb3cb5503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da198aebf1c9c75c3d5621fb6ae655b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fa1ee8aeb2db9bdc74b2a35a9732a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890afaafa41474deee74becab24757230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e4db35eb3b2919628af21924b2bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc57061c076147b0e041e5bcd6e33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033477dbadd64043ec4b0374fe1506233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03e66f7055b9f0695af1cc7d0a61c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e2f24226069b046201baa39893d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1325f2c4a5273856744971826ccd713236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea219d54949e619513478f6d31cf7458237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636340d7e58f68145590626410be9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c75f21092b38be1267c8c709a041239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3242dcb73b841b5d8ea97f6d817a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69dccf9f4cc5663ef54dcf880f0ede241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc73dcd7e9a358b38833201b8de861242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72ac8bc7e2b792b9bdd8c7c20e71a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6ba8894a30149fba1bdfed956f7ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f3216cd2b3273240895502711426245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad894496754ce9231dc685b6a3c49379246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db381c1fbe078af815bc718e8a97e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1bf2773d9f1c37d479547387f71ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef09a76085cd7dd3a00f6e1cde6239249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f72a42bd547b355508a1b2dd853c01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa48b4fa7270abdf474fca4327383251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad61f6d72cd634235eabc6559d4fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d860b8792b8cd298b3ea5e665c022f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cfc193d66405a279347e728b066f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd68869571aee671311f8c1fedf062c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4dc3f1fe6799fb0d2336bde885f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ecab89681519e67084985658337da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6dd58d59c1943949cbab6a2f5f8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2cf9bab48bb39e9a3915b47dde7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eab581e7d6bd348d7d27bff75b3c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc085afc2c72517dd65f3b51bbcd6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520304e56d05c7ed159162c2d50191a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c5c89b5ffcc89ba34520bc5b68067263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a6a612ab2c5749a727883d659fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8c9049ce87ae6ed3212b91a734ada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686493f4d5f0a88272a3527c1a91469d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5891ca9083c43cf46d1da7bf0a4cb29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090bed457c43e462e9cc3b177f35789268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248017816c629ee7c54cf93dd7f293e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a58ea624853157420ccac39f71b76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f3883fbd008859967e2f902c83b6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b91fc855f9c8976016a87ef592d74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a725b1baae8ad0829531c0593c39a45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a4e6168db7085ba01a3657815c5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549d16225aa3f1990a9e6e4e115c9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d03f3b4f183d550276eb6955cbd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8bd6bcd6b5ec6f88bf7b4c90ee5a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f58274c01387e5980ffc909ba197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae4d2bac300f14856a474bdd6679f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80cbdd6a13ea8a5b8a88b0c92e9c9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c230baff000b5c6e4bfe6a2736e8cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2487c874e613263cbee63e9295dd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b20827a0caa8274754e76ef7ba644283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def305b3a457cdd12754a06adf1f20f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b6ec7b950855e8c825972a8e3ef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe12c5974adfa8283d014d5381f0c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c950d69ab7e48d7553ed805a153fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd486aa50c85ba410b550f3c116c921288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a9d132c200a4a4cf0f27bf0b506f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf81212f16528dfbb1d46cf870e019a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fbb673aee1fdaef34bd980666cc08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea414fc909ecfe48e1b370e7c8fbaed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e14699bc88627f8894b6c421544552293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097762105de32331827105f41f1e298294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625770ca83152e3696e3a61523c4f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233242afa34b3e247f67014c8fcf03e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e67ebe883143127b12adf26a9759d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a31eafd64ee2c931699fc7f5c688ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ca83d290d316b9c0ec663ddfd937299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6be4dbe0e8f6a649b396313c7661300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848131eabf2a7963d764a6b03fea0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002362047e20b9831db61e8a64058f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d947bf2d9266b1e8ddf854e77103d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d948474a6a009b6a4f176f7641f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3262ebb8b84b971bcfe799366525c40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367491d9f261745697b1e9c067bda57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324080c4db2cb5eb4bcbf92943f4b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa52c1bdb19cf06b3c219525f8d24fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca25fcdfc37e221f8ea089f84fd15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044afe5eb88c420ac9615e205bb76f68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88c35c2b43980302e11f4303ec1dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b7bad471489458673a20b9bb3edc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c577d789b25d449913f5a5aba234f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d20d7cf2346bff12dcb20374ed08b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4353d07dbaac3d3d8fb268514d395315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b64eb30f493d359a0660b16bfc6abc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de017a313d8d03e39de5d4b19cceb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf90723f2fc3c5297a7691ceecc985318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f173869505c17d6cb95b58082d4beb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df68336b7d5d49dd50414a216ce7e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bcf296cc81e8d17bb5abb94eaae77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32389b6001e7c4c17dfc94c55f1dfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3f510a9e5f218dfc118624c929375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5e03860d21a94deff47f5b8c4f65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c274ad2f694c71d7c4c4ff1aefe49a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231b98231cf00a84b068370f47104b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc3c849d4b99d008af4528a5b9cd22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72dc85a57f31453e59b40f95312351328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93cb48868fa1f2d0bd7f37418c2965329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3cf31196259ed51a3359ced1bda07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc41b024de1c4dd115b9259c12246331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9230cb7a232f84cd11186523160974332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974505ad5742870fe846f45d167549c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6cd21befabce7e671e1916ac0a1f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa4da9965feef654b38fa264bf9d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb633d16d7be14bfd37e7e3c7360e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfffe13a65603b7d209ff9f1fe88c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be9eb652589bd7b162669d99b6c0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af305f2ffeebb6094ecd655474eb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b612bccba4e629252cacd91221c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493aa839972b6b2d4b85f33dd697395341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89458f044d4b17855e9c579884ee8314342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947b5ed3a2c8d8045ab4e7f96118b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9825a818deb94665c7ef35d6f612f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ba642f345a1317565a985a4214e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c42008917a3309f1d47973af4ccd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacaa8f4f54b914cc84f642e97a7b4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739c75cd15ad85b049d705d65f511ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c360b0d9e9263dbae35c2f1eff60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b04cbeeb173ebd01200eb41dd6e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14e429289b6739db6c97eaf3be7ab8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e979f7fa6e79234703cba4887550352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64d672582c0004376a4d113c9d386353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f8c71ccc4536572ac3f82420b038354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fef07dca8bece88af019018406759355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d26534da56dbb18dfc15a9e5511cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ebde5fe01cded7644b620235e030a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2307cd001c8d823eaa1454f1bff6ce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7596f7768019d8f5745a21a9fbd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67daa22b565ba2bcf11e2cc73ba79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e437f532fa0c30d97b56e15a4df0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e9aa3ca4830eebea116132ef8a1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b0a0593121e78a3ba4b8f5f22a40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5212b42c65c8d9fdcc96c2332c21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e245c29735676e13e29d4061f9cdb04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6266e8b4d358f77e976614ec7189ca6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242c06abedb8516a780fd949b493ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67157afbf1ecdb9d332dbc0f96b11858368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7fbe87721f65c292343be07a08dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddffb556befefe1bcb80267329c2521370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4e05084c01cee8ec478e53488b30d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f61e0fb3fb3ddd82886f54b86c9a2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692bbf912d728fc7135718ce4ec4fae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad70491e56e9e6b2b47e33dce90480374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e11cd6af2a94a4e2a1e8012b313118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a6b767bc6b255aed899ee259797c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1715b5c871020f3c47d3aa957681377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c0a833bb6a2e1744ab82471679a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415be2a0281860cfdf71a0aeaaeb564379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f03427fe1587adaed7fc953dc054380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869e0c83e7ca031e6048b96da2f559381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751cf04587a9a7e3f4e785339dce16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21c4ba43ec6908cf87c346f52b48d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653200d911252933316e2b3f238435e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415193b38fb1dfe38b58840fe9970e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0cee2270e9d397b511d42db58b6f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13389921b35370f53faf10c2996e01c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484cd16ae6e4447e2afba14dc563b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22682c3f1bb925b1117a22dcdf386cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc5c9a0baa2afd2ed6e551506c9fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee2deab317f22a514a357acb11763391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fcf5576ad7d6cd0bc8d02b453bd9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3f735fbdce32c1e9405ae46ccdab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224b5298f3891ac3b14aefe323ca56d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5c6aabb5c9eee1a364ae5aed2bc48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e2ee0c48c46b56c9673894ae1dee3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627f8ffde72da41472c136b1c3df81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e136f41146579fe004bf3236f90734398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18acc8887a637d5c3e944d0ca284d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877620d6197b6ed65bd29926dbeb4d47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82bdfd7390284e406432ee132e1a50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b63214c1abe35be13d08898c30374402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8698dc0f3f05ddb0529012fd16298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e426de11c3964e330d376418240673404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4234cadd54b4180c5dd9141497109405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af16be48941f6efa8e7de10104743406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47294b0454edbdefb384daa481ced9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78fb688211b82d1929f4cc03310f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9acbb139764241e5ddd150237650a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361d69f3925f88747f2e265ae39f43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a76f57ff6061f6eafccf72cd5dfb98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb0ab39bd9334ced0df6a42fbe474412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bcb8a967c49968acbfebe4da19c2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97426f0efd8016e4ce26ef47382ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01735286760a8db9681fee7ce1eb33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06de59319e798874c805f334f8a92a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd3f6b244e48c601dd3f8ba9da844417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b114a94115324b694a62db0eb6dca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592fd687a9ac45dd2c1d94de676241b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a29c0df4d246015abc1721478a9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66e1220dbe630eb19c3a59a9a123c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a08520a8654049ac0acafffc2a5af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32484fb7808f4c246de8b97da0872423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb5c8785674644a0773df36dded84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032f2057fa2f1800f8e732b606079fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bfe8655ea462f51be80792f2a5129426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2ef1e72188c7494fae6fe993598a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea71b4b77ceb153541267226a0d94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe99bc6ff1289e23c6cabf4c46a3c9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0cbd6ddb2aa72df9b4cbeff5cdce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292c26a54df068eaba5743ce11d456431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882af1fb7d975f1b96320912e8b48046432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62590462f05dd720e4b15a2704f537433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b18e20e17910630dcacf730da1791d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025418e8ee806195005cfc96c58e83d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d90f819634b3f7a8279fefa137789d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883b2b01c00e261de0063ccbd87cef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d04dba620ecafbeca938b908d68685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badba6339b06924a72803e808fe37212439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe4487f3c7349f0703fa324933fd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d7fb103fceed8d6b393755365583441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785979cbe9629d8bb2653c3af30389b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fc0343e53e5808445275293298e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896dda4d9dbecf9262624752bc1be77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a9eeb230d0a3b910329ede69a3f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016bd98e93f07f24158bce3a0571c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f439e5cda1f10e879805a6608fd78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a5333d02a8f27cb519e79e306f85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bbaa5b193c0cb5bfff408d7404e8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91282e7940071b7492b9343a3c95c74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296f424694fe31e979bec64f852534451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe766893163ee06cedf677b7c9eb2d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e1df954970afbe97e4c060b771a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fe232e8c15cb3a1285f3d75533a65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4bd1a8065e072e70b6b40a79f4bff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db8c6a0852eba19d8cbc7dc18747fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137debc857883ddb13a91e9d1dcadda3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1040bed6c7244524bd8f5e278396233458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b53792f62d9153d8580f6467c624c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b010a686b74e60357c9815361b95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19fbdbc42d65d1409786173c9ee574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43308554e609eb470d66e118b66d6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b45e3991fdd01b3d8e34b68cb059e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8295c35f01d263231cedb6f1963f180464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae19edccb845c513c109c1013007f86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314319e047930860c14e7382d6096bae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60084c05ebfa33210f91608d843fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39b9d0a3e421b1a9f32b0a2dfde3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f732dba4d5f107965f9c189074e0ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106df927981b84e7d4fa4beea6ebcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbe58a16d32f0d7a6146f23251f39d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a55aa223b908b834c656cb07b659472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca653848314aaa2b8943218d6f6cd56d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da02f81f5aae9cefd12ed936ed111474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5264df5b0c7c99bc0642f110f63564475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464940406a257e747628d5d9a4e0019f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d258958887919d2bef04908aa097cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac1ed5f23a2abbc25e06868f10817478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38602f4ebd1b5ad204f09fb082598f98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b1a70cf429fafcb68efea6e11f01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4862c5037c33c8cbb60a72869a837481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ce43566227fcdb338d6a54345cdfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6321feabe533e6a3af9f0a171375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e915eb971b81e2dd4515d6e296ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee95056b0d524777a8879417f725bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b6ce760023062ef8a735959950a60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3caa723689d705544581cf841cf751487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc1dafeeccabb95d128010479be9b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ecabd777988483a1674f3ff365c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90518bc8bfd1cf3832f1fac524ce40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5729a71ce234fb6d589874a1ae1ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eee9f4974f52be100f4a1d4ff2e009492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b43c57d633ac4cb475077439bd31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1723861069fa03e0d12e37e3bc6a9d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f38b7f79a343c556cf25c67c3d4cab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b753af68ea08dccd05c2cbc306953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30bf1773e035b883d86a893df836b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191b2044ea8f71377df89065a67d25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3ba3db80cb71fa0087072a7230cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95923fe7a9e0a49a394ca0028a4c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe892a94a4ed7d8a82e36ac8b99b0d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0027f5a3a77b27a2a14ce0080208ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c1434774d04e653df18bb687f950f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ff512761c56cff749671bccc92ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84fa568d40f34c1f4a8af2867d19a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3dcf41e9376831b2129384993e797506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad23b768ffdf9f002a59a5f1be5735d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9936ef53d10936f8689acbc5688a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e306b01981ce17ca7372a6297582509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950659e490ad2d6ff554d059591efed7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8483a7aaf91cb1e815e253ee0b166511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7c5638cad2766c211a8192a3b778512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a787e79c696a12ad6aea8444805561c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cd4b9cf2d052d424cb763de00341514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c501b78eb76750e7e1a52435ce3c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0fcab1d70fe3b6fd9abedfbfa82aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b4d644c8964bf7f6229e083d7e679517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8f2b0764b70009d1473aa8026164518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320081cc63358f6529baeebefb1c71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693c67af795be0f4db83496df86766520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c82ec764c887f49c649679caeefb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43ff64b391ef67cb6147bf7baa158522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa301b48696c18786c395654b6b522523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48d0875a0d0967404031e2b371c56d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53309bc6ee5d853e2927a73b19ffba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592070808e495c21e9c1b9222c7b46c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e07e1cc0b91a0aa4316ca5bf8e62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071851be19065174080a3afdf56340b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4cc3ad7ba7d61e99712c777312b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd62fc56846fdf5a61e06859318a4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708c1b19a35dcae307bfd3e24a01c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330d124132ca6ba969a143c2f1a107532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37247990c04adcd092f196394a9224533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe89e2276fa00a376e46ea5ab42422f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903808770264c78efd20bb516d6764d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b999c419dd07ad037a67edff6dd9de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf264c7518715f32dd649958ce4203b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392c7d7a18ad3ef2dfedcbd87cba5cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dec9115997a830ea50ecea20fa1dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39fabb8750a3a20807db495f39ba6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6e815e094d7e8e6826717eb337af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab61843535c3eeefc142ac933c38498542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5d4119cb056870a97a55da14229c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa329d691f45e726f7591fd192a80a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393ab03e0d5aa52cabed497f986fd2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1803a9f837e799a7ea16d13f7dc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3181b2c8e1615e505c44389c99b6c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca4d7f6fe19ddb3e19e907877d1cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98991d606496a42317042ce062184a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8977db5a00993fc9102c9688960db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543e2855167862d9aa976a1a19198fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96ef12c490cf683ff1fc382c17d6a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c83a66315311c00c5efc366e1c03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89410efeb0351276e3d3732e104ac4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163dfca8acbd32fe358c8729e81cc83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01a6e451f352723b93b397dad0057a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cba5ca7cf8c0509100c811823f2e68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbaf35018f19b223a8401d77e07f9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73c650e3487838ca3a3796f0cfc7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c86c0d9177057f3713fa778a71a9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a23857dfcfd4dbe8804a1af2641d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127105d40ddf9bbc0a7a9ca4e0ebf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae262ec87b0c2af127d374db23a272563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521942c2975fa908b149266004116e93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c5c6add72f1fb3701b171db44167c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da48f3d9e43189877a2cb8c55cfc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ccf721877493e54e601e3b6fe43eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d04047aaebe4ca2a6bd37c5c26d96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c91256416621b654e31de8cea7448569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4bfcd194e657ed3c79a57c0500b04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda45bd989982055f7a42f66de25f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97021e6f1e66b54f68ed8ff483e41dda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7231f4573b091a974bdea29ad0267573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869353812aa375c5723506d23e2be742574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac91fa31fb56895d5eff1e7030a214575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c6163481f848ab32e0286797c6735576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa855bfa53e73418744b0fcf584dbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1d35778c0a3d1298d00de107370b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e0cee86b2a4da7ae5fd0b5fd9c64c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd85e7194407cab3b204f30d33c159580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480eb3658f65cba2b5f32092b9d70f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ce219945571e0939034f77cda97e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8aa597d32408ef3830c3bf84c0b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db2bb575bb80b39357aeed7ca27e68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65a76880cd6564cbe5e75e6c244e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2470a783d42921445cac153793bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444d992ebac003c2528bd8180d95b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ec72ae25771ab8b8a1df82367fa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51034603ea4376dc1d830383bbee3e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba1d664d90f521b315f8fd5e57cab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c8e0ace0e1d8d44bdf9135d59084591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c91c7f2e8a10b66d7f106241def7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913370d92dff62d9430b3c308b50801593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c79945114afb52c197434eb83bed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7737bce60ca6e15c6f64b7e733cdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ee7f6f08caa214873811d6a9909d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c1919ff73fc742a7c0253d5e10ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9db80b747c4c90ddeb652cf9a285a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db01c293665eca601c200e238ead8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047550b5ed31b50127b75c96f9f282ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d495e4a511bde57defc5c6427a35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9543e5fe35b64988444cddbe2bcde21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff14984d59537ee9e30d82baeb7d2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049b03f1b7d990698380df98ed5d23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b810733cce715a0aef45fe42ae1fdef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8842385f29e86c515b0c99c925486606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb0163522d97f73bde7d2165e9b3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9616befecfa809f06643b14156814608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134285bf274e218438369fb359c7c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f7f4583dd8b94fb17af2e8de8edf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c797952306e091491ad764cdd22dc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed08c5a938294888ae0836fcf73c5ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5a2bc435ae6462995daa4bdd4b1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b789bd5e1129b8634e3b5ba594404614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd36b476ab19e2f2ee5842f1bfea1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba569ed330ec5ebbc0e054ece1e30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0197caf7da9eda3185562c62d03025617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073550fab551c611f4c812bed03ad4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fc411b61b1f842e0bc912644ef53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2351ba7dc17048d0fe63252b97155b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d10040eabe9fe0e1035298f4f143f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ffdf4e9ea9fe0e25cac113963530622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c95489c48e77dd5152c62947f923a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eadf8e761fe48be202c0895385ad91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e8c6fcf3a48c1a5869b1a5db57647625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118340b2810a19591b6e450ac060376626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90fe828f763ea52db4a053476d91e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f97f0a7163858f01495e9dba269ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a88cdeb7fc209420878e3f76e5cb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8103aac4e0c7ce701abf43988865630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594208903fe2650f75b829a7d275d17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c61d9c0bb0e30575bc7c60d8fb556632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bda87ab60c6a612dd75cbd3adf4f75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1bcfc76bd11c47a55f988bfe27bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19dca918c0fb8c2c22fe8a669109d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124941663bba441e9c14504b3416bbfa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fce5fd8b8fac33834b020e7a25acb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642183c49130fcf37a242da6120c6238638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ddd03cd2aa9ca4639eaac05381196639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f46b17d01d3117306caf5bce2b10d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56feae6a24c8026a15a5773902f3df0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a1a29734bdd5b68397fe417c2d37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b58227c2c9fd3b16f82c04def2b6fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb47cc2ecebf088e306cf1534280ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9242c0ea9113635b2edec54c2c241645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff65bf94d0abe0a938f311ec4dac1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ef1a395544437778d72c8ae261ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e077beb52f3108fa57ab6bc73c343b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ebdf01f70b36cadee9e72836861ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e09ead9b34d906de1fc84dec270d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4261984b595f457ee0a9d12a94c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f185d472dc8b0e262083a97b9bed9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f8f9231965bae1f32c69c806e787653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7369e4d6b349967f0504628ac1c99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dbfe4ae959f44a2d4b42fcb1a3d66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d76fc5e85affc2dfddca22abdd5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aab6c25bf54c9963bf98965a103f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d14b130d230d2ae61b5b5bf517094658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f52d52396d9b2c1bc480883de4acfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae75090aad6d5c4e91f09a40d29e489660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf74db0de86a9a0d9590e438017696d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288f486c6306489fddd80de13db884662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc843ab74f6a27cd33c99f03e9a2d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a645bdde24cdfad56977d5a7c668e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47bc7b646a2ac39d055fdd2c62f6a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5afa531b55b2a69ee21da0c84b247666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0aaea0477b2d3e4b1b16e45063099667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d0ea56bb6848ee34ee29f9b3b0b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41d9cd89589cad85fc0a7b5266424669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf56efe0ada69f541a1dca462c7a92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729e77cee62d27b236ada13094ca6bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8397dcf114f718a681469901e8dfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99359081d500299ce4abae8f075730cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4023858efe373b17f31273be33549674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9f9e23d7745da144b77aa847808c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc51289a37f060074f3642fe1f102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbae0ec9637dd04dcb9ad632279315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75227a42cf722c8d57bda46d3a042b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7434f7946e290b0a1e71d7b73196f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831651e039d5fddf2916151c247b95ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c6e5b188f98f34d1a023f50a5d89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8191470e89e13f2f20c9ffdffa39d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57422b654193a7c11c38b617595015e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b60ff0a2c92296fd422c772ef78c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213c95ac6295d1d9ef25a3736ce094685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fdd0acb24016a05e64a365e1c690c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c506489c01dd17be0c208c2283f79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d09be3630d43ce8d4685ebf1b97cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4867ddfe03caa59b48e98e151518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4d9362b76fa978f49d5f7c7dbed9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0793bed7edd73ee2b66144370dc45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88289dc1fbc20f1f3f27b76655716ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453446c7664d2a70777716ebdc04b3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a962ee80fa92d3a4900f310ad9d8ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71413197fd8a02e7cf3510d8d91891a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809384458121e8103299d9e0fd38f83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96e00ab81821a03cbae59f006e44d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78e811405074810e9b2cf50b316c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e521cff4d1786b54d47d441b77abd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e3bd7d14e1617226b39d7051b489700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa81cfa31fad9944ebb14129a9ffc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae993d71226212c138bd928d0cfe92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482714767f3ea917ecc047298739224703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0a1a177310b6931ecd7400a38304b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e51eca1ecab29cf4ca01a7116575af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e63d5920a58fbc0460590204c12a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266316f5af3f747b67aac2d71155ab45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda387b7ab7d23dbee187cee78e5d80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb5139099db870ba321855fe8b1ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace2b669a6ffc530fe815ede4d652b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e780c2c2b8bb36e2e611a54e8f0f0c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69180531f2bf1736bd7b204125fcd7df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e8e417c3483a2b5d8e8c80f46d38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd517f8a456b5001504974ca029064b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977345eef61f64e4b4a8136c2d100a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7036a1a8f01dde1a0d3e8c6567f37f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d525d852ac5a7adc208407f306de6a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3cbd8d5a5d03beb6206f2f993a3b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d234c098fc8f757f746a70b907edc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d297bcae848dfb8c7eb3cdc951dcf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de16f8e5635866d404875a4c679bcdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa891e7de8cf0d2ceee2a876734a8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752b7a9452201698b51ed1ae141fc64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e0c3c0ea909b6ffb7c770f5532297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340dfae18a0bd5f4cabbd6ab2a8b978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387f747ea6e7d1b0ef6be2c6bc0dd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc53d80099f8d5fddc0145e589e09ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd9c5c3bc0e66848d83837687f327728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad2bb8e159092cc117d21d32b5d3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5307c34010df400d9919a0eec842a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7558abd44d6941c0889be968e8b7c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd92e5ef83b00c3018e51acb8a413732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b0abe5f52193770b89ad659db3a45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6da2ba5f39fd2f6c473d996a1dabf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b9555ca9cba0ec59cfd28a0c4bd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de6b147a937decbb5d42cb66cc059736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59256a77f44eb878218ce277a485301737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dd9de12cd1dd144a076f086ccb65f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbd6f884336a529cf5dbb7fec80b43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e243d13286bdf008847b788ab7471e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675c365e5c7805c37a85479454f1580741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b377157a50d9661bad2aa19f340956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414af7a964b2df45724983c883c40bb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df97f6c062a722e09ad8f50e01667d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0618dd3fe01d09aff4052fda9495d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c023bf4509b4bfc89af3e885f1ce33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376280765102f88f0a9414607c9311f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a28fd29a9624d27a07f919bab3932f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbb73df5b7dc24e382770013304ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295c88ffd82f18fada6c8ba28f92fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c23fadeafa11b23c8feee92aa7e867751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da839322ca0b7d3fb79b51bda8d41e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c9fd36067dfb647565508e569f660753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b048d7cb040965a60b65bc7bb72312754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39245004f566676b63b0bc159e3caac1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14368dbd2a51e33ff810db604afb1f2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20edad3406e72f6ca4682525d2e310757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b9792d3c4a8984dfedd3979de289758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de01719f7b882f87fbd43cef03a1c6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82d4a0fb7c54d45daa4554e06436e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec78617127772fa536fe71a8e94a152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c8db3131af41b5daedaba647956e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef711e6395d8d98e9ed8f8146417b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c12c3a954296180b248154b992fa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f386834abbc2da104a8dcc8d605c026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d97ab7a238df1f4e80caa8385fe067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dee14f66a8ca097d60b022384a5098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655e3acb6307f2554ad14c8501a40289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27548cc1b6d611bf4da500e84f0b5e0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bf717bd6173d1d654ca32c764164811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c779a49bac2dc513a50d1281b71412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec69708488b679e539ec5c996a1e6cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198e5b1d1ba4103c359c6098ba633e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b692dfc342730c499d7ce19df587a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b440fc2eda950e7eb6b7ff841a4885a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a22834a6e1753fc6d0617e52d972117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc110d84cd72dd44ce846efb73049318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406b4a97b36e379465fe92be67ec4b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d6de70b9157aad4313b4b9bbf3e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f57eb8148c21e0178fd3e4677ef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7a8ae37d6ebb6e86c451803043dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa40ed2bc76a08559f01d5c1c6db0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c436ff44646eda99c8263a3d94b4b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5af3eb5981c6e102e77ce6a750acd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa768465ed54c91db68035040afbf7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5f9fac5e2d2e93a080f82c72c374127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4428fd970eeed24025792757d9b0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9cf4ec72c3adb0b4a4a3d1b9ee1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd455f547aa0c4a8899a5540fede0bc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadd876f405d58632bc717bb002765231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8304d89a1d08c9812f6cc6a4caae5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe977efbfa636154e35885a59cb21a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aca61c8d9cb3e0960f7f90c170f4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29239706b676bd7983073bf11fbaa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036588dc80e017521dd7297e8a53ebf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b30e896dbaae4777b701abb2cc845b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f73d15e07d12442c8a7de5334da6cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3774655a8312704df6348e289b41339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf056ef19e4b496d4d6fac9d84b9cae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2a72cb8e6258eacf246e2807580741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d353f02b0b003d802feeac50de220642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997b8d6e3b06ae75309aee26f7239c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066432da8cdfcaa7be413f898bbbdf9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80401044323ef3210235af46d12703f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f60d3f0892c5655d06ea0e52321c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc3bc439996698d2d218e0871a385447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c2b945476ed5e24949c8070d76f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c661e97d1424dcb8148d08bed3ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c0c39e8b4e775c143cbe367facc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805d3f0e7d877cef7936dc7f168e34c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc841a789ad003375d73e0c660485952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834f7090aee9c5d4d4e4253f927344d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6582e046137ce8247824563aaa52254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c13806f0e82eef029b17898a95c6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d89e25c6626acdbbb733d08ee0f7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efbbd3ced50d33db8df944abda4cdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7774c25f3207a9ddeccb3a6335b08058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d79405c59b297e12cbdc217ab75e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498315d6fe483770e13a311725036e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd625ee0b8fa9d101c9e77f0f728da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42eadae3e725330508370a80c8a2bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba767e10a7759e7a8e770a2d86adb64363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f190314e2e018d87f4cfa2113800264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4dac614565842212a0ce907623b3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdfd84ebfc2d6ff21a76f4e24ad7db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2edc7dac1220a7ce86fe6aff78730667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c00a1c9fcececb1a85356099ccd6a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a617cf1867d567e3ba9b68ff49476969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28db1d9d34f74aedbc81f31aa8f5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84099978a013f6686fe4615a00b73eb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1176fb85b9adb39093fe461e093eeb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae359c8b8227e0fd585506bc26b021073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365af64b9066327d5812462f42828da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43863ed34432bb163a7961138961575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e41f53ff868658e750a8a5a44e448a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1b08f0161c988d36cf8b1eb86109e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f919fba10455b0881da72bfa27e16978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b36c472406baeec691951fb3968979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa5ad724ae7f7b516f3bc81f0e3ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf78de6bab9696ee738dc4077696ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87c1f1744929688abd2eecdda0ae882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566574c1ef4bffcbea0d3ec2418c3a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95664f8f785cf2f4a99412ef2c66f4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e63afd9bd9d20f8918091e0621649885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a97705a12235d4373b171996046886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0d97dffec6fcdea00500f1f73eea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98d72b7714f7deee5123f9d8c139f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893cd2956914ed4358914bbae37313f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3efe783ed00426a090aca4be6d83590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de408605bd8d167658658cd3e60120a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e1257977bf68b42f1f73e10c1d2a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4eb39b9900724a66faaa87a8c624593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1553e0ea136ff6cba4399dd57ae4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37844e516fe2cf1c454ffa5e4fd583e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f06d45f8a2dcb0f16508f82bb91b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1fb52e3cc1eaa475469194e82bd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48dda71803a5081c037daadd5c4ce698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63165b83a501fb08f1664e0496bda2d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec2927df7f76791731074df0db3fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d689f9d7e0f8474e24f2f87ec7c04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701cc386526c96f91feaa5c97e315ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b1b224ae79481fd1ad7d7fc7eaa3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266df378e2e7c75dab6f5a5f09018fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf998d114f9c3189eec18498c3c7bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb704a4141f798c30ac3a767a37a474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c8f1ce96851fea2b6a1b0e02db41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10cded587341c7f15e790a4b2d716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dad40a4bf3ff07b6add19b961af7e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeda353cd1c3da514c28ef46271667110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e0f515e63e51a00d573560895dfdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b377336bc056927fd223a984e212112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699db91a14ad74bc052ab50a35094d7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8525fdc27e37043f0ff8d7f348566d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4609cd7c862b9c261a323a1b5230830115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49860bd136c6aa6e2dd5d190070ff1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39db54d6779190f9b00d321743f4bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0e321ecf7f0df5845d552d6647b12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79df356e9d6cd42ad903876199210e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ab7e1b6fe76d8ffa98332550e4d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f156408eff557a69708c76bd665652121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed4f383f116e8dee8dd5f896e65e05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a08f80277a12aa3281e0d247819e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca81538c0c5bfa0e1558bbad11b86cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916359efe2c682763b1eed4331d8103e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb286b763585ad132d85371d1bafb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ef0453c8fe593bf3adf173642c564127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e16391bce076f0d85f6100fe0b4625128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c3b679d94ba5f0fa1195a2dd8b62f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d7a49bcbdbc6e395114b648583a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b676931999c06d138ebff941bd2a5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bace3c1b83d610dc4c05a9e13ed22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b80d3cfb1ef5c596808ad7c5c8c5b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5bfd50d01786bf1aa84e4352a0eec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b7d9641c1d933fce3c984c4b07a21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5fde85dc7f4656521b4f36a5b720e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101149e7c1159ea5151f01a139afb46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee29e8c0ca97eb6e1728f57a5f821138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9533a8f7aa807aa0c6d16f9cd505139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd3d498230c8866a0c0b65b06b5b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98418f1f19607e67274b633d8b6e188141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb73538b7ada4c88ceb36a5aeca1329142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c93b39cd540a801ae1b4b791367d48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca638dae41c94746ff932525bf67cf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77f8fd81ecb3a928692c14d63e476145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c96d289f6c55d47814612ac8f0dc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ef5eb71214b6d926ea9e9fae3fc69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39bfc3a875b3e8bf20d2459bfe4f37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27266d0aeccfea29dc77b75d574b738149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21446b95f999522a764580b973747150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b204c5e4750dd0d599e69d384aee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab8829eb7db012396f17cb3151bba6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf292a0eb903b0f06cd3fc22346736153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162ebeff23fb8ff30b19d378565e1f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af300f403cf22b7723ab423a5b18fcb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a6aa0703ecc6a3b1f8daebd56297156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29393f29aa536f4d150c5d57d2377d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cad833b057bbf83903bd4e4f29a7ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2b744fbad5388dd947bb712e7f83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ff1911c51e962a6fa61c6e153fb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36746bdac8e37a112b50c1727464070161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd45b672613abc53c2c87ce69302a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015204807425f21f1aaf0f7c21b811a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29cf6a4e3139d1b3b5f98260b071a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a232dd9d52aa341ebabab195e6f8e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32952d8d02b9220b115805b3021c5c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76d8cbded3df956596fb9151b54340167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eccc27c0603fa60e8fdeaf983914b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d242edc046c722ec9a00e647f46a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d8744fdf90e13d5a87ddd4390cfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317383a97a22a81515e0ddf97385ca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cc6fef2a2aefcac5c153872a72da2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ffabfdf41c90a253c233615954017173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b057c7baa837ea134b4851b04e8e5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db15062298b68b193b7b3cfd935b99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e865376cd87825c45413a479ebcf5ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143c8ecd0e3d20787f92c29b70f3195177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd4e6616a030113142bd6dbf451ee7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c3832f79e966696278712e32a2d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121e554dffd4f4c4a546a3fff5b2b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5781b2bd2f095b1861e42385fd0e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8337658f0faff6196b4345a5f5ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0042c99b1985871580d47e19a29b78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e100e675bcc58772ab810c756c4fefb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033c1a1d673d663c64f85e202ca3165185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176cd41250a6966708bf449e29da4dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4b4fb17f88b413be533ea08a1ec06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af2c401f3382eb677beb04edc7436d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fd40f7bf4ea6c44ab1f0846455602189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379fe15b90f461aa041286f0860a964190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb87e76d1488d8db2349406414010191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77844436576cd80e12a567c44101b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0db18f5124e3fb1c9fb2f36d3cb02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1028f070360fbdf1f9c50066f0df5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb620318e9a8562003c6f8488bcb6b35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9fc2fdd80812fb7bb9c3a74f0eb91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc6102dc4cadde1672395510f313b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09167051b00c163d65b177008a575e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a948e71dec15287607f0587c3d6c0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053886a67fccb5e565b1fa46408f7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85af7fcc60b2f45b00750edab9cb263201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc5f4b47bd0e1a46ded4360b14fad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49a8253b424cfa31d941611a238d80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36213cb216cffe5e33a67169d1417410204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686adc6513bf7541931c8b26fbdfa95c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f91cf75b5e0d9685284b7b025c3667206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830e0b79436ca0e44dcc1e49d179a00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25a118a7e8fb2ec880be9e137c6ef9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c2786a9f45a3b9004817cfebd1ad1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2315354430dbd559a37cb938c7673210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f3eb9821317b1081e70c1c32957d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd1e9b910f9e3b8c48bc8ee59e1a78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde2bc54b932bf6976975e9eedb8c57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05232480e67f9e6607cfcdb7370439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fecbb95c15082f1586a31033913c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645894f9f107ee5bfb21783965ac2ff5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630c2895837820791f0ec5e5e169d65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8220f8aa8d7264462d2e01a1fcd1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e9b9569a58963b3122498a0c7510a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a2fa91bb649df56bf8da52769dcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85d281e26ce109e76814c925b41da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8f1a88c65c31ab09212cc1f49fcbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c135369ec70ac5175f29447e35935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afea220904f007fb6fc4e84ff6254f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d838eb41a4a9ae55ddcfc0121ef1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e70e5244259d3d222b9208a463de5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35978158b1cb2b28b9e13916f7928d0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cbf84b019eea73c465abbf8d4782f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a549c96066c10cbacd22c2b9dea50b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e53c8d73a8fa96f26b1a9347a0497230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cce28593c9d713b65a8f153684af53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2873b809517ad9813c1bb4fc5b608d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370b3e7d8df493e915b188c10057381233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42218b36062b6feb1c2a5bcf44ca140234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90536fa5bcf34a13db687015ef0a90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea069fd4c56d273388610fe59d51a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d17bed92869f68606b61f25c81d1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d54cc07dc587c84945bbeb563445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26bf1c22a603b1ae71381fadd58b36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cbe84c5919ead1d61f10046fbe2cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d96aa613c6a4b0c468d7e28c52a80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c843c2e38f3543dfdf884182a47d22a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7cf697232e9d5df5667f9311a878f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aad8ec87b9ed81dab2f59b38c2ce4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bcfed0674949b268cae404af6ccf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009d50d8ed18624ecfcad6b59d718a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de9be66eab323b2d06fe668a15422247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49989dabbe0c529162ab89caca2442c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e86d5e8eba3493c2bb141165483bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5e85234cbe94a1fac40c21e95d0b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7efdca1c071be276a632af534b2a8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beba19ed3d46810f244c997ebb20ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2b78980de4c3fcdd15973395e434253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1666133ceba438301dc1963ec9760b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38504c25fbbf46b5a09e5eec54895eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580fc7af68cc6b7a1695aab2dc1ee9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c630f3b270ba366716557ddb309ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b98b7b3d38df303a6a2ce342b6a781258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b5327a60b225b085d785676bbb6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff2c4a631649c074c2f60d8bb7192c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5dafa329b19092ac001eaa89605c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98993230c181ebdab068b0fe6b1b921262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced4d4957b3f6ba243954a0f2af56f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1afd0f6e4fa99869b2d2e9668bc9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808723aadff9918bc98d66ed19be77b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44210c9a774e3627c5ade4b8ee4a83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521def8fd7a368b7d8859c59ee47af25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c31c33b5a131a4a887b21f7b689f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a1ffe4eee78c7207eb93b3b24b39b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a2dfae6b5561df8e869763383ac7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22288174b0d6a38b9c100b8aae2f797e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ba6e4838627a9f18b5479baa03afc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f59b9f8ddc8af50552dfca728cc7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e5421aa869f3fe7815b50cdf47d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648abc52ccca0e95a0258bf1dcd72082275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ef743c7936eee97ebf9d2d4c8dc1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005dfe28033458cf80ccafe311c89ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02df1026474712d044d8464342c025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44c1bddd618da9fa445953255eb1b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084318cfa80499c7f8339d1b7713a50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f61f44ba831de603a3d4ccbf663d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee3eb5dc2c150b1e40cedce176fe4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049096d3d020f77452cc666644908bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656380af022e8f302f5f9a83b9c8c43f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617247be4732c53988864453ddf7922285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f163a804198de0f55a88fc40204ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9c1eb3c3866bd7e5cac39078eb5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baedc0ce452e32cd07cc41e25fb0e54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95305a57479c818fc24bb15cc7947e7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940da0cf312b4f5cfc63db7b45c17f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437568f6cb428df6c3aecd4401f8612291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc242204ee0094f1caebec906f0dc4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aecca7434303512bace0c57ad6f6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128488ed79a37579f48225db970906cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e42744d6391468c9d88d663f1b89aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ecde1c07f891e579e3a7ec303cd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e747f315fecb1275969cfc2ad2fda8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366135047f230273e20ec01487d81b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ea399e61047ec797a3b6c3cd82ca1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da5e207f457678cd628d7a15ee220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ab9525718d3b5ba6277db272fa8e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfff316e74b182dca6404fd03999b7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d7e5192839c3b553ed6628f98799303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295f125f38d069d3ea2d2732d73e17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91461f11b554358ab7d93b29332d41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a10ddb73270630d64b796ab05178af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de9bf043863970adcc1681eac5281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2a9c083d48a65f4fa20e072c63cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46cc8ebb1a2a72f5ceef01f9082efc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84036046e41250f427df1383373ff5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7da1df75f8a3d6816a3927c2c67bf1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd51411e3c19d627e010866ca4eb24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62f478166fbd0c15700b2d7390738313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eedb3723fa23049eb4125adff7428314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ebc9533be6c9fc0d77ec60375d45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb9dba4d63bdbdaee30b2940b27ddb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7beb0e841a34b1f5ba5c148b76265d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa08a7d8dc1f79edc7d794720ef520318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e40de39d25f5d492fb20e6ea591fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc5226e802fb6d7da414c11f599dcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9c1c9e700c2faeb23bec45949189a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6e78941994ecf5de3d03db77e3a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265046db14f60f10543eebd5b4ab7adb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db67403f4d6b5d3753bbf583e2769d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea912b78fa6a51eaea2a2f89cee844cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb26f51203dcbc07b818971ade0ab7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f81cbd957ed204987dffe3f509552327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf2e182d6fa7c9dd6dfa5c287694b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed077599109cb4fa5d39b40b0e7e6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c7311334a6e331f2c4101fba3d03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e5beaf77c7876ef6c661f8ffd2448331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dae8aaa313908f4563bdaf62c122fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621be445f1118d9f19418c92c849c94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9e29a057302fa6e45388b97d55b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550942ca6a1d77ac43e9290e6ed52d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e169c0dfd43542c9d000409963ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ec38b37aa3dcaaf34b1647776be7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109a7a88ab19483616105b68cca20c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e63e2e976799267886f5c27174639339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd5c03288079f5bd7ef8cb0fa693ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6833e654b36b5aa55f42dbb424201341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2a4f70f5b10803097b970170a2b98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b918ae96e5158c3dac65843d064427343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f7729434535aed185bccb002b408344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c104013e77f5b9afa2a1f0a5f6c50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd467adfc30a49910ce6c0f05abc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc949308f2c9e63890521603751e594347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504cdee75fde8ee94e2f8737b337b1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8cc53482fc6ed3b59f2634435c978349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c42fe1d9c601ce5caebd1e9e52de12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc2731ce64097bfa3cee6a670ce481351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e579e4e692009f7e1c14fb1bd4046352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b36a3a6317d934116a27dfd8ef5d15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920007554c91938ed09d2749e2fb610354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc637b70ff5a2bb131116db9fb57f1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c9dd90ec30d7f122e2cd30be71e52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5e42ac35670a27b4dfc050c31171357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e21778873dd0af165578a534a7e76d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b1d7ae260d84ef8c8b4b2b381991a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db84fedd1188ee6b733f0c74ff0874360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2dcbbf8394779bff03172e74163f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2c57c89a9c0217ea4a6134d1778dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd835d2aefc6918775a4e1f60ca67449363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b937eb3d121764e8f81bda6f5c9213364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ce432aff5cd39ab276d41eb6d483365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d642e40d060a8ec05958d8ec08bb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7121fa74a95ee368e2537333c19a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e18f271b109b04ceae90ddf0afff5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c04813e164f23f76cd26ff692765a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fb272e8c737af80cb952bd9a9526a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8690f0ae5845e43c297f0800d794371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeda8b6a8dbb2ccefa1198ad09c8cdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cb59338325e557a90ece4601b65bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d016fd3368e560cd6335adc6f4e995374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294bc6b4c91fbf0eaf8554ba6fc47cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c40155d208a1e494eed85cb2f48f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2794e0af06e805c68ab9c2931ebe3f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60bf9ee1a931e126e585515950d47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404fd288cbd48590a7666fdf447f5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19783f10020513842cf27405618589f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89760b14069e872112690cf7a1b07d3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca51108b0872dbfe5e73520af88c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ce83418363802bc88a7139ca155aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f645568fde66d03ae501b5f89d6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec3245e17ba7d32ceee02ae87da85a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfb2f58574d3b758eb7322e02103dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa519f3cce6576f83fdf121f122a2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d744fe33c92692702f3101166dc66a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63408b17faaf30095215214f5016a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b61385cf247f4d314460072ac3985390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64bfba6e8e51bd77ff62cfd010f8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7545f2869fbeecc29b7a57b0fab03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189403aed41d3e492d7c30fa60c955c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add240933b0c4792ac6bd1235407a77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53954f23141d33e35dc71b24b3b3c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2f0a5a6facac0daf383105c06b20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12965ad3acad91f9185678b712bd2932397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e873781849343d1757cb25d7b26bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1b469d3808211ff873806f150f7b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477c7e02880947c568294a03cb80eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b114d13440a463f2c6c7a220af5d49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c3ec50a258b1166f1987d8f17ad6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce4005ced2ad34422a25fa2c7e7e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd172e08110a388e7b76a759fee856404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6868425fdb1ee9b941c23e241f210405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d7bbbd00a9b182df435ce570faa61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781861fd52f974ca1369c5b87a193eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fbb092dc39ca48adf2ac52c48abb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8bfc747981b3a70d53aadf9e1939a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc93e81f3c0b55d0269e21ef34174410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5311b9d2576058f26e941b89d0e182f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e99d06d2717e5a8e40076c805a376412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db359f038fc39850b8d12694df9c06f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e59637294711f3dc03bafa2ae6e495414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c1735cf530cf88245ad604769b01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b47091cbfcfecad4edfa5e927f22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3274feb69138df4e96fe0b1de0bb234417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2e44119a06dec50ccfbd14bcb29e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102623e9767ce44e67024bc07108d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535739e2b921b7f5516273057666096420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01070762564ebe9ffec7286e69a928421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5abecca70ff144ef94019d28e21ec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd78069cad74db960a45e7b5475f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a230d264b6ed31d971fd69b138a5b8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1288df2391e0d729f7e49140630a4bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dcef4408c032c161c534bf3f3aa99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c4ba32e3a35617095ccc940979269427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1c5859b2f6fd8034fc4957180526f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff66db472a1f9ab8637058acbc70cab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f31b52fced7f23f6c72b099e60fae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965145eb43924161e4daa698f3c5f625431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6699d70251ad80415bea3a6aaaa597432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1636f97531f05da97ba2d21d888c34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49f607c560377e8eb71e0f848588c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284014bafe4ea60f07e8bcad301fe46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd205a6b731745468dd4631835f665436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517771cdc40564a46bc51fb19dfb6f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7652ef2f867fa7a91f52b1e132e9f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894b17968ebecd2188464b026a6052d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a66bbed03bbbedfd559fa55dc12ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc783ba20df37f4de0f55f80f5fdc8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a51622c7739ad70ab09d5c10064627442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69e7b2a22f02a498d21622e402b196443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfde7f7073f2475c105e4f6d8d54d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c385087d87d4305312663b797f29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781d0725adf6cbab2f88aa359b6cb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9ef3a5e81370bda55eb965f520e25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e5ff40bff54708df714de77c7383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0d97d5815a1b2b3f6ba3f7bd6efe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f6a86ef42d88cc4130549562140e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac4aa0a9269ae9dea96bd3614d0e28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619da7abdcb62700dbd1f8c85f4bf8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38330080645955a6e243a654a9388359453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e7c9454cb20bee77ad2c169b98a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab66bdc2f7c9d95ef3171b417e0151455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c729d7fee4dd503d38c378ce77584456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274938426dee96f1f752770ed0f56d21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc6f0827c54d06348bd299c7a1b51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e23df01387867f4354f95a09645a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f7f8bd7ce4a571308f3a7c375dbee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717865b97c998ec0a1479ce8485bd7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a9b232b6b399a65f8db9241f521b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e2bd9b6eae8de769541984219eb44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943eff9e9886696c47365f47a4e818f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb9b380aaf98e62998880ebc6656a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5ba56693a4882fe0612240e1a39de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89ad260f6d3c5e3a9deb7fcc16fc25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa589ea6088faf42e0966e88ed189468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f834afed009da78769c9496b75a97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fcb54ab8d130eeb6acc68dc780539470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264abfcf1b9839db5be4e76ef5f3be69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052afeaef85c7ff9a53295c5c78fe0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be32ced4e1fe4a48a747a9df8e05db8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a6ac67d351396c839d1784cd253f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae26669abdb048334df0048d589c1f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b003c2dad0702be36300727f113f96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c139d15474efd893b2b65bf708b780477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532eb5b9740c5780bba0f5c3501666a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf449fb8031038092463a6f0f1a26a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4dc455d2c6581101ec031a841000f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5feb15226d0fe4eea35fb6e986e397481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd15386014901a4ef02e48ecab9283482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59abceada7c6a25026e78b00db982c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff4563afe8abc0a3f13f3298290bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabef63b26b46baa677a247d730fbc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c485cb1e92ab91c00e91d09070c51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428d78208f15968f10cf2dd76837233487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c059824c5acb861f49389a7fce544f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650f15964fea332fb14a78ece253af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4024d962684a14922e8e03d6e0d9cf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f00464fb30a21b827bab17c64f02af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1121006adcac4b5ee18e41dbe7c9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f8b02ab10af4578834c58d3425338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f9f229db4120e4e7e7767ff74a43e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bbf1dc6ebf787f9ef595fb5582514495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b641311973746a6d18e8d7ed5985bbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a460ee9ca74474b486c4c12879313497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c942b1723cb1359cd34b37c64d5a59c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e48ac1eee16f7cf6423edbcff8684499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56837759d41ff4635701e5cacabf779f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42cf1f8c694788b81dc89c1bde84ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac8bdae946b181c21b8a742e426cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af49f94e31e9843e502fadb17f5cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e47558183c55eb0ea31c7cd99231504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b7709410df2852b7e915b326f4f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319267b7a424b55ef699226e8870fe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f86cdf48e2f1c1d75ce19ccf1439507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f94f3e6f7bf5b46d8fbecb6cc799508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54358932e4f8da8b75e087bf39a494509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce702b45262df91f8435aa036610c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b96d2e34f7cf524c8ca1bc7cf73e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239841123a5fe29ef4feba6a48c7b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12fb09642f2a6c8f99d174df9c1ca2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fc5b8d91c5a34bc069066f2bbd277514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542eb1905c815ca289877fa75489b79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d6025c0476da7affc6db0a0fb2559516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9348607b41b129c50baa2a610cf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ebfddd8438c6bfce13cfb87a3d2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e9319c05ec8f6d5b1899e6aa52cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07774cebec1a442b87a69a53e669dc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc4e76aca8b76e58f62ef5732eeee1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6be5c22d585f55c07d4e71609eef2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230be58f2374772c87972e2be2e3dc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2558f4d6bd261205e40b56c1a42fbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f3fc6692bddb1236d067d0e1d55a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6782791d1baa74d9c15a963e8c7d7cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d09601b81ecc27bb986d8dd6a35593527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eca58a52fd92efdd6b16e43b6c5937528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ee991a5fab4c7328d1fb3d09cc77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2a5778019ad73d3b4567d56b3f36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff5f064b58ce78fd3d5be6f7404fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1011ca6c56079b7199b0beed72c925532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e7aa989fb3774266134f0afa114d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879c822cea184c72128bb669d9ec98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb03bc695343e26366b8b5ea1113511535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9101255119e2363c78664713c55741536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4739a2a5fa48e63e4a44dd3a076355c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787169c1e17811257867044606a051538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e916d6636ab9f99d3c0aafcb3e77a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6659841e13d45732968e3a2e381ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4a0904bec1ac89296a78b261d4ae4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b2daa3eb2e2f5de6e5f57a244d2d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311a66cb1fcfb968c65b9541617f3b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d65ce746f1fd3c7b22d8d531e5cb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbfdb25a0adc0634b497b61d430a31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7f1442b529eb78eefe29c1aa466f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1396c7afa31a43c9410a3ceef1f10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba6a65a6f14f3d88d7e6bd330b30fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a61b6a9b6a8c52d7c7951b66b841c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab2fd88a43731788cf9eb036bedeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a7c083511bc32e1eda34253c1bc79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a6df07f71c62117b24d39b9f57173552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab5d9c0d3cb794c0da5e1e9e7b2d82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfd8fe812656883df3349c0f70ee45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea20f86400f44a8932910a2d546477555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8fcb7251b1b0fc62532e5c5cd53f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f669dad924c66603c94ffaa5389bbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78964a17ac7d7c27af68a61e7b90e7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac076826a5a55eda5b9645e3450a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925039bc716ce546e98599f21e15600560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cdbf0fe74a7345a717fe7c82c0374561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38679353804a4249c17830a5a08f045c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc6d22668535eddc1b5b941cf7d05f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48f8cf9d1b9368d3a40fa3c07e861564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead25bdf7bb625f1f38bc10b6d0656565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff19e819773e18160768566d324251566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2da22fdf1e4c3638bb7b4f24c4ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e3aaac3b129734787d13198607e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d4089582ae187799bb6cc64404ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5352ad2ab4a56dcae8bd9fccb0a85d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff814e89d2f0c5e60ea08b71ac2512571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a6d862ad11f8b25021f4f80a5630572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9583b603674a769d75e7f0be9d653b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400a10606d11a86943c92ea61c9cd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d154c7f5e95ac2bb7b29c4d729b32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405db7a4ea46db9c2159e9f59eda1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f91a8db4e20c57de39f7cdedda7e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e91086741d1871ab8ff3d442261b1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36848de986defef9c2908b6e8b4d6ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddf67df83b3a9c0a02a59e48d6b920580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053415323f51fad1c95c44423c8fee46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feac577cc0132fa06eba93e8aa1f853582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470c176948df8665a5b380735b8074583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2296ae79d724ead8d46459b96344a0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456742c3640959d69874fc9e4995fc8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012f2718d109ea978a317b83ad1283f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a4c536cbb6553153f047493b4e7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ee523987f1a288a46259fe31504f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dd76448423f7441afccf9d891a12b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c46749de1f58d6ade2825e6dc487d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966be15d01189c878b51333af98a6a29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce366daae19bec4ec9785dcff95b9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b187e01b2c729b1648b1cc4f32950ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b82e8c929722fc0ef4703f178a3d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ac0650bf8334c4c814db2a4d9c01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f30a395a9741aa256bf8251759798596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e244ca61817024825458b45bd44950597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b3f600451fcbd097dd947652b975598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7711bb5381ecf703586b29288380599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aec61ac9b518fa1211bc041c70dcc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739f0b71b2a26d4aa594e0b641840b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2da24d9b6c242528096d063a1a378602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd3c0c6b05b366d4f13cca12adc660603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623b7f679c573ec5b6a3834c6efe803604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea77133f585354bceb800ea39618543605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6dbd6f74f218fb3d4294e5ead30d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5e4ddd4271760be4b3b5dec510bed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f5993b650e75997d848e52ad9d12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17fb294d02345cbbb926853ebb1d58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3fbf9f9b47cfb39b8d67d2ac2836610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086606659d01d7f02bc1ecbf969226b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ec0cf5864532fe262489635b6157e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c99381cef002c1633f8695f9c8d29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f45d48bbc8fff2d97ee26dbafb83a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21d5ff41ffe2012e2c5eb56ff790c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d459213d6d041f7d2e2a07b3a4d02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e12797deba80e9bd15c0dd2847471617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560836c0db063afdc4a782e585df04a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da23a69dfb38859dd1209f644f955d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1a145d2d9d439680426ae21825b4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c11e688b887a275f7cfa76b2aa1f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c86e96c425b74d9dd20eb2ef60ec49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed72f2093472e95a1f45e6ea9311b26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe6a3fcd3f6b4daf58f39f0c60b9f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d10937cfd9e2229f622fa706b86e86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf592492006d4163c9435b6656c1a88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2df4659b9385b1f6a279add838a66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c522a85db4c3d57180346817fcf6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ec40176bffb5a15a36b4df185a466629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb2f1a3668ce60abf56c39a9fb3fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e6dc2ed1c2535f879af56fbed989631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c396b136acc16d6d3e1ee9921de52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d180b70df28ca640ef001cd1fd6a51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b7449ede250e8bdc97fcc986114d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dabc5d3b4d969598b8eac200e3a18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b256d3b59684e52544a892bded3fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b634c8241e8588fb47e99b24063be96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46805b05ecafcf7e19d46e005c665c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d92da133539dc17ca63b47bbaa2312639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0eeed239111a9c13bc1e0fba3aaaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be01502e7a45ec9d5224984831e5b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db34016b15f5651f53a75dcbfe07c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c5c646c174722f3094d898e55b50a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe075e28ccbe2296d1df3760d364c14e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c54b7604c763d4c7f50a2b2cf2f9b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8fdab66d6ca7ca28474f62cdd571f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275053275fe0414c74cad1c0bc04d3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e79c5105685b74809d8f7eeb987a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2176fbc03acafbd9f491719d4824b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e56eedfdfae60027b0b156bb6e143f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cf4d1023c73c6c625f83087d72c92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262d90457ceea228f51d41d0c478831652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7c195ea4f5e0373f85584f1fe25b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22553e4c480f6ba32e49776eb4537b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4455a60c760c4913e18a9de7d92408655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798f052daec47ee0a7bb580b014e66e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca5060184f223a3db39e18e1ecda2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6c7270c233633808faf1a8ae33c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080cf6128693b8fc9f245cdfa06f7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5636daeb23bebd241abd3bb6a9252660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dadd6f9293f6ae6e821b321effbb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52995378579ac067902a4bfc0c68ab8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248916b8abadaabbcf5e04b66fd5952663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae60f90c18d8752b51305c9959689f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704aa1238b79f55c607c8ee50c220a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b2fa718222b12d0d74c58dfc5a050666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9328b7475d3175d9cc898b42909be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b999e995ccadf1aa4ea30ec7979733f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1038c39c3e7617a5d49a37a1b49fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be963b0567e04505c00a3dbbd0e1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f7e552c74c5702fd6c803a0fbe6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358c7361b363ac09ba056a5ef406ba4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe62c4c4c9cbd4404736c27f6e57cb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66278087d31aae5f5b096729df6d8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d28971b22e1f1be4ec927e175e05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb19d5f18c5102a74d32d9e5b6c46ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e4346ab6397e891094e007f97176677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841918dc59f5c9be64175a0a7be049678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c578a0a7115a22771c86f48bfeffc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0deccd44ae56d344dfd671462c7241680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2f7e960f66832d29efdd0e56bdc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0fa7e3612309393a5f8de31fef401682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4614b0937c636a1f0e80db5665fe3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998dfaf3a96bec799b813b5547e13e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4785115dbb9a562dc5191052d8f9c5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b29e56f6b8597dce8e19f800a3465686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b3459be8c53e44a6440bd6c84a870687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de139a752523e21943a4f30b413da93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79735e5c2c668d7e4f9bdc56a7033c9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015b8b218a4cf9cc4fcbe38fc339050690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaf26259f60259ca15f64db144344f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be7e3cdb83ed2ddcb359bbd682db2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a9a67f543af61374729977e67828693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ead82da09edb7719d28af43b0ca7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f627e12e7b668c563bb89191a2fb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde4135238d034944ba0605d5b512a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0779aea633fc2223c6e9ff19e15386697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf1203567b6415803a8a2607a7ea6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332160149984fcc6ab6e281aa5bc05c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d3141a7eb5a9a44c0c3357c2b8278700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b19d720c52c6bffc377deec71c934701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db03954eda77c1eb4780a0e18c0441702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96bb7f1ab0ac0ebe5b6e6cd28d7adb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2e600255f1d7f4642a821bb820dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b338b11228a4d3837068d738e744e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d6dce9b1768fc2a69f89817c67b87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1817b15fba1043e1ed2fe895ac8048707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478ca03bcf8c94ba48e4cb15cb6f845708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5cb1f49efe4ceb2d7db8ec5af458709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc0298bd9cf5be2e2a82b035de9e7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0bf1dc40efcf970b367220d370ffb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b99f3936291facf018a1b892515ba2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a9cb19a2cc168f18551aab31bce3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d798ae62096ff72041557e3414fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082c5b7a2028382f1e046bac373531715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ec467386c72d3f3df110b80fba39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c3e88bb1eb0f8cb023d15315f7b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8275016f545b4ea046633c190ce09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f5f36743d186697e074983ef71753719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b36261c6c524947e26c1214917cbc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b3b56aa207eec14d30f9f8e72ce2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9116a28462bc084217c436d565289a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79499f6f41c82c7a90547696c9497537723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88658642393853b5f7d5c3ef415258d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5e69fc0a521840dfe5670a4ac9454725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cae29d96355f4b13f5b51bfab206d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a28dfdbd81b3d251be6dd5f2fa491727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed4cd9c826114831bee03ae6a29f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed103996581c2bcef386c5a1ea22390729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2fde5bc298f4a2c7ed2b8f1d48729730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed30ca192cbdadd3088aa574fa4d93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0b8d34c2294cd79cf2946e2516b84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72e2421097016e3c8eca67afbd93e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9046bd9e19c62ff3d08dd28e27bdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c431a79146c8b55846cbf4ed1171e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f94455f4b7447ffc3640d19094c2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260447ad42a18e6e2e397f2002e846f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925738b45a3af76c754272bfa9eebfae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff07a08b3fae0382677d81ec16f4257739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c8a90aad085e22d114bed5dc99d8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ef5a301ae1e6f68fc4a516b435e7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ceede5aa10dd7f111191951156a40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42228345e4f9cf042bb679e2bd93452743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b98aa2bc296aa9d7207e8861cfe62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd4dea1b66dd20f5fcd25c14602fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c7a5a2de69fbc90fbcb215899bf4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555de99813e8e5cd844ff76aa319ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc164115bc516977e3dc6f8c7762f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050985a0e40e87a58bc6fc378e1b261749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cb1e2a6a84781065bbacff33ba976750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4191e6ff89c187d12383092a388a7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a3457ec788196ca3cd83664e30355752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c0264d59b8ffd50e178754f3d4ed9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178d63d17e3eafc7258f3dd728c6229754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c5c967463ffacf41e8f583117de82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd2dfd88f36b95698e93351abd14fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9562b7c6dbe301bdd152edf1a183e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2017bc1d8e973d5423ace096105435758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c392f7a7ce699f0ce37f86cce9050759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>