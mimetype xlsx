--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102e856cb876285004f1c1cfd2fc8e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879fa9daed06c56258b1c0924dbc762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de6ca5a2548e55ce56e8ab73b248f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81870c48713551032ee120b9452b760e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383f054a41443d9f9419b7868e256b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21e3c0a24ea834cacf01a6aa801e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e68df8e8b77ae25bb1e8fb83baa947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54668e1837ecf6594c0fad5da4c61a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853187c18d16339e6c3f193d6b2293c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047647221a5aee1979cc7e61a401e6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1dfa8d7635b4fb8dffb6354ef187211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043ce9047d8b31414626a0c1f73d3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b9ddeee0ca4e94faa177924c0a3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af317b0d15a3b8a3ca5416842010614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3360bda09dcdf8416384c7bbd748c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a8fa4fbc10941b7d2e999139edd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c89db696a49e32c3964a1b4edcf26e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07d0ed55e38ea87477406da9dc7c9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62363b37de0dab7741d36e80d5443519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf65995e50cac413d17eff8d3ee07220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2d1c41bad3769f112e0bbffecd4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08bd1723ad9995db96803971aa237322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c23c2ce367ca8089e28605631902823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22d3712c8a9f830053d862a0d237e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d0d2b58a232b3734ea1abbce8996025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f91936dab5256fd6d710d79982f91726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde33a526a71dd720b0e9e5670c8bf5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8a4b00048a66c0822ced746ee4f6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5a2941c28fb836da69b990713f3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981118807d85ee5479de904b6654a8d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f6be4d40012ee12c7df60122f142131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242e3cd1c4e0b11f1d836aec71476432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad241f57e53d78d0974cdf798327cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223fb07aec16f996c444ac83ffd773e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316731c644a2b7e1fd6f4ab615024f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f43afcd348a2cae3ef8e4da26d9d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f96bfd8c8b1932e51f52de69befdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a3e87466e84ab0d3731837266ac2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f522fe341665e59eb69212225f43539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077bf51aeeabce6792c1387ac3735c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca7c38c32165528a1a4128cc5ab6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41262e1e563fd6fde2d6119e870294ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a14d7128c370b20d91aebb92537c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c01860b7a10d682c1e26a791348144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624cd56efa393aba3b464c7033c47fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8104396ec88c25359bb00f84b6be0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1de3f1ce159f828afb8c8ee27d84d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890db86ea9c5fdbfb8e014e497940c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3213f46eb71acffa8e2779f9ff06e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fb33258cea175e063fff5b19dff5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa416fa4a7e188963d7b67a8376d5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cb0c9fd4c89d2b97a5ef6e60e360f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6641597fe22bf226005b295ec1ba653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2b92e3b4b06ccf23d0e41d740e65a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14dce8d4d6776ddac19305918af2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4095f2b74aabc76795bcb212884f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119b4793012c1e3459adb64ef667fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b347d45d34b66d2cad86a7bcb452658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22cf18114a7c47d0b98a4d95f52ce959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f60e9bbed3b5b53b3a6fd91564d6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220074eaf708a960b646135805e667061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62c11631522845a42f69303515e73962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33ad897d9a4d31263a40d3075e23063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe3d81dabbfcb9823762b54f976ae464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759895a45a7c5883c0ae8952dbc1e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a865bc392ae9f66ef12beed2042c60a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9f7358ea69a028ce961f0e325ecda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e667ab929fc929826d6d88a944e54668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308586bfe553f6a72bfd7426523ac0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4bda45450f5c377bc1a0c15f5827c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e732869879c44912d3a350b06ac51a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c28d6d47a695c9b270145f13b76b7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646e7dfaa90733cc98a8abde194f15273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172ede2462b3f047a8ab55e38fa391874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd007462720e20a53a8c71233b72ff9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09adcd6b59a47aaf1f5bffa466de6a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf139e21451be0ae19bf325920856977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0fdb86b849b86981b1cfcea08ce3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85119138e8e65fc6a9d73ba1c13339c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8bd80e0d3ec6ac372c26425e263480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c872d8664eabc38d65b47343f5e8f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b80c9f3718d450b1af45e7f6062f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1ab225fe93a605c39fe49eeba6b4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe80e3b20f16eebd32c6b2d09fcd36c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54f89c3799ca97911c2992b2bd3fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcca1c9a428a2ec05afb19e8f6fb6ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f284c8ac5b5e7499d1ae2308869487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6812bef5a399ccc58e7b26b3406488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf34eaa84032941fb6f949704edf3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b2587f352a93ebcd915b8c1e197a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1a4c4b06f50b37321bda0417ccd6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca6d86ab930dbf8f8891f4341c8e9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae2eed9c8deda9813d552ea27d9a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7079eb1aff355d23e5a29af61f552b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edef8167369ac4599e45c7d7c073b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992cd6750c1ae9c5c674423ad64bdce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c6fde1d2bc2a59ae726b29ddfbab697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad92c70fc43c84a497f46de69115f2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89165faf994dba487d7f7d15b150705899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890036df3be8c9bd7f79500739265b06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e469cce8ff0dc2c8e6699ca90baffa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa3ac99b337e97f5dfbe985e3e0f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf2902dc63386e6582c9efae97dc7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319734c019a77855a1fcd68722e673104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb660098bc08743f62eb673f613524e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52499287bb02fcf5d00f57e70a18e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d811f55167a390ad79fc8965e14fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d6b7fec77b386fdfcfa0a17db6a90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307f93ddb60d9e32295d450dbe71a95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cddbd0306ada9026eec773579a3a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb0b97a914a7da9cfb668d1e63f99c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35362771f8204edb48c113c2099ba77a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97760ce10372397f40127cd5d264d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a9980f0b5b529236e6cf0c64bf26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624c4dbedd91bebeb0413ad3485e91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38fc58b21b757c3f1b011372a3b68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea996ddf4824100a874f0c53a983400117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1de659cbb61a4fd1d8f9127e4ce3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6dd735d1e177a943a07fef2c1267c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bccb9d7dbef9dd9909db6028c15cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691ec271e39bc4594f5be5c97e4a20a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790168ae97ec403b388deb2bb99f74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9012c8c27a03a2955c4a0d6b18f590123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137efe528da92f5090efa5b056a833124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940f3f446c8a3db5d09582a10c08dde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff083ac583085e6413bcc8b3c43d2f51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b40f0a9f65c361cb608de0f5eb69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2d838c8e04d28151d8b15c92add06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff79f5f30b26d6e9535ac0669f89a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82046778f47ffdb8c24a0e4801dbbe02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c54490e33003db1a9a22c763c794131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a973521b2f7f091794e37b8cceca7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7303dbd5f01e232e7c6c3563dcca3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fd04de34334f3ccfa302b9a10e1b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb2c56f987ee34337f8122d6964bbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b084f80807db24b8380190420acf8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4211be46b86f1511c0600386eae8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c8cf171c78b659ea59b071a9c4dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e10e49885c1c18806c457833954c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ecda0773b24fff8ce5a3db119acad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4864c52fdee03ea5043dc1c18a22767141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14687193f5d4fa982e5aca7ba3ec9752142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb28a9c853a09554a272f99caa5dff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c5ce2a3022b434204fa7a1186df1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521fa814c00b95762248d14e2e22488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c0a65a603b654ae13d74ac51009c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa849c911c2c8787a3be7e6f3c660a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320eaecb09ee49591278bdde690cb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3af1620d2f0642afecc9e803dd1d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b57e8a010b09fe7fb548786dbdd66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af73dd387a1a59d71aa72bf633b9e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081bfeb1918443685615d006b183e40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8fc27482f9f7fb90dee3d8471388a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cfd8f14d0f59dae967284e672defa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68ef7d7370073cac53f7b8a972cca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8346f4de3327319a50d7ad905cdc94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2c0639a9d708a0bb17b03f5b356e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d0d0f9acaa842909975013441827158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eae81ce8cc0acdd83dad032882adbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a474fe3e0bae57f905ac13c2059d91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21396935efcd7c59b525a42bddad7c0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c6607b9d99d0d7516990ee372e73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0411b05c8190f2a121de2bb686073f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576a410a5d1b6132e819e15a7f67cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ce67258597eee126a5ceca46a0af2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de058ebeb486131ac846bfa8eb159f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dcfcf3b43de509860359a2c6a64b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cd7666485131b105cad7ce6e6cec3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16732ff62e5cfc53378942d08ca28d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99719fd000025e308a1b58e92a88a465170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0157c68cd66d73ab57b44ba3ad619b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fe4d35bc25540552da9b71892f977172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85968feb08e1cb659fb3dc3e9dd2c990173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb423a4b82783a28b61f32be9ecb35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6462f2828aa958e6b86e7d7c5a5695175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc99bdf4563dfb4cff739bcc57e0194176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb32f740ae9653120feb3ddba823f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c17c25ad007258508f596f1264f198178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c8e759993445df22e97c58b955cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ec16e76e3cfc31174f3e04d6fbc66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b6ec2934562d071ab47f0d5b439e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb895c977cd68128647cda5b23d121182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57093d82fd8abf1b4d3ef31e02c15118183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe8c949f39852d2c29b1b4039852e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358ea3804d6392b0e30c73af7789cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4566d0987d1de1ec87df438769659186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267c669bd0c64e622ffe6d5ad8e5b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d543801abbf8db39b8f3de5f8e80ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb29cd8539a54dd9a5af6eea45eaab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5802a19d808e23e27d4fd6ce6832ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cbabad7c61b4d75423c05cbf3a958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf133afacdb9c3bd2c8c26ba874ce0d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6000b2c188d92021a661bc87017fca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b57ae8e2af21badbbeee36d8a17f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230b37ffc1b9dbadfc1495356fb575195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb49ad20b78670665ad405822c9a8ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec261f0fe607ff8f6024054b94d7ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5bc6c266a2e76878bcc1dafebe69f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7663d6da9c404454e89175f92b68d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd2a07cf3ea1c81e15f0155184612200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892df73ceabc0ee0168f5d90ec3176201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf68c73df7ab50d4d74da45f85dd2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c3891d59e9be12f76b9d79b1b39c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e7efa40a015b24ce2b94328cf3d01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c1f02b57a70d285e8a5e68c5205b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7e097878a122c84d17973b006509e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede759f25e70796389a69eb161ecda7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2781d8315cce5419af3efede6ee82c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbce6c2d1e3b7277958850b6a0e50b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0823c82ae13311ce859ac8cfae61c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095cf8b0c28af40842a301fb793de48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230363903eda7f099bd4b6829e319cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a20502e645f027f9082a4064fe768213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0638d4d5d0d4317a75a228bf2bd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27efd14205536311f09c711d342ac8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748dc4f959d5f653a165f2fd54789d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddab5294ceed8593485e48c64d2e051217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb797fd15f860db88fecedc1525960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee18bc8bd409115bf0d8c34abfbf8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bdeebcf2900c3f29b4c6b6a90be31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc315c91254a9171ffaeb0b6ff8f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8016d94b8073c913b0e170d6e5863d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8970d9be196977f5211956ef71db4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1097e7274e44bb0de9768cd8a455f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650d7e81b3fad8194744035e025eb30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbbd3d35f8c105fe265d789f0b01ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925080a4ee89be162c8158429fb24166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1c26372134073aa8372288a6ec5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cb8c199964745b7996212457ce7cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c35be7445e8f3d3d4d572dc5ed9ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053a8d864a5782690f48caef618ae7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d741fabadf24de215727a6ef1c359232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e85050ee74b3c0299110e61232ce2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448ab7c8d188b7c4a6db54bb1d9eabf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89af2abd0694807c318e3dd5fc62f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea72d9e3d7f248503ee67b998d9eaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd15f9d2988dae41c34b1cee032ef9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfbcadcf304475df2080e94f40ab59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e0a7e1acb47e482e39a5b8dbe940239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e382588eed235bc3da833c1b511098240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fd68826559efb20e19eba60f9a265241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0256b41fa1204d09c7d3c2e18dced242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ea8124d3c649209b9081f6d75ce59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c09bf5d63086898c1db7b96e07322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc5073db094bd89fd962050639f9ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2037bb267d343e21ab87cb75348a9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beb6e3c762fea2cf66b1b132df1ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad43526a9ca1d4554c4f8b6946cecb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9e98d27adee45454795d832236bc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05305505ad92a7e1d7f2b8e68774806250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32cc6a27d5998713f58fbae63c8615251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714e376123d0c8362cd25a42876da01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406ff7f56d638346f2b4d33dd17267253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe050f965e86d943a77d3f97a70803d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59879fef67ab56550e5dd40bccace1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093d86949861a49294732d76d15bb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113e89e8f54757c279c9241acc270f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af2929d6857de5f902901c3e78b13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c482f291e72e93ea514d9758f27155259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470410410b2ee0f1e641f15aea184178260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e98744612595569ddd2f7e74c1598d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337fa2d7fc9910ccce354b17563a57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ee1d96ac345e528c2548690c3239d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf324a4bec859f0ef1e9b7a18434c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c90043059f3e625f6957590dad40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7acc2cced16dc270db8206af12be8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e57d996a2c14b7dc4bf86ba62560267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591f7d3df84cfda419f4aaad76efe4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2329d5a2643f40625f4283ccacf0d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b6d0cff972245853423a2797efec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30f89f52b4c475ee50e5e55525789271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94d78e61f331508f26b63ec8cad0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9652afb6e405f00f3a14a2bc78106e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356765e021c66915e50f501d6b709dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997fe1ae169ec399bee3f96bc900e30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc891ba991805c84aa30f6d5b9fa61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96932283970bb11bbecd344fc3b28f19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd5e1c37cce4ee34b43a1fdbe03a4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48190989bd66ddd788154b9c1059bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105d42cfa2476d3085ea63512d08eac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30fc7de118372dbcabb14b7eac5110281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6115fe1a9164a0c8794587db95451282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e62097a7a9d2ed80c28337c92e90b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e7b5fa25c5bae8bb7d433a0feb803284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9e4f96c4bcf3062c314b17e104542285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1be7f23680ce03011acf4ecada163286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205d5e1c3a496d50c06320c700ed84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965558c6140dd295f9ffde02a2e3ad6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7aadda602163d740775843afab126289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75180afa760f072b516aed7d7a0a96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6697e8a978f9f71c84ad1b851ff48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08522c06b4659146bc06f9d80919b36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c05d1b5bc4a65f33ccad5e0334e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf797088acd6c4536f7de08ebdc72f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8233cf673f4115e5021fb834f892aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38cb1d1f716967cda5f7840097c9e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c34abc3c4a339e166bdd9f518d9d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ce894117829888ee6e4344095719f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c53501ede16085924dedeab1b245299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b48f092cbaf0993ba4f9fb5b03db9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe9fe179aeaf6b84eb8412ab5dde2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2399f5195595c8786cdee885b47de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c16b9f20f59fd59c7bba1a9edfa46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b7aced243c0a9228016b2612c44ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08620ffb61a538bb9697cf477adf0906305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6722de7ec9769b6195c5ec0771d259306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75778d886b7931e9e4c8b5800c8285df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6f48b12bb070c17016c4645a37d1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450002bc7e38f1596d987bc46a94de7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94a314a68e941173d80bf2c0ae0328310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c20ed8adda36937019e88febf876a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5068c9978112660bf858e60811465312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c10a0930f187719dacc17a6a1452e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c37c0d1c41d8cb3ce0ad5565ba00fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c46e799a197a25cb3bdd5c0275312315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298c660159d55de413640250668db34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078c014885c1bdcbf0ebc6293c79457317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b4c265e3f590a6929f9933cdc140318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcbe31fd3705377d5102881c82c14a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f01209ab65bf89bc04d464a0a5c572320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4366eb84b25c43ca29a3bd35f12b5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169276b06b4b32e4b870f1b4b4b73a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d217b0b2ee8355d7da08200cc6b0cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddeb954057fd1153a66809a3937c46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0c773bffab10ec17b15e27b90e2ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee750e09b1d0e8c2f3ef4622cc650e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bbc0d53883b8b3315f04ea8b38bca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece493a7d7e05a9cdeac18dcd658cbc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d9cbcdf51a4162d1e202f8c5e204329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd211302f5b72c97a325c172ad2bc17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53947a980300c15c0b96f6140cc31ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab481ec3b51e52fdcdc28b6b74ae407332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb3e8a594d85963dd8f247d9ee0f30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab005bc35a941201c650d9ae0ff5025c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec3305825c9cb7deaea4e26b2cd965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d1d62566ac10e0ff02b6dbeb0af9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2879b501cb63f816e8369e6b09afa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70714951df8cebd16e50a898f12bba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d855f76100a8b11bbec667ac4db5b24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b19ff68d8539330313904b893985d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962c47a03fca434a6d24f318798b992341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092094d67a88e491631f392e0d388598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362453bb5d5ebc012c436a75d61bf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36512919e548fff677d03457755d892e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee38ae87272bca65385d0faf01594e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207603dcde0a92969561feb71ce52c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01666c7058aa12d78df6faef6c51ae25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e355524929a657f995d95e8dbc8c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c09c28a873bcbe9c0a9cfb23fe9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e346b68c1031b2859c7508b30cfcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462c0e56502ed8331ffb1f43b8c2de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560acdd0e05673beee928114d7b1b874352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f482768b4bbe69490ce51d1ce676c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7f0fd3e164f99e8d7bc44c8b0c01c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e48520f11e45933131467a600678355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccaf7931d2b8268257b7d6aeee78aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f039dd4acfb9c9b28d5840381ec6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465bdd11d5df3413e504125be8f567a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd6270c3283c6b9d3404860c9b777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338385447215f0b9f9136010a3a5ed84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2847d836c9099e993008306b8496aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b23611c93557d479bddd3e70377268362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1eba62578ba4bfcca60ff6e7a24e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d24c6154c57cac868cdd6e9b2ba82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585bb137532af15bfa6df909f06e283365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5802a7030886a1ac9b537b24b59bfe2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8866047bc88d7c09d38909bcf8c9b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307239264ddb21cb4e4d91840edb35f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbec1f15a847c7cff833653f62f544369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08e79b8d21693f549a8430e3e9c360370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ac053ea5686a7eebfaaa0159e8dcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489761efa1411819520283b083713883372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d3281bee999fc87c672d414d643d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658348013406a75e022e27de8f8fd3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f6b07349e10e81b35c15b6378a16f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271db163704d08bfa8b2f5db4998b2c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587689c0a3d65d3a2a556421df27867c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4d5b55c8fa2f917da8097c11dbecf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92929addac4433d6bad3d927d0538ba8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bb57fa8251b9e817f489f4ea875dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc080ac69c476096724ee8c9de3885381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89947bc36ef17a5078f5268f619bc23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31336c0fc12158c29342f0c3806552b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f16bb8d9619620de611bc9090312384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d14c425e30303d401f7d2d8e89d9b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2d37bca151c5251104a81d4e7b30a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f32d42eb148ae096e35bf717156899387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc3d6509a26cf1aeb54b6a7f6ef53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a9d66b7b092ce8feb1f912d989707389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0087a457e417041df95a85b1774107390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498fada4fa926096b5e2a8d9207f76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e5419086a5f3e14f94b9605bf90c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689cac490b5854c1993807b55d158b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5eb9f2bb3dc328301447f04e88d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684df06e2a464f38c259763b4df4d3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2d0a174c231ea5b2bf33bfe69595a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747f210a75d9bd5f8af97c698b552c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2723bfd5b771a2e3852b9cef36cbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310d9741014a77b06560aebd33785b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348dfa2c494e018f77e45591b360f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccc09ff532a6cb182226daacbe5c19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfca1e01c7d70309e25008b72ec204402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fdc4483098479235228a179da9db9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce92cf6112c80029770b24950c2a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b6d84c637e77ac36acf427fc9e7c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23a45fea002848ee81259e4b65dfb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ef0f17ad535e7df8483e6f0da0d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f80cfbf09e68fc74fb656e3d9f16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813b3d947c21a9bcaddd68b15acf42b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363356f7b23149722ad4c12081c46967410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6db7043c53cd1f9891c71af6657691411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feea9a77989714acb9487423120761412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7546e153f8638a9cce52441511fb051413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113ba0c08e13f4957f988cb21799f93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6942071b9ae0eaca7014c85e90d3e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f9facf79edb3992c86e537b3e4ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2a614cd6e53df07390bfa984315b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab3d5ec73e490ecdb3909dc267aa75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de79c2d246d9921be62cdf3c401f86a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8b24e02f7796b6afb063c099c084f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b2eb0f49b87e72c21f06dcb5ac02b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93730cb9b8bc0e4a29440dea5d2c0188422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdd73d02005d78d481c9ac69d56ff5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f588bac7ec4e8d92125c2ae6f1523424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17717cc4579eec0e6845010e5197cd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abae2f68d07fecded0c9672a685894426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d9c617fa45878d208e1eb4bf3ce24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d4efa00ca1d345bdf879e3d7a54f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd970596bb62818292e3b7fbffacb69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd4c3da26e8a2badfc4de270c52eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3244e25b9c677f91344d2f81be7bf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f03ba213b37b4a2295b5a46d66caa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f730abf5af9dde9e3000da776dba10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e640e795547e9d63fcf428dfd10e0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ea1d70c7a580e01d04425dffdf9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258904e27b90cb128d145141254eafef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f8587dbaf5c1b24fd087f8573275437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a39bf1fc627cf1ad40deb12b58a7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff13b1fe96d524e99e120eeecce027a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831798f5941e76f9295d4f8041657c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e556cc8a371cdb92060f7064edb9a2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5326f1cafe9ed4936a9a4618b7eea7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a8c85a28b68e657165795f57d3df4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a038dd903353242fb8ee0bebbe8a95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed255ad043d156a442a722ff9754fd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969f484b74b46757b659e95bff9084446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a9231bbbd9f09efd83d120d4ede2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40905e9cec135f54d3724c37007eac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cefc3a95961213e06bef46dc38cbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c67984504f66ea9ed703008a03651450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07467fbe8d78075034eee4680a68f5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030fc976ca7edddb5dab3a92e5238bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e42f80c53da36af8dc0e53aea86aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679424b8f4db02653110204473e24cfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ab5125b21f6906eb47af3ad3ab8a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea9adb312a3845f4bf13535608094c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875441943dbadec922e19b4b74ff5882457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3838f3c14070012277a4f594e6ed7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede593056cdd74869d0992db3304184459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e5fd2421ac0b4c4853fa3dc5003c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09361cb363580aa7f0abb9e41e333d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2594539a838677d291363914e1ed98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecb93eb7c3ecb83a3fb433e65aef54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c3d4b35db8829f3fa5819debe47d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5148abf90d2d19821707d8b9a90a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de0769f69a8eaa9d71f2485955c62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f7e84ac81736eea0356d30c45c1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcbfb7d07d5432af15c94864e6f13b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf7e5a19c3d43cdefea81a7d8ec03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725a05049203b9f28cbd9175029995470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4442357769718c93177b4a4ac127f74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecdea03e6d2e83a6967e55d7ef738c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a1823a6f8b7dae45b5da61c08196473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee48098e5eaac37cf563ecb8b402bce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c56bf0ce1d7c3289b83c64f99b5bb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339a3ffd26d0b3c6248f867c9e5eef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1433dbff49b30922aff08562a4bfe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce37bc13985144b79fefe69238398f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115ce95d3f68ac3219b0013cabb509c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30486819fc37af98b8c74b67f16903480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1075fa69880974cd4adfa8fd60b71b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e556c1e9a18a2e7cbc76bce0af856b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919600c27a29afd4c16d1841015f8c25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cbb7af774fd4b2b8d0d9804182dc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb056412d4619a96f5c78deb55919e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46863e0d634047444f37f2ec06cf13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fad938b2bd3a936c2ee213de80355487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e35365f9b3140d926a89ca38d48bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655400a01fc5b196c0a31446765ca3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fae73d83b0166e92978b327aaed5a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ded1bf7b97d60bc78d217f7157531491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54760eb650b23565dfcfac408c9930492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419c90537e792d00df2fe41e4ce548493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb9c512bb65a26b723cd3c38a4626f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb1f523e7344cc15c2465ebf8e21f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68d04d38a4554dfe87bc0abfc816dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de78ea4b1fcca495d91f9d0c2415b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ba9aa8bc47189fc6451fc6961b8ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed31260a0450e3bd37a8dd3d49604f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5321a807cedf819061c8d2701d45a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63825def76d2e31babf56bb01becb853501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a4b878876da23c1f86cafbce7baa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea82ffc4d3983f8e106b93fe87c376503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba2909b391002fd451a42aa3d5f2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0f6b9b041b852ccb071a0971f45a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe8447cc5f8afcdb13184fc311919506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df94574c59130ac837954e19fee1666507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807810827d3fa33cc3e298ac863fb2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc66b8a11c297e1d129b1d508d49c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319606c3f521b804baf63c416c20ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640a824971b39413d4988e0f0330049511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c458064d9214298d31e2218e6ebf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaacda2a7e33de225b4fcfb4266e75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5940bc490b4526f0388d3be1501e00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2114104dd54a633e8a87c73916d93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf2f3ff4a049f66df70791ab096a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0613352947af033b6734889fc2a83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ecbe1b1b9788c89f26a2860884a78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3627b1cf59ad33f6b530e9fb4bcac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d942e7d541f115791f2b043daf0a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf1375917c7694369a7591572bf09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e7fda048eeaede8aa02cee8e096cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84be6b217587f3c153004847e143e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec07e8cc556b1aaee5bffa5940edd57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4696b01ff00632442145b231e4b65ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c5a11002ee1f0276adae4c96fdc4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5a86efb95c11aa2e7d2cf0da9fbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e0b65829c6f81347962c6a0420b68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be317211132b37afdbbf52c32bd58b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9aedeccbc4200e56c21bbabb282e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de51cb8222af6da374fb6eba216c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2462d96085f0feb0db04e14fd6c3e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404fe1438f05bd73594296c2c9c644533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d82003a4c4791b5f5f4ce2dda8779534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe07ac57b4a7c614ed1d6fd44c18b8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3fc05bab460c72da53d1bcdabb07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cafa6229cababd5e7af370d0a68423537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14545c9f81c2d313d35c62bdb741a35f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104dd6d6f31837405987301876a1c8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db30cef635edeb2b18111aab72c114540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52031510bd3c4664ff6da5bb7aeb22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425108a86b122c663bc9e8b87c72a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bfd31ba1876c50f235d3970c68d2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72450f221863bff26b670c5c1062ea2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92771bf3338c3bbfd12aaacbc609786d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f634edad59c3ef459672c6821d814fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779390b8f594af1a6a05f6949bc28d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a1f379a2fc5af7d5dd293344d92bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e452e0147a173620bf1089771ce7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15827ca0c54f526766cddd84ff30cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15049de78b00d8ab7bf4f21117cc033c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c658d30a06a9e38625c9ddcccad5fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763b67dab89334100783eb0ee49952553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d811748fc804120a4203f705afc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50bfd7a5ec7010359f3c2cd111ad9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a73225094ccfe1d5cc11805c35869556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27bb21745354b848155b07f706c33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62984f18dffae496ecee4fdae5d2b4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce60294650bbe333832abf0aa90f003559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a346904d4a6f5fba315ff1c2ade263560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c8b48967eff9812f82d27f6ab3be8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6f50ae75fbaa0ccf05b4ee65d3ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af128c6171c68767148fb50d2ed1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ece5bfd91edd7082a02da5d82cb91d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97766927208cd1ccf6fb71e8d6bbab63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc41bec888b23f4c01eea4c8d685c9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02567c0526911cdc895a8d508dab771567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fcfb5e6127d65e4cd93b5c60d66a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240f3b122113505cf30484e0c5f85ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fae06e6beeb57a6735ad69aca8708570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909aaeb6101ef0bfd9f7491af301181571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043b9ce4b70896a230fcec5a77a2535572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecd42f7db7c280632d70cfa5251217573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93014db299793138a9ef8a9cac4cb25e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ef905eadb2f7d16a797b323eb1138575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d189d839a54d67d429f8bb0612f684576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e794a3073aa79106cd316d522b54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a431bc72487baa592255ac9e5e23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02bcc8784c7eb7c0c1258db1f89b7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145af52fadcd848959e6ab4473164c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2e0a0267a6c05a7f561c2eb3770f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb18f0c3b9397d0252d1ed8e90ed95d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05190d30ba9928d605c93b8e9bbd1a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba8250cc1b0034df9cf8b0460aa0af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630ee9339414950d6aecece1a0a273585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c4432eee7ba28f794cbc0a01911a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195998aa4f46c3203cde009d716b72c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b078be5ac93ead08eb1cf2cfa9aee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7126dff3a34ff0b1736d07e605cb25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461fa485dbbbdd0c401cb52345f396e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552255d1da2f02186d2d282850f6d2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7376ec9c9fdac7792088c1266251b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a985e3cfa5d383b1d3a4fb12b8c6372593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e57b1ef92fe3711d487903f9b743594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f600abdd8946d12408e2c52664055d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef45882a8a39fecf959f2890f080c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2e2b221e6e15f16ce61a982cfbd0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a38b02a954f51bccf049934977f1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75d47a67ed1d9aab6099c66ec1dc3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0113b5e7fdc1b25630a26ff6053a546600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e35b581b0876f1355005d1392a42c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2e28c4294980b2146b3c42fae559602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f765a216faa45853b4f7e7a403db4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec11a680ce133f82e82bed6ec5c393604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552913bc4538c6e6e6fb33434eb784d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3926cb5a021efb6768362f29122d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d572aa9c202c6af2862e33967f802c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38386a33244c0997edbc44762952cc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe391f299e0714356ed8df89cc0a4a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad886dff6f985ccd3f12974047738d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1369ed3cfe75023ea9055c37b0cab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab18fbd3cdb5ba4abb415f2967b75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fcf398a6be983c2971a0b0116992a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bdd04f70a4478b9c87d07740d9f6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89a155b1853a3f044c54df5e8ece1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2c818199a48ced5b3211452fa645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f1294f6aa879d61dbf098e19da3d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c8422d31ba865634ca6ce1dc8913618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2021cac6780dd3bb4484ed696a0793619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7db35f71a01320d1c730e64d6ad8ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c4a158e57cbc7f4d09cb1632cbcab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce902f829a8272ff3a96ce9af0ac21c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ee52dd800cab0d9236a8f9eeb6d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3589693035ac0f0712ef60c10ee56f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ce07207ee1c548975390a1b372d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed7fbb2f9f71df0eaac6977a63790a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ebcc5d6eca56942d05fafa64d5c40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17732290aea8b381ad028361dc8cc8b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460be193c3556738bacb56dcfe9c4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff26131d8e5e73b91f3b3130ef717630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595179b15d12d934d1ebdfe986e7dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83595a10c91117338a8d3a00bb665f31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de0884e4f0ec779500de157534a8d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b02d9768e47ab9c65b597a826678634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeed6c4cf6a7eb50976c769940bcb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346ff3bdb5f9d63ac3f7d3567c5ebe6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a4e2ec85d570174d7b732e366c3f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c4237d917f3568973508e6cbedc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c638c17f86a6775abe4386c84b42cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a84fcfcaf73e44b762d9c4279bc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb153eeb84c2d91d059c1fe7c80c462d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538321ad0b3b427a64d48c6755bd0c65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10232317128da8abfbf633c1341086d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51664cd0fa534ebe520b79835694bd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76455d9e93ebd0cd5dc4516fdaff98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb56ef5d904e5af6865e5f09acca0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c340c5dd8123085a641ee036943f6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dba447483291ab080bf822733be91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4e2a0746a465542688252cff9cfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5e1fee94672d642ea9ab2c0dc8be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9117a4483e9af76f27311cec3c9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba472e36fb94771dfc966d69d711e195652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e29d511283510f6cd8d4b16f423f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee788aad3e7e35b358ca2c4041c610b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40c89f11115da490cec09e82d61a85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125b03e341aeb7edf25c7cb1928f0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d980c68503ab47072ad37dbe5cd6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c6ade53ad38efc1d0bd4180488283658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aada0e06b1f163f160b0c37fcc82d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b158d6dbd799fcabe6e1417610bd74e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545930a88bc06824a1728994905a5efb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f2284c9bd0fb91ee416594202196662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5d7e50faa9e1a277506af6ff9fc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58918d3c4ed8b5fc19103676a6ee4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec9ac8378423fa5f94357041f05ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a1782b60b4ea26ef0c82bd3dfbdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4066c6d9492e50e006b7ff04dd6b6c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97c601ee3890248ea453f3e405ec7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822dedf70d807aa647fdf48a781bd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70bc91d4d1e771799ef1e921c76d46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4446feb6a7fa97bebf7df014f9908d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58f7842d971c888c2c76357117b55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4aeafe67d95204ff8efe38c239cc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882926543703f545cb2f445e048f169b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b52527196c7ce88c653c029d3f7aa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72de48efa6ff6aee13396ee4b2f9b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec8c945981cb09b096f82c13c7eb15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a2f504f47859afa7dca3ca81958c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8acd64b7437fa705110add27371252679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170aba865f110074eecb7b55094f41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9e721eb0524535c58cfec4c744b68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913c57ee620595f7e5ae0c96d86ab7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f749285b57b4584b37b4fa44dfff866683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57362c9598ba600dd2f082ede41a9f20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60fdc406cbc1e0bcda460a1bcae64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719753b2081d05d6b2de14bae234ecb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddbd742964105063193d9786dad882687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42457a556f5d3fad688559ded38b6b30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f98164255cd7ccd1336a50de6afe93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3f190b552c205b2433a128ca9544690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dbe67e0ca8a9eb6a0f7fed38b248b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430218d9e89ba8a37effea93a5271c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7d03cb96bd0fef6e0f453fb78f2f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50737025e7f38c64801e1cc5665181df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45e3466f736cfbc86da46f297e000695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d4296885995632db271e5e76d224d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a83dd6d6491be99f0492eed495f67c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3c441f4fb87918808e721f501865698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce69487d2210e7e2cd08c76090930c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586da6d321ac329dae28a803f7cf7a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330dc15cee9d06f94e45658ba77e26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6d4bb783a3fa19fee669bcceacb60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7538d3a68d0604aab3735fe8cf0ee5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5706cc05f5955654f10ddbbc40752704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7c327ae3d4e2ae4d946b8434b9ef2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc364dc470822c1920ed516b1c70df23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08257c5680c5296b435bb9dd4e6e7da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213036fde6c34840470174b87c1d8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd1d837eea4f19e40285abea85e6e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f936d188ddeeff5061e5af2c6eb0dca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d86ef23b4c679691d425fe1965f3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9263839ba9747e490de16be159a23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd965765b0d37174234e2bbd92eb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42edfbad22dd93a87956d40f935879714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c32f7b65347d4e47330d5223135bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22420769a154dd0fb71906340252554716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f8e624eabab796ddd749d9e727995717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6c5a9766e8bc770ce4780ec63c833718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba34a1bd8d5cadfd69ddf769f789e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f153c50af91bf7843a9e980660ae1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62f6ce625d95c93228da96fb84c4e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566abbd91abe691987f8f8eb42cd03b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb74e7314c996bfc85db89104135a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e952b9bc05f1a6083f2112573414724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126eecd5a6bd44c9ed2e10f01dfb77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6aa875cd1f8e552bcdcf2428008ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9358be7c754353df0ab648703a483727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96704a936e26b942196f60f9f5f8921728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2dc096a2a15cadf318ff7b1e51d6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f42b3e381a3c10a728286991d3d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186db7549cfe63ca00f413c53f6b83b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9781b8813350fd077554cff0c3f03b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6f5c684909e9e02c41fd89fcf823733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798efc441ec86e49c7bbb5c4e7bb4c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e634946426f13adb70fd086b5c012735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124895bf05f1ea57816e481f2f0b5dc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999199aecdf6727c21916d09b0748ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2004fc441fee32b3da2546855dffcb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3240f2e2a103ccb52cb3e1055ffc01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb630aeb96f4d5d29107c588dde91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f2a4ba760566dc7925e131464bc19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322bd0f90e10042ef7be7d635e41965742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787dddf2ff281cbad45ec4a74702f92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fc303737f4aafe63e68cc91d5a7b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5f893e5d69f24fc6002a64d211a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddabef8711385756f217682e617d00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeddadaf0c2d9639a77a227012ce12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33ffdf7db0cc3383acd26ce1815dbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524df02652f931c6652cfb53afe3600749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62638491b5277d0337f6a7acef255f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f0c026c73e6ab0a72260ccaf0835c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b989274ddf6484627452bcc8cc07e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dd8b7685e3b12e1554ae204ed2823753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e7257a7e22c805f578fa027d706f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e91ec13b81e592207db0a98c771c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef9f44d704f248384de5376ac159e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbe17347bb836002517de2ada30fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75608b4f6153491e742f81c128d8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122b0aaae2df766ae307767b94cee42759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc587334c1951a46a0d41b985200d05a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766894ae21dfa25286f403be6ef059412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f726398245693b73f5f23097b60249d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e776430b49c6e69e67426e4149ff74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49609d41ba4ac3711cb956a4262d14035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1effa8624fcb99787f31b65ccad03d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b5544bb490b865eccecf9a27863a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5972b78adb9417d5d93a6f039bb6718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ed2c9b16bc3dc9d4c8c12e8b0a359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b5266c507d0e2a1b09b88db03aae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f4bd03c5d4f0ebc02859ec855114411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823b2e7832abd6776a36cbcf2f72d6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763f262819fb891961994de45f0ccd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23febcb67995e033bca17875603a934814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce816f95d250bcec5f0ef2e7e499d6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1f88272f5cb10dc369c091d5553f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0480a156e430e652870de399fe9f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f6ca81d39c782d8c0e88fc48469318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589338ee4e9829414825caa76a657f5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc213bd8d2175206aa88d10c1c10efc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf44fadec77468ffe66a9797a6f8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e4552bb0700b08a7dcf0fbd804ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00682d0ebb86845feefa8d1aa2e089623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d553a3e6a22b7d310f8f89fd1444624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3415149efaa25f81cff449aec97a6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d5934e79d2568560e0e98bed8c6b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15681b33b8433037f5a712103389426b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf702120485e5e8d75abd11029e760f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e962084c2dcf548818057429c87fc3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e8d705b28ccdc6af632f1bd68f3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a8af2a78ddd1875bd1307b4176bd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534516e201ab139bf908740e3b3849e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4628a9884d40b151c48088d60dedd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a1b8cb8670f5c310b3b784ce8f0b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e44133e5b2dd98aa7d9e58b4f504335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c363e13b0268662a9c82e68e54924936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1377dfa13724da910706a1e1b4c74cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89311769f2c21392fe4057bf72f58a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af0591842a877db16a7dad45c734239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf230bd1ea99caaea22ddc4190d59c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7563ed89917a1dcb3336bd790f8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a7703ce0144a22b54144199ff13742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c580777767b25af0a5aa79a8e3e4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597850d364353687e35f5ead4b9f6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382835607567d80218a2458b121afbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865614f5ec36291722709807528beb9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d831c61e001335c574cf8df83403347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ccfaa12856d4feaa93d203bdeb4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a03f5ecd4304d34e23f2ee998098c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513e3a73dd61b1cd223818d6bdfb9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730950af6bf833ab027828b41602a7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a38be51c810458be8dc22818852a7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205074d224ea18cd6052272cac917c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a733049bba688c9b3e0544646fa9dff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca6b97d672b1fa58113dd10686626655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269538afdc4d8ea47eb4faca27e075656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e2ce4233b4ee7483d8b009db185357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbb3b9344b384f8638068f847d2e2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ae257b3a76933341e32b0dc6eb7e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d1cecf46f35458910653fd31d295e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5ee43b3f5186632ff84f3260cffee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84639dc65b7075b2d1ef4f5e1208477362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8752b0bdd0e414a333e43a5d0d7a25263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643145a4712b250ac9d0db83ce8162c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1e1bcc6c8466632c61797a31443b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071aa73abcb2c73c02998ab9918922f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12b625cb34e37c8228759c5169a2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f367bfe8eccbcfccd89f51d884fc72b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae84bbaaea5a05acaaed4e397d1a7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b34ac80dd887f3766fe1f6fbc0d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7a6e389334c1a4604783b76c1f1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01ec8385d031a91e68b77e64292dc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf93b2b2794fecc7e58836cebfc1c1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0334d3b8470c95b962c609931185b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e574aa1245b0968210d76d20e0972175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ba4a40158c6bb26890e5a14dd74b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30272d1f5375c5c92d3a40a49db7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73029e74405736c5f20432633fd934b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bb7efbe1ae37a304bce2d3614a26b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f765503a158beee5e7943e886f3a16d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857139461836faddcedc23ae7bfab1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e5721eca3bdd37362f4f57c65cce382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2c8defbe6f4025fd7da402084697783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b389bc583a2f7950ec26f6584b54d2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe3e05dac126c3799f68c08d8340e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94372f747acc213d26a7594c9ed9f60886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df2bb14b63594b151bab66f528476f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07192af0c5ef0899ae9380f5a2e792588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a43309f7a848ec3ccef7617f5d1b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e904923dfbbcd794bbcc5dccd46132890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b642b1cf3e8dc093e29214f2f1b4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37eae609753b007cc0783766df2f8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef223b23b0ae150107905d97fa9ba5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630e64e727b57ab8965c07bffda3b0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c667ba8cecb6a0424d3f1731a55495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d164e1292026c81f7885f35117d10796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5773cb65abb017cffea2040c20501b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fe64d12c3af850f2823e05e7530f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aa1e5d83e54c696b166549257b9ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ad963beebe4c4776e43592ea7443d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c02b84b14d5e9625f40ebfb97a8b45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e0003b95e5c2e49ad852dfe91f62d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e832c4de4c3e3af4d533774c46c3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876e2fc976eb9e067d598c06c73db6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57491b96b5970a4bca56d5623b8eba5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d265fcdad7b490dd723bcaa102b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e6bbbff6f3e0536928f56d15a8d34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba736251fe5c6d727ef3f2361ec068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bb51f3c7df50f2bf6d2fd6f5b8db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05fc7102084578ce6ffd9f25f2d1fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95564464fea18d99390f52332cff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0f93313c3d26118e224feb937cd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17b7dab831ab211f3250257e8a1b39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdadadf0748656e8188e3436f13930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b295ddcd2c2cdcd35fe203c2beaeebe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26490dd0c2bf916b199e02d92aaabec0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b098a18b51182ff251ed78a8c724117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e2baea2c2bb28e82ba113e4e7237b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e21c0e6308ec645d55a2eba43f650119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b268cb0f09186a2a5d96073980b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc699ee65b3dbdc438caeff28429f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131a822aa6332be9765d4b0bd254a48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f293b1caa3bd0c7d5031aaa818f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbaf4b3e6f14f38c338b78dfc51265124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842813629ae405617adf084f65d5f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16086742918548ad3e12ac7a8c5a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c230efbd010bf64c4b4ed097de1699127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fc1cf626c3c598e9b4167f2e077a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc65b6b617a5acad5b317fc7fbf283c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbfeaa41184e7e41b0a52f10d460f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6074005a2b70827243af4177e3f1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd126370465855cad0cc12700e95617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5705930dce6eb59477662a3cb5f84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a2c694785b3b4599d68b8bd8c18cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c507a1f222699d358f2fcd10991c75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41077f57b1083a89fc111061633be2b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac841475077b024a1298b04412cfbf86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510ff4287bb7085b9e1448a858c3a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356131fe7e03fa760aa80b0e1516d6ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359c47edad9baf9f9047d1416e0943b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c186ec0c2491adcc10a96884a8f8aa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc76745bb25dd80615228bde4c8375142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9bc39a72e9b988cc844aa14c065a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944c635d8c51bbba7005974ed8aa19b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41752fe33013420d52c6ac54af38dbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a621e81699f9d058c45c20af1aae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1d5e3584cae254273b0e823780727147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ebf99d62f533ec528f2a47092ff28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5bfa1a9d536f85d11fd6672bcb9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caf431747dfa14082a8d1ce0a6bac9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49465eabd5b28f6e5baad0d559d544151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fff7c903ae19d33d5b03851a0bde9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d23f879149fd144a55d9b861839d2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2af78aa83da718a534d5750aadd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b488462bfa2498142e434f61f3ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fd6a9c1f41b0ee34cab5ed8daddb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b7cbc15110e54774d777644c9ed5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295a654efffde04794d24d5eb646b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1416f193e66673dc1ea83be818b43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f283d16000522fecfc37d702799f8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed2f6653f32348f8eb7ac1cb13194161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706d7dad1165579780e0791a1a7158162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681abcfe9e2e1d41d6cc52c366f23243163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cc5672cadfed36e0d3e79a8f66334164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f63b32e58d18b7b2ada12670771bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b8876487c39996a71214e7b3d6295166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e030809ee583009550aaaa16258787167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975b090c732779ebbfeab42c552bdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd37fd2c005a2f1c81b87bb98fc56b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba637eec7a197b549cdd2f463b6a4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837258c2d143540f426d9d5ed5d85548171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01296eff5a3dc4f41722d81610c9d6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677c7ac8e08bb52f43a8a7ef94eb43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d6951232a653e61f1e1d56efc198174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e30bb5d2d0f5f7cb55fa4f94fcaff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab729e7eec3a6612679fde7f579ed450176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7b986b51599e61487dbd6919b208177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5284b3fd4bf3102f21bbe3b1d4aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101c0cdcae72da336364dfbfd97ddb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2dc53264638ab3760c43ea0f256f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f3aea73afe6355d7e22e818f8d08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d88d2ee8de1e2ec913565083a537182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5ffaaaac92f78858da79c4859d61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29e18e628974ec4066507794c7098184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991fec4ab3e3ba11e7f4407a498238a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef560b6c17d0db6ecde5e948dc35eef3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61186bf023a7011bffe6a9b91ffa113187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b1453b35ac931043f5c982bf2001d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557a8099a90c3bbab5e7c4723b493d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3adae6e8e0fd130063857b2050dc87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f313e8a9976ea75a1a0f1c8157f21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a58dcf8120019fdd49aa3036d7b5bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16a8eb5deae53781143dfac25d03af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a5b43428c03082db5490dce4dc54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9df16a09a7b5b21d24f0ed1a3806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef3291af7e6f39f913a49f536ecee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdda1231905c1ea1f3f3b6113d97b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282bfa63e9fab8ca4e44179ec2fc524198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85e39a64f45ec9e9620dc7db2c129f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405db0c2318c2f96e1e3a33380cedbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796b92173604f7969c8088e14c94c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08465e3e23ed5e1f52eb4b848c3de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3fdc1ec430d9207cdacef03f207b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a5c4f019adbc421ef3dd4189ad31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a56794453c78b26317c583f3d2af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd434eee4de6b86cd7dc9ae9ed54f1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b098fda2b19e9042ee5f811e2d3cadc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded144b857dceffa1ead194644cdc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243d5e9b084226c9e9253166bf8a0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced43eb8275a6bcd7f4fe5acdee9596210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330afc25631f95507f3bb43524958bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986cf01e83d42d169a80cbb1de08b39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ce8365f6a7dfa8f24e69f7e6d098d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec5c624aafa9ed58e7eb70a995210214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c6f59501773c399b15383aa8a7c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6355ef34c012fc1df44e99a0dd302216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982032f2e050b6bfcef1b8858748bad4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba68b7b795d94b8f1f921323a0687d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e42013218201a229219eab79b077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e46a89459f2d47b90de5bb045b858f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c1523b1f81c6c4dc54fa0ec5c0cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d30fa75b31503e405f16198a54e398222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1529619482e2a083774312ab2cb78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9dd52b3afaab167424c509f40369e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f026a1bacdbe9b1d212fcca279e1f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5572a92c027ea42212207709d213aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b88520ef9267f6dc8e13da3a35e1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb431a20ac630ae7d6dcc9fa9e9e65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5895b79f17b8b7017dc04fb1ed941229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0507579a2f71d1178f3acc0beab028230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aafa13d8ab98bad1b647dd0a39ffa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ba3865aaec51a5a89fb61913fb89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147cfe5a41cf5cf5d5fab55a9c1dfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a76cd16f7487aebb286c3ad7ad95c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1f769260523074579ed151cc740e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad33b4a4d493a39d01a5d4d822855236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f1d9e7c2e8494e5a208baf8648804237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e39e17c276414947ffb431f65ac529238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602eb7da4a76fa82f3e962833acaab8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734424b478f99444cb2384b6799abe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3f38d92ef114eccead422c8c6f2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234203b5917d79cdca44fd8df6f15f6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee04155020412103572640c807e4ff5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640044346444aa2accbf47c558bfd50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbafd1b56ceaf1d927b9ec48a0e6318245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888fb5cbdde6013c1f3c0f6fd3ea1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f6bec9961b2df1babf3e952bc889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273b8633ecfa4a1a7aa1a5a0e05a51b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dd0973fa20c52a87e56a01cd97b0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0c57f992f6aa67e950c81d3461df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a1413ab3a857f852d65b4c8a2911b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed59b129ccfc09007c7ab23dbc4163252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b28d6a0b766a4e87a06d7ba5a5b2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50f7e0bf0b11635df4f92e4cae9ddc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d542d830a3b81ae9e89db63f41b46a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308c1e1a0972cc61f12ed04026f17d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f4250ebd48680a06d4c4b37db5bdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a535a4af4609b4ada932a246a6162258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe786b6a4a7dc5c7cf28e8b98eb49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc41a8b07924c599d142b58dfe2d8e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d106720a381628dff9fbead03b1f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c7ef043acfab46993ea73fb9e372262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63fa1c22e5e6cd3ea38c6699240a13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79730e9300e9fbae01f3c4a2afdfe0e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46632b8e722d0700fbe5a5af3b00c609265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904a4cf62f1e8600ffb600cac344e0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf4de5659ea8dd5a1db387709adb30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698131e27dfacb7ebd8a731b1004f4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7173bed0d528aac108e3decda2a37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23760a7d3a02ac8b53ce5195cf73cfff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830381799fb43602c6dbb88dbcd08094271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b59fe67e063ba3354772eaf0f8c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccbb93aee3204a321bc71aea6e4db8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9cbabbb0bad1ef0fba6de03adc2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e934fcd0a688e9157f9f313451225275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e155646d6128a62a42b212e58592c12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762a589828f0115fb48b4cbc04aa490277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e689abc8cf802fc0f2cc943e6d24df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d46c9a789c24e77266fb2b5f66ea5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a54b55d99370620f080e7cbda758b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173416aeea54e6652b18c13e1c8e948281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a1c1a786182314b04d1ac8f249ac9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2619496ef1e069608da459f14849448283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f5bfad4eb4a83eade9a5106a96c0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a98fb71f03bcf5d4fb440a2c8e82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec797d6e0ca0f18ff6c1d86cbba590f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800cab364741c7391589f1ffe0cd49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361f6316b1146721a631f1577d6f56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413b5704bddd88e1cd32cf55eb1aa98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff180eccc9e394282f1a5f633f59278a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edb2e895a2e2e9c771cb9613f4ee3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4332df1aa8e1324970e274b5a1858e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f0b22841593693da5b47b7b8d73c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089853d30e3806e385dc44208a14af06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d56c8dca5047e5849319399e63f7c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd935695260983da34886fa7a21c2c46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaaaa5cfd396a4c3ce1acac7e78fd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a26fc7652de2a8178640cc62a095b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ada5f22b7865f11a4149bac427d9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118db922a4e8d2ca3e39743d7f6b646300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34907f1f58211ba0694bfedbbf9498f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3412d6afeb8ba3cdd89d19860ff495302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72052f9b5fbbc73e8b0c8123faf93e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da7863f05a330657693b01e1ab339b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ec26d450eb23bc8f44ed066322bb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821f5d8a4a6ec4afc86023f9097b04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac26a4bdad0e0d0860e039c616f06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad485cad2b32be9334eaf767b7cbf77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a6f785ae6a9ea1f75adffb9d2ee5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828209014fd7e620af9b209641baee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75c78cfac3da8ca4e1c1433a759c32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b191cbb5d4f3f2d860468addfb7f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b2602cb40243c15ceb26c25bb485313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ddbf0d2bce79a71dd4fab2f486e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da571fd222dd09b62a4e8689bec688d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c2b9b1fea2d50bb9b262710c0d06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a561e28a50b513a02befc2edd959cd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418f3bbd3b21ce6d89d648f77075b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a1c1cabd8aef69e2a8786f9d6418a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106021824e75d9976180a2bc60f828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0696e0e74ac26f03372da2695e9334321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f51d1bb8e0db16b3ff7e17da4658b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c69ccf21ba67bd00acf190e792f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930c4b343a9e5a2b9673d2a12380604324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd167dcf515347aa250519e0e59dbc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa34fa8aaf52168d66b2acb4aac5a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9801a4542ae2f8c99d940851671a1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ea6a1d55ae89a26bda64845adf8b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d0d5ac525f6b4ae32d2dc6d07827329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af298c9248be7cd118824ca7f784419330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2680255b596ed9ccdfedeb476ddb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a88a05293710e90b0139018cb4521332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17770f87a22b935b8329a85e8fd99831333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c42f56fa99724f548efd97a9a3034334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8755c09109f19a884b684c8b8ad435335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da9d517422efbd2f7c52dfe525fea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d409ba587b38f52029f13c14ca1047337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6722050350e54ca90a76717ba9493ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e4904f10ce7c1d323733944197134339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee993c0571ed033b3e6185dfe2544a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e480af75582e17c8dbf0202083940341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2b8f133304432903b67c588d347de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54794c8208268bf2df10e386ec6b9658343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635089577021346cceb68b98bee3b5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abf0c756747023c919d9067f900861345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f33ab3878c962387c6c28e13298023346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664c6198084c7dd395ee1f82dc6f337347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f3ba766b1d574cb9efdf7d15163b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fb23f8f013ad618c9ee202476c8a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53976ebb170d5160f345c7b436cbcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec65d5a96caa2baab4a6407c6d4b64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba2c4d17eb9ac8481348aeee0f7bd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582eb49ab938cc52f81e215faef17a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9360d1fbd5b633f417d9f8d7d7bb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4226229c554dc70744b4998efc912355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522869a8d4b9092955b412abb34b10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4136e42a205ba71b88170d8ca6a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62d336ef5fc360fd4334938778e68a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab085c027f27ea364335b604d4de6aae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342279243a39d3a5971a6a47d92ad821360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64ef240ba577e32950947a664646f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d33f836bcd445569ed50d2e1aa06e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452f7a06749d31d936347ae94ede76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9af9bc555aebcb81bc6f9469841e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7d1bb3be38d70aea19d97b2a6aab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db3d96d698573d93e8ec659d3fbed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e202fe6de32ceefbb18b4b81ff3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3799d69084cfafeb05569a44ba6b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9b66f6ebec407cab13f1ec2cab274369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c0575a974fda91b56f0e638974b52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664decfd65a5eefef04b1530b1821bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf7b9f24dbe79099be682b74bd7e37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d101f241dbe9baa12987c01c0263a4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e37a1b034b35025a740993d1abd75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e431000bde450a5fc8e8aa4cde2e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190e2d3aeadb21786bc67a1c320bc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c32094aa40d2c5ac11e71c33f630377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdef070a738507f08adaaa3c14c4f0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf868bb5f2d158f815e9795b09bbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc199e8e3a375692115da61ab200a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85010867c5e2171feabc57ab6fe08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f40755328cc9ad0766246d4535fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c9aeb6d5f01b2121b7044475d308383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380f687e1481e2c8bcdb5efdff2c864384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da6322cc423d48f9a63afee3e3c29c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef2d256b185b58b69f25ef73e24ee5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc48cb924bbd50502f197bfa563119387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99be4d08cd308fa19c664af912cfda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194398b2ce6e60b513c65b1426332d22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a39998d8dbe29c7abb7a87c99dbe9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf767c06ddc5349eb718db141ddb7cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd432c3b2f293577e5d5e6fee8a0c69e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d7612bff9e148162734e5416b785d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff5fe065696d75efbd73d9c2b0dc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee54be8becf51faef90732d5c9ad42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a6b0c877865b55c168db5ea7add4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ada2d42be1fc1988b37e046b2e98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb911e9240e10ab93b214daf3057043398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd7dd57c037c09a55fb9ea9ad7fa72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91731238837fbc37bb2e01a1f1df6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d77c4e77a38aca8c0600a3b7409cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd0ce3226d368d5be25dbbc71b5915402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de90ff2009e9dc1b0791a3c39220ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93387061c3c751335baf310ce4d42e30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c357452b99d297e81d205567ed3fa2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea8b8b2d83016a07d224c0d817766406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8a6d40d844bd346a791c73add6d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d5cc8b709cc40885b5401d0645b3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ccea7620140d05ad7b8cc3358879a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491bd806838848ac2231f388fd2b09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83fddeb35111112c1fcfc3a116189411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42f523d3b3a07dac924d84a2de5fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac923c92653b376575399466bc9ae87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad0bb96fc4b7a5d124b24ab4c9b4ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728c2616c5d14aeb3f60034891356a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd115d5e16542b3d4474ed9023eac54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0c3152345ba9329635740caa564a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b012a5c9ed600816f1442006d7c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70ef85307752073156fbe68476f04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbce2c9d74564bb33cccd0ae610782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf628358596cf76dfe706a4e1fa3af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22782477c429757dac5942414bfdd05b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c5645d43ab3c360801a7eae984b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a849995ac32a6133804d20e14982b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f497fcc3256cc3041653c59f1efa5d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b481b25069a6f428a5a6236d6ea149426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e888186e88d2446f3e23447aa13b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b3a5f2e7f49e10c15acfb7d8108c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c23859b72799e8c5ae2518e6a99700429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28910f88c7703f915fe407c4df1c265430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7e819d4fa739ca013258aa3de2a94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eefe78bf097fc386b64ea2fd54c845432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beab727e46efb571ef5db5416f09ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f8b602529a9f720db0dd5e0b7bce2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456db8298b0bacbda2d10ac923ae01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0aca816b83406f6c30cc5738bcb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4a4ea71796eb14316599ec2cd592d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59575fd8b7655f5141c6683347de800a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e25f11124c7f7eb73df32317dffb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ab7ab241a344b9d91d096834df0b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f0a8d3765bef9b4855999fe4e30a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcfc666b1c62c8a3d6f50950441107442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00708bb4bcc14a4a9bb46755fac62a7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54034d861a9235a74826a98455ab1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355ea6f7f1e9cc31b9b04224d25dd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a76b80e988e925073fcd6b829af1f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a8578e517216af1a0543ac719c535447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d742ae529a4cf5e1e4c09ab410261cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a75574431e192b30d23cea96a653449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e042f91874613561093f4dbf47065450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7623568342da18bdbf1e78ce40152451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f944e8b032f7fcd0a050281cb5d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5044caf484aa6231d8a7edb208c0c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d3c9bba3657ce8752238d85ccb0ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dbb6b3d0349c77cbe467b108501f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876e96a9e3f6e3658313f307ac95511456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f827ff0b5f06c03dcf8f8a6089cc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502cc45d6a4bfc984aa22027d254fae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259d4a9c8cb94acae8bd1c3304d2e44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c07422dbcf7af1d09cace3a6d2c8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e19b3656038a73f63f73404ad60566461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d17ea601b3a7db261030f9284fe2c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d3864fc25fd46f223644c9de42d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b02cb02492eea8065f3c55ce214ef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb41abf2ce8adc2c79629afd78a502465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b0f8a2898d7d4f6a757974b40f4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6720c689682bf443ea92cd6aa949323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2348bde947ac6ec07bfdf83eddc3d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4f9e1574b5706571097ad0d17d00e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e6acb4ef4f4506459920b2cf1eff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd456ea5452d56c0624fed48ca508e81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d86f7fc6d330bb634d63f2279cf94e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc498c5f8012a4f0b4a0349582489473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf823647c12429342210f9de469295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5551cecc232ee097cc75b5a3e495b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75040c60252c3bbdffa42840f6341470476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc5e77939e14ee2eead9fce4d45eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907555055d79fe46eafdcaa9bdba24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7e2e88770df2df592efa337638eda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c8f857ccfa4fcf7f9309c6ec68cc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f83fffee38ece0523e0b939a1a5124481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51df2e8b914a86787ce6feda199f13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eebf6ed65f6d27ed9ae24719d7f473483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddba38b852a92c095cd5e6c8200281484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816310b4f3dfffd74470e0e2893434c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c45120c42a4ce6204bde0dd8475c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c71352fbf0fe34add663a7d21e8b71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f2c182b45a8a168151d86e4dba79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d69cdac3f84ada3f4643f73467554489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b66aff12083850c85415334787653490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e701e5565b2b766a76f67d8f2a46d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62e1b57f4e1f9fcdfae796fcadc14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91f7fd4e6b33eac001251fa2faaa78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d354ba17df39cc33df5aaa827fa7a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935cbe93948c153b08affdf37f4946b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a451a0378c103ef6b9e90306914c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dedca5e78f17fb3e695f0ff586e58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a9368d9fc5515a879734414c5a11f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8627bb24655809724d2dae1d55cbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f693c6092ee6ac859b0528a5acf18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14f3729f34fbff4a1091182bd2956501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065eb1b90b04eb07e1d73ba44224fac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920e4803248398883bb8452f9e4214f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c409d81880176b777cc4b5a099ec4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d93d4720f0216784e2e29cd83bf4c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af03545d7a6c8d76904d01e3988c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4075e8259215a3d941d13380729562a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1bcab0a68b4a69c56fa815f6e01c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017be6ecac22ce97b75ce6211976d11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e74f444a1f38287b200e4b6d7b336510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d876c10cf9205a98b44c049897d286511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa18452be4cb27f240f57d3b8a60ebb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532f72798e05334339e15b29c2b8fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc588554b6f133707b12836a651066514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd57f7f14b6a39f6e8cf017578fad50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b03ccf2d2e84e9583360ff478534516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4140d174f32ba2f4f4a90a83bc6023517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19ba533091b1efb6dc83800821577518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef6e9ec2161602af1afbb9fe2b55f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8eef0ff616b01992abffc29e5a683520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c734f76d423569dc3a8c8d01397d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc452db9e43d9ecaaead0db0101605522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e67cdc151ffce41b8a3837caf6a0ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdad8d338db77997beca873f8ed7e14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60657290585c3e0f9b47076a7054b9ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae35a2bee4434f9fc0d1d9ce4bfdc0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11c0c3206381b34669f6601b5645f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35484a7dda134a21229afc61f42ebe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79ae7ff4196e2d731cb0f17d00523529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a1e183fe91055a2214c3fb843b114530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e8bf818c97455176e035ce126102531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8a287ddfb2ea0d34d56223e635ec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07620ad94c5dfc04f7a4db5b4df4afc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46040041cb554a22fbb567c2c23ceb3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00518eb66d21dbb252b83f8839b5fa8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e3a96f5be37d3de2ccb340344fbde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1a41254d116624211b18f8ef30c9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb77423b5ab991ac27a410c5dd156d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae122e32fcd00c3c349241cb5cfc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085ff3bbf9e4f85cc611c5f7f59cbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3dbc843cf2b71d09cada64b1c3eb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc394d08c8a8ab15534cab0559556f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567983f810f5f7a0574f3c79a150c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21d994ce8e9929102669645c8cb28e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e65bda8d039e85c311d196edec137545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e118d6680431bdf9cc8f1321b284575546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481557cc2f9c7933566e487db4ee662547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bfc3d4e802af9074f462e6f8ce3f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd310d9193e13b4cf4e962f427b580a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb648a2774d77e64a602bb3f0cd46b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b01513b7b406d20bb68f3518ef4f79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df305b278ee7d410c89ff479a41889a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e5243e0635e7729adc7dd535860a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730714c6f2bfb86e1a231f883f06ffd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198a513490e61803f4b2f74ea9f363e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5430e665ebe7e0fe6f782826018fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcec577e1fe01ab02319470c169cce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8cb66cf63a862981e30442c3c8f1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3ff121e481acdb91e8bd3fecb51a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245a8a04af0600a8fb931de0e7e919d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe43cee7ee05a4b11e4e1c3f234fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a818afb0d61d3c9acb167a719dc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7939ebf1645d3a2354a5a0301284d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7a2ea60f6ef34ff210fc429fe4b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194207746dc86aa831ad5d2bdefa62d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c47b106b3aaa823e823da126a8710566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae28ca866f480bb83357d104e644178567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e208278132e8f2e8f4bc9338b57967e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969be29cbe6094dda90c19ec7087c4a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c00d38fb8b1b895190c5cfec60ae3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcaae52c9544f5361326f05fbb7217571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0f733827626bfc830e8cdb02c70fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3248ee1a079ed6f1d0b742f99a62a32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9023b3f485e12aa56201c735649df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e286f73928412fdfec37af9fff0f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd29b78411dd553152e0d8bc14fee8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d535f47481f9498446a31f03da27bef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcefe5fe4e09af82648389e0a63c22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d543679d3d3a0824855077bbeb9f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442319b9676dd43f1a4c90f69276b7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f4d67226782a38a897e8efa6a07f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be2355671a30cb4a649d7d3e8990fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68f2ea51bba50f4fc91ac909193c48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a05e7bd5d81f079d9cbc3c41c251b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e429a677bb3864cb92be6c1edf8c922585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4565e3d92ddc6f24e59fdae01e30bd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34db8903e9ff47bba77c97b3a166c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7c12b9da5cd2b2fb2c114c4d70df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baa5e17574c60ecd171c817e727820589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9685c29b59df3e03d9580098ac16e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202920ca77c191ffc4469e4edf2ee1ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13938762c4c5ff95c36a6cba78f8ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4914a5257760579fb672174facddc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082dc355c334fd530dc3d7bf07a3349594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8b06befb48086ccb7a36265897780595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd75259932b37a30ead7397957a9d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec1eb6a19477e79a8cbba1f87027f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f99d7047229733c37a8956d8f0d22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45836a5e828bd2271c15c7ae5d299b45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993bd53938ba9f1b493057c36a66f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86af0f39e3e5e3a6ef66e01563e87d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1c27fc66e10a3fdcd6ba4e37e40e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de28a25b764df3d14d728a55b3a664603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3a319ea2d2f694f7c3f1ac80414c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab36a6637514879990df6d2c865b00e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4543523a3454ab329b1c691ddfb4a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3992e34c4db675b64ff851417f1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5b524c716425bde9a2f7de48acb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36ea195ebfade0e4a89c81555e329e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440557e209f44d17ca0e8bff1fb4567610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43a2363da2db273c77d7eb71c5b8c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50710cdb69bdda240c9fac3f5576c4d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eddd883c02de03603e8f26a5f51f81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe095085517cef9004888d1e01a106ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857caed37580c13f35af97c71fc895e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee74cb6308b6fdf9bc4bc639202398616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b425e2541b2f3b3d28e43c580b6e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0787fc7861224750e287e39f543aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8c7c8c182796798205465e6e3ac7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd799452fce530db807e1c341ad42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b33fd0e49af8eadc85db1247c3ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f094008ae52080080f019532b19a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741069b4e85b0de2098f548108ac17c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd3797a74bb684b2bbd7b525b70c35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb1ed39df1d8cdcd8b94d65a788713625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55ec5139ed315895b5899cc13e406d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f9df6c2fb83d0c3da6234e344bade627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c5ed05eeef4a2774265f1054e9af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457544215ee6b2a4967ad3c59620ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5502d2988ca328dc1fc1656cf50b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149c2cb8c2e8ae390c49ea81f342dcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f58c67a7e97f74b655f7b1b6ea01ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357849a23a64986ea7c51613fe43ac5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e889693d4c56eab88224c76d6349e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ce40e77a6c91da2345f0a482aa94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc013a34fbfe1033fbe4d309b366f3dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2524c7d4ee5a9c6a7798552689660637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7003d0acb395ec6a2c5c9538ee59347638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718477f508426cf1efad908e8b3af0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb44c9b4c1ff33f755eb436a54293640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aaee17980b0b714f215c2bf4d9679641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1b98b4771ecdd5d2ae86034015c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212b53976b66bc54accafe96468cfef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff1470090798e8762606fccd2b1f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909640bc536c7bd722794eb6b389c88c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4736bd148087df018a52188f1ec87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614487320a46fc84832b3b08b4a10e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55468c295cc277f7d74db3cbcd83cab1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904cc6e44702d4bbaf189444dfb941c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4b8efb93ca1cffdd8834e5fb42383650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ed6916744b473ff28990ebb15d99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f20a051feb06a822727beb88a21f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae95d93678770d17275c57cf7bc6837653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40242741636b499172a562f6be71a77a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577a4035f1bb8727254a58e4f7ebf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503a9c664b22b53c15b177c039cfcd8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b993d0f6cf35693cee9f70f876c2b13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4876129b68b69682ecbeb154af886f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1193e2ebc723a936b8364cc603714659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdf440959a55cfba83cd5d83adb634660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b798c3db7b8f76ecb05fe1d6197e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab19071675691846a6226020728e18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c05ea101f5c5e7eca79fd33ab02ac8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf84b1aa5b603be6fd184908cff8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af18e1983500b16daf4b4dfe3aa699665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0527f46cef076f9b331450bc3ddb7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea128f3319413f8686c3af2ecd1a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c867f1871a05d5f884b0e5a2988851f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcde602f2b83b255f7839ade51d8f9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c0a102fe4f22957a1bc8c5207856670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f79654c2f707fe1947f30913a176671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2432efd931fec2a5abd89ca81e98f88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827654329f5c69ad56a6db22ebc5677673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b880598605ceca766644dc9f2a50205674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f15368171846f49551fc827ca9325675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edbf634a66c247d71736edd2e6a26c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15079c67cecde167482736f4ff2c4de1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6afb361ed5c8935921c46ca1512f0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b111d9ce613354dff901223327f84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613626e7c820cf8d77e62094480c88e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb270046856327b562dc4e6ab0734681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047c54d9d714d21ed816544e8a3b58e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ae1080051cfcf033ffec7c8ff81c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5668373ea34e9cd460500ea4f08a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f539f540b7b3017c609477f41201e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef8568afa2b7b85000cdf764674b43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc68a20740971b8e0cb864159ba9a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a814b504a842cc0ac36b2753ea355d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3fb6389f51a87a496dcc2512d7096689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ff4d6fa2f9dcc9dfaab60ea30adc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf536043b04a6bd32dfc6a97da847419691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af04b2cb0f1292bf9f37327bb8f3e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9ffd1859a727f7ef278d92001903693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ba531c52c81acb5ea54a26510aa9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585becca5eed041685d8c622ab4410f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bd947d339678c301d210cb52bfc83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ba2c3e255a5f8af264f5d385157c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457ef2ed396411c575e52f28964fd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c69125d2661ade8c79b00e9943420699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32015fe228b3d1fffc26d7b1a6289e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00630ed48893b16064b2d622ab6ce30a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0993d4bdf1931145a357cdbe6055b9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66476c96fd1ecb4bf10555be5212f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd9443117a7af8a31d7473dea3cc9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbc27ce195e0309e5f5bf9a7aef743705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46776de7287ffaaa8985055a83a8ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedd140635ca6ea3490c209e651b906707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40608c2c9a056f80210467235c6533708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b9cf9006948af58bdb345eca7786a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e3afbf1b77310754716d5ccbdf642710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b66f1fc861016280c36694bfe0bc3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd78056fd0955de90447b1bfb952bfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b0490ca1a10ac9028f4f60e2e55ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9919efcae4039a1f2c074b31a1ba7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f972ce37aac153d80d9787de3656b37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8c1b3176cf73f76b9d6283e5dfc11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f83b7d3b63124f0a0c261cf53d6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96756956e2b7f4b2c05ad564403d6610718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475094015534bf47a14701cf38b73e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895540dd4fc9f0a4d043d5e1b284caf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fc3ddfdcaac2dc398f49b6863c9d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509cd95a225118f3b76120a02fe77c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69465bb328e08cc25968e206519c447723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bdee8bcb0c438e47bc8a767886658724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb253fd115e1d49f6837060caa44e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4914eb69309a27e2c91507d451b2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afb38102f511b0d21c0bc7f9cffe06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43a21e931ae511892c3b0c803ccb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613789e272ea607dcbd41c4b5957b28b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad4d80c19212a10e6903bf479d4758730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b62d882b9a8fa3644dee28cd79b94f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be80b24ee4f91d5e9155df9fa774c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe520d9bd56f5e48c20a7164ee72586c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f46a3ecc2684bf51efeeb0ae5a007d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461680fad845a883cdc73f2e7c017c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1d036bdca322a9a66c2c3be40eef6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c6659b55ff9fff094a63326e5f82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec6e6023f6e8461a885c862b61c51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359df87234c9f962d6ae00fc968482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb75579207ef294c4e0e049be3e01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed717f59ded04a075d90b8041566f10f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66846c0e522eb6968d9e88ee7e83492742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce33188c7a2398a1d4d5562ab2870743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd11903a66cc72f326e40de1761396744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ba6948ec3a7418960273840df2b90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d301c1d8b5e1642b09ef0cb54c4a3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eccf578f3979c96bf657551e8ff224747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceca820c1cac45e8097102d3f34bc0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8ac526294f9344a24de027b14eae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510bf072c6bcc1bf3fde47d4480247750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38c532f1492648444c88fdcc8a235751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1321b3ffb9a40e8bccb69784e6b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f0f971a3da475e76da1f599899f69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466882a3de4212ba3254ee2c71cf0e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a942debe76cbecc89840c9718a4955755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324a5a5605eb417eb4c49fa8b0866e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8685b674772fae9ac7a13ef866740757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815d796047ac45d472079cdd34dd40a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30153f6c63b406493a59d641761f7f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>