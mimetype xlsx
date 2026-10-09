--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b9ae6f180ef7c32e5f1b4a08ad4a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0066707c39fbd5363fb99139d9b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db35dfafe15490134283e2f85c7fd3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b325f48fb108ecf6959e4fbcfe3064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab2a572db3ee32950cd39ba69909d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e67d56675896ce28f167db66fefcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ff1e5c0e149c2af82cd2e07f157a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569b9ec7c348554a6141369c838cc9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ad6883e805345af9da92fabff0239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31dff62cc370ef998d44c1e1d76bc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f443dd742a0b2a0e46cc053b02b1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a39348ad97c1f1b232b85c22057f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee915a09fd7151228c7893701106d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375431eead53dce7517db49f5efaa4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edc34dac69480cedf95eeed3eef57215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b368c1700fbe398dce8a1c3cf00021e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394f34bfc4598086fcf3a0b3e53341a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958745cf3388dc54edfb8a884317f9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee73e48a5e2e87f6bef64c59a87237b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604f5ad08a23a1cdcb7b22b3f66728220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68830e07def8505a2331e0884e49d0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97bcdf976a444af9ac7b53d92d23a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240cb71eaaec7ac4a69bb7e1e3b587623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325a78b8d7328e7b222995f7da433024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464873fe10e99afb25e416ddb97c6ad525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c633c2f1c7de9b973d781b86e68ec526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdffe3f0407ee0e2e4f7b9ccf799a0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a2bc6f2b75648bb22ff0877f662b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f6eca654a978f687a84e615b4e5fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a8a0eb17c1f2fb659e429230e8b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7cd13cd96e8b71be798af29974be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3084f7089c3a3595a1a2a0a1b300132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23196a58656502bcad7f7a4f711cbbfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d88ac20cb36f96b6e4b4afe838161d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8954c0fa15b6efbd859e55e8dc73d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a90fa04511174e609c7732eae626f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621363a1e0efc1b9db8cdcad1617017837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbeed9cabaf2a7556833978bddbab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619756f916b820365d8627ecc24dd39639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881dd0ded1d3be5cac9d4f1898aaf0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487ef5321a1a59cc07bff463435020441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb47943631bdb212ac63ac676277d5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bd165f4448b1c1e48812a3bdc87e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d3014326f72ed2aa733c68723dfe844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecdfc3ac902a2453e07fdf7db1b88045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aefa17c783e65c5fe188f151a139a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d0dcdea7cdbb868673634d544da447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47b2e23aa0b135bd505b06bfd2e7b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4440d90a2b1de5c913f87c3702a1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7997ae9b312746e4890e9a284b94f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405e42deb454ad42a4f2180a692447d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba27679b0909c545991d7f11bcef652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc5af45a837edd1d21028e8801e9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31aadcb58847334189b1157de6f7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ede605fc2eb414062931c48b271e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aae90418a696bd81def6513b36c9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e188db4c7593120a748015a651ea857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a38e5b8ef12eb8173099dd3e74e29d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c6792ca8c9bf6b2fe1eccc4ea78e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efb4a3ccb18112f7f0de574de1cbea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3f87694fe32fc4bfb8fb8a9b848661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549b1ba30164fb9a7adbef10aba67e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1271dbb86be625ccb612efbcb84d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf03e7041c8c9eccf39b75bf3e105164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfdfa52e464bd0023062dabf7baa7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9ebb7c13190f2bb12006b0fc154666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76dc0535d9a5efcbaa328e5acafed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add992196d93b5a3336f340eb53cf5c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418cafb6c2e0715f3e65a3dae887f9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13571e757b43e55059dac261b87f0b3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9312f3c5db6a1d20a7676f7c1e4dd4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66162171d47fd27435cace57cf798c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df62bb4422c722bcc06df9523f66e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188532f367fde1cb9f06a8048f2618074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def13422cc850bcecd051d6c836b266075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d773f009b86d879815054f1fcb7c9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539c294b6825ecd670b31aaea4b34e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a47447ece51655dc131c15eb95fe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7ca9bd907ef5f94ee61a828d449d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bc5218a97486b62cee8a150cdfdbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca250dfdfb95845a1c70b707bfbbcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ee1209ec5622c0a33b9a264d01cff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422dad0d9f17269254439bdf6be286f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd26f55f46adf935c568743f5814b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9699d50c8393d55e8bc9b18c75e8bb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb27d0b991355354369931f3a4687286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a782b18ae12f3511db67d7dbb53feb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62cb2e593442e31d4036e90b5a5bf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f51217afe129e2b889f1e13f43e2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979d5b13747fa62e28f63ff1c36f39e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db21ccde5c24833e669241a6a2d15891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e46a72997753e4782ee52ae1f23092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e387ffda3d72f74b0480dc164760c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499633d8569a68df5052c61db736c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69934fa180193e0f15e4773afedb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2805dab145aa5ab169159d706c61696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de8e2a61df759f5cb0fb3bc8ddd4d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799c465b218e74954ef0bc50030c72798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249e06abdb6f6fb1df4ba3640568a9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449470a53c9a63d568b334942f16bba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66d6f138fec586073e3125761f1c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff91e6fbf46528ad241c98c9ad15c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4bd50db80c5ea337a0debd8b59c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb467f52b48be37d7f4a8448375dc505104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0578c83b34f44a286b073edddccb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7efa68f0c29a81673997b69303889106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee82a7565b9684d8e880215af5deb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a0e1285ca410c18ccae52f42cdcf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81953329a8cea0f60425c8a346b5ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6a5e298f7c522500f87c8d9a6f99c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48172ed8000b194cc1e9e10da0ee4e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab40d120cdee4c50044ac33f1ae1db4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2fdae9ccfc7380714c2cc4bb63d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04779347ad37d5a5d4acf588559c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ac6aff12e464c0716dbc273f23a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8f0b8d17f1da140269472b32da955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15dd1fc466586dd4157924cc32233117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6711aeb87fa1c9b36e1c900513b2962118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d843bc96420873c967a0187270c1d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e90d96acac5161391528ed182c8b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f3cfdf3cd422f52eb8d9ac4e744ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e67bb5f691ee6cfa8fb2646e85df22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a75aaf480c77381f8f81d1a044e6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a681342d471179ed562dce74051874124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc8211265837e6c852601feef0b62c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec662c5f62548e7459a39907ef46c7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13fec45e0dbb84def0aee017bae8d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ca7fc1b721c8fe3d6945b2633776128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c5a232b55ab74fd28319b69a37516129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca65cfb683fd432b2ff5913ae4f8747130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef00f782fb7cf353c6a0c7c4d32cda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5280939ceb6a04669ec2c9cef65a31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd472977c899638ffefdf54e543123b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14957d1ab7d570404bc72abffdac419134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f59985ad66707f03f8f94ff0c098135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f570439bbaed2ced587b4af09a5e61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231b86c0c51b27264040c51d7c9b5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342446797f71bf65399c240c89866b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd868e4fdd1ba5646ba3882ea2b989a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693950ccba7bd7ef825b0d93e9c3fa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730193d6bd85f945ee7273b13acd62d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0475f2eff760a370284fe9977c02b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb4e5a5912a7ab5af384a9ab8cefb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594d8eaee7b5a930d6ddcc6e5acabb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881c8bba443e5162dd5c2a46d1404d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d04b68d1ff239a19c766670971bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13085ff065d0beff9074b2d042b6bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9a05e0c4cee2c30bbb700e65ddafb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b46e1e7226743b937e367612f145c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6852cdf65a471e5f8bc9be9940d460f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae3044a19a935453423e34a22507e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77935aa4010583edee8df2b0a06a20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd103cd0b04b2dae9340db9dc642f9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ef7640e2ba20c3fb2ad5da9b386e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21cc55185b3a4a2ea321d59fdc4d63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680646b93aa11b4e62378f606133e611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce22ef245e44b8daef459f2d0110a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279aed937641adcf5fc8d1444749c54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b39c2a9bcdaaf9729b13440177bd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96f11af790c3ea46ac1de43696699160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbcec087473a2f51eda3de5c53be29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad2a3be6b927477eeb3758660a5546162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851255a34b55e3f3bd2bc10a409d78c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b716645d08b698d1e5208c50ac1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e017ab87b9dfb8471627b06ae8014165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65a01bf1e49cf67fa4f5dc0e6cccc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a7b0b6dbfbdf21b0ca276d5b245e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a671e7291d5a2d0df928aad58cd831168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e9b79b4243a2f7c4cc7012b7af687169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecc8fd83b5e65f31ab19463c959b8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006efdc3bea04ded8bcf603b4cadaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24759769a5408da1547f896bca98dd49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de327f8ee32d135cef2b316640e527a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a9b7a57e3e461e2672d635717ccbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602939205216640ca74fffb7c694c72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374935fc513d848539e910f5fb17bce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e05ea443cbbbe53561041075578f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d1ace839369b21ae8d485f1a497f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03ad6b6697835c915b9256ed950c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a35849fd19a55981a81397ef2d6f42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf8e9aacb7696e9c35973081599d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7cc5006fb25f9130ec3fe98a13bd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1141610a4873d4fa702d87002be262c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cfb544e707b23b4757e218fc44e7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921e83846aecd76ef51265a928ab4b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f76234f2642cfcc455c5252fc8d623186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787016d052a972c74dcaaac2ab6a60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d567a0e8815b4df035ab33a8aafa3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a5e65661e4eddd95e1c62e35919f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6661358d9342bcec1aad4f80c470be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efab9b2ff8646c33c4b1ca8ac35b9e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba114fdc8dd734662be4193bfaba7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93c08d02dace9fc3ef25463d603e31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5946b42e41199eec634430207b6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d06f183f6783bcb3b1d57dba7a67d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58a858f832d41b95c08419ac5241b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444265c0cdd258104d9cbc7d2cde044c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3386d9c7efc2c57ea46bbf5a6cc99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6881b8ab3287eca1f821e47e4a32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b6150f0db0acec6970fc7ac9e1902200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb0f786f6b9c5bcc9b23f2cbefb013201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23881ece8a6cc60d1d4672473531e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8e0e2f8bc066b9988192871f93bd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c514d82b5a65033f9de5c2b488920204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5853a6c9cf1f3467d85441254e062ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b5cd94a7ae7106b876cdfeac661e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2031346a0fe17b2c8e3bf25544022d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24658d63232e4304c081aa2aa058bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee95d207485caf9dfd87767c15c92bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fa15b6f32baf4d05bcd866dd349a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6355a090b44af4373baeb9335101d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d34112f5dbfb53cf07183fd4325db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a60647ccd3c8154feef5207fbb5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e44adfa77a2131df88b10b0136e8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bd7bc071f37bec1566e377a382cca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5fdcbeb94897236dbd10a288deeed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345312bb2315828229082464d4cdc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5663b5fe3131771923f24452966d487218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582249ded8446bfef3a4f0db1b96e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0726ee0161e7b6b5e741337f993c7f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40910532841db13c5100a578bde00acf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0decf9253bfaa010567606561cefca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5224b6cfb98949036cf5240d766a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a4c216b49ce787034b4929558cad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887338d3c38eee07e006464370ac148225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a92ab9f90eaa9b005e067ba88ff58a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22263b2580e0f620e45248a6dfdf6ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540e7623aa0c4931826a47a524a6e5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc5b2d4e9696a100ac15efd578c375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90174bf5e53ce5baa3ab700ee10f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dae27727f10412591ef474f6e2ba9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4cc82ca238edd87f8c724d0799d21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c13bad7101eb282cb33ea41288977233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df707c9a0b59ed0842a09c6b579ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0da47e904ddd1c41651df0f8359d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe13bad283e003a879d655552ab3e88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3781e402bb4c6a96afc4e926642927237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd8adfa781fa232561061de3fc82c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e157597b19539c7768f95f763bfda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba0878334b24e930daa5d923a6d16a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc88a81f83632a0a0967d4f441ade8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449215b3cce5cd64ccfe63fd1decabf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e81241e9208ccb9b951ac4b872cda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595ecc243fe3b10c8ba48f1e63d148a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d412e1cf915c1b6ca18dd7de4ab0d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0ecd0e42adba854da59c0311f4ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11893b5eb4956032bd491fe3b0df4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ebc1547a533d07a66d0e3d38a508248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb515bc5f4df73309db2c0015f32dfff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c625ab5e47faed253984689e8acf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25544d54b17f4c9296850369580f4a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d2d9a3339319968a28dbc6e0b07ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e6a43296ef8e03c2dd1f8e590d16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db39682b20a8d067a27ca734dfd72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5674508be3252ef7028d4b33b51c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a59eb12fc64b653ebdb50ef148082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e121d269ea6beae65059a34397f61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa7068082da637825448223ca8b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba23ede3928ed5afc98c7848f28aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1466d3b93cd5ce8216ed01180dd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a92d46967e75d66e524fe840d8f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c8731b84decd834de25a909fa6a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da144a8519483777ce4ab3cc93893c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e9d2afa95fe1b6db7016d6f836dbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3373c8282f838c168dea3ea1df39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec03c23129744e07203c1dadf6449f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ecb8af1af1eeabb7c947b781a464267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ee94f0b5ed08e37c3db5d14482a76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef594275616fe0cd6ac31a4e6366ed2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7217a325c2a049efa1dbadba1f954270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651ee6740931d793cb3ec1651ce73c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0db9d740847357528b4dc18491335d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb2501fb9b95aca5f858066bcfc70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d6fb20ef0afc49493583f4a591cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e810ee59689ff0d246e43312eb0ae9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149f4fcd4e5fadd63c52266c005e3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f558cc59d201346ea6fc93f5885b7a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf587605584500899d19a20fbef881278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f95a4f36b6b121c57c1515c7410a68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a9bb33cd67101199de759689288b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d69afaeb93835f447b234ac2aebc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0780bd9fa8b5337980a2f3adbe2165282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023b205e30a5eef646b2e44f8f6bdb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b49c2aa4ff81a5b45fe222d98394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f946120e5772ec01daf46ebd3be38f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4be8bcf40b976b2c5c5979b6dc584286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586202ee00fd3f65d8ebbf6a7649e7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fea97cdf97f5bfd4e1c3e2ea888a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be1426680f8fcb27c608d23f91f1be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba65834831a1935e28944027d0dc3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359155a583b589c367f6c36dc1c21e82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc27329ad4eec8f5ca70d0a40173a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4db3cccc85d9e4b3cc625340f5f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e488b1530d24b673615e29669d1c80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899202c18882fee6d7367499885725295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3aeb34fdc13b5b15fabb7962ab892296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc93d50219c4ffad331252fdc69d03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac27fc5d26caab488f118e72059079298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2716e43ffbf6cba2545ae5a99a3f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece6b600d9f5bfbc953ea5b10918ac7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad128470f6194fd1cbdba64063c99e91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b33775132ed4720b868474ad18e07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da281eb787944ee016b0ca44f1ab256303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50a3f5a43ffdade1289c7bb436a40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488d838f34fd6e8bec056e9d4c0b97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a64293df9f8cfb3aadfa881967a626306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588318560d250bb260982f12be38e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722616c1361d3a0610718638d43ab6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717ae81093a66847318fae1c92461c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec5e80a0ab4ea55dc47087f526c197310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb83309237a1abe5b9b3f22758f05a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84681a2b7efd42f1f33fe897ecc42f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b4c3b8449805fb7bb96fb99dc737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44888cca5d8a90b2975da38c0f92dc68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d24e0d2a8ad54ad5b447183ff1413315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390baacbb31edbe12d99896e35980b71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6ea599e391280dccab3b5398ad77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd3ad1198b43630cbb5ff4697fe3bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67128a991d1d0b02eb2006c7ebeaa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824fc89cc12bda8ed98559518d234f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebab7ce93c816921b0ac69ca4eb699c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa4fb13eb5e9996f316fc6a7f250da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95c96d26eceae9e774f7890de2e57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1b3d4a0fdf6e0b58d2aad803e1d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a3c37c6e1914b2d030caa14ffde5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f311686c150dfcf24950235468f82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49870886b8d8dff984109a3d8cfdbf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3315883d233523ebd26e253db46e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f06a83ad9ed0f16d8f1b74113fa3f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b03f84c1a18be0895bc5dfa2d9d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017496ba9b532b71d2d0bbb2d2c05c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f0c52c65a8ef19e3110c9b8343192332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7609a5c2c0c45517f33c7c692cb2e3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44b34722add98696da1dfab2d36abe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd3b0787bf2f7945910ac3839370f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725b4cbc00ded28fceedc51f0da999336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1381786fddb4098ff8b8e4c32bafba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d16efc9f3a9835c1063884fe040c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64849680a896387d0a64d0a79d1a2d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee66ec6df60a1a60929dfdd76f1f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19649dfb4418860a53154523df2c43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1f4921a31e959733fbc6944a55409342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f2460242bf80fc5c558ddac3202e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ac1417a9404ba98ed6b28080944c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb0961200c1af4207d1a0f795fd421345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de62caf02fb2e4af23b9a156fbcbfae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418984a0661860a1f439fe5fac573da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91670b9b8ebda945edd5b2d5a6c6ec54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cf0d3def1a87a6fd112b399e5c8cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf5ed88688996f742b43d478fac480350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3122e8fbf8c9d01840150a8abff60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d28e330c03176941e7b48b05952ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630990da6f512f72a7c43a754504281353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e400ebee60fb4fa392c422cbaa3d2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01195d619b6e08e8ad28bdf1cbc93ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5463b136d2461e4dcf5c0d1ecf2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47739122ab16031b2c44a83830cceee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8190a43cc7bf1146a4ba99b0145a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c4445d869383ed8c806d66f50dbd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045fa6a78558afae38aec1d22567016360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f076cdab0fbfe4f8ea768c2477267361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b80ef6dd2ba9f5d4a5194cb821789362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb7dcda0e83872fe8b5d82b0b977d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721affc692b6ad1fe05de87e2d4c831364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b953a8aa51d0e83797561e56a9be2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3d3d818093b48ca0845e3e7cf9c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bad520d7551379006f4c5543ab7b14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59cf7a3a8a70417d6775698e1a247c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1969c0113b9fb71f834ffd0bd29200369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d990f81285c6dca8aa059f5782ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b067fbd21ec5c93ff2bbde6c4822f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c455a304e2321b3bbf99709e86444d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5f802d1d8505ef61efdbf2683afb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492efd0f252cabd3fe4116d1a0ed7bb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b23d5688ddf08cf7a38c274ad062f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ba8d23e731bf44787aa1ff0289c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd7f64baf3072c95965ea17a769de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467546ebddb4fe3682436e8b83d6b04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a5466f5f3db314c06ee99aa2aad90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac3beeac80adba305662ac2d46b9bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8deecf1a9fbb45dc3ed0114abd84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca924639df23973c854c9f5698abf0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd429c964810e8ff88f81030baa52a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7053b6e7017db4f1324d3cfd5cd685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b6516e133c8efee4f7624d4a69f43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96da4c358cfb67a8a1785a63b1ebfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab437d705e9cb48925b88e26a55f9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c8c8f6bbd73b00499cdad2628bc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbde76b55b92ce0e4781d70af7caa0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfba54a037f11e59ce14508e7b8d63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4a93317d8aaaaf3f245809a64fada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccd6a230ce0538e9244fa99f3e83d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e63939c5238617c68a7ca610b4346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff7e3ad05f032b6b2223a4a96cb452394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da090d0bc9ee04cba3671c5c0e39be0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65849b130c5ac61e65b6d70aa36c25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d0d2dbecf0dd14c89ad483b3c1fe7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d80323077f013dbdec68b53f74190398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9a398131fded6b9ceac88bd6976a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb570056f944a95a38ca349733b4f814400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b409fd0686cf85234f75d0dbf7da41b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf4c92a6e05cbbc4394cae4e2e26b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6121bbd0007a498315a115003bda0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582671219e91fb54eb003fffc3a3c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabef6fae003181ca7db50a7cac3117405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a605359588aee88814dc8955b2a65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ecd9cdb2edee955628d0dcee874d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17956bc2653fd919b29b05d1933e91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec026fde4bf5e1d4d0f640445eafd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ff189995864c8108f58a59b2c18b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da9906c29d72b85009e3919ac5a4f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219bbf32fff6b5f0091a4c784faea74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10652d8f5718e675a2f49823b65038413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59ce7341c55b441974782ecbd51273414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84c0fd64ebaf530c0fb2464b7e9b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe696d079052922e5d8951c8715c4692416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60ecb6e2869ebd52368c2b8c93db4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d828add067700c4f37d30400f6ae75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb443ee026b2c62ffe3e76c0fb67d85c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0117b8b0d8526fd70f810b4ad3e94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6614249864e3bd06684e54e97e7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdad46adabd9a42ac2252d2ce5437f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21e20466924c21b92a19dbd634e580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454a5fcd46fbace38d92350cde2ac1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf54c511e6efafbbd6139571ad2d1b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c0cb2b5fec08f6643882bbaca052426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfbd9228e27bf4f055f15a354156df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1b3b2b9c80671dc56b0181a41418c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20624e25ad92d39aaaba1f265a582d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727440bc5c126165bdadb8499632ad1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19263d7067faf1b774b839dd7fe898431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46135a1669085201757e6149035a78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2826f0d8dfdad6b5799e611e34e68b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b77526faa98e12a10963170c832bbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ac3ada68759076f65178f8dc250db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c113a38378a85f0f3d7575b8d64e6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd82059ff8307947a444013e16599d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb1a3e82c4287fccbe2359d3773167438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa936799e1ae745f4a36f2f2d139f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd15c448685c439b7ff7d438a14694c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716a27372e5a2f16b6844fe66c43d1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f749df8051b67a9d808164509f8bfd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aeefb5718fe88e5d6db70c6b1623a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4fb562d6106ef6b05578aebed8d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1db1ddcffcf31c117b7c964f84392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5f7eff3929bd92d177ca32b1b1a88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7fbec99a3d7a69f8be30e38fadf82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2af381e8d47f00078e977ce3c20b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6592f212a5ca47a91f96f6c3c41899449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6afe2da49a3e4a804ccc5d029c93bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c940e438ee7db8b2e3a0bd10d603d1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973771dfe8db10353c20c55f97d53268452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793136c1bc518df7c48c1a892145b156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b3038bb89294540050da56bde6a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f1bdd7e16b02bc6dd7963f50e56c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8be9ff7b3de00f40768eb44b361b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a522cb5f65a691834ecba4baacef575457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc6238f7b4b728075b7fb22688752458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6bdd803f7fceec616b42515891c2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06585ec0260f8b9dffb9300710bb34b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1e0bb290d731c3a870b13f5119519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cca240fb3a0bda21cd12e546720a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e096fcfae7beb2a1af5c92dda58b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814b7151d097602c195e89f07bb3d14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2614194f762639725b2732618fffe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906dce8dc4575e598c1af5918ee7cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51bb2ee4c009971968c239403a21d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b08f549258984a39759be03df39cd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bfe905a92f04d72a3c13ba4bc98af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7df20a5df79d8a4af222f25e3c5f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001282bce66b87b2306b44c594b178c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11000a68936097941da31c08a4f63e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd202a30b30586fd295dfe9e3afd8445473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63494aaead0800c50e23a783d55d9800474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8014922c6ed62bbc6afbe212c051844475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a98073f2578edd5aaa4fb90365b20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c8bc183d5bcdb5e2accc6bbd1764477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb30027d3f0957d4dc6c089e8267b99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682426db5ff6adfe53ad0fafdde30118479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec517afcc46c424110341762514d28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e1e83d5f4a248e47099d658a80d52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf69193d600596fb3b7127043f7910482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8afd97a0332c0a4561bfde0976fda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f15e559724fa6fb641ecebb93f99ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb75d8051dc4254f7af904aa9f55ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df3e9b36e37c497fc019d8b9746429486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6247bd2b35dc8881f597c825881523487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a29e09c27b2974892e3b16961e3d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c01e8468dae13c604fe802f61029ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956ea490359f7149fe6c5b7193a39e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4d202e6394ca326e07e538984f41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f817988f4dc0dd236e9b57ceebe29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d583185da58f3f050ab13e2f204ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f237a6077511beaa50379f3e91750494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31946d1cfed98df119ea281a1e4373495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e31ed1b7fa69af54b86763d9a444b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b9742fbda20135d70b3dfa9beef6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c579cd69064c9c1fa9353795a263b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a7fbd3f2895161dc3686b5cf7586a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40103efce2b4f6a59cd93a0c90f61c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a0f1d4e96784b1286294b6422465501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2a27b1fb2905f9c75309ee2fbd94a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf69b59fbb57063b331febb7d7227e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add27b275bda2c1e0ad6d38924d58f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049e016672170fd60dd2eaad04a5dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f9dcfe629a27fdfd7416d35cc956506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9b1d1ebb3381d25f017495da4fa4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c8ab73f69be71c229f63a8061da3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d070b49f6e61e34459f8e8bf72c792509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01878b349a153861b271965820e3a988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25158db41a995b54ac572835087575c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14c773a2067ff57b08e9dfde02b74f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e8a64bb73da399b572a6f968ecc5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf58d206a67ba0c5c46349178fb6c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd365177aaf345734b24f1488e9364a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ca0a73413b53bd8ff1aa77f20088516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b2c253e756b1bddbc0b5cf6aa630517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595017afb20b8a9dd69180ef60d7303518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6412923b19faa2bfb29235a2c3c3ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af216a567636dae868956474534880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11e2a0a59e43bff429759f0b47e9dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4470c9d64bb6dfbe976e8f5e1a87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111543134ef16a7b025faf85811189523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834697edc3a01cc058d5f67a02d199524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc84053b838ba5a1dba94b7842f2ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a281cda0f5e4b71a820f1ed61e8859526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c9037bda3e477ebfe4e6d5a021310527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f86b92f2c901017f7868c91b6738528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44ae228c20045847cfef680a4deb1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f767ed511bf9ad928cfee719ae18e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b9f0ba3fb6633581ca3f8e5bc31c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150a2770d475d24e43514972dce02c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b30ca23ed196af5c7abb4937e1894d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf5510e66d338baaceea729d340832534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15709cc87d6703f4e129f5e8db6ac0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5c4dbaf62692d00fdca2e1b5eece3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1efff71e9fefac252090f0879259fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef03e82c9322f8eea4ec4de3fe9cfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc60ca8c9df78fb0ed4dcccc6cb97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6faacb401ce484895728a4c65461540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b7b7a7803f48b02fb3a74cdf05b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd6809bfa5dfa464a069757f99a46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeedec8c0285d42000a78bf02f4a7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda60e14bd3378db5aefc6e202b5470544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032640be30337e15b524970f00821f88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dab152beed352a6957c94426627e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53730d7ea56c1b93c3f47a554818203547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512173c79e1c5a5ea08ae01bd4b8677548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b5ae22defb121d2153c4d203fa2f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e4b8f7370f19d69c590440ce6f287550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b872df64d86b3f753db7df2ff4287c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ec2c0444a532160baaf07882428d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f097d92902fb67ca31c0438e30a63f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95ae1d0bbed40f27d59c0d5c2b162554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79c7cf451485c1389aeea2755c7f58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25cfbf0c783fc3c1babfb5d98be841556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1693b49cd9edb9d91effc8bb2941f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a4e6eefc11cef5bdead29a9833168558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d74546c65a56ad5041280cb5706b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48594969e240a386e7a2df7bed95671560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf085af744249b110dd4726b2fb264561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534205f81941ad8777719c29fe86faa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3d7c520d28d28f0902dce3994ba8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8327c816aa0717403704a19305f865564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48a229862bd2a7ec1032912f484450565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06b14450079ad0ba02fdc6dce7465566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa89dbf499a5351edebf9b5013a979567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e811b6f37d249f5daf5b703f8177d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f2cd6de3d808372c5ab8ebfa6705569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910c5e1881a6cdbd99cbe05c5e9d195570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc498aa5cef51ebd391e09112855e46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1dec33979213cb6fe537ff0e25884572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff411ec3dc6cbf615ad797219448c7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3305aa7d85ac79a39cad3528923f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a96ed265db9b7d7da2b5eb051221575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b099cd9f75e718dec61d476bf17a7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6e1915e0680651a0dedf24c011cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2b58377b4d367121cabe30fd36038578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e49bd7b6e055f43668cbe807f0f78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b339f0b15bad196858ca2203408aa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81529795739470d33935916c50ce753581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0097dc589d18c1c0ca59d6a76492f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d0f38a3ca732d373d52323f8e5b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68b8bd119c7c0c26d514bf4f649cff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdca63b38f939024268453ab9edf950585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f39e6dcea1c6eadd857bafa58c695586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88fffd3362fac9f283c0c2f38bb62b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffaf8a68251551eb09aae10101c028588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150fce95a35d0f272863fe7409d08c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f42438fe0271fbfb0accba1bfd86cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba450826b2c291090c2773469aa19f5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b46948efc1335db252dd97ff214a90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391bee9e9b6169f184208d39a534761593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265b0f0594862bf7a3af211b6ec8b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea982da82b72c1be9286ea73811a55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9e222b4e17364619fbcc5cd3bfef9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc71f63066a6053d3252a32da867bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e399bb4a71d868b9d5897e64bc0e21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354f79f13a296446bf02aea5c0bc4a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947ae287d2136582ed48a27b4797fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b74b0429a486c4c4654e29f5d9516e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118be14701654785bfd9189b45bdd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb805a34daf01de1d2bae1fcc81dc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f14a37546452d2fc1fbb5428ad6058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181038aa65f264fe2db4086b4e480f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad344c23e499cef265d93dbfabd5930606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65ce891dd192cdc3d1bf06c3f3c603607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23074e2aafd7da453bee45ca17415ce6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4b665246a081124c0c57eba6f3613609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63a21fac807507c5273071af9b1d0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885110884cd637540041bdcc0326428611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea8ed3a790dab2c012951022f82351612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631790e69b121daf0398023953ea5e1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8bae965236ab4b71dea28d2c61d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b7f90438d42cbff44b7e3779bca9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc4c373774d7c4994dd438087eac32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdd2e6efaf65ce2dda866d532dcf09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141bd6a041890dfd673a375e095fab0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb90d065ebfc1d8508cb7c2f46e37d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbdf49995fd5fe4a6d489f9f842ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b29b8c946304796d409273454ef64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b2f13366dff7164ed6baa401b8ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece5cb222cbdf8aa34e7605336393b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b364c9c53025d2e7974a6759792e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c87b7b22261742e213a743389fdd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c67e0057a0da6c175dfa2c9c4168a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b6a966ee1538df6eb1182ffaf72e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e67b60931933feccbf90ab10e1224628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec576dadccd1212fd1b4bd4e684e8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe1147d7b8247d2021b133c66154b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f6858e5d99993fd08dec7b35bebc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b62fb9d14e548c0187e1763890c9b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21e3d562ba66f8662d9d59376addfb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1964cda48cb593816fce327cc5ba52b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a63d6172f201b17f350b0a48837d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dbf585cb0c588d51e72b908fad93d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664303bddf2c866f865aa7d17882e4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652359a75b5e7fc8dc6d6048428893f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5946df576890972ebbb33fbac2e1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cd1494943b0194b4fe27387e3463d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379d147c130f16146d8ef12603c60aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa052d279c287ce0bd05962ebbf02c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608553d8516098590043136b2bd1a10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca32a6b01adfef23c8201486156687644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1278b4d85f51109a48a52dc12010645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7914861f58f6f2a45b6cc4a4b2e1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08703a87bfd83a4ca82996618137530647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbedb30a70233724e2bb1718a14b5e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba161a5dfcd1bf7663401c47dab2d4c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2bc660f68307ef725221fe00ce8f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea590fc9b875396ad70e1372347a65e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d391e527a621f925a7a47a6fdf1245652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316942eaa52b94154843ba9a66fcca9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84fc94bf86e3b3c1571fae441ef03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9acaea8dfd68b7f8078214b242424655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681d52a6757f79f924e9a191eff02d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51006d56be36d628060040eb9359f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c61c3ba60376a2ae00c491880b6d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0d9201b76c4f2b6eaccab6b0fa083659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c37935101ddf25f9106e118756d15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b6be28d4d4ef56089d9b09a0816e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd70881553876ef1ee7619af3e92df6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad81f9490bab84a8756a3242f5b924663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dbc026c5d7242430fbcfa0b0792f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066e1a6880ef7931921a59cd451e8ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806deb9c6c9306cab8a677fe3e1cbf52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ef4a03d3db3d6192a5f6d9721dd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fdd8bf40cf5085800bbc6b536fac3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898583c09bdf2baf0bfd6a80f2010fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f802e5386ab66f10df5791780378e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ed33b47784d299647f698b4409420671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a630eb60c394bff1c5f0d1f2290e2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f55230abc3a43aaebfc6e0d23f12a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28bf33490bd1c0bcd0c79b44797bda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae4a3c0c6f3c387b767a10cc47daa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8530369ea8c49942953916a450e3a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f553d174f6cc8102f41037382642f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b08c29fcd47d8dcd8bd4edfce92a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7b6df47a4cac7290ea3d9523455e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5b1c54dccd070a8f34efd24b7aec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30988ff4c4e4aa98d222c402da88de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a403c5724fc56154565f82736464682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4007fddc348ffedd36b6e2f26bf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4d6e6aabd75b9183c774b00e6ec4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1881b6acd743831f6d9ffb2ed2d0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7c9b91b356fb6dceb6e462087787686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d7da40c48bd87a0406dca2fd54bb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55254724ce7bccefa345d5a8ed53883c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bce0deeff10a8886c86252b1b443d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e18daae4ad99eed6b22fcd999a964690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81283e283e630ba031d1ed525ce29492691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7946110e83dcab26c737e471d80e925692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9a0965da0380cf3380aea0fe264cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afe1f0d8c8773e85ddd47bb772ea3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856639aa765d581220b707dc66f6ace695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c61c4addbee4d762c2639cfb104a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6557af7748da221c3bcfcabdd8326697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ce3a15a38344bb0aa7f0701679aca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f796f8a56e3a56839b41bee7dc422699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd318fa5179176ef800d7ca198e5ae53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53525d34e98a02352a4326477e768e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d59acad841d7668193b1dfa51d3b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e2d086b5060648b6b13e0bb559b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf689180088ee978da431659a0c7d683704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c1f6950b10d18a0c94d21d158f1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07663fb8d6a047852c61597f94a2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56739f2f3b50eeeea5f63ee569cc875d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860e98ca89842e8036363e841ae696f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b99e6798aabc83fa8b4ccd29760f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da90927041a936c8b314a49174f788e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759688940322a36502d69cf6e43ca6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c0081bd29c4d7a11d859e0b2bb78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47a4c57668e8744ee65461657279a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b85d664977fccf98c13926b7ce82d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834d9fe014a81268891d2fd5c20ab5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031636dddf6174c3f52125443c66dc1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d8b0d5014293548128de295dc2533717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111650478b979f21bbd794804e988cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2a97e58141b5a3c071be6e3562b2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8abafb45e81c01b2eb2e8b0f8ca2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07b544bdf57cde8b3edac9244a509a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba2c9cd84d27ed30db7337f8b0ab84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a97ad5b9f4c1068bac046119198d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2a40722d75f63b2ca61cd63b64c9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cefdd738a90db54f984ab35a738d80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37048be36bd4bde66ad383426c816107726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffebf5529f484cc1cdf5fbbe82240ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc8ed00db262ca6e3fa28fa10eb6c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0dce23df74b0f29964332e7c41095729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1f8995639c876064403487daaa212730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ef9f993fa7d3426cd67429d5986b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc639c189351179db4da33dda1fff23a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444bc31bc30b8dc6895a8b7d9cc516a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be200140a5542c6c66f090783480671c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519913e3957d24d8f0c88f667fc1e14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766b47fef214f672f1f6ae6ca618225736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65c843475a92ca4b8ae3683642eac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c1ffbba3be36c94acff1c65ce38a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ed97a55b2bd54fb01522de78f3ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7568351f50c3298b08f4e30fafe322740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e9de66cf7e64528c022f57ca72eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517428610087beca5db5e91092277d3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1e44ed58a064798d2ba16616e732743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a26ed8d81bec079b3a05bfe9b4a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf7f37e8e3af4804bbcf47f1c5582745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e566746b86007b2d425f0c2cd0c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5dfa4ef84630742859a6999401b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85559fe08ce4f61155c2ad7ac84b3f91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef99003229557e34ad04b0a8111232749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ebc4c6831e0fdf476eec8e5876eaa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312816a7923d889ad3cb2f899b440b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068ffd44a1cd482bdd0867d6e4cc87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e65a8a69369ed312d9e0bd844b762753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60228b5becde8597e370d94fc329c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f0852525a3d6adf86403c83786a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0b4ddc5cb382fc5f75c37629d4c17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911df06dd06d11a0d1861a29973ad19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bbeab8159be87376e7ce5728b45de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb79d03c501b91d898e58a3779e5c8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b14fde44190671e188653f474d1251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0929d3b8804ab889c9fb00066062392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a24d0659be2e0c3d159b5cb9a8e543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b0c940401be2c48ce0035a6046f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dbfdadbf74a898b03a59ca3108a8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f6e3d3fc1fded49975c39c2fc2cc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c333a56e5b0bffc992ef7dba3bce5f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b6ce3133f0295ba963cc4d9da09718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2029c4505bc1056ed4e6f342d8e2f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8c179b0255b2c6cdd96fe796911810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b204432196ea639f59618ee779546a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e892fc53362bb5f8dfd2f01343404412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f18454b0b7e51a5ef47559976f084a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c20bb7f00add9ddae826b47e7a6c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc095042389bf1ff41059576ffe6576115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1de93d7617a5e64002e740dc856d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e563ab49ce1a5d789f6e5bb22465f5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed4a5caffb17394461e949dea3c3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c71d6f001d8c130d2509241b8428719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a82498669b6b5cd6cf6cc672bf868520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6238b57920fde47718d835e7134de821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82ed243c1423e10ebc972da3b821d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabc835765a505efcae03baef920e6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8375b06aa1fe72732df817190c3d6ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3b5676b0d83af555c71e3b7d25e1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db8dc6a01c9ad26365ac83e79edf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b15dee0260d24640d9248273d411e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754843bc93a08baa78b0d47483b3cd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4621e57d46d75be9e1a487a7f0be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9adadefbbc391c44ccf27797cf184730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd98954036028c1cad819e43306c63031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1526bd770562676d72993fdb9abf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4d44558538ce5dad7fd062eb1c0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826641178c6660d1b88ee494ce33c4da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc9362b562e15d0ed187c7386589935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061512b82fffb419ca1d6f0b050b009236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff412215a5f5b256fbf27989a4350137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e441d8575366133c72382e002c47338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3208b5f3e4a1f681a2e20102c661dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b6a50292ec4f0aa4e91a837ea78b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0801d54dfd4cb892cd3bfe83b1b6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41fd2449ba9c8f0e11e06f12b7b11f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45bb351641ac666e122703f6cebe443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9fe10f04b5928551a8aad663e60844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e256b26812de6379e188b3722fdc2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc6366d28d7b0b224d0fcf9c6dd94b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a7659214d227f656065e02928ce447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f616ef6a545a5f290b025f9b429b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d51221ad5be8c4f9b4668bb162e0bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9b282d5c7e8f2ee61d766fe0126a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9108c507e97a343c4d1241987fe0b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d40e674e76214e553c23f10bf67d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ac123d347428a5d5ca2ca2f6c0bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6866f2a4e4e80fa0acce75cce667f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ba01ab2b0083b5ec6305624891bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71df66359bc771903634e9396ac15056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea3fab1b2b1d876b34e82dac9935457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b6cf7a76f01a28dd98d279ed763658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b166f74e2c01590269fc70da5751859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f4dd21275543e0af4fec63f99fc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5406cb9e4509e04e5a3fcfe29b2764461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d6c6a89cc7ff1d081bc490dd421d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc46c280123492e1d37d457073840f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02a5bd0913e3188e4034e2691141e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157254ce5b9295d001ba20a7b32a548065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11b44bffd4adb95207391797f1a1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375bb9c7c2796ddaa4249affe2829567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04385ebd6fb0b4aa211a81750d34d5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ab75209a2c1ab96488dde75fa9ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdaad32af6672537b5aea7af8edff970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51ec871c6ad992370d6202ec62c5b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324a1f33f98a849ef7afec52e1886072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb10f4e06e126975483e2fb84edcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea4bac67dd940a10a229003b5f88b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d63c720cfa0e74ffdaaed8155ea3da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856108d3c1d90866ed904feaa7623c0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307037cb1ab4d6b87c6c68f5f876e5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a8261a20cc2cac2d0b8e5e7730b4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980db38a9e6af0c8b42f9226e5ee2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41fdef6f4045c86570916dd870f1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceeea86f90c8803ca2c0a458fe81eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407fa3504a31de4c783c360f740278482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64ed496d3f0ff91105f7037c6ce88983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb76f3cc7659148495da734c6e4a6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699427018b32e89043e73bec4121ed885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e231839c986c86ba958c1e48710569686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084c99520fde371e56a5e6395b948787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd4d64674e7e22df68fc1cb4ffed888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddc5963aa0de3955d8c7ccb5935bff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a51f248dbf4bbe87baede7d53afc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb416d5274b49c6a8796182240f98d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b0058379a76251ebad0382b4f0cbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1753a2541f40e615cdd3615db25ffc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c57982163716f3f14c4b20b608b3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781ef0a6d60ea0cf767d66b91ccafc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70431f09780c4a70632825fcaeb856b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7ab59f16a66219f8675abc0d080697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e55c1de317795c8dcdae5b0df00b4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95514d57626f6c0b2ab1281e1ebc0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1431ad69ca149282e6ffc3b4746be4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f31562b91f7baa9f5cd741608a9d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704bc244727d4ad8141431b2031f64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d35f5de53a8ae27796e67918d196103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8946d15abff8b87165f77d7d542c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec24fe78015979da0d92f6073c2b70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdece4cf596b1dcb30a3d516bee88977106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb79ce6e8d8932e4e3d3835d90c5f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d151dae5bc59c5363d840bf99f77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519cd9ab0081cc75a12d3d65886ab9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4c6574b5d96be5b798b49dcd6f80c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0507952c385b73ad46936b331981fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fde8d938bfff31859e04e74eb2fa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e4ec19c126c85031a30514359ef5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8891686e950fc8b9ed7be877dfc932f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89164f237782c45bd322f1721b4c2e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969b3a427111d97a8069ac8c92d96b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308083257941969ab74c9dcac83c40bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd719a103610024306cc910b7eaa823118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06f26c0cf1a7a158c8b1f19b366014119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08de5f76d4484360fd2e09c7fad3d3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b28ecf8d6762f50e8f06965aeb3a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f77b09356eb350e9d59b45a3663a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edf9f806b1c5c03ece2b6c5e99f8ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5e7f169edca3911fa86c4a721085f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51228a1d6174cfd10aa97c43b7461d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b24a137a7dc393864a75f983ee15d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38694b5eefbb680847a70b96d4b581d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e06ef6c93ad67f7c407f8d66aaf4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee202a34ab5ead90ebed7077e6dcc79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e0e271dfa8364990c9c1d782ca920130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983abb9b4a133f712a594a1d215736c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f150b28eb2056df386bfd1b5e53fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42bc8cb5dbd4421f6678b43c1a5cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8a06a1814ef104f8a3a1a709493f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c31fee1c1b598e5f91b62405ab300135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e453b111b775721a03217f54b8ea32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705cc44d7c7981a2855fec175bec4b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078145cca8b698ab9c94a4d219dc3f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ec113f4c64ff4eaa09f5f4b4e94bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484401e992b49d7e00570907fd6b955d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dae64f741f085f7c0648bf8f78cfaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1cd73bda98d06e2e9309bae3b8ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750ffeeb96bb99d3c058a3830cd308143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873c3b5b1abb529d96b8145af1c5f47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fa56ea7934c88b02fbdb4bfbe8da0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d2f8dc27645f76a511f90f0ce7044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58513bf118d2eefa190863e7d92baa72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e8969bdd3ee907c81170369bb523f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a48b4d8007d5f9aeb3af636173e91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154d323e899bada1eec8ac881cac9ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a3502651ded0ac8ce0a915af9af0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbd656646295bc26c54380f11fd1eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d8cb795f45e4624c1639c77b1d83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313d77249fbf687937399ebe0955ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048103a2a98a9c1c8c0a4389676d91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a694ad1fa8b97cdd225c23f0d37f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263dfac571f38a323ce9bc74cd35de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d7f65fdf6ec3e0a0d0ff8cf0a7f8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc8776cce1d9d4ba5d3c676be2e621159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952150d911522b53626d335c01c762c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a823e00774f8d62ac923cabe65cab01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992795b6ce9fd86c395d054b3e6d75b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e7ec308c484d8c250f4627e63d9f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16db67fca7bd712d0bbef4a0ba80fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818114bb9a0fd42aa3a5ad6052d1e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635e540b57705112bf43c1b4eeef68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375197d6e60b69a84cf49b165e33437167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc7d26a46e5bec97b49fda607e19b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7324bade04235df6e999764454e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6e275dbb7d13d8f3a326ab707832170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06cd6564e84bf1bc6cab712fdcfb75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2a5b6c9d8c83340f09eb596493110172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb26521a8af95a38e3a838c895c12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb628524119615ccd2493114044261174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938e45fd0b2e39143627e2f12352e4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8f3dd419b9f23354638cfa375d00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef2f7686bef0afe8f580502311f9d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df342cc9ad7d176e7bd516a6fe15345178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05722b8be9af091a8fd07afaa703c0e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1b82481de663bce30d3a16fb3da1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a8e36959237f65182fca99fc0334181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c042ac1be1907d2632044f75e52ef2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8845edc7c1a4957c561c36e10dc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2361c38b81d15819e8b0a7fb318007184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a64c3d6ed05adb6118060853c1c32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5130fb050dc99f57c6070921dec7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e82e9342409aa20d60a81b61590ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d2f3e288ef5fea33354afe5476cda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebbd2f2d666982eb332b187fba300b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdfc6cda855316df9ee018dae8e0e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00033ca84293345ddbddef5aab491c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f72db7c006c16dd56fa22d26e4100c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e13060bdc68dd43160dc2009e5f63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841de7c1d93167d2c80374504ff65b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed74e983dc445864f1e130f69f737fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc29201fa21b790eb6b7afb2d1a2d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52773aa434a4b19916b7de19f6ccd43b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2edd9854c70949a1de79d056ecd4df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943934d2e99cd8a0e2b80b7b08343f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e2accceb2c7a6a0334b010cf02168200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127de1cc2238d388025f0ffe0d0ef77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4e69f16bc4929f1a14c2ac86c0b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f19518cf63f97ed1b34975062bfdfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab5e090d4f2cdabb3fcfc92e70cf4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67849c991b62a9c7b78f0d60aa9ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c996c971dab341342cff54c78d0f236206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290b2b33cf7d2fbb21e40291449ca1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc931515f04a9fba8ad613a32b0cda4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926678c5eadd98241287bfc0a9292452209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516258ecdc7d872c8f8150e7774af1cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d15044e71481aee256c9ce4656a53f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9616979926b1adb600f8aafdcba68e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83201015f5df3edd65af73fe08dd6423213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2b1856127677eea587377bfabe82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a913b266edfc73f6ac90930099c2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144a172b4618e70e1e8ffe245fe209216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b8213d1e687cfb4e9a1ffdb9e3cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca226da48571b1a12b1247b1d6f17b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1af97370109aca1c1aa7f284a1e39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb121a1f9e3cfa47f189414fb3fe9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8daeeaf9d59c95940b958ac0fccde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3407a02e8b054b2539d23b14d86e0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff430bbad8a05e587183673d69dd9818223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41c8bd9af1326406dae5aac119d06a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf6016086207036c3d1a2879f61a2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534c76c5eeb7f59565e6be308000937226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0896f44c5e922a84ccd92dd32bbc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4db55ab7bc854f1741d0c7e2287af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b3a96272300b342f1fe840038a9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da3d09b632f9c40518126450ad27a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c299005fcafbbb35f4496742b87dcb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0129f95b49d8368a0c0b5e734ab94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad6fe3f6b69a03ef3f50d30f2b5dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a40b5f63278efdd38f1c4fcfcc600234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c83cdcb0b571f44850ad7fc278fa23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358d45f60be6657d657fad9ed39bb1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252268e4fd0c106b073f4fd3e110bd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87f6b1f757cef3c81fc27ac95670bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889985852161cccca7f047b4ab6ad88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472cc907205065be4306db64cabe05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f84287b6861972c6e02d99ee62879241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f491667987f7465d6bdbf8935467767242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503155f676288381d86730e54a51e1b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc043de19bc88dbcbbd14a44adf56e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4d5602f301a2d0c028f4d4683403245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740b205e6874b0eb63df7284a00f42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04ac1f373284c8f5328987655bea99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f6614688c317e805cb2708050232248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952332cc5882cbfc41e4cbeb12332494249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448c55abcc7228901f2e326b818e255250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba57c7ec953e619be9f8fcabe7219bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724704293e15c86cf77d3dfba350265252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7706d97f9ee8eb1b4d2de5cd4e8db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76040168ae63afb6fcddba7624c9ec9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9273af10ad6c97d0bfd5504ec9d08a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043953e949d3074f4c40ed53b6f0077256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b1ac78cf71fb4900299d667bad55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec434e94d7d94c4de6b732c63f5aef6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e49254ed421b6fadfeb1369a745763259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422caf6b5d09cd605773c232f40d409260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e65042552a9e5fb8c18eae1f58d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d7121e9e14e6a9b149f4301f9c5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2d69e9a5b48fd528a0cd6bf5f5f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032c7f02692d677c8f7ec6e43bbb2a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444a0e5e7cae9a311a67be43e730da8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4473d88453d81efc3e174506827347266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f51c876e41854deab9cf6efd7e13f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f935cc886234c5290807492a0dec64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e969e8b7a38c69adae427adc34f80b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4400184b99396fb82e29e1a8d6f84bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7819e33a1969a798a8480f684cb37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b2d90c2f03ce4a3dc16bf42b45d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1807f667562e8450b637510ea603cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb099d8e6371f0e5e83b51f960a24c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a78725b759d80bf0c0b4961f7aa86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb807b418a68705599fedf6646aae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d167dff146e8378da53fc42f42c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee700a9c2ee8025ce85d9708f5019ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b99b7776e338e752a1132c13b4cd38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8f44b23663f1be167176bb38ad6a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe27df51d6237ed4bbd3ba1c0c54a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319f8f6e7fc0763a223cf426ea0c56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f204fe50e5b38c6134739014c3b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c70537991209a93b67f8937d0652e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67a22ce107c65f03c6989c3d94c74c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08387eff091907379327b1e6bbea03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffce87df6ccf48df2365d7e26a7b0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7022c522897d3e9ee3d31f24fb3805288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151887ab7321e2e381e8157f0172e6e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb6cd92905330426dfb6e5f1b62e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f1cfd7c1841597dca16900394f72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3db6d6e85849411ac192d1d53b341292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c07d723d7e1d6ef82206c0e1af3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034a10351c91c89e887a93f9b462a54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e1b820ebe3e53cbc340b088fee91b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d748b08a3fd74185b76996d4d7ef9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599a0b5bff4ce354d951532fde2762297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6beb85616f7d440c2c176a041b7eef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee43071fe8af8a571e3980fce4177299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814c22b090d1bf0ad0b6030663e3946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf42e17a7d502af811fdd5de488a0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc4c3b950a4d33e8d54f05c8147e2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fab4dec3842e7a0e2813669ea34855303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736aa8ffef1077f1b7070b983786060304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd5e9b927afef497b2cfaeb356b5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb680061ade1baeb99158925e25d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc747846d1509d82ecb5390928198b99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f275ffc24318c27473d589e06ee4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004793675ce6b81512c20ff41f63a27e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af07060f4a9873503ec1308571289310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af907effe3c571ae27e13bd2711fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf4c7359ee104cae972f378818ba90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f87775baa645a5663862a2f740390313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00decc48ce80caaa30fe64717a73c927314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d098010b9afbcd93c59d29a99c761c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a64814d72f7048b1fdf9b83f14b68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1832e48fc3531415a71bf49d896e0e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1951ac11914904c92512469edbec3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59659eda97adb4ac3acf4fd89a5ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95767c889c6625bb883089eff90f0c28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8adf9b58c5be74ebed52c1f69307321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe25e98b71491499dddf15494d43917322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075a40d522f0e7f0ca4924504f3d63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802584c2213269027c01c8b23943cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a07aeefeb94e504a3f0647e5328a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cc848b52ef32aeac4c0ad6164ada9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed2518a5f5adcc57742eeb351ea8c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b13adc4af47bf95e99c6a9f7a54b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e017213b847c598a4f098a93f5466329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab658930674efde616a3f1629b40d6ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c348f008d19da2235cabd962549dcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed500bb4576e3398675af47f9f1ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2bd2c888d24577e10e077e5b86a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4347184efadf0fec0d245014148499b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee632fb224bd2bf703103c554c9ac4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0275591a7a70d647149f26ad90e81f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d534844f0cfa8b90b1af73cf090f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbc9e71f8395af0ebcd92609f3871a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297751f74acb99caead391c7d983e32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e71d7d42cac451541cea00836707340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7446b1e3b36ba62bc0676b0319101a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba569a4f81a0835f4e1443775f248a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9d8fa8194030b0f0f53131119e767343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969de6d1d673daca3c835160605dc4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da297035e0181750697400996bce78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be36be29aa836f57abe22be3992df7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e63847fd038b0ff863cf9af8ea2ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb730585a9a1e5a99189138cc21b2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e03f3f65763971ba4222451cfcf24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a445119bfb87aaa4815205855d8f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbfeaca7940c13fd5f158f357ffdf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2268a60aaeaa57ab8f32584756211352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62601039f166c84938c0ad677c3da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6d7bd5b35e8ad7ff58e3a6dd866e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416d6bcaa05c3f9fcec19eb9a41f61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c048286ea289689f34832778d03e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3811d29a2bc5b6e6f8941f682077357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1137126aa0ca762d5f5f1e79c0956aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a8523f3a8249a4c1fdf6e02165eee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30ea3e895ba8ce6ca1ba705ea565b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bdcf5ae9c78195114803dbed058d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d140a8f7aa541a3401da6ca6b7a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a31400aba9f9c0adc62f42de5ad614363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbae0024f8e0f0e35bfd68f9130931364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784f00b55f8e446104dc48e79a56c6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f394b0f528b40ff44e27be37329b7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f5b97cfdfbc0beddaf18ef02e323367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071477c23117173dec0641bb3d748b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a656af6e91e279c38163f034749f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db90273142719367050cfd5cc844a56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba0d2b515884f836fcc08ec305d94f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76f1ac82044cdd8196878386b4c800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105d7f6317ddbfa3e618e351601f2ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe331cb7f0001741d4b07ca30eddd22d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e244ca2748bbd06545dfbd639e2ea18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3132a33ef24c412ce7197d4d01e20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f8616e576404b86ed809183eed928377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d033d019b92aa5a05c0afb90b5d460378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7959ec078b2786aaf0e3c831a23c9dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bdea2cebbbc128a00163c1f5e1e0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f71cb6c1b30442f5e98ccaa82b88d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56e9922260cbe9cacccd5af4960c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d90b8622b246a453eaa320d84703ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c575c08a3cfaecad970ae838a753389384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903f7f2b8116468d015ee34ffb35e65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28b196773ca5215be977c93d41a00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be1b9fdcf2201db73cc75b6a9042a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c343821a666ef6ea033b2d44ba282388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b4cd7cee093ceb7062e8fc5796d34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b99b35a675808c1ba460eb38cec9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc131666fe8704e144865110c7dbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae009878309f816f9956c1eaa6c16f75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c28d5be126b973afe5b681bc3f8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec501ef6cf045eec14ec8399886a0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d8f28318ba94d0a81c4a3527f17c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501475ba10946be15c4a3121ece8274396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce166a7d16a7fa99285be05a5bdf9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb023ba6edb45bbd34e36909dd4e82e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178d3588ac0765439eada74d0acfde6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe971206802616947a356c5715b5fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b21b43da5174ecdde9083b5b93755401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b851012ca8cbfb78a8f311548dc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae035482dcc2412f543b077f7855d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca9c1a0157b39dc3415c1443d9ece404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78813a6fb35f2341af10ad60c7fbc5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30152f7a2f97f74bf21d89e775902d73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfa70626ec5c6a4c465b9e3c115e2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775470c117557569eee2b5b95b7b4b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dcfa4233b939d8cafd67e08d9f951409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df83f3f3f571e1db3ba689e40ae37dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822dc980d6b30522f3dd57b85b90fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40575982dbfbc699420f89f3775ced412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63959108770a06faaf9e4947ace32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b6124bc81fa54213d27e1940c2f19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5e71922cf129bc679029f92d68fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543532393326b30b624f781f839af7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153582e1a411e23c77d79d42713f903417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f94987c013175a2d90d6d5ffcb3902418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb711151b8c43a84d59f0d40855961419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0a0905446344de8fcdb8e2a6b8270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6d8907adc7bf7f6af7c742568bd9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476367de3f1ab69c9f77d5d4f356b91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959adfe2718d42e81aaa73af282ea2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009e6b98479dc39ac4eaf9ef0d4b461424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e8b805bcf21d70d3364309adf82d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376c1adb2840eb63bc7fbb4ec2506a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2f65eb1e1019b5df2aceaccbdea41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae5791db66bdfecc55a03d155bc652428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191c1fc46980dd99473ae637493d43a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b71f255d34bb83d6fca71f25c77f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea57fd6b0b3573b46dd667b10416d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc474e254c1accdafc8df2e8e1f91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429a52b916fd3e6776694d75c3e9b2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b818caacb8d0269d0175a1f620d5fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcf7e917eb1a2c31a9f7b983486847435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe720580169c16a437c64589c236f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d9327b7a66aa33c421509d9cfb67d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c625835746b8c81141beeb7005aad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f926279b1b19bcd9fd9639b5631d011439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0cfcac78e92520e9bb477bd335faf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa8ef5d43c1daf605ae6d13e2226c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c9acea28adb0779d7f1a6fa2dfcc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f923b1cb2e1238b47b6c1560c422443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc607028ec10a5e9a85447fa047c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9fa31d9ca98874c00242290a5879445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdae42426bb53362b2c1e665000b9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cbbf25b0a3f7b42a3826fa7d062ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425d26d39150f6cbfe30b2ad03cff0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b0206a43bacbd877616fce99cd1d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d08cb1bf6312e1137b7bec5ed8377450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279ea12eb7e4c00ced6ae17c418d3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b4a045a84a01147f88b72222e516a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d19ee3ec02c7917e552e7b76087889453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67345d018162c3d35a8ed614fccb070a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f702af945c36c0e358bad2429f1a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95547bf34581a0abe50fdaddbd590df2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d72c74317362ee1a7054a26cfd2fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532795dcffc16db5c9671da49e46ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753ea0dae2239df9aa6d6843c7ab1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66459294a3a4005c2e52f6a10a78bd1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a50ea8e7878e3fb2d15cee7e16805461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c75f8e0534cd7ae42e5f76ee57b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8146964ca44149b9360e01333679384463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c692c76696b707e330552edc17beaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af14c3061c3a92bc21ebade89e1c1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3cd4c0f88336a6a3a8c199f68e542466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d186520901ccbdb3e79bb282795b7bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982d24a53b1f351feee0cfd2c0b25e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dea49ae43389ed671a5f0a69d5a3fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66173d3c844f9e0124562be331755ea2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e1946a284bac7537d6b27d6bd3038471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96357e2cc80acb12205ed2f6f4177a38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d57b9e56996e93945372cb91c2deba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22176b09f0b0d1d129c6a3116c3ce1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f33ba9268eb468e33144b7d2e4b61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aaf61ef29b44da0f7b37edc4864a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577c23b903158b7c4987c7cd2f3c08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684b4e5fe9b8254c18e24c6c083b70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e852cc7965141c033dc7efdbeb352cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130794e3be32f8488f91aec29fad6c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f40c972c8dfef4d9a018ed189236481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44664296cbe0b04fd35158981c81e2d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce85bad793b761a5361ea6081c4b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2811e836f1b1e3359c28f2f8fc22a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e398d98485e9ace17203effe094f70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21f16bc9ac88e34d20357d4dc088c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96534381362131a860ee18161638c52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398a5cae0a106ee9264f83e6b49a6f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba1d8e1a30714dfcb9ae826cdeb501489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f8cd7f04d48743bffec7b4f2b96be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96ff71bcb6d8eb576a8947ef742f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be749f091925d8d43aee88600f19a2a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d35fe67adc577b10c54416ba62a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13e553cd3b89d22f04fd7f9d6c7c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a40f65a581e2ee8a4b83dea4a5f35e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c0133be6cfc1cfaecfbd91b91cb16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d35f2d433c0251470b77c79014c3eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994510ca2ddefe8b2f489c28d10d878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb783928dc272ee8687a84c94a6af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fc0d844fe2220630a760686cd2d7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094f655a72b41a6f595be2be90fce4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be505ee6b92f3d64bc7de2f7d9d3070502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824608be6247bc6b9345a83cf6e1514503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4c4d2486b92e6ba2e05ecd8c64a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30611967f27aa4826522ca742cff8f30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d2c2735b2516f99899fb465462cab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0fb1af13f98f4b7abcb01bbb115b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabd5d136bb42c550885ec2ef4eb626508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666423eed24145296382185652a413c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a024a6ddb997f3dced32c943176e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b776bafaecd34dd03bbd083d801e84e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95ac5303d9c48f3dcbc4e23be251a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309764372937e98570063af63c29142513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d6c11308ba2d232b5b8d4c0ca0bd0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bec4bb994bd3523fbcca0a8141981a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1051f40ac081c08609e1c9c5eb8b3bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897578cb29e0022fa3d1ab46051907f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafbb65e53ca23e359454e1b574fb9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3f78942f89bdc8f0aadf024d01e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d59e9fd0d7c24c6af585d8c9e158de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee725c5ee3b9a34d90dcaf6822abcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de9ebd8d408b228121c77c8a157039522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb717920392280efdaf9e6338562b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25417372216f03467d787b0e34f3cf75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b81ae5e4e9411595af69c3b9aa8a93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6668647fb58ad802fc7df63f233d6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11710d30c46c33d0411b5b5502355bcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f58758b2f124f16f4c588ce9ab4d67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e2c6897591809be511870d1056b6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d75156cdb06df83f97eb6a7be8c3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d8379b86c44fdc5b6f9907324a79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69425e8ca79a334405e3c1291b7532532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddccb45aff8ac02477d416298b182c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c604cb579d757059d240916cc4e10f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715935b6ea1bbc6465e70aac740464d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234f06a3fca96716b47d9c9a780538536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472b06644c6406115e30cf7cde0ca7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a78f5260fc103f339c0d5bbf4ece2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6511d1c054b518c283e98c7c09eacd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a2e7be0cdba72b68782fcbcc68902540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d5e122d86ce7b0174e5f21e06d9d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb0b7bde1c506aa9df046c5d9422f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff279d0bbfd68ad5d6d5ab78377446543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6077956145f04cc039f6f58f06e712544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2fcb2d627f5fad6aa9d81505cf85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa7e4d7c3759adde6f3f44d97961a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f134f5b24a84abe50154d8140d83c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120142ed33a7f6d69082e2027463ead548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f079e6bed484b8c27ac19242cc3461c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14496a1c7c52234a741b835211f085f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877f131b4f74c8cd735f06d5b3c3d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a0b6ccccf98b2f1fcc79e85795dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c31012ec0f797105b5ddcadf16236553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9676e93ce5dfb72fa60f4778819e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce883c697d2cdcf54f11646f479f23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4eab4991c73083769db81d3af7aad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582609ab9f5d4f0f9fa5162a566592bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35591d09c814b770db4778d8e3f5dbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35f3afc0f3e4211777b81dddce83c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d477f2a960972160be5e067b50d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2b91110be01e36911c08130441c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b7d5a074dc974789d87324dde6add562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef7932cd0c8e3aaf335e1550be206563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b63e6fcff31e2f3be49e8dd96de87b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0bad04d94e9ba6f260f1129916b04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ba339c928251ea0196f062944d6e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0a1489c927bdce08f088635872b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf05da3445eb3a05ed07d8346cfc105568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a2a7666a28126179563602b624fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103664cfcbe29845d8a794ab3ac76155570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c463742e26835fadc29aaeb5d2b0aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366589425755d0aa9556f5edcb76a63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c402021e123fe22b277afa90d34f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1703d2cafcbd8f5cc7f54a1967138574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbd0cdaf1cea522be261c128edb1c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eef28b7daa0feb93b6e4e946822e93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0beec63ec7f205a8de20d686f910b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92112cfb76e27994f621d233552e53a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ac9530df52c476ec53e317636d93a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be4179483327f56f9850f1c87b1722580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6ef6bd5b7b94206b39a39a9b1cfeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f36176acbcabd142ebe59cb3161c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb60587bd2fdc883b7f23d48d32d11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fa38efb951965850ffaab27cfca26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c25fcb8c96813bc87ef756511bac3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47fcae124c20be781a37995de8cffd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1582541b95c98bfdba6ff55585d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7d65dced0fe790e56c4ae35a0bd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb642701ce4c2aa20f652ecdf4c195589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1394745f3aaae2be79fbdacfd3fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a29ccba45db834cbde296f9a5516b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fe1de6a8e1140b95ce4ca0e6bcfd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401257ccd8a412a60d4ee52720d22f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18f856a92cf7d8e2095a474130d662594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5445b5bb895449f329822bf62e928a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b0f810bdf6e97300a07598d4f2c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788cf19591a32b7172570dd9354b09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeb531fb4e6f440972d77359f4b114598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083c5d3fb0218332b6bfce68d41221599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e5f16fd327d2be8fb9c0fdbf7259c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac858f24413125e344191673dd27ad63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca8690f6b2dbc44b0618e2309e2c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2ba9200e0fcceab8af4166d26ea4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6819140208184b2ea4e694c28f057604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a00789f060cdd42d400df2ddc326605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526fb27b2e4ec5bc20c47d46e0fd35b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d7995829faa840360c366b2dc9670607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929d9e7ad15f2ce29f99ec12096ab3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdeb1980510cbc16fc37c67793014609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1eae52c5b43e75def863b676dbb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a00b5dddbead52fd713b586e2ce42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d721be4aaeb77176dc6f5eef7a9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09d5fe69b34f306fed93a5ed85959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7519cbf4bb2e64f571b2ccecac01f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d4f26331b0018c600bf8d48946535615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f4f47e6bba637f926295469ee7f54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb833de90eae272691a08ce71742a6d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf62cbd623f96eac4284b67e0b15d3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6197f40d96e80e59007c1e13d59b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a138296d2c17f8ebbee8e337f12cb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465d811adc5ffdad53aaa3b44f88198621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec085dc83508587073a84c84828cbd0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516295cd7a1e7bdad6a5697f613ca2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99590f1aa168f4bb086c5cb1a1e8f0de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715f507744bb994ae49e712267f96aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70351e68dc76dfed28084987e6d0f429626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b1ba3d25a14c558c0b9c9a0fd839627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58e5e9b6f0ae7194cad8147bece3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3e606c5768572498bdcfc003c6e8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633619e354abc5777e0ca04dc15b743630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b4f127f5a187341689c014c92b9a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4485d839c8ff643c5e24eb3e7fd2e52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e4017af0b447481be17cb0699249633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be8bd2ea6c00f2ed952f09e879556a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9268e987b2fc61a178bae65b4ee86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650eabf07751029df0011306414b695636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad472c737e08a5a2717cff33fe8f761a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eba18b5ce358cd0806230d587791a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a284e67eb3d37c74857baf3f1e94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7b9f94461411e9badd2d71fdfe7b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101d31b082d7e9e7ad43b7e7d6ab040641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2362350939c81c68384851a2c40ad4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f976b25d8d77a76fc6972feb5a7b56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d973e206d381748e198f081d8f61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690723e863b606cc7f2307c8422c3f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9cbcb122ef410cdc0a10b8221ea9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17dfb2a02dd764abced54dc12f2ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3153eb8a89d56a1c8da4dd4ba5c3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a458c5ac7ecf88db39abd0fc85d729649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca5f24fd2e399b654a156267131726650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4471d1f5aab4b2dd66ae1a4feffa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef351fa94873306888650be2fb9ebec1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128faae2a92965d8f11f5b27be324cc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca597653457ff7768022da89868bb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e74a3599d701e596319c0bfdb746655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71264cbfd80d26deba1db96171e2af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5264d476171452b4713c40e347f52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f76c9334dd0d1bf4a5c3f3830109c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec501e2c09f69d7c9db80f3bd73180cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af14be95b91110945563e27c99c5ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dc44f8b21e61c93a316fd01840fb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc2b88bb1d902b7095bb8e7764b77f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7efed8f26ccb97e8763da783c1c46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f16494738c13d72464f865e28e576664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c488aee626973f2c1ba32e10d7c47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183996f3a0b73a5702425709f45cdd66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031286bb6994f33725da1b46dd6e7bf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12958fc9a14309cc5e29e0c9b93afe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b61347ecbf1fc443ed92e7ad03f56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad761dffbb4467875f51972e6b3003a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac6a31511362852bf3779901a80ea3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ab3e18773d91331db377d5d064325672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810317995f6618a46b895e4550f83dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b043844acc371f1279a9018af4b7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684ccae9bda917d9cdd627a5fd6a661675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d169ce528233b5539e8214652732e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a707faedf1775ac733c3739f1a0a796677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4705163ac2a51256263bb6c171cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b3c3f9f822d603f57ac6fa1ab3d59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bedd7f757b875cd9ff08589caa5b59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2adac6bbcf96cdb625319287094bb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8065911955c6f8927eb04de526bf43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbed8da65595532a3b74722504ceda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aad1eb5b1ad6d265a014bc2e61163684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa443aaba82fba8cc8567957e11c34e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559a2f2aa65bfddb459c7a3d9274e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a941f98c6e2c3c26c45844c500d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e7eeb347b2dd86226accf63a47d15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b2e076c93e08ca3faf139741e836689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fceae5044bb3ea0365038bd4aeced4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c5a49d3025fa1572dcdd2351a88ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2bb4a9b39b01e65f60c733365de6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac87eaefdbdca05f095594224885c88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ce323bfe816b777a67f7c1ba6928694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db045891373226580d25c404f16d605d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f527115450ac11fb77462bbfb4ac7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd048812c465e106db9c2117d249243697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e64807f868a4ced088f95e9c80ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09df0e64cd9e393d450e98067328e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48331da95e0b3a0e24a5978a9c1d96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522c99a8250ad8f892300a19537c09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7d38777ce409f5d64c1e4da853ccb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3661125ef89cd206b06ab213a314b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ef00881e67381a6daba5ff8309ae4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a830f9086744363a703eb823667fa7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22791f9344bb2870d1631732acdfbe0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e375f6bd49e38c5e289dbde146246d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954968d35f7ea77c8bf3fce31629d8ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae3f3b4d36177478d93df6ab90bd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0fac216c5daebd7e1ece7f438fc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625e14948d297ad93ae472eb3013693711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514650a4ecc8b3a6565b8bf1a221d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86084aee2c1950982021c40843b8de6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a792755074e9e00f70020ac3e48b27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e85326a63cbf9dc729879835d549715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ab1896fc1b7543015b5e916c2843716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f76ba80c7e0b0006a772381b586df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfb737d7db9d5ea7150664aa78d5ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a913fb313db29de15757b9b772ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27129bebcadbfd0e8a5d34954672a94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6d2df91a73d2a83167d9a44744665721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b097b2ba5df5c6ee17d55ee8db0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd627b2bd19b43274771ce47038e298723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d19f1179389542696bb6e407776bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1507a674e96f102b0f35528a6eb175c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a92d1668c37eda55a87e824959f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b4f78b8efe5e8db2749e4a10da58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee78d1f5e5815deea43ddacb1a4c2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51dcdef49505af51746d584354cc7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f84a623ea478e25a6542f33a4bf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab6cffd77b9fb8a02cc425391d88e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bac0cb50fb390a5b5005d14a938967732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492770cfb5f70e3a0bda303f904ad6a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80d4d15687a404847b22bf6d71124b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0eb1211e6d3067c2d9608248dd987735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e32c1ee4deeeb341200e91e0311f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b5cca0e89e9f36b0cc6a0f5675150737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa6297c2c0fc965641a21d8694a69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f35b1e60397e25421004940cb2fdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dfab49c3a20ac5d3a99417d04725f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46233d3da482fcd5a53b338aab747741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db28bf7c06b98be9ce39ddba7daa348742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53318cfd32fc4451bd611a45d49df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d453381dfba156853f7505e43c3823744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e77953f015588be8a89c027b6e754745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468a0d325642c2a8b741c04ddce314746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ae6cf823e7085c4a9eb4262997a65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da43e3a25fbcbb3bb09c7361d869e75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eed8dd4ea5ca5cbafd5506810bc519749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94540f866c94960cd5dd56f41087174750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e1d1b9930a2d6612583413695cf3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e1a6d51285ea5f93e407d375ce4e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339b6b9e63844d1375ceaad1595854753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406b6ccf903916ef630d32c9f0ee6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553dfdc7f7dc455fa8f9887d14fdb6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca15009cd4a3146dde82b774e89fb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f2c89a7d84a7c5d74d10db3d4975757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432121d82e639641bfb17c4dcd96f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656c4df467eccdd62945ab0993621b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>