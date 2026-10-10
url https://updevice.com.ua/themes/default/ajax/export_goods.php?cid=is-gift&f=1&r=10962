--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24cc09fbe5b48d99beed6f4cefb5c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ccc82047f9823cd280bde8acc9b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d6cee2b0f6d860700d0c6f57f23ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a03b112c913007df832aa77727dc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a95d648de168d3db241204e5cf2935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60674ce36dd2de682a6bd09af9bd0eaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06150371da656e8704ca1f8f8176706c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84498c66068215e1f46010de55558b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed022168d6023d00709095f37bff7a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293f35965d2d9c41a0656efdc45fb3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45a5dd29723547bbc45882957536eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667b586f622efe0c1562a1b7e6b247b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d215242a99c8e5846ae4ae8eb8c7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a4a9f56043cd1780803af257206ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ae890e2aa41174ec4fbb8c384dfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83641d5dfa669c533a9310b4e689bf9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb05ea1aefd748ee30de9176250ba9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b706d366d2a83946aad0516f56e3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566410b5e8b7abe1ef2b2ad6ec8559819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa7d878edd848d10359bf4a50eadac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643bb1db8ff52b8b057905e97f81fec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4f98389edf07082cf62311214d00122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a3f7e33639fd925f567b9ae66930a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07266f7a0affd031f02f5e195e661a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574417de3398350faa98910b92615a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462700d78218c3266d3c136f4aa0f26426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd671695e90a3a8c0ec1c06ebb6e22827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f058e676b3b48d0fff05d64d2194a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83236a86da29981e70802e454b9809129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650353d64353b7379964678b91662230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f76513d96817d80b8880095a5d6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e2a2e5398e443ffdf5721ef9e2c5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e43722b9f9a4fb3cb6cc30ff8182ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5682e57ee96d1ba7fc6c5623a7241034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd09a5f853bc2c0b8e9fee04805dd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2e2708430fe2c572740d4b5143b1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba76a86cd24ca7a5e83ff7a9c1abe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8164aed4c0429b9817f246435ced38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e163367a0e84ebbcf045d526ab8fe939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620fdbc4024b74c87f8e76c38725a2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa041d8ec4e24b54fea1208691225adb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2653ccae468b1c7a0068246c9bc0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfefdd9d4b5b001e55780aa8af818143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50eba86aebd0dbced037f4cc2a23f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ff01dcb8f233286f4d3d27ff58b3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727300e78f723726187e1f123d7b85546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee93cb17fd332a2146cd979e162e40a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c8ecfde8dd222cdc7a013d2ff44ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc9243c2e276181de6ca926e544cc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c581749db2c3f1f363b1502e3622950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc51e960d7669042a121775657fdad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a012578400033e3a26f1d891ad07f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa0b1fd1f9c54b3382ab5368a5443753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ebb03b8b5151626f881af7269c84554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921bf20276d1166f971fcfeb305378755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca2e8ac7490e75485d86dd501982656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bbbe0f6d4195efd5b2b1dfd9a61eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f4f700e5388a71a323db36f9a281558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b172abc555a3cfe862ca9c5490fab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076227debd0c3dd0db0ac840510402860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ecea24d7afe7f8b31f1b2269e1fcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39395aec5a0dff693d4fd9dcc4aceb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91363bb398e01866474bdfb58c4978463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11598bb1fe63fade0b0fa0998ac77f2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ac7b963114dc36a67c947d7d335cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcb01440ec39aae8f865637327876766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05f13417803a96a69f73370f4b0a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e592ebc5f02ee087965fd270fa2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670fe1558996207ebc1c8228e79dcaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6386f679e7201bf5123dd2d7375026370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2dd397a3a8cf4f9b4b6c264ff6f2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8975290cefb781c75b63240c2693f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b58783cbc39ff4fdbba8f47bc0fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595cbbf588e9689cc6976d4baadcbf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104f94cf493ab7b83cfead72f68eec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf92d8ee987d43281be88192bcf2ae776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf527fa18d31708d6589803e8fb26077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3f80abdffd0a5d5f2573e29ff25278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9c25760278a31bdac797bbfb46d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d371af260623a3fc5c1cc965a0734380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b50c0e2899c61a38aba39310a79181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c21af2c0af72d486487678f1b3dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a1bbcc01fb2f487f32e6e618c665a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489d7e1d1d97d870ed8cbf0703c73584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d250cdae5b697b8c7051bd6daee54d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a596e5cabce059f7fe8d36fbf310c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bfc91dd84b3380713b8932e124ade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02a0b3db16cdd69826356bfa71ac788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b8856cd7ccd2b2c68bb22e1a2cf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777bd93d807dd4c31d5ad539ddcc7de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07c142391b58d539b95bbf0506be4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe2aed2b18bab0996467b04bb7ad892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943612813f1a3cc399f4dc477f814c5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13cb23cd3cb8df9c91899267fe63f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225885775be06d8f80f844e6f69c3b6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a86fd387e7f893894beba84b8fce4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2284a715f4398afbf275f4127cbfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9afaa75ca36c9b61b9fd4afecd4ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d003d172a79e82d2f8b21a37cce3db999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e2f50501bd364b2fbfb25963e095100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd3dd2ced7f0bc73f3a685eab7fba1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd1e923f234f592db3724a2e669b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e8c58e956a68b9d13b96a4ddaa7bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370c91340986a51f5697c7fa4cdb4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb93dc4ad22e858c0723d8a141f48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146401e7597289e50ed0c9824d3173e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4849a9845bcfead0c6bb614aa25c5b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e9e128f78e497b7bc0a60173e4c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfda2a6db23087f6ec86b42b4b22c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f951f7e954a138c114a04c612f1ca6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e72dc2a2f94cf36887a59b852f1433111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24749938e0e6248960f5b9d3e98f0079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff4cf02873c81abb754663f59c706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b6efaef3ee5c30b9691c6de72b3b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fcc0f9b45145d0e1432da99b52248115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d685d515ce6383c722fd5d47a9582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f52cf8f9dbc0e2e0d346589d007d52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c60f0de9a7a3b598ddc6edaa92f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dfe1e2dc36a81061f0ee2a4adfe8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5fbdfe895c72df4083e942ef6ccc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0129e4df61be5530afa2cdd42189d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6854442d30901569d992b6447374a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b363dedabcd0c5fc00ab92d1d62263123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23e74de0df836a404bab1f56d73241124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bdbacb64878448209c493a1415981125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f5d7a2d53e4142bd292f9bc3c8519126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3224edf1b9e085d40e69bd1a0375a6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774158ca13c69711faa19a2c59117883128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efa24fe5075b37ba4f9cd2725fb829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd6540781ea37a4c81e0346446cfac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f58db4ffb110f7b7ef8ed1e404f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d11970e675e82bd9b32fc177458a9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e92e959cb8882a21cf514bf412bcc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbfe1147eae7a251f094a1941e4f30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fc3933ec464b3b18b7cbdfa7d8956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ccefe58f14029374182c1541296de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422892113438dc8a0f9c20e5767f295137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c267ecc389880380b9a68a45ffd89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e8efc5948fc9750c47abf0d827c04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16676e742491d4bf95b002e1120dc24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69630bec1947443f49e5dc69bad59bbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61cc24bfd256fb5cc3f7ea3b3caba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504866cab703f3444f02ebf297b3605143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfdf60b0c1d5fd67e580f39f6062a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51556b1ebb2f65b369f5081791b31fe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abf69c712729b41fbbd9d31c6379c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31918dadecc061baef9e98c5c1b258147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aba65d147cf866e6c0382c4eba36d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a2d099dcce525d405825b8f0c84c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82ce984fabd0270fbe420aa517855150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc89e63f27fdef3be6e8f9631b1dab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ffc595caf0f47875a12fe89f0ba5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372a994881e31bda0adb044a780247153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824488c2dba7f05c67d223fcc4340c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e4bd0edc98f9c1bfcd2903caa19a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43559d7972999dfbedcc2662451b1277156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dece6c7ff8708aeb36f46002e9772e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48508ed252937b764e8e88384050213b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b82603040415016a2f9807cde97e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c1a47855c4f1f4548a9d36cc6da92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be88159539fa81bd9215e771d8f24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7660a9b13b9bab5bfc79f7f561bd108162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba43133bf423f5f5cc843cf7e7e80e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35b249b3a21c84d8f21dae3dcbc58c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af799aefa2cf13af10c51440b005351165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5fae345af5ef141b0bbdaffa9da34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bea6cd58e64c42bee79253b1de0b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49618c287cc85128db29a43821b53731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667bec0b5ac2a621e8c9ef8b6f60dc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56edca94a282b3b0f0b1bf52bec3632170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433248797e538643e6939f841df98c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a99f27bc165b0e75253010ee57c65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bf80e52189e5354ffb255d9773587173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bae0f25c86127fba0f4a9b231a33f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf7f4077eb414dc36f6a3e967cb00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b93a5b46556ab507d01f7b8e8fd35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ae488c860a8b3638b3ef8bfa9103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac125ab5e7403dd39232ca8c0f90a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c23f335ba0c4d95487a385300aebd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09086a1085f1af00da1fac239832611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b82962d2437abb00c8d67168a6bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b01a5406f8d184b180f9d0c86e69fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcb357d2849366893e490e83b5d364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c04fa11b9c754f1615ed0e9f749d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f915afe35d0e32ee0a4849fba970737185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029412e2b009a100f2426ef445538d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae6467947564a65eb8e471245b6b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e965dd0f151f40bd516a4be8f898b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446e8dd4d7b0d23bf3d6e8c61d4a69f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7fa6d9e5b9c25bf99de06bcde77d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecf27cdb6501460baebff8ddd4a73c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21292629f6e830390b743ea4604c4b50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d89d903aa33ed76216d6cb90d5c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a20a5dc97df5ef9eda31c8c4da7137194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2ea452ad15a35ccc4554a7b7959e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df062b9f0945c937be52da113f5c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c74f112098af2b37281dd2b1933d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b7b83338c98aec31d3e80d1abb4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748384df0792444745310154188a228199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc1a9d2e7fd4670d5436fad1fc7c7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a585d2a0d2acd8e78366b0704d5c460201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5de83a0d54390d33ca07df69dfaa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf9d6c0bb69b00e32e67cf16883bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee929b9a0e9fdb7194731631391e536204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd8605cce0f6ea72ead6724adbe039205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a24a453b5dabeffc534834e5c5a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577530d343f52bf23cf3e413911b2618207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fff799e01ab2875bfc8ccdaaa6e45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38251c57fe55b8c1ae04c668ed172815209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88527127de552e483702e9addbaab8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35055afde5026cbbd040f66f4ae93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e9e9292b7a8ff30f34e395d0f5ff6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d68332f27521ec78c5bd0d1acfc6f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a587fe613f011d5e8393c7046d3841e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f99a71fc631f62616c2261adc84bf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d3125df5f2d95bbd2a34ecb30993216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29517982b5e4f07959455ad08d80805217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9c3443c2ef6cf17e9100086aee1c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c5c44045820cae90a9d83aa3dfbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af3f3f7c82754d12d304f6f8b6f042220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d522644566cf6b392ce8dff6923db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1733c5b6e7ccc48d4556275b3853222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd2cd13249abb81f4b2faf6ecbbac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e596c37a15fceb3ff3fc639a9bd22a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e675e71814984344acb1de2257daf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a8917b5a0814a811f7fb4c2f9cd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916203a3426cfcde651197e7793ba7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57047e1998b50ab64bb9861c03f57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d24492191a680a042351eb534e24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad96001994a467556301089edeca5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb6b61042008e40eb138aede40aa96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966581c5f34807c93e607d30727b35a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf409ad83a223eb678a344ebbcc134233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117539e5d24c53b88d8a5f97aa0509d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a9ce9d593a933f18b42132c68375235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380bd549c13264d15ce0d0a16a291a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5268d20c2d313d67c8c988b30612ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc940c959d5929177595493415a4d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad7c112ebfcf3882e137625bdffed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c56fe64b5930b667128eca2ab5b24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e313826faff6097e9d5cb82cb5ca2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e47f974a76082dd4e996f576ae76d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270fbd86a0dd5cf744cb0191b8becb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c0795ca4f4028f0aacb4b83e9056244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ab022e800ea8191babcf5b54e354f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ef61b0b9e8026f693a2bebd2a97ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284e030cda74855ae1341d71bbf6e9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31072d8d131a30ce24e0b5362471a06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444cd055fda5e9c232f8ffdbddf9cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8535168a89253751b7a70d946ec931d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671184780e7985e9e0eccc36f29d1e99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155482ba344f4eb7880e7f8281759c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad41e36522c9071ece5b0a17cda4a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562b44ebf22ace3aab94c07731b9fb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f04649f3bd51b1e59db1c04c7d5c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c48024fad58e5326531ab014a135256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ee5769ab534ecf2d1fbb9b01261a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb980dfc2bddc93b753339c402fb721258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce82bebbcecd0740b4b5c79dcccf4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687da19db34bd05b99c0d3eac355774260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec9453ddb15e0a3bf0b94f81708ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea89df944e72e91f8c07d31480ce8e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa10dd3c16388b599a8c142529111263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b70713d54cd9d9fe0ce3c693a4648264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b688696492808248025d6d305a2ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998e60165206a5bb69d002fcef774f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba695a091aca96d7c0675f735d1ac2ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1c440e383ca3b6f61cd446dfc034268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bdc466bf1d4ca5dc3102a51750c5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7194d5739cc1160743726db54fb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22de8d3e3dee7710ecf170c104f1e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56d7d6311b75384689a55761ce38fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef8ae9698063956c8ec731e6dbb5f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e183960a7a0a7c0c366a48642800d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb483a7a3c5ba6fd89b4c6ab3f70283a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b3e8187d3396fb72af6da887ec670276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e958b7b028dfa6bb9b16a80debfae9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad27dfbebe6107b33106b71e29b65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d406ce52d40a5be716a81523f0b81d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73cbff11d99815f0dda16f95afec6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15775acb73198e211499a064b990815d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f7694b2617801667c4f9a17f71c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15996e43ff29e83d2b7021c72839eb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8239699b03cd92cd963c91912d51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788de9da6684164570a1260a93a9326285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9829b66eb55362faa1ca7468458378a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d72a4ac05cb59867bc9bf758e6fc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d69a90f28bf6c791830792a0982c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecf438bb7aad3395dca8992727312d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300aa9bb80da111e546b3aa005897ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b013290e62b2978933e4604709c04b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9bd7a38182f2001a2255d1306323292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867c7b9276b321107d4dac049f566c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a01034246a3db89ab557a8737e518a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0638975e585862b50625d784123367295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a4024ea0164225bf5989382498f75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57471857005e03962b19a592ee058554297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a0c4fabc853f16421296e87366768298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4637eafd5aa70259087c0a18dd650299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba014f254f2aad9a93a9429771036300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7d53e7b773256677b4356b7c3964301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb983352ba433cf0fc4e45b2cec8c3e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff8e36570b625b71317636b553d2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db090b512d9c261bd3b1fec1438fb949304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5374f77f6d0a0c44007978b434694f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bcef3802d29b5e12866549c470a34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d099c2d31837d533f477811d92a38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf940b8cdd59fa7e04cb8265853cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d1217755c5a7f973556a8cc5fdfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723912df539908cfbb81ba00e5961c45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4866f1f3130e1d51ad5030e0e20e06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8213f467663bd626a459f3e9f4aab6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c7f6a54337441aa3b1c8b67cfe6c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414782ae03ddff686aefd16dc884ee3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1983d013d00bbbb5f06623bcd80e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831951ade9b569a8ee4b3066dd0eeea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab6a528a4b8404b1a7cd8f1342e867317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605df2d8030c0c28334fa2b2a73a0c64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae913454189f7a38172ee95041ed50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cba887ea1204ae187f2d4be4bfe86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32546ea0b44674a1e8e5e59d10db72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8304ab6a544f28a4eb677eafbd5ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059d3f2f12a6185a435c051af3c43ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe296dd8bb34ccb30cee9e5a27b4714324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e653fc8ff4beb4820cc070d5fcd07c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d4189eeb374fe6472a7e788fa7a3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ab1bd3706997c3134042be8330003327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1c213f175d2bbde510304446755f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0aaa31809d3de1a50625aea149d99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08d85aa573ec44f27de51bff67b123330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772425681d711a2d075c0ab6c9789de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c331f7982d6b59d59a95a1b88fa47b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d02c4dc545abea69a91ddabc8b966333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d53fd086ad7deed7e103be2a72df7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd7e6d2fce478fa9a975c7ab1b6a17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7159565af7f75017078ebcd5cbf88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0f21c3a01e27562691df583f2f8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eda7f8be37694e9bd7620bc13dda0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350939c7fded44719ee92b3cc3491a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31ef102e18bfe01a4e9ec46e7b65fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a7edba70a554fc4bf00af40927aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab41417e3bbd679736b135f299230f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a098748f612f2048b5f71943b56ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedccd3bab5a5009b63198f6a8328c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a46e937d97b5efe33fba59c742ec4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b917c196f0bd990ecc74d541dca9a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4f357dd321d4743052e0d35294665347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300e7255b59cc381437f5d2c8fb76a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e183d64f266f800f3ea7e20d33da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2dd97b75b10d02cd16eeb7958fb9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85574c7e35fee0480d569d2df58d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376e055f75aeaf4d3cd657f60f85c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053cdcbd9628e37040d775fd073744d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b495c0de8957dfec747dccd3f4881354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c2c8d7288d60b0eeb943396e8d7e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef03a438fbafd02ec807ff01e0993e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f30105afb73b94da5f5e38548efc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd64f85dae8f49223f8758a9726d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194eb3b8e9bfe4028750a9e4da9d419359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a729af2c1e7ddc7a69c1c2f84eab4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c45ca5233c9ddcf6ef6277fa05a4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c96997c33bcf58a300b8239a4a9e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021476cc149179ef2bc8fb00605a7b2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc9f8fda50ab3a50c042ececb5e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9abb9a069e33c0c247737c58d9bdf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765451ecc6d50da3dc8d5a0671a7822366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa28e7fb59a891772c6ce272ad857e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21b601b9847ad0af7e0dfcc1f55843368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9ae73efa24fe369e3328763f0da20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b80c2b745521e1a857410febc9926370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396f7f27dab3a82ad7b9f3c998dcdf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26eed8f496abf207b44be0ac1c0d58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4c6ef8605f5b57a4f4bf31aa77c37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82384b00ffcdb284bfd2ca25bf09ad71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577972b7251e86deda005bbeee614e33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a56a79c145b5e9bc6866069c5ac6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83221e049d1e26fce866d8ba1ae1ede4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ec4fbf0f8e761335c62265fd1d7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582790a9ef9dfb15a521a451f5e97df7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a07974e232264db6ea46e8362f8f4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1452a48702df6125917d73f00798c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee291c6d66c0e35c417f01f5c1ea156f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7b9d7bf1f7ea01771c6018e47457383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c45979b4ddbe76c73f5b4f51d7fbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8322bfade81b1e8039dfcad58359bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fe33d893c71b3eacdc5608261d579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256458484a08a58e3c2d72d3af1d49d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49b53f07daedaf2ab935cb6723f891388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b24aed8858f8851a3f6f7c01da9b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f13165c996f226b2a355802c3120390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e18959a5c00928b7d7a4c9a29f6a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3260aa0b085d94a4fdaee60d185022392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db31e934c09c527da6353169ab8ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158782aea38ac685bea81cc8cfa2a07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f4716c0d1f067d241a8cb11492240395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655129c7c73382ae6aaa2d61eb1c69f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8027e77094d62e1a69df0d50c3a69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3169b1875132544ce6640a9d249cece398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59abef4c37a4f08473d6dadcb06a10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61bb48e21d16c48acd7ba272186518400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcf5f3f3aec939e9eef6204e09433d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa3390531a2640d68b06291741232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815dd7d2934055f1e17da1282c67ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683909c8940bd999696e7a3ca8d1e9a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676634dd61b6b05f96d73a7e9cd5958405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff679ce5958a4699dfb6df32f105a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49ac746f25001420c11ec0ec6590d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e2d1af01673e540c1dc02ee5a4d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c0271912ca77fd05a2f4f63808a53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ced58cd9fd27da89fd30c1c27141b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279cbc559749addfa7d7b947f88b78a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43730af8e0e92c7bd86825453309559412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe10b8ac861f61fb418d6467e6b507413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65011e142637851e5ef1d9c19704b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1dc574ca5a2faa83b80458b3f25d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b259eb325642c1a021b4f86f3dc9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492d41c1d3ce4ac9a393ab5709c5a4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51cd94d91d89e229820aa020749be3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f93a84e3cfd7533f6edb22ffbcbc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e6764f62b57bb436e25ba866af7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed568483852808b31e5a785623f786421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57097eb5553152db93f14467d662d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72510dc4061e792b40f9287ad4234e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cc90e0ff390fc79e4f478c893e423424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa72910b370a006943dea94b90adcd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a141784ddd185a11fb3ceeba53be7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bd2d2e9a6469c6b8d6f8eb8c796a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef667e4d2d1053569e1a7d76095ce39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8d7ff0fdc5163ad2a6572e4dec1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7adbef2115594faea3ea963af56f8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3e7f9956356ba6e387fded5819c4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73170f1e975c4e4815599ea237867c93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413cdf99285a99115f32adbbd6ebcf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296294f69420b203714395e302af56aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20f27ede16a42f7fbe435e1d5ca96d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c8d5cefa0183872a4a3e9fca441b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb981594480cecb3b9c62c4f7068a2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36dbb2e5b3914dc1642e691b90a108438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e4d583bb3a9d7fda0b484db676b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23487022c1bced56227f0fb04dd29e53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f8973ebfd7e368a2fef51d25ae4a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2bff842ab7bfe91779e9ff32cc965442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c590bb91daf57bc30e4ccc44f1fcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397913bf1b9fb80434f550deda17e6f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34c3d443793eab7ebf13cccae5a6eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fe3b21f47ee06b1ebb9dbd93722bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ecd80564bae44c5c3cedd1927cfa2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bee1c49e863e521c8eba5e2b620959448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be3413308e2e2d125c5a955280ae9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d059924c475ddf2ee73e3f1feb24c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929db595ecc354eeb2a9c315ecd53dee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487742d7b845de24a8066cd4bd82057452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963c0c457f0c0773498e69b3dfaf887453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77220d469146dd7b72703af6487970f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234ca1f041d1778b52d82e3a00ebc65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869735cdf5abfc00726635ef1d0fc5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241062667d8853086c3727c331c2c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7e6dc6dc2ca1dada90635a33b8e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d82d9ea9e84b8f7b4b47e706197c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21ff4096a49cabed8ac32db4ab152c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99610957b524378327a194f14850eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b5d8a286b152c7ea0496afc080e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa1e205b5a46c7224a55695984a975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005b0c21de1652d41617100543c99b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4708776c8364c3a1f2248473f3f66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a6cb88012da431000a9b8aa28cc4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b1aa5f4445f884a17f2f1b64d3ce2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf99714892b8e3724ecc4c217de178468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820dcb6d3e32b33e54f00bc1dfe8932469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eb61a507d35a52a409f4edb75e725470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3e42b302947d22ad8b9655447b78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdbfaa1d623691282660f19b39bf54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326a7c91eb22f8fd5c44c59046141a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ee78d49fd6cc1db52fc8c8d765a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee756129becf53e817a279fce75d1aa3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd2ec114a6f886e647a63e0354446476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507beb7007ada528dcfb8f7177b45157477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68317f103eeb09ebfbe45790bdce9151478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f3f92eaaf0b6d96096184cc957b27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a3bf352a1ee9c6665f709e1c9d2eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe804c3d354e694a3ca3aaded2d20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef6eee9d32284dc9f8840a408cb5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14f9bea7ad960c49a0cd788b742a05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66364516c0155349885d2888e237519f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f884f0ccd00097d2f9150eccb626f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f3f3cfc5047e752c23c9b5cb28f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deaad45e6eaf76daf59fa9e5a57504487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f41424af89aeb44a546428f70d5f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956bf7988e1479bd6f9a0261cdab3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292a13b5279653f211b277fe8e337e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced78eb5285e4bba084bacc76997bf98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04723fde96772f222ba9183203b40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c09dcc6805c738de263f4e33fbc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b2e70fa85599a564c296bdf100bfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e395a6d81aa1067c4eaceac03dbcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86cd748170b2a5eba4d931d73c8137496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d785b1feede555cdd74497aa2bd6f14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da7d2b028e07fe2253ce298c3f0bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeea8c3cd1756c02143eefb945b03c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a56331b3d48d44afcc5b2ed6d77962500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86401af1b2759665852f54d0d7b34c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbba8f6f99519ccf40e4019778c45a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b608b5038a7b0ca9e6cb3e9f7a9a138503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d046aa34c76d62aa95ecdfa14328504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351feca15966acfe8ac955e388c66650505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5060a1439386d34a870561cf43843506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148f98bca5c5ab3bb66ff198721058507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d802ca23d1b62c69b8a196ba8499c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a5734168eef71f0ec20e7ca801550509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcf67bfd8a8bfd666baa40eb519ccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c762b373b8eae22c04b458c37de85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e875fd79ee32ef32e2925c2fbad8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f7747a9193b5e468b320d9cc1a5bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000108a9339008b75e0a72befe451cdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e49e8171ee38fc3339e28c8af1379515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f548ea909fac3afaea244a7ba825a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ba171b8d1140f335ded04ec5b2335517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6525c433960b73f4c8e56478c1309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f6015aad1ec36fbf5f3ce326f1d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd084f68571e2f09c67b968a9fc2543b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d0dde2727d515a241addcbd356a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e49b5349e23fc122f408cc9fe03d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4697ac5e128f0e12667f9f67783f5af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1f87939bfd4429a1e0e2dfec8894c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a68df40eb1ffdb9ee524db0cf222a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3dca5b7f6f6051beeb33391f0892526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbabf69f19917b8d7e48726e5ed53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce03c7263c96069492f14394a398b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59bda432b602f42a2d872cef194009529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b617d1007cfee94095cccfbafd75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f46d2105ebea80a1b82b24ae0afc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4d30fd645594edc6a592080aebc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09cee99e3d8bf039074026d6df6423533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294d7b3e039cf1a30d76f5b6fa0ecd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723ea9a4fb2836a17884987c44200f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746793a896b6bf1b681919e1a039d357536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa58c362be034d0eb77dc944012f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0f1debd6f0984c1ec2483812c029e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf0a47ddd8d284ac8bc9eaf720c4fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa389843c2385f252f28000b685b1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e1c93fc69c19898f0ba49d5b8a06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb1a8012c90299619cf7b3cca5f88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963dd9ece24c0794bea7246c905590e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aacc79d8f3aeab2ae416dd119aa40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d1a1fde67b53360aaf39ebbd93f40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dbb7065f7717c1f807e8602c929a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902150efb49c79c1300e5788d3305b07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21a7bcadee3dc1844ab3695ad7a94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ff4b2930922341991cdcad4f602b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daacaeafbdfb06f87c79ba04c495697550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477065da8ee79f1bdb296fb669a95b14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e410125d6458b523db28a615e1ed1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0c5467615ffafe1dbd429c765aa2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7097462cc0d7f0ca2f326ab43e81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3149f8ee124e55fcf11873a5f91a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd5459b8803e1d70a0eabeb931c8ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d461262c9a592cafcbed0b7f1758f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bebf8a0727dfb48549a935484bc0ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2bb78e07fc3a17b6e10b20f3f54a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94268c030cd015d8d1f4447474292d8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c0211e189ce24625c9040c507a23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100e09b5863015895a9811bb1f3388562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f94bd06e0838366d6fd2073db567e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6482a914cc459da1f119309ce34edf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018a586493883ce20296b58c35d4f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613383a095c293f67ba9bc10ea49557566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8434e335bf4fed0ef9e7031de3c68d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf9371b33e170169f250695d8bfeb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2790f92e410e54683bf18c88deda90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b4f836641087a652ac777d59a3486570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddb5405ea25b08b9f64a87d9c1cd35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc84fcd2085fc798547a17a42fcd8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4b0faaefc79af5fe598087a976ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9518b770b2a208387d4a00d82faf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69e4398d81bfbc324445477d3faf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db873706d620ffd0ea935725becb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc0a1cb4f640b4e97c5251b0012c67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa72a037911ca99fa622f42e48a5812578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b49be2dfcccceea53a18cccef350579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f7a5915c54a2707c44b61578f0045580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3b295f6076cba301762b1b822125581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9f41139ae530b56bd4234504d82e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a1e5cc0de70aece52e1cd4e7bc3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a3aa64ae70738a31e2e18f55fc40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6dea966b5f90ff5cbe0f3b603eac6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24f3515042b965d8b80563110f437586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec9ae1a430734b0082c703fa516eef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ebd58decd25585dd07c0147b769cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca0c5fa455bccc7f83c407a7ef47f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b0f76de6024cef7a65829188b7ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9893bcce6208497f44d7e17ecf2af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc922b90e9af62114474a88a484c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bc0692d52d447223b1ed9bc3f7a3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342250bd8572a9f2807d0070d2c421a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73abee3f365738b56ca0a7edbab7b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701a4d4f3b6dc4fc5e9d831447bf81b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9256779f021f6d37a6133076253f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87604b53024e8d8341596c1ab6c58967598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f058bed945efaec96b52b0a619965f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24007b7304aee43bf8bd73b58aac71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27423d414c6c7e5dfb2782c25a9d72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c96e9cdfc96a25b12b61eddeb1586602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ea5a615bb2a30f8331cd44ff2a1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c47defa0de81da6166ab9d95dc844604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13fcfeb8503366e850126f3043d6a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba554729c771df1edd971c53c73f935c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ac481fa7defd89e3f71fad44be006607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b897b69d656da0260a5a2bee290d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7afaa0784c29f7b2034bc410f971609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fdad15aaf4d9e644a6199eff00122610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf99639aab1428002bb009e29cc8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f336de58d0015f6186a9b1eb547f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7dba383281e746b641fd370ea6036613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce446df96305b1485371260a7daa35bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c7b7efb81308357dc7b8d5fe41a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d8c60148dedfb625a89672240ab88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a29ead3f50f4bbf4acf984d681a006617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e3627b73140915efc2becee4f9111618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381046a48f8c03e38cbe0f20a815edc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c3dbe08fb5c3c8db0e22d67871017620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73750e5c81cdaea2e606118f867c629f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329df813a55e9d4b4596478a022c16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db50c1b32761d9dff0b1f2e5c7e5d34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc7859e5ad8a6e4ff361754c9d876624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a33c5790ad16f35e45110d9bb87e66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08387303d1a072a6f395d459a7f7a315626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f3d123a41965921d7b597f517af1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f1d7a6a14e9f1d9698e3664f7b2de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef07fd5c7ef64a3d22a2dddc1a82ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf241d285af139390906f52a8991b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38586da7667d59ea621d04887289d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bffae93fe9a513644c95e80710998632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72e76aad40b1ab30194b68f1b75150633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c168937b7bd490871abeef5ed6c8d1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77569921c97d8aff02a083a57d7f5b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437cc3ed2ef72621ecb15443ac929cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d7d89c5493f1d783867ffa7d5d8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f864bc6af987072ac8e8f2749c41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc92005467ceed7bc099e1bef13a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8fb2048c5a31e99149b1155680c31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbbb2067baf821fbe143db4d72fcdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f960c49a8b24bf7063ffa559eea4c0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a505c5cb4410eb95069d9eacaf8c194643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77454b84d008891a266cafd48f71e34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02f163e99b912389ab1e0c6adb595d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba08db0880618686dea84a4682e65f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a057f68531f76bcab9d2d02b2fcb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c9e76ccf6eb2033352bf6278104d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf44cadac99e470a2730e2bb333b9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb2ced0ec45f70ac96239aae633724650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162c87c73cea1ae9176d3ee85553dfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eac4cf49fd49f1c35880ff03638db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24fbd653b2f1d11a698274ea4c8516653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78906a3e40b9e4ca561dcf094e8ec69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3e917a0b8861b9cf0a49663cb7cd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128ec00013840ca8b1707536df3f0cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17304f7af025fb7f69bc3c62719dd29d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619a4aa6e9b867e518f63886bcf325658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a031ccbecb5bbf0b8f487a4b27a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85a8f6dd633c3b49c98ecdf149dcce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db57ca91664ce98b0656915b872a4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed809ee2bff4205504688b510d31a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b91d10f6bb9cb04357c8dcff8c33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd2a41f9813049a6759a71ec5fd45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b9dcff484ac390960305374f29a14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faa0509efdd145b35ebe4103fcffa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c7a7d2c5e2581e5976e9f6230cf0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf761a2d07cb6fb4482ca08af1eac4f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b423b0552fd9e257cdb8f5f376c252669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aeaef1f284ea229eae93f0d0b1b32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6267bf20aad050179a7ffe443be2c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e393407e0ef236118785e4baa6d3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ebaeedf9597f1988e3ea38c770871673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e69bfa7cdfff751521fb8c1f96c217674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789cfe77dd0932035da9c5cd2d7eb22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af65876f7d49e1a36bc3449e5bb4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad207ddfb0fc3f068cb34127577ffa9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79157896e87027d1a9793b341d499a31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71691c41ed608cfd5c047bcc28190dc0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534afafac4b0595fdc774b6c3ea6d995680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6edb02882bb9b02b13c9c89f442f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf36d361e194d09569ee3d8bdc36e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a619a6a2e53fc40d35dc05e5893753683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd823eeb54613779fe58e34920fdd1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac554623640992664721fe09db91b98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c273aab4cf9b8db40e84e5d7920e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15b3c4e8c6001adb700627180a7117687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f81729f48fdd9f5e0443f2a638ba4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cb7677a28681b48ac41fcdf287474689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33af230c5fe9230b233db7d054208fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aa684de0b0188df20ffe5302cafcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688fa5f8e1648d100c19d3f4d20bd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1cf69032fa8b88cc0d9b6517fb9dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad80f67dc5eb5f633d9521434e88f43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd87ef4e3e5a94237fe6de1a953e089695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c55484a1f615bf805523f7d2f4fc42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9c6213be59c031eebde8c88e54fd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833460ea2463746f3d9c3382adbe88cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233297b2c655b6bbfe9891baf4e18fe0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9ec8096107441063bfae4bdaa431700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6be33be9fceebf907839f7a406f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465567d27bc47dc5df3162ce1e2e6db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0da746b091bcd40e0037865a1331ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321beb326a1dd6c756f5c7608a97351e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd71de47bd283b960904d5f7508fcec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0058a6cb9583c1eb49f51296af6cf6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25516994666d8b82cf2da688b7ae7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d372b8082aaf1a62f41fc4811c8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb709a75ec0959517b0fd9c385f7d93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62136e95d82989ca14d5d92fa9fcecf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1ac7ed32445ff610ccde4932aed95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82843d78a5d991ecfbd128541ae8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b7697b27697f0dd74325e4d40bcd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823909e64a4554661c469d10ccdffef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ab45131d0d97f1d59901062632718715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb9093b6a7452ad1a5b8dc8cd3bde7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8afc5cfac3e6e26df2f9e806fd1b24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b96911922137821ff9a362eb6e3705718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ddaaa16b42fe5ec873e5a1424f4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334e0939d5ab5dfe5adc3768b961577720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26fa222a269d387ec399680fed98cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fd8539f0530d74c7eaa7342ce49de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25900e07f646a11e47252be0d855f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7221059417b9e82a46297b997e4129724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781f6e129ee19fbde1e52fc5e537c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ad5d538109d97ea253b9d4a53002726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491740acc732ffbb7169402e97ea3f42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80469bf7d298359f17b433378d5c8d06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ebf8eafc7e7688cbe7f48e249e09c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3235317e4ebfdba0cfffbd698a83f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b3c6a5bb4cbbf58ae3cd1473779c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aab1b1660cc7cfc53ee0da5c0f1b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df1b883292bb0b51ed9270a79f61f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb203e8bfe40bf25b5735ff4674667cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f61a34e9b79a5b5133167e5be02755735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14938fb17bb8484cbe19b497e23382736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eacadb1252c263f461a92cd2fb83a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef05e1698ff8da113c8f1aefdb021738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f2c2e0c2e2c9e4d21c3ae2c739363739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100a91eeff778a6b416b6f9369e7de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebad3aa64898378d02706aed5cf902741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d47910e1902984bf6a14b14c02be2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b1bb1762dc9a6db8a1080bdfca936743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e250c189367871af1ec89f0f055c14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd593d320ba62c79e43d1605ce69f55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d7d93e0f8a77ae8038931920dd20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa50f865d92c8f7ba6674f749f9ff0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210452b57fca13657d8e5669e7a1ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818bf20f298c2c75f4795e1903ec2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a134c2b865c7da29c495ea0a62d42db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82960297cc193f5693704bdaade7264751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c60aa90c197c419e83c86fe5d32c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912c43285c83ef7cd9efddfb7561243753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d906b273d40022d09ee9601588ba311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6749d72bf521126dbb7124f51b2472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae9a49cf48706231225122abbfea33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91532f5d1fc503057658c7830e6f246e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42153fc210fae9078d8ba7c3af321e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03537f0a9bf3621e2e43419bddd946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006e3aebbdfd6dd719d362728692287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5b1f508c85345d242b61f6068fff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100053e558cc861947d870664c86eca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd935598e304f1c5273ea11ff786c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e030d9fdc1facdd1d6590f5197d09211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b320560c8631bda05c560cbd54ba56c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3928950f835b1c12f91535886860b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1af668004b986f82d6384ab9c0c40c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47614e24a861c857fd7cfede2dc0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c1785cfbf48c7697b5effa214a8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b1c0874f02d0c3c4c2c7d51b2da7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e1f369f2df551434daea1e1e5fd9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522713d85716c8dedd3c8c38132e164119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17dbb58455c412f4e4a2a19ba26b7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c88c2716cb4da31b61540281394c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c298014de65957bd5a25f87e26ff09b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d547be1b8b4eb783fc4442eb825a9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62296eebfe688a5ac27a9514c502bcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fa610534f42b9bfd3d86a4c1d198425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071b211538179ccace80669ead48bfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfa9758c9306c559ec68340e19e00327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35be568d05a9db1418cf1157d756a0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca2260c5312ab2ebe94ca08537c53129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff5d2dbaba7479e082f874e0d462630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be5f4dc746a469d53f4cb19e3474631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d397f336aa70cab705a776dd810632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffe0139c0b06993c379b07d949b05b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f77a4e9268a1b00597d7581dd26c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7f04555268732e3503309dc08eda935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c962d87d9f3c454801364123afebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a47d8d62dc9ab4e7afcd8c092cd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9eaeac19da80bb9c6a6c790c2c46538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d465acf0958a22db904dd2b3a3ed239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec42c87b67ff891b3aaff9b67f275440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83654f1257767d3b8d98340737360a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c309d0e1561613b200b6b6b4e72e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002345325e0a29fc55aa40961280002d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636e5f9c4149a2012e958dbb7a181344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78e4779aaaa1bbea3472db7010d9cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df645219e459b1a9cd4e03675e5a4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a393884ea66a4c07129d35c6c5fec4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498dcbc7c461f8c4c1e88c20384583248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f3ccde958168c35dbfd68b76879cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a4cc69dc125f3c9e99ea5162ba1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f782be74cf8dbcea0847088745b72851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a85b511f70e4782b238547d7294d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c1792617ce7ab7f4e26346f47f35553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d2c15e3a53db153565af4bca5bb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257aa4bd3946df2e625faf6374e605655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c30b759a2265f515417e4f067e09256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b68e0560c61ceea61b17819b247b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b0f4a9f6a00ecb2f3c2756003082958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7ff33057c4d640fb3d2b8e2c89fdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e44f3d8bf8dd090eb20ee80b67c7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240ce16d3d8011bbb06d5d1300479561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43f5e7a9d07b6c1830fe5f6f08e01762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f00156141c423496f2b9656b92c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10cd1f5dbdf1f6a5c71bf04ecf0af464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea7fc2764f61e93b671ce5925e05a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ba097721cd5eb01abe59823ca08566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ab2d2f30f66f0ffbc89d8b8ddb6d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e065716912414a065b39528d19ae8dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5819ab404d2b73d0398d8b33248269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c601b1853c892fbfbf0f7319986b65870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447c92de20fa6ad69bd0e04ec4fe0b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1319f1d7210e631a9b1fa8f82a9d40572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b151f6851a294f5a10c6357dd4faad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee4f86427d5fd7fa8151b35fd513474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4edc9cf9a39b43f4ac87e5097b2aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943c167ca799825f27f36cbf7a1e96b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c283a8c41ad4f180e8a03ffb684d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa8292177f39670eaf3adde85b3e1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726df6986da30d7beb9e66b7981224b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556c1554d6e45bbef46fea7eee3e2ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285c7a304c58fc6b47e1d74082b9ca781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ba55d58ae5554cd35a74746b162c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da7e2f9193964b332c24f73d81375c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48292759df5415447ba493dcc303a44584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38a7c189e274364734426a3a590dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b2dc69c919ffad181b22c9245f9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e4094a820c63cf4ba1bbdc0e345a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bad64e30f958d8bfc69dbf32470da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d576af3e4327ded2fdbe9803fa851b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0447cced9d5cab341f200a7ecf335d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155224367228df6f178cd7b568f10dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5761f3d72e9aef289417f1ff05d2f8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf44878fd5c6413daaf2fa3f900a16993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ce94081dcd5212ae301e7ccf5bb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8919d57523d8ac1597c678233920d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd3db1d125a0b7e8ed9492b56bc2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f292e5e2554fe4df93818889547dd8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568cdbed61e4958ae2fc6372f6300998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450657f44ff511c7c0662f226b58ca599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411319434ed2235e49dbd54532ebdb0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58962e4c3c48dda7f2c2f4321ec5c6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b539000504e01e5d5de109117372102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59122c4b5ca13c8e924645dc9b38630a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b80689ff3d55d09e6fa057e56c350104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46629d4e38438d20785c16e7f965565a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5121a0f92848817819deca78498a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553cafbc564621ec88409eecf65f57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ebece56aa6fa456ef3604b1545ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a89be09f46e1a0eab18212b45d2a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88607828d4925eabe17a60ca041dc605110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b946993f547b45361e5abf7b6ff2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed7ea001bea558cd1b907351e1d874112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806036c5bc2a203fa408be5328b78ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1c6eae755c169cfbedbb77ca1703b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb65356ce91b6edef0abd92e36dee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516090e67fd6f6d47fff2fc7724d4a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28b304b3819f9578a2f36c0d7e938117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51b477eeab52598f1b6bf7b687dde6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f93796c5b4ddf5df7999406597b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e3702d7bd45f39343f279d9131ff1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301af1aed9c36e4cd44b84206f54353121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c318448188f90d4ede5fecae2bbd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded611d0507977af49dd0db99d5307cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e53400467d7c67f0e5d2171931f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18b3bb13205c498591838aa658172125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd5463b051868ae29c6106bdbacc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57698aa945917d613218e382c08048127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ed398cb6cb2084835cb6de8c9592128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790579661bea71b27a07a06cb422df6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b15496b9919c86e0531d974493bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e006d55b97125a53cf24b8c351d64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037d53258dade79863dd5be03fe571132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95406417b7e8becc35ef27bd889be3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0abd10d02100d6665ce977034aa9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a0d766744f282a88f259ff8926ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06ada42c0a44deb718f668fe3420c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894446c566c6dd2ed8a215507f63dbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb4e6823de84c82d659689231147c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17d438539b6461332c9924f6681c0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42062b0df54a26711887b1bea9f4f28d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4cfdad618f181a4e63ca30eb6d27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6930d45363e88cc279e1fd3c74889142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e646f997e612df024da778522b247e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837481812e5698f37269ef2466e2250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c319f5211c034eb7c559c1942c45a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d1b5962b276bf7dbe675bd4220fb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc54cf33040275a525562c06f02e63f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506566419ef896624c3c52dbf51e410148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c882ef04e8727a0be07558ab40a0f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1665b51cd7b233009c934d557a922150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc42d83f5622aa6bc3ed780854456151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ef99f64c9061187ac4d726551d66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5ccde92375084cef51413a1424cfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5fd0dd2987b9252657ad0f874e89b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b5a798f6487bfed918c94ef549e45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b133ea57065e5eafaae3e17e599ba5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8973fb838b0a0b12fff63097294be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281cc6185621114726bc50d86d20b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbcd3d289a1b96041ce07b4bb4e7f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a2124ee20e246d7493b7dec3ea98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e710310aebe36b178f205cc9d2c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51bbc28e9ecadb9c889e3088f859f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fc79b80297ab540f0ed72e101b024163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479badee2d6503406496ad9a986940f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e17f48ffb1b154d14025fafc0368165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112333b8ac56a70e367f40e0502bcd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e828a37ba7800ef29b51c5c9615a63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ccb78073651047be82f1316128ad5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a52b13b890d4b27f6d057a985d6a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2c8992ce7d88f3b7b4fe9c811bd3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fccfcc0566fcf1923f2ac817d0f774171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4632432f2b52fca0edf9c596b3221c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeedcfac1b7766fa54f7ef2ba704fa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3dea663a4bdd135e81979115f6429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b81596b3cc860a588d423bb7df4c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003ab9fb1dd4b535007f9528ad5fd7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a41c4f6be73eef531af2ac5b9584d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875447c8b98fc101072b18c67fafbb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb3777f6b12c0a0115e5866db5091b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfa1e2199b0816a5a053aaef38d4e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef3febcd4306ef45a32dfc0b117d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebf34d19190818a26213870663cf41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2ec611a59fc4cb81a5b76a120045183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972dea8a900e35358505a84c44f4937184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38612fce5fea6d8aa32614c9c7277de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398727de60dd6e29e1762c55ebcebc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a5874a44116b5b2cb05f543e6068187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0866cd21f381a4a664eb8e0005d07e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda57303e89be409dd2aa3ecbe349b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a5a2f648c074a3f5e4c550767c258190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e39ebebb6cc58331b250676268807191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e63b72d521114d94a783d70f7fbcec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373a856e9d5500b4e9d530c5db44c96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667b860c407b4056121c7b1b47ab8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191b57050785a1a5a20007a4af93fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac03c4ffc2a864228f055df3d6755f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f55778874150be8e8dd4a9dd18757a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb5fe851827b2be944d06d1d2a7843198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d867fbd840f684d2e7f172b2b5dddf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7078c2ecf0b14cacb17c2aadf8ee832200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b306bf22232c2eafa9dc884b2fbf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0adecdcc3f03892a53bb9f51b020e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9e40bd61d1a6c92dda2043bdf4e2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1539d5380e90263203002bae2eecdd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ffb6b623ab1ec065d99f5664ac52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f9a7185bdcb8fcdef89d2017fd416206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73961beb3669479ed3e523d0b6df8e58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d23f954f7e5e4ec4cefb8e294f1fef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0c61c411066e7f6072b6736a4b67a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba178a5b0d9128b669e04d2f752a02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb24bb2ebf67f69be3aab37736aeb9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8945aa94eabf9b791bace89ef819212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df163048646682fe1c8572131548a3f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1a6a40e2145171c15ef37844c79ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b65b90432ff5bcc3427c22a9189b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8420a5d051955f119d7687052d15d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc83cba013ff529d29235045af3ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3e469f765a2725b711be821faac3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6dd0b25c1395bfac7a8929322e979219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226feef728537016bc424b2abe1b63a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf101b7cf281e5c95f665f00567810e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b1804cb03d4f512efc9626f053f44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25700fdc02ec498b0446001baea642223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e216c549c6d5cd1e97a5a6ef00baad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89fac7585505e5d44ab38a1bfc8d33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ce25c92e70cc5509a9c69d343686226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6805ecc6df71a5dd589c52d64bbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6575c0866aa3d69ba9d64e8a667c6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087fdec93e69bb67d16ee0979d4cfbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe839c83a55d5dbab97a775183f305230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6d33bcd1f12734e2652ed75ed7ec1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c93a5f20b37e79e738abb690b4d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d363bbbcd0b34c1fe01ba8ce216164233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024497a62406989f80be995d5b5cc0b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91dc3aa34e78a0d5326306618c22eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b11809ce5a3787dbcbca89c6a9db9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b13971549683274a45ceede4f37b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fa4f44891df74c7abb13bd5efca24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af04a859641568725bbdc74e4030e10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb7bcfe6bf85cebbd7d2cc87dd9b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e02b323e2b043b605519d62baeb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a599360d80fedeb690c64d45d3a9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09026d14fd1553473dc775207294fada243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f5d719518f9bcf0012899e6621cce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d822b87a5c0c98863e25d7061de5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc60a1d198de1e7288238335c51b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63653ac1a5944938ef24eae828bbf406247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66255f76d1ecc4de5625c7b4187fca4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef075d1520a1ba7eb2fac48839d49b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d8abca36215f52fd7b2552ac4c33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea81184b4c01c2679e3aa7b5869f0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9e038757f353d7a5eca847364da64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9f214863957c39f56db5c6e49dab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848095a4bf31245c1d64dd12d7495a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a56cbe07fcb99b1e82b1f00f653cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194653d8f8995a682f1a699b17e36c17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d16159f2637f99a15854103e51356c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cab9a315bbf1045232190c00bc5d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f8094c9e01cc48d76c2b16e0eaf0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f46cdda8eb91987a0d9c7055bc0eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3da0eea7fbc394d17da52a814c0f88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bc4ece091d5a1d82ebf6810286204262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd528af4a04f0e931f343dc6eec0193263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29a770bfdd2ad8785dccdd96a4d967264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae1f10ff23440438536edb93b4904e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861a5790063f9a8125722fb22f368db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9d47278e9e6bf441b93d937061b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f00f571a6344bd0a379c9a87a3b23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b14a2660d62fbfdd8b12eaadb1f35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a5e250e37f5f5635b42dab3c8c1b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ac0e59f3bdb1d844f33bcd4a5e28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894051f21cd6bf84ab848a9315eed365272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a8b4ecb23efb4320aeda9047c040273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e543c5d6cd7c6acb04e85e2778bdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4a36e8be3edfbef78bcc04b461db1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783a6c4cd461eabf8dc8b021278d0f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a49368ce86011337e9182b6c4781277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f0b0cd0f9bd872993648b3dd5281278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364036181f5b31973188a7b8a2133f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0a698894a39e3091631629e3d7214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77ac342426e2d48dfecf4379cfa47f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcf7ed8b8041448b0adbfa89713cc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4a7028f82adeafadbf432641c2cd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b94263b0dfdd9fd26aae86b71ce1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff59544ef3f02fa4fa9482ee0a63a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5075f1af8c50b78eaf59e991de8817286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758db3a9a8b51f28a49646272b639716287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2646870e87399a3f456eef53bbae51e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b31dc406e72a646d685114ebe0b9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9a81ce85d8de4079e8fb6b2056c88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87648ab6942a33537893138640715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51d8f27f8e83cf01b1c15dbccb8e4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e75dde4e3180c097c0faa7574d00a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87855210a0a33740c8431c6e12a608294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87817055dfc09382a02e9642d44e722295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200055052b022f8cb59cc0bde2f2ef1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d5ea59dd741049d94cf957702ed78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318347202241b30b2d6109cd350c8ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdeb34470ec14fd0ee1abd1b36c2d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843b4252477bd2e64e600024a73c34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfb87102351cd3013a80e2e106b146301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb2fb9abf74d1ac3c7c888da7cf643302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74fb81dc53d50f6c83e8b4a92145e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632033d7c0ed090dd75ce332c8986d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04764cb1580e5eae765c3e54674a0445305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01981aaf9b335ee3345ed728091204e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a609b09e9145a235c5c34c7de2162307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917779466026c7a9873bf3f0fd5fddc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4cfce65bad1f2330a30e9295e6450309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593809cfc38e461208261485a607e8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a3c57793054fd14a608710867566311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3592fb0adf4edd6da3fa4b1e1fb280312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29adb374b0664de5e40813b8756b831313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe39bd054f61ac3df3275beebfed9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ef983344bcd717abb8f852e44533e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ed38661866d8962c4888b4ac9247316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45e6e5c7d9e8156cb938ed3d31b3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b130459df12166d0b1966a61c7a8eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7ca86334f6c0e0b484bc743171b56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc832e5c332176cee348a2a788af182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43eaa390eff1c815e7dc9382feafa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7e2ada7fb4661d3de04436fb15893322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567d8ec1e113e2883cdddbeaa0cc2ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842411c988654c0983c27de132ff3115324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5719145dba2e414204fc117e7b3ac81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb6f426df383b16e65ed2d9a4cfd84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3e4d9b18e0f732a01fcd8bcbba566327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a1bcd3a99eb24ec289e5259dc3ff8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e703e11b13dbd60bceeebc3a2f1aa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf5085bc276d00c36efa2f424cc27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508deb2a6c8eb5e7189b29f068f01609331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1666c0fa37ac334d2fe8f2d9426f0f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a31d730febb0276a0dd37e71854c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178f6762ae3f684541c7450a462eca2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47d718119aa2efda418da247665fc5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c817e0afbed19d1c51f368170ec2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0a9b3029c79af651e720d156d1ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a4c95dfc083ce1e44b09308586d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271539724e3e2919007d3c2bc89ee868339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58889402690fc6448f3f3066b4b6ce36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da54a975ded05b887f3237a7361a037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b9c4aa5576ccabd681dcaf9b7b29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d8d4fa8ca1cc5826c398962d5aebc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c57b6f5bf8472b7c42a27be6d7f060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee5b89d2fa73c74761a6d5ac0f9c4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ac1aee1b29ee25c96a9b07bced44f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be83cce99f86b6b1cfbfd190e5eb44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6985217aee551976b89c314b57ed5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f3353ed83a55d25e696b0400aa261349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488414d29f188e3fc79df25920a7897350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536e6796335897a910ef12eb51ed88d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec5418d03a74be2dddfa55020cccf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a842bc49aa29e473d9bad2861dce9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdb3f50a5ae447dbd0d9d53523eb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fece6137d1bd51129cba0dccfbbaa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195a93ba9762b13587a5d05a23acee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eb881cdffc73ed89f9730acb60dbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a819673d80a3a29a370bcb82637ed0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04deb51b2d637891b770b436d3d6916359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc33b5ef1cbee627f52d246b6b4db7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63697e6bc47b821cd253717eafac27e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2cc3af931a1142a4a5f95f96505e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78fa31c9f1c4f454528d842dabe7db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9146a5a94567a95a5b2021ff6fe84d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb7541332e310e261e5fd272872e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294507ea4cd6c87dc124f4134215a73c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74efe074ef5d512804ebc2334edd9c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a9ce519f871f14b55a208fa2a1c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f43ef4520612ba5982f2345797a67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cee11ac1a3b89ed67eaadf4c818f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a7835caeae8c7003dc1e210cc5a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c561e26e8ac10ad9723da6ae970bb40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d7b9ae433755630a84eb3093f33b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65a6387f2204391dd4d4cb16a8820374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a5288abb9f2e2cf5d8738b535101a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819da49df3766c99a92ee055f04bb0fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb66292979abdf6fd04b7b76ba5644377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a46ffb65007c773c7cc94e4941f5fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2d06460a8485c7a5f7eb2dd925ccc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf83abff2e73cf1d9b6f990a1fe35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d8253986a3ef52284551327869df9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a286837531c00c532e060012323f81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3907f82f630a74085d8701cb3fc39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e9eb1da03a044bf3595331f77da9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f734bcc14026ad0f75f3aa5be607fd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355baa650cbab8554ae97cee0abfb4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af0656c628054e2d05e877f2350a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259646431652905a9ee2e5ad7dcfe9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858966c3a6f061bc142733c93b8301d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a124ea6491b56412dd3a271287a6c51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c41c145ab2e4999a3a80b692141fa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b923d6a705b192c2f3ba22393738841392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607c02da20943ad04e06a727254b98c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4bdf4e0fd1c83fd78f4e19cc099e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5828c583379d8305dc00a6f00f463f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4ad682b568f843294aed4d34eae45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f67c7a8040e38ece3babbb8481b835397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b506f77d2e4609b943c748505bcb06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c631aa5d1ea0a1ebaf8d1cf9a93691399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c88f3505f33681c8829530f30d97e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83034691dc3099039e93ac9274ce2986401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c74544d2de6b251aa759260037f5ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f73ee11b0dfb9132f01d992725d924403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f11a3b56f1339e5a0ff222f8b5ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88604d8b9c102de56f0f1a2b15716e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aef8738ce6b6bd07bf57a219c761b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f8d55065f5af3ef553fed061f332c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb4d97daf9976ed523658980b10f0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a797a8f2e30edb771d7465f47a2c05f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d65936ba0e54fa1ab26cb5a9ce6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b1d0203e182e04d1a1fd701a5572411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318de83dd0480f59f7e91da75315a5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449bcca58f807eaa8d0cb5dc79970f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb775dde818c4da1b1c525e0cc626ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58e66219b3333951c1e6173dc6e591415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd25156fb5568c9c48c604fb6986e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b196e40d532218dd4a209a380b0816417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c43add7bc021c1bbba23d0c8b62b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb96758ef95d00d5171f2db3f1964d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6981c580fd2c5ef01895de9d47d06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4cc12249746712d36a9e97a9e929421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76438a324900346dfe9bdfe59217d06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591795739b833441d44b2519ef44023e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731afcc1441596a6bfc30cce6ede026424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65813f13033db0bfdfada8ab0595fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c06873e5da0fd4d5d14eee8c01280426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1205673ab0eee1f199ffa211c7a475427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c9138dd0a63406b13d5796675cb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f124fb3b7a87fef6b0a5109e7159429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94079da3dc9189e273ab729d74eeac40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f5ab4d8a548c8d60638143c502646431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f5c2ce94fd305b3a11d9a4f05230432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1b3b99b98f3876a4c3c2fea2c708433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0622135565401b02c6c3d8dbbdaa58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d800636cb6f2a645636df84910e470435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f87c2f32e4c710518a5c367c683154436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde93a82ddc5b355f9bc892f7bc856d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a81ce5cd1b15337912df0a0c36e2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ca64ac4fc5115a599329a6103abd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7303fea9c21cc63568e2bf5d70c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f019ce333272f224b148e7022bd6c6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a887ac0f0aa01d5198d650dfa87e85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd82bd7980e243354c76926cdd0927443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc0619224d001966afd44ad7321130444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f941a31cca2b11ad9900a60257018445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe85e5dc1d692e339ab962465d243f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323372772be40f6df641ba76be4d38b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703318cf6f234c2006b7705e82fb2b41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d83927c7cd76317351f93c240b1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2627aeca9f4335443aa6a2926391c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c9a39842b4ac5be584d405ac639f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06813eadc77702fca538ebb5f6876d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e944937c5429c2cfe929426be3fbb8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766fb8587292145c805533ef4d6990454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315234bc41bfdfa7940996f02e1f857455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf742c1d1a64a255ac8642ee8c0ff661456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b96a841347bbe12093b585850443c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afcde67aea7d7a96021b1bff0e9e3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06038788c763820bae5bcd27482259b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fdb246563655f014bdb903774d53e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e92f0cc902e2cd30b9458b5c5bd9a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c45c23327ca3a7b733499fddd443fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860193f720490ab62b45dfb2e35d89f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1af22d4aca8ff9dfe4ec3de2db5875464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7192aa333b1b359ac0a3e658adb2aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d072b21d721b5372df8119a3caa918466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60dda02bfe863b39d119bbbb1788a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bcaea4747f91a669ffaeb1e1a51d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eddeab9cbedf9ffb7b49e8913cc45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555623846163f71d802cec227a764a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a00c8cab3dcf797f087de8755da42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e1cb21cba0016042faab82d17888472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf52eec34a47f5cf98486a0e74442b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d81748639cdb9b2729436de41b41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00621b8ad113bffacdd7f1d275706ff2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864bb72c1d8347d26798499e4c964c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7eb2cf260b48727f06700715b39ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14c66fa26665cbae226ac769c9dc52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd54db46c7ad35a55cb9b38bd6d8dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc06bc4b6a4428be94c66f3da0a2ce7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cfbab0b468fa72dc41bafb70889b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1dc41856e944cf9e02d77373b5e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943299fd3c8ccd04fb8566de7f17a6b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227b14833f5a6fcff8e051bca954d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb8af44cdf7fbe128d3f6fadc337f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb27a7506f36b283b6d78578ea2e2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41427872195fb2f1547a57b0310921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581bbfdeafe9294d2245cab50e3ddf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45953c793da1ac17bf68de481f37b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdaed9535f93dfbd326ccfb130260d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c378d88b1b4d0a45a5366fb229c152491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e0ab6e4979318c15b5bab9638937492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b2e13cd1b80b0b02c0af4ec9f4a71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed7bd203fc57fedc167780ab19c76d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f478e3c2a731f88c113abebbc302db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c4619ff7a1f464d4e6dee262bdb2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aeda09847caef4cc7b7775b6c35f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87125337db3bddf96f80520f46ee8a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97337ccab3df5c7a6f1684df615764c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc3b8640d78b8f9dcaa4d003f38b56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814ca8593c7f35cc356266388bcd9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1bf3680d19fc083d700531c912e52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7c50a32079b6dd58d28cb7eedd61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631938ef049d68ddb0ec3a3f4ce7aa4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507e186201045ba0aed0a00f267d90f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82642120cd4943d9755cf90bdf4a36d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa476e1eeb834f510c49bf73a2e68d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b4691470814ce2005f93ba31a27b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdf61c2de25c8123d544d61b18b9d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c5f92db50b5de5ad0c76099e7f66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b597752a43341fc17d1e24aef6edd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcc811fb3204bd953f892920a3c4a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b944592459e898b62b7666fe72801a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2fde3899bfbfaeca4600355604a5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db7e6697285dcb96696a3f356f02c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bf5738919ccc2bbfcda946bfee134516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c6080892e78c16800d680e325b695517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b1c17fa8a37e353bc126c9a15551518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d38599dd511479af400f75e3abe5e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639fe84f4abf1900c133231ef1d231520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa964ce24e995a5c24c5cbe5d37d438521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5573bd7295ccf618dd6dccf8e3160ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e58fea7addafa243249834ac0d8208523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab206e384a9901a4dfcca0427666281a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b2b441281f0eaa67d8f60cbcf36af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44fef019b347ead787cab972fe53e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77c5b023f26876b8155f63097748c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2751f58daeca98de0e2e82c245df7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a14feec0801bd64d9560bdbe6ea47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1f8d82b0a3d3e72eb5ce826c46848530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179a902c3f2146aa30090c5b99be07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda805dcd96c06a47b4c6a6c967d6c47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df6f7e632e5e355d40a9b50bf633a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe6388abb5f1cb1f14482a4f88ea3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce85e9ef8badbf2e2a51489fd0610535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc213921503b52d5ca44226e9ca35df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa474380440f62c5f4032731389256537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb74898bdbdad33664414d826968d6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fadb70fd6d99724bc5a4d4de350b84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dc0a1b72450001a4d4dc8f10a756b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319dff627210742d2acaaedbf76d627541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a42443ff4555c249bb333f4e4b42f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e66c8e6bd370a22fdf8ab65f48b19a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67ba2fb4bc45831e5e85b7c15fbb36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4de2c1481a0baedc156d8f9aaba4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2071a4d585913e236a3b1b7d4a952546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4802f77b343605929ffd3edce807547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deecdfd66e21de442a69d5b2bb40ee3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aef96ffb9321b92c75a2ff6c0a534549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d002279120e47c1a42b68e95251eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539fc6d079d09b7c06ba9bf00889a69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f29ca4be0eba0f2b9d7d08969acb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5964ee8dedd1f181bdf4640ab92c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113351eba5b7d4424e0bc9418a1ffd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb597e574724d1ed957450dd85851f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dab185fe36ab0b83ba152c16ae367556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab30276ad513e3cfe75365323c98cb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af125b682a8215f3e2c24e824b6c09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a360080bb71d4a71b5be954c56045559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b855a9988d73826954b59bbdf1ae2ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376f22e49336409cd34fcc42ddd5c6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b00131f3e12f921bd50d767bdc40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c5b75dac555a338b307bd5ad74691563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021678241fc61de4b2dfcdb034b598a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37aab0452afd27e57fb9457f82b56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307decaf9c5d83344b70ca19820f27d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b16f24aff3e92534115bd930d51d8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8594f8e6726c653d98ba9c93c000568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618cf966456deba57d2a3bbe177a433569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d2776ef931c0de33db6a94349ab1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1792963aee2227f7b894a2bb80b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff30497a3e5b39350ce741f623c6121572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0cdc3270165ce177d23863d50c330573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a1895637646fc0e2668faeef60a5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff842d0d3773c4d3fc55823539c303d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2897ba2dbbdf72408cf08e6e169108576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d495467c78dccd533f387f3a959455577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e2d66f9d6ccbaf14c65dc346970c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd8fe097ae7fe28bae3c396bd63e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c64d93abd85303b58e1b3e4a7419580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5058f87b33687e425375e0d2820c26b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1fe6fd9c6d114ddeaf25cda0acc1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e960c6d30a8a2d339d21ab58288f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68462b4c5f2b8d25f4e30fdfc7f10d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af8a601d735f67803737f1c659ad4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061d08fb00303d53c4835c24864f82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198e4299e2f0381a4d171d7e2f35d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef76b5e66ad61491d661c4c8f3fe8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c24d102bcbb127f957a6d6c3ca7f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c5238e57f92a27055f9332371e1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb122c5e37166aa0cdcdbf249e502b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583729999fd62eb3b89594a2c3c1be9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd203c377133b51ab52d1138b9aa0d46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd0a9f3e42024759fc7b5d2d87d0ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c5dd55308ed955d6b78ae5629f518595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea743434d16b6cc71a8c85dbafa3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee881438b6b363a8625a8601ba1455b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30e0859783337aa3a7745b8ed37674598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6bd57f1a27f3f2ee6bf2c62f8103599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabad1171ba6d125dc49d2d717a1a07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af3cbbfc8d75c0ada0a8508a94f7c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df9fdc80cab78d8c287cbbb1151d82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61d904b62171e2745860e5403ab438603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c7bdcd6bc6d5970e3e24d467657ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539853361a207b34d0c26a30d5bbf193605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d04de2e72a9f3cea12b08d8299c15b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7531a3777e7f1ae57628deade4ef20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c43b25f2db6c1dfe1db6fc28e59b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a73874b7b7dd9281222d6a888f55a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1b96be4d1127b85602a91636f192610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8c388ddd9b999cab7c08dde151ac2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b1030c6dad8272339822900ff24b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012d317b3cf572dcf90944e88b0244c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed3dbc215b04457ae829bc2b82cdf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08c1bcd354df9514bb9a0527ddab5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3330e4be8741ef857fea8d7792f10ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c0a014512076029067aae9c98786c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ed1fd0de4310d09e1ae8accc6e375618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b14546bd72f5030c7769b99b4073619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b26fbc5b2b1568666af7afd559586a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d224a85c7bc58815f6a1789e3084223621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ad27ef3a02bd47ee6892de6c631be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc53126b09e1f04724a992fd31c82f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c082bef952f9373d5b1a82cd0c66b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0d49d8d981378025376899c091869625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d8bb59635871cbc59454c6eac42cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2be5f6f322f03bfb2843b2afdb80a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31879f666de4415465181b316cc5ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc242ad1be68b7e27bcc8b1f4e3f2015629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c1818affe5e39a4935f3c8716f2c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04987336772153aedf2a5f92c6d6ea5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa6c1931c8ae91925a3145fe926cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0748da82346bb8942ad623334cc93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdce7fb69d5d1139e984c6e86bd0f7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e140bc066749ab518453815651ac8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e66e1eba3e2731eae45c2ba345fb0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059225314f52767b31619e9cc64958a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7312e7bbf20137c1e1f280765bbae6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4809e9b84dc0936d5415491a7d1ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50208af55c6fab36caf6abff73b10113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6b0477ed638a151fe593a265686d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcea740202c72b7e6fa889d462b9dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062fa8bd4f8c4a41bd66d3abf70312e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373afad6c806e2a5ea57843dc770ab1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df0df1ad94d6a000d37aa395ec11a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b25d7be689e8ce877a61de06b6db2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d86fc31e53519e8665b9d19d5dcd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409af6814dcd21c24b3e15946d1cb1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d9600ea176f48631d41ad86a360c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a96fe54a5b2bd464d8c527f2f61b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f242eb1d30228c376cee50e2d2e00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456478a6a2a7485ce33893b16ef7c740652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cea51fc60e07e0504ace4886bc5f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc952d7f7c21dd10f74741e3b579a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a453755dff6b2f644c829e85203816655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d1a43dbad13cbcf238bf691be894e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4828a507e74dfdb406a519f15bcd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559ed5f05969ff77850283e268911d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d347a160b0feeb7b0132127f99791659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da23a38d36fcd0970111c5065a0065660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e69458e50783b399ab914d133783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1b3ef23657be95378232b36c12714662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcfa30aa0a64bcb7d0f30e38a9fe70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e36e4871a696f410165c48b63a69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee598d197e02e291bec2eb3067d7781665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9090e8ddc1637f8ea42e62664703aa2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95c69acf2d8ad873eeab1ea72a94fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bc666e7a4c0b81ce30c3c7bac0ab1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82602565aed12cfd80823356292f8a4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff952e107d8530a086b35667a27730670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1234774ccf605ecf104e515b746b3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744395870bef90645cb5db07c567d817672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c13b39cc23bb3959cf78c3acb83f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696e17430626efce89a1155c7b6558674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3e724c446844cd00cea62a3e32f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4f82564c5305991de3c02535d1a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e499710016344eccdea8aad4c693677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f3504b0ac2b8ebf1d10dc20046582678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ae5587481fcd6e73f3b5a69629462679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d435a00898376b20d767616a0777d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6970ab7e64f536a9aced00c45a70b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82354643c805ec549dd180f0dbee623682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705a8b9f97a36b4027c4223ce858fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab42d3d9249c3e610b5fffaaf756f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd021c2cc0951c12a2b0059e1da2165685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c237401007efde7925868a4f6ab2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f5e2e22bff6530d56ff9357e147d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a808c66c9b398fda18479da9b32a5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e228fd5adbfb2d086dd2ee75438c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ca6cd06b2331a0b9da9afc039163690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc76a5b198502232c6a46281920a10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbc09e3e8fb828298136f2d3993fc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef606e5f8ede9b101ddaf8bcd62d55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f98478db6b06e2a5e341edfaedb8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b7af592790cff2ca92431a8ef7821695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa6e1b36b91b98a9e782cf9e8061c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544547b198f50a8f3416b2c3cd420b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715534b9df4691f033acaedfe1c21c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a73a923da49960d960a8dd616523699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63392c206c5cec354746a0f44202baf4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19364f1a2626ec4e392e39d1ee9215bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a68fd14797bdac0eea49ddfaf2e92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827f10c7000d32daf855f596a56d9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00eb557b781f748a2c0ba7714ca40a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f0e32dd50e72f6145f1e8d9116a29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f19805964f79783a88e6e14e988058706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372181db540e156886b428e45ead079707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b536d80a07db3e7bc9ce4ccc0479fbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb692a553ef7b6e24604de6de6d6adf7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49f8964e4125faed293e3ac1a15af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f12993c8cf65559073ee10551878e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b16e3164bc845acc40aad688bbf2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffd0e95f6f23a91861eb78c17a9d17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3b8880b5aa6216c42d1fbbbc29aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6233d84a9ce2bb918b8776b9008447715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb43cb2ee2a0e498b482586105a6beb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa5561d6c7dc68789b7f027cf9a35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b883f44e91a6b704495576a1ada8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be396e62ed47a531bdabbc4bd4f451b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500b1ab491e028d8bb5ca0ae8b54a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd6ca976a06f2847dd320c3e6452b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc761437c8b9399f5ebb2dd6f03e8a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e100a8bf58fe5076524a09d79552cc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880c7c20c87e5c270c39ac4e74d7583724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809601e3185fa0085cf34f52e8d65ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860830eb9d03350552d2ed14367ffe6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e032cdd3f9f21cafeb7bf821faa9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577247dee61128b523338e27756a88d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd549ee3e97faa157c73df1f6767b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e54abfd5609809ef7649a215693fb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e944c9afa0473634e2f731df8915cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41736eca99a1a09edb85d3a8a4e94f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13affe2c8bb0e632d2516236a80a18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8bbf0dcbfe221f0475ca4095ad221734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc0d8cb489a0b1a1b6ed9eb7ff85d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7aab54704248aa753107e7b52606f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a9ca2173737fc08debcf12aaf08f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4868923cc6880ce6c90c99ffa2d292738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab86fcd6e27c2b73bb30015c09dfd8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55d9b8841857764202740c235563b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b01926a9a41cf5a0981c1bf4076e5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c578f66a4951b34538beed61fff4ef9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95acf894e61b5b77b94c9360290ed2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57b43d43f36639219e2f7ed3c5ec30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689d8355fb06361a79660968344bcb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639fe3e59fa2b8742d9cede7cf31ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6de29f1d2a790c2f92d3bd0dfb054747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa5da06158b77b775fae6d2ca3fb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046c84c87d77e429c96f8c418eb3bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f7e3c69128e9934a099071c737e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba7d57d884fef099a4b86d56c3658751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0390c37026d1365fa5d5ca1c03f78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a98510f16c2161facf470eef13d6c4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>